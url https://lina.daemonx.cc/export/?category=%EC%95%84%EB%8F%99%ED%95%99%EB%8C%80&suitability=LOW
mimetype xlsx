--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$52</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$53</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N52"/>
+  <dimension ref="A1:N53"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="39" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,3602 +533,3674 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>범죄피해자 공동 대응 협의체(JSS) 운영</t>
+          <t>미성년자 유인 미수 사건 항소심 진행 중, 선고 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>제주 지역에서 아동학대 신고가 급증하고 있으며, 이는 인식 변화와 코드 전환의 영향으로 분석됩니다. 2023년 2월 출범한 'JSS(Jeju-Sheriff-System)'를 통해 지자체, 병원, 법조계 등 72개 기관이 참여하는 범죄피해자 통합 지원 체계가 운영되고 있습니다.</t>
+          <t>50대 남성 A씨가 하교하던 12세 초등학생 B양에게 접근해 음식을 사주겠다며 유인하려다 미수에 그친 사건. 1심에서 징역 10개월 및 전자장치 부착 명령을 받았으며, 현재 항소심에서 검찰은 징역 3년을 구형. A씨는 혐의를 부인하고 있으며, 과거 미성년자 대상 성범죄 전력이 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 아동학대 신고 급증 현상과 범죄피해자 공동 대응 협의체(JSS) 운영에 대한 일반적인 내용을 다루고 있습니다. 특정 가해자나 단일 사건으로 인한 집단적 피해가 명확히 특정되지 않아 소송금융 투자 대상으로 적합한 구체적인 사건을 발굴하기 어렵습니다. (적합 조건 1개 이하)</t>
+          <t>상대방(개인)의 자력 부족이 예상되며, 단일 피해자 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않습니다. (적합 조건: 상대방에게 자력이 충분함 미충족, 피해 규모가 큼 미충족)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>아동학대 신고 급증… 인식 변화·코드 전환 영향</t>
+          <t>같이 가자, 햄버거 사줄게 …초등생 유인하려던 50대, 항소심서도 실형...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newsjeju.net</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.newsjeju.net/news/articleView.html?idxno=420052</t>
+          <t>https://www.imaeil.com/page/view/2026090219410944195</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-10 14:11:34.746772+00:00</t>
+          <t>2026-09-07 07:03:26.775938+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>친부 징역 12년, 친모 징역 3년 집행유예 5년 형 확정</t>
+          <t>범죄피해자 공동 대응 협의체(JSS) 운영</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>2017년 1살 아기가 친부의 폭행과 친모의 방임으로 사망한 사건입니다. 친부는 아동학대치사 혐의로 징역 12년, 친모는 아동복지법상 방임 혐의로 징역 3년 집행유예 5년을 선고받았으며, 대법원 판결로 형이 확정되어 사건이 종결되었습니다.</t>
+          <t>제주 지역에서 아동학대 신고가 급증하고 있으며, 이는 인식 변화와 코드 전환의 영향으로 분석됩니다. 2023년 2월 출범한 'JSS(Jeju-Sheriff-System)'를 통해 지자체, 병원, 법조계 등 72개 기관이 참여하는 범죄피해자 통합 지원 체계가 운영되고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 사건은 친부모의 아동학대치사 및 방임에 대한 형사 재판이 대법원 판결로 이미 종결된 상태입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 소송금융 투자 대상으로서 신규성이 없습니다. 또한, 가해자인 친부모에게 소송금융 투자를 회수할 만한 충분한 자력이 있다고 보기 어렵습니다.</t>
+          <t>해당 기사는 아동학대 신고 급증 현상과 범죄피해자 공동 대응 협의체(JSS) 운영에 대한 일반적인 내용을 다루고 있습니다. 특정 가해자나 단일 사건으로 인한 집단적 피해가 명확히 특정되지 않아 소송금융 투자 대상으로 적합한 구체적인 사건을 발굴하기 어렵습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'1살 아기 장례식'에 참석한 형사 10여 명…친부는 어디에[그해 오늘]</t>
+          <t>아동학대 신고 급증… 인식 변화·코드 전환 영향</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>newsjeju.net</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01082406645413496</t>
+          <t>https://www.newsjeju.net/news/articleView.html?idxno=420052</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-06 00:19:22.402897+00:00</t>
+          <t>2026-05-10 14:11:34.746772+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>친부 C씨, 친모 B씨</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>항소심 판결 (아동학대 살해 부분 무죄)</t>
+          <t>친부 징역 12년, 친모 징역 3년 집행유예 5년 형 확정</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>사망 두 달 전 학교에 아동학대 신고가 접수되었던 14세 소년이 결국 숨진 사건. 재판부는 계부의 주장을 일부 받아들여 1심의 아동학대 살해 부분에 대해 무죄를 선고했으며, 진범은 피해자의 친형이라고 판단했다.</t>
+          <t>2017년 1살 아기가 친부의 폭행과 친모의 방임으로 사망한 사건입니다. 친부는 아동학대치사 혐의로 징역 12년, 친모는 아동복지법상 방임 혐의로 징역 3년 집행유예 5년을 선고받았으며, 대법원 판결로 형이 확정되어 사건이 종결되었습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>사건의 주요 쟁점이 형사상 책임 소재에 있으며, 재판부 판단에 따라 상대방 책임이 불분명합니다(적합 조건 1 미충족). 민사상 손해배상 청구의 상대방과 그 자력이 파악하기 어렵고(적합 조건 2 미충족), 집단적 피해가 아닌 단일 피해자 사건으로(적합 조건 3 미충족) 소송금융 투자 적합성이 낮습니다.</t>
+          <t>해당 사건은 친부모의 아동학대치사 및 방임에 대한 형사 재판이 대법원 판결로 이미 종결된 상태입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 소송금융 투자 대상으로서 신규성이 없습니다. 또한, 가해자인 친부모에게 소송금융 투자를 회수할 만한 충분한 자력이 있다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>사망 두 달 전 학교서 '아동 학대' 신고했는데, 끝내 숨진 익산 14살 男...</t>
+          <t>'1살 아기 장례식'에 참석한 형사 10여 명…친부는 어디에[그해 오늘]</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1629784/?sc=Naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01082406645413496</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-05 12:20:54.006005+00:00</t>
+          <t>2026-04-06 00:19:22.402897+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>형사 수사 및 재판 진행 중 추정</t>
+          <t>항소심 판결 (아동학대 살해 부분 무죄)</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>계부가 수건으로 아이의 입에 재갈을 물리고 친형을 학대 도구로 삼는 등 고문에 가까운 아동학대를 저지른 사건입니다. 끔찍한 아동학대이자 잔혹한 살인 사건으로 이어질 수 있는 심각한 사안으로, 현재 형사 절차가 진행 중인 것으로 추정됩니다.</t>
+          <t>사망 두 달 전 학교에 아동학대 신고가 접수되었던 14세 소년이 결국 숨진 사건. 재판부는 계부의 주장을 일부 받아들여 1심의 아동학대 살해 부분에 대해 무죄를 선고했으며, 진범은 피해자의 친형이라고 판단했다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>계부의 아동학대 책임이 명확하고 피해 규모가 매우 크며 형사 절차가 진행 중인 것으로 보이나 (적합 조건 1, 4, 5, 6), 피고가 개인인 계부로 특정되어 배상 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 중요한 '기타 투자 어려운 이유'에 해당합니다.</t>
+          <t>사건의 주요 쟁점이 형사상 책임 소재에 있으며, 재판부 판단에 따라 상대방 책임이 불분명합니다(적합 조건 1 미충족). 민사상 손해배상 청구의 상대방과 그 자력이 파악하기 어렵고(적합 조건 2 미충족), 집단적 피해가 아닌 단일 피해자 사건으로(적합 조건 3 미충족) 소송금융 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>최소 2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>때리지 않으면 내가 죽어 …친형을 '학대 도구'로 만든 계부</t>
+          <t>사망 두 달 전 학교서 '아동 학대' 신고했는데, 끝내 숨진 익산 14살 男...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008505570&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.dailian.co.kr/news/view/1629784/?sc=Naver</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-05 00:23:32.545648+00:00</t>
+          <t>2026-04-05 12:20:54.006005+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>계부</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>계부의 아동학대치사 사건에 대한 형사 재판 진행 및 어머니의 위증죄 감형 판결</t>
+          <t>형사 수사 및 재판 진행 중 추정</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>계부의 아동학대치사 사건과 관련하여, 아들을 지키려 위증한 어머니가 9년 감형을 받았다는 내용의 기사이다. 사고 당일 CCTV 영상과 검사의 주장이 언급되었으며, 사건은 이미 형사 재판이 진행되어 판결이 선고된 단계로 보인다.</t>
+          <t>계부가 수건으로 아이의 입에 재갈을 물리고 친형을 학대 도구로 삼는 등 고문에 가까운 아동학대를 저지른 사건입니다. 끔찍한 아동학대이자 잔혹한 살인 사건으로 이어질 수 있는 심각한 사안으로, 현재 형사 절차가 진행 중인 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>계부의 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), CCTV 등 증거가 존재하나(적합 조건 5), 상대방이 개인으로 자력 부족 가능성이 높아 회수 가능성이 낮고, 집단적 피해가 아닌 개별 사건이므로 소송금융 투자 적합도가 낮음.</t>
+          <t>계부의 아동학대 책임이 명확하고 피해 규모가 매우 크며 형사 절차가 진행 중인 것으로 보이나 (적합 조건 1, 4, 5, 6), 피고가 개인인 계부로 특정되어 배상 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 중요한 '기타 투자 어려운 이유'에 해당합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 2명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>계부의 아들 학대치사… 아들 지키려 위증  9년 감형 [그알]</t>
+          <t>때리지 않으면 내가 죽어 …친형을 '학대 도구'로 만든 계부</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=729259</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008505570&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-05 00:18:31.347914+00:00</t>
+          <t>2026-04-05 00:23:32.545648+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>계부, 형</t>
+          <t>계부</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>형사 재판 2심 진행 중 (1심에서 계부의 아동학대 살해 부분 무죄 판단)</t>
+          <t>계부의 아동학대치사 사건에 대한 형사 재판 진행 및 어머니의 위증죄 감형 판결</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>익산에서 14세 아들이 사망한 사건으로, 계부와 형이 아동학대 살해 혐의로 재판을 받고 있습니다. 1심에서는 계부의 아동학대 살해 혐의에 대해 무죄가 선고되었으며, 계부는 친형이 진범이라고 주장하고 있습니다. 현재 2심 재판이 진행 중이며, 사건 당일 계부와 형의 대화 녹음이 법정에서 공개되었습니다.</t>
+          <t>계부의 아동학대치사 사건과 관련하여, 아들을 지키려 위증한 어머니가 9년 감형을 받았다는 내용의 기사이다. 사고 당일 CCTV 영상과 검사의 주장이 언급되었으며, 사건은 이미 형사 재판이 진행되어 판결이 선고된 단계로 보인다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>본 사건은 14세 아동 사망에 대한 아동학대 살해 혐의로 계부와 형이 연루된 형사 재판입니다. 소송금융은 주로 다수의 피해자 또는 자력이 충분한 기업/기관을 상대로 한 고액의 민사 손해배상 사건에 적합하며, 이 사건은 단일 피해자이고 상대방 책임이 명확하지 않으며(계부와 형 간 진범 공방), 상대방의 자력도 불분명하여 투자 적합도가 낮습니다.</t>
+          <t>계부의 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), CCTV 등 증거가 존재하나(적합 조건 5), 상대방이 개인으로 자력 부족 가능성이 높아 회수 가능성이 낮고, 집단적 피해가 아닌 개별 사건이므로 소송금융 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>주먹 쥐고 엎드려 뻗쳐 시켜  익산서 사망한 14살 아들, 계부와 형의 엇...</t>
+          <t>계부의 아들 학대치사… 아들 지키려 위증  9년 감형 [그알]</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1629658/?sc=Naver</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=729259</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-05 00:15:39.414942+00:00</t>
+          <t>2026-04-05 00:18:31.347914+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>계부, 형</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>친모 징역형 집행유예 선고</t>
+          <t>형사 재판 2심 진행 중 (1심에서 계부의 아동학대 살해 부분 무죄 판단)</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>뇌병변 장애를 앓는 4세 아들을 살해하려 한 30대 친모가 징역 1년 6개월에 집행유예 2년을 선고받았습니다. 친모는 생활고와 양육 부담으로 범행을 시도했으며, 국가기관에 도움을 요청했으나 지원을 받지 못했다고 진술했습니다. 재판부는 친모의 죄책을 인정하면서도 우발적 범행과 반성 등을 참작했습니다.</t>
+          <t>익산에서 14세 아들이 사망한 사건으로, 계부와 형이 아동학대 살해 혐의로 재판을 받고 있습니다. 1심에서는 계부의 아동학대 살해 혐의에 대해 무죄가 선고되었으며, 계부는 친형이 진범이라고 주장하고 있습니다. 현재 2심 재판이 진행 중이며, 사건 당일 계부와 형의 대화 녹음이 법정에서 공개되었습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방(친모)에게 자력이 충분하지 않아 손해배상금 회수가 사실상 불가능하며 (부적합 조건: 상대방에게 자력이 충분함), 집단적 피해가 아닌 개별 사건으로 피해 규모를 특정하기 어렵습니다 (부적합 조건: 집단적 피해, 피해 규모가 큼). 또한, 친모의 우발적 범행에 대한 형사 판결이 이미 선고된 상태로, 민사상 손해배상 청구의 실익이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>본 사건은 14세 아동 사망에 대한 아동학대 살해 혐의로 계부와 형이 연루된 형사 재판입니다. 소송금융은 주로 다수의 피해자 또는 자력이 충분한 기업/기관을 상대로 한 고액의 민사 손해배상 사건에 적합하며, 이 사건은 단일 피해자이고 상대방 책임이 명확하지 않으며(계부와 형 간 진범 공방), 상대방의 자력도 불분명하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>4살 아들 살해하려다 울음소리에 '멈칫'…친모 징역형 집유</t>
+          <t>주먹 쥐고 엎드려 뻗쳐 시켜  익산서 사망한 14살 아들, 계부와 형의 엇...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260403580375</t>
+          <t>https://www.dailian.co.kr/news/view/1629658/?sc=Naver</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-04 00:16:10.176278+00:00</t>
+          <t>2026-04-05 00:15:39.414942+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>친모에 대한 살인미수 등 혐의 재판 종결, 징역형 집행유예 선고</t>
+          <t>친모 징역형 집행유예 선고</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>뇌병변 장애를 앓는 4살 아들을 살해하려 한 30대 친모가 징역형 집행유예를 선고받았습니다. 경제적 어려움과 국가기관의 지원 부족으로 극단적 선택을 시도한 것으로 드러났으며, 법원은 우발적 범행과 반성 등을 고려해 양형했습니다.</t>
+          <t>뇌병변 장애를 앓는 4세 아들을 살해하려 한 30대 친모가 징역 1년 6개월에 집행유예 2년을 선고받았습니다. 친모는 생활고와 양육 부담으로 범행을 시도했으며, 국가기관에 도움을 요청했으나 지원을 받지 못했다고 진술했습니다. 재판부는 친모의 죄책을 인정하면서도 우발적 범행과 반성 등을 참작했습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>사건의 주요 법적 절차(친모에 대한 형사 재판)가 이미 종결되었습니다. 직접적인 가해자인 친모는 자력이 없어 소송금융 투자 대상으로서 부적합하며, 국가기관의 지원 부족이 언급되었으나 이를 근거로 국가기관의 명확한 법적 책임을 입증하기 어렵습니다. 또한, 집단적 피해가 아니며 피해 규모 또한 소송금융 투자에 적합한 수준으로 추정하기 어렵습니다.</t>
+          <t>상대방(친모)에게 자력이 충분하지 않아 손해배상금 회수가 사실상 불가능하며 (부적합 조건: 상대방에게 자력이 충분함), 집단적 피해가 아닌 개별 사건으로 피해 규모를 특정하기 어렵습니다 (부적합 조건: 집단적 피해, 피해 규모가 큼). 또한, 친모의 우발적 범행에 대한 형사 판결이 이미 선고된 상태로, 민사상 손해배상 청구의 실익이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[이슈]4살 장애 아들 살해하려다 울음에 멈칫한 30대 엄마…법원 판단은...</t>
+          <t>4살 아들 살해하려다 울음소리에 '멈칫'…친모 징역형 집유</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11579736?ref=naver</t>
+          <t>https://www.kyeonggi.com/article/20260403580375</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-03 12:28:58.595630+00:00</t>
+          <t>2026-04-04 00:16:10.176278+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>살인미수 혐의로 징역형의 집행유예 선고</t>
+          <t>친모에 대한 살인미수 등 혐의 재판 종결, 징역형 집행유예 선고</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>뇌 병변 장애를 앓는 4살 아들을 살해하려다 미수에 그친 30대 친모가 징역형의 집행유예를 선고받았습니다. 친모는 경제적 어려움과 공공기관의 지원 부족으로 인해 범행을 저지른 것으로 조사되었으며, 현재 형사 재판은 종결된 상태입니다.</t>
+          <t>뇌병변 장애를 앓는 4살 아들을 살해하려 한 30대 친모가 징역형 집행유예를 선고받았습니다. 경제적 어려움과 국가기관의 지원 부족으로 극단적 선택을 시도한 것으로 드러났으며, 법원은 우발적 범행과 반성 등을 고려해 양형했습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 사건은 상대방(친모)에게 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 개별 사건이며, 형사 절차가 이미 종결되었습니다. 비록 형사 재판 기록이라는 증거가 있고 공적 절차가 진행되었으나, 소송금융 투자에 필수적인 상대방의 자력과 회수 가능성이 현저히 낮아 투자 대상으로 부적합합니다.</t>
+          <t>사건의 주요 법적 절차(친모에 대한 형사 재판)가 이미 종결되었습니다. 직접적인 가해자인 친모는 자력이 없어 소송금융 투자 대상으로서 부적합하며, 국가기관의 지원 부족이 언급되었으나 이를 근거로 국가기관의 명확한 법적 책임을 입증하기 어렵습니다. 또한, 집단적 피해가 아니며 피해 규모 또한 소송금융 투자에 적합한 수준으로 추정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>4살 장애子 살해하려다 '울음'에 멈칫…홀로 子키우던 30대母 집행유예</t>
+          <t>[이슈]4살 장애 아들 살해하려다 울음에 멈칫한 30대 엄마…법원 판단은...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026040317255597707</t>
+          <t>https://www.munhwa.com/article/11579736?ref=naver</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-03 12:24:25.526301+00:00</t>
+          <t>2026-04-03 12:28:58.595630+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>검찰이 아동학대살해죄를 적용하여 공소 유지 중</t>
+          <t>살인미수 혐의로 징역형의 집행유예 선고</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>생후 19개월 딸을 방임하여 사망에 이르게 한 친모 A씨에게 검찰이 아동학대살해죄를 적용하여 공소 유지 중입니다. 검찰은 죄질에 상응하는 형벌이 선고될 수 있도록 최선을 다하고, 첫째 딸에게는 적극적인 피해자 지원을 약속했습니다.</t>
+          <t>뇌 병변 장애를 앓는 4살 아들을 살해하려다 미수에 그친 30대 친모가 징역형의 집행유예를 선고받았습니다. 친모는 경제적 어려움과 공공기관의 지원 부족으로 인해 범행을 저지른 것으로 조사되었으며, 현재 형사 재판은 종결된 상태입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방(친모)이 개인이며, 배상 능력이 충분하다고 보기 어려워 소송금융 투자 회수 가능성이 매우 낮습니다. (적합 조건 2 '상대방에게 자력이 충분함' 미충족) 또한 집단적 피해가 아닌 개별 사건으로, 소송금융의 주요 투자 대상과는 거리가 있습니다.</t>
+          <t>이 사건은 상대방(친모)에게 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 개별 사건이며, 형사 절차가 이미 종결되었습니다. 비록 형사 재판 기록이라는 증거가 있고 공적 절차가 진행되었으나, 소송금융 투자에 필수적인 상대방의 자력과 회수 가능성이 현저히 낮아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>생후 19개월 딸 방임해 숨지게 한 친모…아동학대살해죄 적용</t>
+          <t>4살 장애子 살해하려다 '울음'에 멈칫…홀로 子키우던 30대母 집행유예</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>jnilbo.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000028445</t>
+          <t>https://www.imaeil.com/page/view/2026040317255597707</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-31 00:29:44.408729+00:00</t>
+          <t>2026-04-03 12:24:25.526301+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>친모 A씨</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>친모 아동학대살해 혐의로 검찰 기소, 공소 유지 중</t>
+          <t>검찰이 아동학대살해죄를 적용하여 공소 유지 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>19개월 영아가 영양결핍으로 사망한 사건에서 친모가 아동학대살해 혐의로 기소되었습니다. 검찰은 죄질에 상응하는 형벌이 선고될 수 있도록 공소 유지에 최선을 다하고, 첫째 딸에게는 피해자 지원을 할 예정입니다.</t>
+          <t>생후 19개월 딸을 방임하여 사망에 이르게 한 친모 A씨에게 검찰이 아동학대살해죄를 적용하여 공소 유지 중입니다. 검찰은 죄질에 상응하는 형벌이 선고될 수 있도록 최선을 다하고, 첫째 딸에게는 적극적인 피해자 지원을 약속했습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>본 사건은 친모의 아동학대살해 혐의에 대한 형사 기소 건으로, 소송금융이 주로 투자하는 민사 손해배상 사건과는 성격이 다릅니다. 또한, 피고인인 친모가 대기업, 금융기관 등 자력이 충분한 상대방에 해당하지 않아 투자 회수 가능성이 낮습니다.</t>
+          <t>상대방(친모)이 개인이며, 배상 능력이 충분하다고 보기 어려워 소송금융 투자 회수 가능성이 매우 낮습니다. (적합 조건 2 '상대방에게 자력이 충분함' 미충족) 또한 집단적 피해가 아닌 개별 사건으로, 소송금융의 주요 투자 대상과는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명 (19개월 영아)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>19개월 영아 영양결핍 사망…친모 아동학대살해 혐의 기소</t>
+          <t>생후 19개월 딸 방임해 숨지게 한 친모…아동학대살해죄 적용</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>jnilbo.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1627312/?sc=Naver</t>
+          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000028445</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-30 12:38:13.437962+00:00</t>
+          <t>2026-03-31 00:29:44.408729+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>20대 여성 A씨</t>
+          <t>친모 A씨</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>검찰 기소, 형사 재판 진행 중</t>
+          <t>친모 아동학대살해 혐의로 검찰 기소, 공소 유지 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>생후 19개월 딸을 방임해 숨지게 한 20대 친모가 아동학대 살해 혐의로 재판에 넘겨졌습니다. 검찰은 홈캠 영상과 금융거래 정보 등을 분석해 살인의 고의가 있다고 판단했으며, 첫째 딸에 대한 아동 유기·방임 혐의도 함께 적용했습니다. 피고인은 기초생활수급자로 공적 지원을 받았음에도 아이들을 방임한 것으로 드러났습니다.</t>
+          <t>19개월 영아가 영양결핍으로 사망한 사건에서 친모가 아동학대살해 혐의로 기소되었습니다. 검찰은 죄질에 상응하는 형벌이 선고될 수 있도록 공소 유지에 최선을 다하고, 첫째 딸에게는 피해자 지원을 할 예정입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고 증거도 충분하며 공적 절차(형사 기소)가 진행 중이나, 피고인(친모)이 기초생활수급자로 자력이 매우 부족하여 민사상 손해배상 청구 시 실질적인 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다.</t>
+          <t>본 사건은 친모의 아동학대살해 혐의에 대한 형사 기소 건으로, 소송금융이 주로 투자하는 민사 손해배상 사건과는 성격이 다릅니다. 또한, 피고인인 친모가 대기업, 금융기관 등 자력이 충분한 상대방에 해당하지 않아 투자 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 유기·방임 1명)</t>
+          <t>1명 (19개월 영아)</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>19개월 딸 굶기고 놀이공원…20대 엄마에 살해죄 적용</t>
+          <t>19개월 영아 영양결핍 사망…친모 아동학대살해 혐의 기소</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260330205056NwV</t>
+          <t>https://www.dailian.co.kr/news/view/1627312/?sc=Naver</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-30 12:38:05.983130+00:00</t>
+          <t>2026-03-30 12:38:13.437962+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>친모 A씨</t>
+          <t>20대 여성 A씨</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>친모 아동학대살해 혐의로 구속기소, 형사 재판 진행 예정.</t>
+          <t>검찰 기소, 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>20개월 여아가 친모의 방임 및 학대로 사망한 사건. 경찰은 아동학대치사 혐의를 적용했으나, 검찰은 보완 수사를 통해 친모에게 아동학대살해 혐의를 적용하여 구속기소했다. 친모는 아이 사망 전 5일간 방치하고, 평소 양육을 귀찮게 생각한 것으로 조사되었다.</t>
+          <t>생후 19개월 딸을 방임해 숨지게 한 20대 친모가 아동학대 살해 혐의로 재판에 넘겨졌습니다. 검찰은 홈캠 영상과 금융거래 정보 등을 분석해 살인의 고의가 있다고 판단했으며, 첫째 딸에 대한 아동 유기·방임 혐의도 함께 적용했습니다. 피고인은 기초생활수급자로 공적 지원을 받았음에도 아이들을 방임한 것으로 드러났습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 검찰 수사를 통해 증거가 확보되었으며(적합 조건 5) 공적 절차(형사 기소)가 진행 중이나(적합 조건 6), 피고가 개인(친모)으로 자력이 충분하지 않아(적합 조건 2 미충족) 손해배상금 회수 가능성이 매우 낮아 소송금융 투자에 부적합함.</t>
+          <t>상대방 책임은 명확하고 증거도 충분하며 공적 절차(형사 기소)가 진행 중이나, 피고인(친모)이 기초생활수급자로 자력이 매우 부족하여 민사상 손해배상 청구 시 실질적인 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (사망 1명, 유기·방임 1명)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>'20개월 여아 사망' 친모 기소... 아동학대 살해죄</t>
+          <t>19개월 딸 굶기고 놀이공원…20대 엄마에 살해죄 적용</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603302038141936</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260330205056NwV</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-30 12:37:29.452211+00:00</t>
+          <t>2026-03-30 12:38:05.983130+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>친모 A씨</t>
+        </is>
+      </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>비속살해죄 신설 관련 입법 논의 진행 중</t>
+          <t>친모 아동학대살해 혐의로 구속기소, 형사 재판 진행 예정.</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>보건복지부 보고서에 따르면 2018년부터 2024년까지 부모에 의해 살해된 후 부모도 자살한 아동이 86명에 달합니다. 자녀를 소유물로 여기는 왜곡된 인식이 문제로 지적되며, 국회에서는 비속살해죄 신설을 통한 가중처벌 논의가 진행 중입니다.</t>
+          <t>20개월 여아가 친모의 방임 및 학대로 사망한 사건. 경찰은 아동학대치사 혐의를 적용했으나, 검찰은 보완 수사를 통해 친모에게 아동학대살해 혐의를 적용하여 구속기소했다. 친모는 아이 사망 전 5일간 방치하고, 평소 양육을 귀찮게 생각한 것으로 조사되었다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>이 사건은 부모가 자녀를 살해하는 비극적인 개별 사건들로, 가해자가 대부분 사망했거나 개인으로 소송금융의 적합 조건인 '상대방에게 자력이 충분함'에 해당하지 않습니다. 또한, 소송금융의 대상이 될 만한 명확하고 자력 있는 피고가 부재하며, 현재 진행 중인 공적 절차는 형법 개정 논의로 민사상 손해배상 소송과는 직접적인 관련이 적습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 검찰 수사를 통해 증거가 확보되었으며(적합 조건 5) 공적 절차(형사 기소)가 진행 중이나(적합 조건 6), 피고가 개인(친모)으로 자력이 충분하지 않아(적합 조건 2 미충족) 손해배상금 회수 가능성이 매우 낮아 소송금융 투자에 부적합함.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>86명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>아이가 무슨 죄?… 부모 손에 86명 희생</t>
+          <t>'20개월 여아 사망' 친모 기소... 아동학대 살해죄</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260330516200?OutUrl=naver</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603302038141936</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-30 12:35:52.213498+00:00</t>
+          <t>2026-03-30 12:37:29.452211+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>검찰 구속기소, 아동학대살해죄 적용</t>
+          <t>비속살해죄 신설 관련 입법 논의 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>생후 19개월 딸을 방임해 사망에 이르게 한 20대 친모가 아동학대살해죄로 구속기소되었다. 친모는 딸을 92시간 동안 홀로 집에 두고 외출했으며, 영양 결핍과 탈수로 사망한 딸의 체중은 또래 절반에도 미치지 못했다. 검찰은 홈캠 영상과 금융거래 정보 등을 분석해 살인의 고의가 있었다고 판단했다.</t>
+          <t>보건복지부 보고서에 따르면 2018년부터 2024년까지 부모에 의해 살해된 후 부모도 자살한 아동이 86명에 달합니다. 자녀를 소유물로 여기는 왜곡된 인식이 문제로 지적되며, 국회에서는 비속살해죄 신설을 통한 가중처벌 논의가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>상대방(친모)의 책임은 명확하고(적합 조건 1), 홈캠 영상 등 객관적 증거가 확보되었으며(적합 조건 5), 검찰 구속기소 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 기초생활수급자로 자력이 매우 부족하여(적합 조건 2 불충족) 소송금융의 핵심인 손해배상금 회수 가능성이 극히 낮아 투자 적합도가 낮습니다.</t>
+          <t>이 사건은 부모가 자녀를 살해하는 비극적인 개별 사건들로, 가해자가 대부분 사망했거나 개인으로 소송금융의 적합 조건인 '상대방에게 자력이 충분함'에 해당하지 않습니다. 또한, 소송금융의 대상이 될 만한 명확하고 자력 있는 피고가 부재하며, 현재 진행 중인 공적 절차는 형법 개정 논의로 민사상 손해배상 소송과는 직접적인 관련이 적습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1명 (사망한 딸 B양)</t>
+          <t>86명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>‘19개월 딸 굶겨 살해’ 검찰, 20대 친엄마 ‘아동학대살해죄’ 적용</t>
+          <t>아이가 무슨 죄?… 부모 손에 86명 희생</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10705972?ref=naver</t>
+          <t>https://www.segye.com/newsView/20260330516200?OutUrl=naver</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-30 12:32:41.489130+00:00</t>
+          <t>2026-03-30 12:35:52.213498+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>친모 A 씨</t>
+          <t>A씨 (친모)</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>검찰 공소 유지 중</t>
+          <t>검찰 구속기소, 아동학대살해죄 적용</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>생후 19개월 딸을 굶겨 사망에 이르게 한 친모에게 아동학대살해죄가 적용되어 검찰이 공소 유지를 진행 중입니다. 검찰은 첫째 딸에게도 적극적인 피해자 지원을 약속했습니다.</t>
+          <t>생후 19개월 딸을 방임해 사망에 이르게 한 20대 친모가 아동학대살해죄로 구속기소되었다. 친모는 딸을 92시간 동안 홀로 집에 두고 외출했으며, 영양 결핍과 탈수로 사망한 딸의 체중은 또래 절반에도 미치지 못했다. 검찰은 홈캠 영상과 금융거래 정보 등을 분석해 살인의 고의가 있었다고 판단했다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>친모가 피고인인 아동학대살해 사건으로, 상대방(친모)에게 충분한 자력이 있다고 보기 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 비록 상대방 책임이 명확하고 검찰 수사 등 공적 절차가 진행 중이지만, 민사상 손해배상 청구의 실질적인 회수 가능성이 부족합니다.</t>
+          <t>상대방(친모)의 책임은 명확하고(적합 조건 1), 홈캠 영상 등 객관적 증거가 확보되었으며(적합 조건 5), 검찰 구속기소 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 기초생활수급자로 자력이 매우 부족하여(적합 조건 2 불충족) 소송금융의 핵심인 손해배상금 회수 가능성이 극히 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>사망 1명, 생존 1명</t>
+          <t>1명 (사망한 딸 B양)</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>'생후 19개월' 딸 굶겨 사망케 한 친모에 '아동학대살해죄' 적용</t>
+          <t>‘19개월 딸 굶겨 살해’ 검찰, 20대 친엄마 ‘아동학대살해죄’ 적용</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026033019161863500</t>
+          <t>https://biz.heraldcorp.com/article/10705972?ref=naver</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-30 12:32:01.122065+00:00</t>
+          <t>2026-03-30 12:32:41.489130+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>친모 A 씨</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>검찰이 아동학대 살해 혐의로 공소 유지 중</t>
+          <t>검찰 공소 유지 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>20대 여성이 생후 19개월 딸을 방임하여 사망에 이르게 한 혐의로 검찰이 아동학대 살해 혐의를 적용해 공소 유지 중입니다. 검찰은 피고인에게 죄질에 상응하는 형이 선고되도록 노력하고, 첫째 딸에 대한 피해자 지원을 적극적으로 할 것이라고 밝혔습니다.</t>
+          <t>생후 19개월 딸을 굶겨 사망에 이르게 한 친모에게 아동학대살해죄가 적용되어 검찰이 공소 유지를 진행 중입니다. 검찰은 첫째 딸에게도 적극적인 피해자 지원을 약속했습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>피고가 개인(20대 여성)으로, '상대방에게 자력이 충분함' 조건에 해당하지 않아 민사상 손해배상 청구의 실익이 낮을 것으로 판단됩니다. 또한 '집단적 피해'가 아닌 개별 사건이며, 주로 형사 절차에 초점이 맞춰져 있어 소송금융 투자 대상으로서의 매력이 부족합니다.</t>
+          <t>친모가 피고인인 아동학대살해 사건으로, 상대방(친모)에게 충분한 자력이 있다고 보기 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 비록 상대방 책임이 명확하고 검찰 수사 등 공적 절차가 진행 중이지만, 민사상 손해배상 청구의 실질적인 회수 가능성이 부족합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>사망 1명, 생존 1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>생후 19개월 딸 방임해 숨지게 한 20대 여성… 檢, ‘아동학대 살해’ 혐...</t>
+          <t>'생후 19개월' 딸 굶겨 사망케 한 친모에 '아동학대살해죄' 적용</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/03/30/NWXOECFINFFSZOZ44IE23KNXMI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026033019161863500</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-30 12:31:50.300914+00:00</t>
+          <t>2026-03-30 12:32:01.122065+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>A씨 (친모)</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>친모 구속기소, 재판 예정</t>
+          <t>검찰이 아동학대 살해 혐의로 공소 유지 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>생후 19개월 딸을 굶겨 숨지게 한 친모 A씨가 아동학대살해 및 아동 유기·방임 혐의로 구속기소되었습니다. 부검 결과 영양 결핍과 탈수가 사망 원인으로 밝혀졌으며, 검찰은 홈캠 영상과 금융거래 내역 등을 통해 혐의를 아동학대살해로 변경했습니다. A씨는 초등학생인 첫째 딸의 양육도 소홀히 한 혐의를 받고 있습니다.</t>
+          <t>20대 여성이 생후 19개월 딸을 방임하여 사망에 이르게 한 혐의로 검찰이 아동학대 살해 혐의를 적용해 공소 유지 중입니다. 검찰은 피고인에게 죄질에 상응하는 형이 선고되도록 노력하고, 첫째 딸에 대한 피해자 지원을 적극적으로 할 것이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고 증거도 확보되었으며 공적 절차가 진행 중이나, 피고가 개인이며 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 소송금융 투자 대상으로서의 경제적 실익이 부족합니다.</t>
+          <t>피고가 개인(20대 여성)으로, '상대방에게 자력이 충분함' 조건에 해당하지 않아 민사상 손해배상 청구의 실익이 낮을 것으로 판단됩니다. 또한 '집단적 피해'가 아닌 개별 사건이며, 주로 형사 절차에 초점이 맞춰져 있어 소송금융 투자 대상으로서의 매력이 부족합니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>2명 (사망한 딸 1명, 방임된 첫째 딸 1명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>생후 19개월 딸 굶겨 숨지게 한 친모…아동학대살해 혐의 구속기소</t>
+          <t>생후 19개월 딸 방임해 숨지게 한 20대 여성… 檢, ‘아동학대 살해’ 혐...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/law/2026/03/30/20260330500290?wlog_tag3=naver</t>
+          <t>https://www.chosun.com/national/court_law/2026/03/30/NWXOECFINFFSZOZ44IE23KNXMI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-30 12:31:39.381660+00:00</t>
+          <t>2026-03-30 12:31:50.300914+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>ㄱ씨</t>
+          <t>A씨 (친모)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>검찰 기소, 형사 재판 진행 예정</t>
+          <t>친모 구속기소, 재판 예정</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>19개월 된 딸이 20대 엄마의 방임으로 사망한 사건. 검찰은 엄마를 아동학대살해 혐의로 구속 기소했으며, 첫째 딸에 대한 아동유기 및 방임 혐의도 적용했다. 피해 아동은 사망 당시 평균 체중의 절반에도 못 미치는 4.7kg이었다.</t>
+          <t>생후 19개월 딸을 굶겨 숨지게 한 친모 A씨가 아동학대살해 및 아동 유기·방임 혐의로 구속기소되었습니다. 부검 결과 영양 결핍과 탈수가 사망 원인으로 밝혀졌으며, 검찰은 홈캠 영상과 금융거래 내역 등을 통해 혐의를 아동학대살해로 변경했습니다. A씨는 초등학생인 첫째 딸의 양육도 소홀히 한 혐의를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>피고인(20대 엄마)이 개인이며 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 매우 낮습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족). 또한 집단적 피해가 아닌 개별 아동학대 사건으로, 피해 규모가 소송금융 투자 기준에 미치지 못할 가능성이 큽니다. (부적합 조건: 집단적 피해 미충족, 피해 규모가 큼 미충족). 다만 상대방 책임은 명확하고 검찰 수사 및 기소로 증거가 충분히 확보되었으며 공적 절차가 진행 중인 점은 긍정적입니다.</t>
+          <t>상대방 책임은 명확하고 증거도 확보되었으며 공적 절차가 진행 중이나, 피고가 개인이며 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 소송금융 투자 대상으로서의 경제적 실익이 부족합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1명 (사망 아동)</t>
+          <t>2명 (사망한 딸 1명, 방임된 첫째 딸 1명)</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>몸무게 4.7㎏로 말라 숨진 19개월 딸…아동학대살해 20대 엄마 재판에</t>
+          <t>생후 19개월 딸 굶겨 숨지게 한 친모…아동학대살해 혐의 구속기소</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/area/capital/1251817.html</t>
+          <t>https://www.seoul.co.kr/news/society/law/2026/03/30/20260330500290?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-30 12:30:36.801231+00:00</t>
+          <t>2026-03-30 12:31:39.381660+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>A씨 (친모)</t>
+          <t>ㄱ씨</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>검찰 구속 기소, 공소 유지 예정</t>
+          <t>검찰 기소, 형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>생후 20개월 딸을 굶겨 숨지게 하고 첫째 딸도 방임한 20대 친모 A씨가 아동학대살해 및 아동유기·방임 혐의로 구속 기소되었습니다. 검찰은 A씨가 사망 위험을 예견하고도 유기한 것으로 판단하고 있으며, 죄질에 상응하는 형이 선고되도록 공소 유지에 만전을 기할 예정입니다.</t>
+          <t>19개월 된 딸이 20대 엄마의 방임으로 사망한 사건. 검찰은 엄마를 아동학대살해 혐의로 구속 기소했으며, 첫째 딸에 대한 아동유기 및 방임 혐의도 적용했다. 피해 아동은 사망 당시 평균 체중의 절반에도 못 미치는 4.7kg이었다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>상대방(친모)의 책임은 명확하고 검찰 수사 및 기소로 증거도 충분하나, 상대방의 자력이 충분하지 않아 소송금융의 핵심 목적인 '상당한 금전적 회수' 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 개별 사건으로, 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>피고인(20대 엄마)이 개인이며 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 매우 낮습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족). 또한 집단적 피해가 아닌 개별 아동학대 사건으로, 피해 규모가 소송금융 투자 기준에 미치지 못할 가능성이 큽니다. (부적합 조건: 집단적 피해 미충족, 피해 규모가 큼 미충족). 다만 상대방 책임은 명확하고 검찰 수사 및 기소로 증거가 충분히 확보되었으며 공적 절차가 진행 중인 점은 긍정적입니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>미상 (민사상 회수 가능성 낮음)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 방임 1명)</t>
+          <t>1명 (사망 아동)</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>검찰, 생후 20개월 딸 굶겨 숨지게 한 20대 친모 구속기소</t>
+          <t>몸무게 4.7㎏로 말라 숨진 19개월 딸…아동학대살해 20대 엄마 재판에</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260330580625</t>
+          <t>https://www.hani.co.kr/arti/area/capital/1251817.html</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-30 12:27:06.005899+00:00</t>
+          <t>2026-03-30 12:30:36.801231+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>친모 A씨</t>
+          <t>A씨 (친모)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>아동학대살해 혐의 등으로 구속 기소되어 재판 진행 예정</t>
+          <t>검찰 구속 기소, 공소 유지 예정</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>20대 친모 A씨가 19개월 된 딸 B양을 방치하고 제대로 먹이지 않아 숨지게 한 혐의로 구속 기소되었습니다. A씨는 첫째 딸 C양(6)도 같은 환경에 방치한 혐의를 받고 있으며, 검찰은 보완수사를 통해 아동학대살해 혐의를 적용했습니다.</t>
+          <t>생후 20개월 딸을 굶겨 숨지게 하고 첫째 딸도 방임한 20대 친모 A씨가 아동학대살해 및 아동유기·방임 혐의로 구속 기소되었습니다. 검찰은 A씨가 사망 위험을 예견하고도 유기한 것으로 판단하고 있으며, 죄질에 상응하는 형이 선고되도록 공소 유지에 만전을 기할 예정입니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>상대방(친모)의 책임은 명확하고 검찰 기소 및 증거도 확보되었으나, 소송금융 투자에 필수적인 '상대방에게 자력이 충분함' 조건에 해당하지 않아 투자 회수 가능성이 매우 낮습니다. 또한, 집단적 피해가 아닌 개별 사건이며, 기사는 주로 형사 절차에 초점을 맞추고 있습니다.</t>
+          <t>상대방(친모)의 책임은 명확하고 검찰 수사 및 기소로 증거도 충분하나, 상대방의 자력이 충분하지 않아 소송금융의 핵심 목적인 '상당한 금전적 회수' 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 개별 사건으로, 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (민사상 회수 가능성 낮음)</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>2명 (사망한 B양, 방치된 C양)</t>
+          <t>2명 (사망 1명, 방임 1명)</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>담배꽁초 옆에서 영양결핍으로 숨진 19개월 여아…친모 재판행</t>
+          <t>검찰, 생후 20개월 딸 굶겨 숨지게 한 20대 친모 구속기소</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029604977&amp;code=61122012&amp;cp=nv</t>
+          <t>https://www.kyeonggi.com/article/20260330580625</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-30 12:26:55.910017+00:00</t>
+          <t>2026-03-30 12:27:06.005899+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>친모 A씨, 남편 B씨</t>
+          <t>친모 A씨</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>아동학대살해 혐의 형사 재판 결심공판 진행 중, 4월 23일 선고기일 예정.</t>
+          <t>아동학대살해 혐의 등으로 구속 기소되어 재판 진행 예정</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>생후 4개월 된 아기 '해든이'가 친모 A씨의 학대로 사망한 사건. 친모 A씨는 아동학대살해 혐의로 무기징역이 구형되었고, 남편 B씨는 아동학대 방치 혐의로 징역 10년이 구형됨. 의료진 소견 및 음성 녹음 등 증거가 확보되었으며, 현재 형사 재판 결심공판이 진행 중이다.</t>
+          <t>20대 친모 A씨가 19개월 된 딸 B양을 방치하고 제대로 먹이지 않아 숨지게 한 혐의로 구속 기소되었습니다. A씨는 첫째 딸 C양(6)도 같은 환경에 방치한 혐의를 받고 있으며, 검찰은 보완수사를 통해 아동학대살해 혐의를 적용했습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>피고가 개인(친모 및 남편)으로, 소송금융 투자 대상으로서 자력 요건을 충족하기 어렵습니다. 또한 단일 피해자 사건으로 집단적 피해에 해당하지 않아 소송금융의 일반적인 투자 범위와는 거리가 있습니다. 다만, 검찰 수사 및 형사 재판 진행으로 증거는 명확합니다.</t>
+          <t>상대방(친모)의 책임은 명확하고 검찰 기소 및 증거도 확보되었으나, 소송금융 투자에 필수적인 '상대방에게 자력이 충분함' 조건에 해당하지 않아 투자 회수 가능성이 매우 낮습니다. 또한, 집단적 피해가 아닌 개별 사건이며, 기사는 주로 형사 절차에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (사망한 B양, 방치된 C양)</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>“철제 검시대서야 평온해보인 아기” 구형 검사도 울었다</t>
+          <t>담배꽁초 옆에서 영양결핍으로 숨진 19개월 여아…친모 재판행</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260326/133617277/1</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029604977&amp;code=61122012&amp;cp=nv</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-26 12:42:42.998682+00:00</t>
+          <t>2026-03-30 12:26:55.910017+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>친모</t>
+          <t>친모 A씨, 남편 B씨</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>친모에 대한 형사 재판 진행 중, 무기징역 구형</t>
+          <t>아동학대살해 혐의 형사 재판 결심공판 진행 중, 4월 23일 선고기일 예정.</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>생후 4개월 된 아들 '해든이'가 친모의 가혹한 학대로 사망한 사건에서, 검찰이 친모에게 무기징역을 구형했습니다. 부검 결과 피해 아동은 머리, 복부, 팔, 다리 골절과 장기 출혈 등 유례없는 심각한 손상을 입은 것으로 확인되었습니다.</t>
+          <t>생후 4개월 된 아기 '해든이'가 친모 A씨의 학대로 사망한 사건. 친모 A씨는 아동학대살해 혐의로 무기징역이 구형되었고, 남편 B씨는 아동학대 방치 혐의로 징역 10년이 구형됨. 의료진 소견 및 음성 녹음 등 증거가 확보되었으며, 현재 형사 재판 결심공판이 진행 중이다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 검찰 수사 및 형사 재판 진행으로 증거가 충분하며(적합 조건 5) 공적 절차가 진행 중이나(적합 조건 6), 피고인인 친모의 자력 부족으로 인한 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>피고가 개인(친모 및 남편)으로, 소송금융 투자 대상으로서 자력 요건을 충족하기 어렵습니다. 또한 단일 피해자 사건으로 집단적 피해에 해당하지 않아 소송금융의 일반적인 투자 범위와는 거리가 있습니다. 다만, 검찰 수사 및 형사 재판 진행으로 증거는 명확합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>'해든이 사건' 생후 4개월 아들 학대살해 친모 무기징역 구형</t>
+          <t>“철제 검시대서야 평온해보인 아기” 구형 검사도 울었다</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=726983</t>
+          <t>https://www.donga.com/news/Society/article/all/20260326/133617277/1</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-26 12:39:19.402741+00:00</t>
+          <t>2026-03-26 12:42:42.998682+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>친모 A씨, 친부 B씨</t>
+          <t>친모</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>친모 무기징역, 친부 징역 10년 구형. 다음 달 선고 공판 예정.</t>
+          <t>친모에 대한 형사 재판 진행 중, 무기징역 구형</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>생후 4개월 영아 '해든이'를 학대해 숨지게 한 친모 A씨에게 검찰이 무기징역을 구형하고, 학대를 방치한 친부 B씨에게 징역 10년을 구형했습니다. 홈캠 영상 등 명확한 증거를 바탕으로 아동학대 살해 혐의가 적용되었으며, 다음 달 선고 공판이 예정되어 있습니다. 시민단체와 국회에서도 엄벌을 촉구하는 탄원서가 제출되었습니다.</t>
+          <t>생후 4개월 된 아들 '해든이'가 친모의 가혹한 학대로 사망한 사건에서, 검찰이 친모에게 무기징역을 구형했습니다. 부검 결과 피해 아동은 머리, 복부, 팔, 다리 골절과 장기 출혈 등 유례없는 심각한 손상을 입은 것으로 확인되었습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(친모 A씨, 친부 B씨), 홈캠 영상 등 객관적 증거가 확보되었으며, 형사 재판이라는 공적 절차가 진행 중입니다. 그러나 소송 상대방이 개인이며 자력이 충분한지 알 수 없어 소송금융 투자 회수 가능성이 낮습니다. 또한 단일 피해자 사건으로 집단적 피해에 해당하지 않아 투자 매력이 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 검찰 수사 및 형사 재판 진행으로 증거가 충분하며(적합 조건 5) 공적 절차가 진행 중이나(적합 조건 6), 피고인인 친모의 자력 부족으로 인한 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>팔뚝만큼 작아  검사 울컥…'해든이 사건' 친모 무기징역 구형</t>
+          <t>'해든이 사건' 생후 4개월 아들 학대살해 친모 무기징역 구형</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25415144</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=726983</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-26 12:33:08.895634+00:00</t>
+          <t>2026-03-26 12:39:19.402741+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>전 야구부 감독 A씨</t>
+          <t>친모 A씨, 친부 B씨</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>형사 재판에서 벌금형 선고 및 치료 프로그램 이수 명령. 민사 소송 가능성은 남아있음.</t>
+          <t>친모 무기징역, 친부 징역 10년 구형. 다음 달 선고 공판 예정.</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>인천지법은 초등학교 야구부 감독 A씨에게 아동학대 혐의로 벌금 300만원과 치료 프로그램 이수를 명령했다. A씨는 야구부원의 볼을 잡아당긴 혐의로 유죄를 받았으나, 운동장 100바퀴 지시 혐의는 무죄로 판시되었다. 피해자 측은 엄벌을 탄원했다.</t>
+          <t>생후 4개월 영아 '해든이'를 학대해 숨지게 한 친모 A씨에게 검찰이 무기징역을 구형하고, 학대를 방치한 친부 B씨에게 징역 10년을 구형했습니다. 홈캠 영상 등 명확한 증거를 바탕으로 아동학대 살해 혐의가 적용되었으며, 다음 달 선고 공판이 예정되어 있습니다. 시민단체와 국회에서도 엄벌을 촉구하는 탄원서가 제출되었습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>야구부 감독의 아동학대 혐의가 유죄로 인정되어 책임이 명확하고(적합 조건 1), 형사 재판을 통해 증거가 확보되었으며(적합 조건 5), 공적 절차가 진행되어 판결이 선고되었으나(적합 조건 6), 피해 규모가 크지 않고 피해자가 1명에 불과하며 상대방이 개인이라 자력 확보가 불확실하여 소송금융 투자로서의 매력이 낮다.</t>
+          <t>상대방 책임이 명확하고(친모 A씨, 친부 B씨), 홈캠 영상 등 객관적 증거가 확보되었으며, 형사 재판이라는 공적 절차가 진행 중입니다. 그러나 소송 상대방이 개인이며 자력이 충분한지 알 수 없어 소송금융 투자 회수 가능성이 낮습니다. 또한 단일 피해자 사건으로 집단적 피해에 해당하지 않아 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>초등생 볼 꼬집은 야구부 감독, 벌금형…'운동장 100바퀴'는 무죄</t>
+          <t>팔뚝만큼 작아  검사 울컥…'해든이 사건' 친모 무기징역 구형</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/26/2026032523172858028</t>
+          <t>https://www.joongang.co.kr/article/25415144</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-26 00:16:15.166726+00:00</t>
+          <t>2026-03-26 12:33:08.895634+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr"/>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>전 야구부 감독 A씨</t>
+        </is>
+      </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>개별 사건에 대한 경찰 수사 진행 중, 제도 개선 논의 활발</t>
+          <t>형사 재판에서 벌금형 선고 및 치료 프로그램 이수 명령. 민사 소송 가능성은 남아있음.</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>기사는 '자녀살해 후 자살' 사건의 비극을 다루며, 이를 극단적인 아동학대로 규정하고 있습니다. 최근 10년간 163명의 아동이 희생되었으며, 생활고와 돌봄 부담 등 복합적인 위기가 원인으로 지목됩니다. 현행 제도가 가해 부모에 대한 처벌과 피해 아동 보호에 미흡하다는 지적이 제기되며, 사회적 안전망 강화와 제도 개선의 필요성을 강조하고 있습니다.</t>
+          <t>인천지법은 초등학교 야구부 감독 A씨에게 아동학대 혐의로 벌금 300만원과 치료 프로그램 이수를 명령했다. A씨는 야구부원의 볼을 잡아당긴 혐의로 유죄를 받았으나, 운동장 100바퀴 지시 혐의는 무죄로 판시되었다. 피해자 측은 엄벌을 탄원했다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>이 사건은 부모의 자녀 살해 후 자살이라는 비극적인 아동학대 사건으로, 직접적인 가해자가 사망했거나 경제적 자력이 부족한 경우가 대부분입니다. 따라서 소송금융 투자 대상으로서 명확하고 자력 있는 상대방이 특정되지 않아 손해배상 청구의 실효성이 낮습니다. 기사는 사회적 안전망과 제도 개선의 필요성을 강조하고 있어, 소송금융의 일반적인 투자 기준과는 거리가 있습니다.</t>
+          <t>야구부 감독의 아동학대 혐의가 유죄로 인정되어 책임이 명확하고(적합 조건 1), 형사 재판을 통해 증거가 확보되었으며(적합 조건 5), 공적 절차가 진행되어 판결이 선고되었으나(적합 조건 6), 피해 규모가 크지 않고 피해자가 1명에 불과하며 상대방이 개인이라 자력 확보가 불확실하여 소송금융 투자로서의 매력이 낮다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>163명 (10년간 연구 기준)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>벼랑 끝 부모, 희생된 아이들…'살해 후 자살'의 비극</t>
+          <t>초등생 볼 꼬집은 야구부 감독, 벌금형…'운동장 100바퀴'는 무죄</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>news.ebs.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>http://news.ebs.co.kr/ebsnews/allView/60707028/N</t>
+          <t>https://www.mt.co.kr/society/2026/03/26/2026032523172858028</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-25 12:25:23.743807+00:00</t>
+          <t>2026-03-26 00:16:15.166726+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>경찰 수사 및 체포 진행 중</t>
+          <t>개별 사건에 대한 경찰 수사 진행 중, 제도 개선 논의 활발</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>교육부가 초등 예비 소집 미참석 아동 6명 중 2명의 안전을 확인했으며, 나머지 4명에 대해서도 확인 중이라고 밝혔다. 특히 경기 시흥에서 3세 딸을 학대 살해 후 시신 유기한 친모와 공범이 6년 만에 검거된 사건이 초등학교 입학 미등록으로 드러나며 위기 아동 조기 발견의 중요성이 부각되었다. 교육부는 관계부처와 협력하여 위기 아동 조기 발견 및 예방에 최선을 다하겠다고 밝혔다.</t>
+          <t>기사는 '자녀살해 후 자살' 사건의 비극을 다루며, 이를 극단적인 아동학대로 규정하고 있습니다. 최근 10년간 163명의 아동이 희생되었으며, 생활고와 돌봄 부담 등 복합적인 위기가 원인으로 지목됩니다. 현행 제도가 가해 부모에 대한 처벌과 피해 아동 보호에 미흡하다는 지적이 제기되며, 사회적 안전망 강화와 제도 개선의 필요성을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>상대방(친모 및 공범)이 개인으로 자력 부족이 예상되어 소송금융 투자 회수 가능성이 낮습니다 (적합 조건 2 '상대방에게 자력이 충분함' 미충족). 또한 집단적 피해가 아닌 개별 아동학대 사망 사건으로, 대규모 투자 유치가 어렵습니다 (적합 조건 3 '집단적 피해' 미충족). 책임은 명확하고 증거도 확보되었으나, 투자 회수 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 사건은 부모의 자녀 살해 후 자살이라는 비극적인 아동학대 사건으로, 직접적인 가해자가 사망했거나 경제적 자력이 부족한 경우가 대부분입니다. 따라서 소송금융 투자 대상으로서 명확하고 자력 있는 상대방이 특정되지 않아 손해배상 청구의 실효성이 낮습니다. 기사는 사회적 안전망과 제도 개선의 필요성을 강조하고 있어, 소송금융의 일반적인 투자 기준과는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>163명 (10년간 연구 기준)</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>교육부  초등 예비 소집 미참석 6명 중 2명 안전 확인</t>
+          <t>벼랑 끝 부모, 희생된 아이들…'살해 후 자살'의 비극</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.ebs.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260323_0003560437</t>
+          <t>http://news.ebs.co.kr/ebsnews/allView/60707028/N</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-23 12:30:41.261325+00:00</t>
+          <t>2026-03-25 12:25:23.743807+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr"/>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>친모 A씨 및 공범 B씨</t>
+        </is>
+      </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>과거 사건 분석 및 정책 제언</t>
+          <t>경찰 수사 및 체포 진행 중</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>연구 보고서에 따르면 부모가 자녀를 살해한 뒤 자살을 시도한 사건에서 피해 아동의 86.5%가 12세 이하였습니다. 이러한 사건들을 '동반자살'이 아닌 극단적인 아동학대로 인식해야 한다는 지적이 제기되었으며, 아동사망검토제도 도입 및 위기 가정 조기 발견을 위한 제도 개선이 제언되었습니다.</t>
+          <t>교육부가 초등 예비 소집 미참석 아동 6명 중 2명의 안전을 확인했으며, 나머지 4명에 대해서도 확인 중이라고 밝혔다. 특히 경기 시흥에서 3세 딸을 학대 살해 후 시신 유기한 친모와 공범이 6년 만에 검거된 사건이 초등학교 입학 미등록으로 드러나며 위기 아동 조기 발견의 중요성이 부각되었다. 교육부는 관계부처와 협력하여 위기 아동 조기 발견 및 예방에 최선을 다하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>이 기사는 부모에 의한 자녀 살해 후 자살 사건의 실태를 분석한 연구 보고서에 대한 내용입니다. 개별 사건들은 이미 형사적으로 종결되었거나 진행 중일 수 있으나, 소송금융 투자 대상이 될 만한 명확하고 자력 있는 민사상 피고가 특정되지 않습니다 (적합 조건 1, 2 미충족). 또한, 기사의 주된 내용은 정책 제언 및 인식 개선에 초점을 맞추고 있어, 소송금융의 대상이 되는 새로운 민사 소송 기회를 발굴하기 어렵습니다 (부적합 조건 해당).</t>
+          <t>상대방(친모 및 공범)이 개인으로 자력 부족이 예상되어 소송금융 투자 회수 가능성이 낮습니다 (적합 조건 2 '상대방에게 자력이 충분함' 미충족). 또한 집단적 피해가 아닌 개별 아동학대 사망 사건으로, 대규모 투자 유치가 어렵습니다 (적합 조건 3 '집단적 피해' 미충족). 책임은 명확하고 증거도 확보되었으나, 투자 회수 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>163명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>자녀살해 후 자살 관련 사건, 피해아동 87%가 12세 이하</t>
+          <t>교육부  초등 예비 소집 미참석 6명 중 2명 안전 확인</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260320166500530?input=1195m</t>
+          <t>https://www.newsis.com/view/NISX20260323_0003560437</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-22 00:23:02.149029+00:00</t>
+          <t>2026-03-23 12:30:41.261325+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>무기징역 선고 후 가석방 심사 진행 중</t>
+          <t>과거 사건 분석 및 정책 제언</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>영국에서 영유아 64명을 성적으로 학대한 혐의로 무기징역을 선고받은 콜린 블랜차드가 가석방 심사를 신청하여 논란이 되고 있습니다. 2011년 범죄가 드러난 이후 14년째 복역 중이며, 2년 전 가석방이 거부된 바 있습니다. 피해자와 가족들은 가석방 심사에 큰 분노를 표하고 있습니다.</t>
+          <t>연구 보고서에 따르면 부모가 자녀를 살해한 뒤 자살을 시도한 사건에서 피해 아동의 86.5%가 12세 이하였습니다. 이러한 사건들을 '동반자살'이 아닌 극단적인 아동학대로 인식해야 한다는 지적이 제기되었으며, 아동사망검토제도 도입 및 위기 가정 조기 발견을 위한 제도 개선이 제언되었습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>이 사건은 이미 형사상 종결되어 가석방 심사가 진행 중인 사안으로, 소송금융의 대상이 되는 새로운 민사 소송 기회가 명확하지 않습니다. 또한, 피고인(가해자)이 개인이며 장기 복역 중이므로 배상 능력이 현저히 낮을 것으로 예상되어 소송금융 투자에 부적합합니다.</t>
+          <t>이 기사는 부모에 의한 자녀 살해 후 자살 사건의 실태를 분석한 연구 보고서에 대한 내용입니다. 개별 사건들은 이미 형사적으로 종결되었거나 진행 중일 수 있으나, 소송금융 투자 대상이 될 만한 명확하고 자력 있는 민사상 피고가 특정되지 않습니다 (적합 조건 1, 2 미충족). 또한, 기사의 주된 내용은 정책 제언 및 인식 개선에 초점을 맞추고 있어, 소송금융의 대상이 되는 새로운 민사 소송 기회를 발굴하기 어렵습니다 (부적합 조건 해당).</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>64명</t>
+          <t>163명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>[포착] 영유아 64명 성 학대한 소아성애자에 자유를?…가석방 심사 시작</t>
+          <t>자녀살해 후 자살 관련 사건, 피해아동 87%가 12세 이하</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>nownews.seoul.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260319601001&amp;wlog_tag3=naver</t>
+          <t>https://www.yna.co.kr/view/AKR20260320166500530?input=1195m</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-19 00:32:21.571318+00:00</t>
+          <t>2026-03-22 00:23:02.149029+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>콜린 블랜차드</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>교회 합창단 아동학대 살인사건 2심에서 아동학대살해죄 인정, 징역 22~25년 확정</t>
+          <t>무기징역 선고 후 가석방 심사 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>서울중앙지검 정희선 부장은 성폭력·아동범죄 피해자 등 사회적 약자를 위한 검찰의 보완수사 필요성을 강조했다. 특히 '교회 합창단 아동학대 살인사건'에서 보완수사를 통해 초기 수사에서 드러나지 않았던 학대 정황 15건을 추가하고, 2심에서 아동학대살해죄가 인정되어 징역 22~25년이 확정된 사례를 들었다. 이는 검찰 보완수사가 피해 구제에 기여함을 보여준다.</t>
+          <t>영국에서 영유아 64명을 성적으로 학대한 혐의로 무기징역을 선고받은 콜린 블랜차드가 가석방 심사를 신청하여 논란이 되고 있습니다. 2011년 범죄가 드러난 이후 14년째 복역 중이며, 2년 전 가석방이 거부된 바 있습니다. 피해자와 가족들은 가석방 심사에 큰 분노를 표하고 있습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>기사에서 주요 사례로 언급된 '교회 합창단 아동학대 살인사건'은 이미 2심에서 아동학대살해죄가 인정되어 징역 22~25년이 확정된 '종결된 사건'입니다. 이는 소송금융 투자 부적합 조건에 해당합니다. 기사는 주로 형사 절차의 중요성을 다루며, 민사상 손해배상 청구와 관련된 구체적인 투자 기회를 제시하지 않습니다.</t>
+          <t>이 사건은 이미 형사상 종결되어 가석방 심사가 진행 중인 사안으로, 소송금융의 대상이 되는 새로운 민사 소송 기회가 명확하지 않습니다. 또한, 피고인(가해자)이 개인이며 장기 복역 중이므로 배상 능력이 현저히 낮을 것으로 예상되어 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>64명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>“성폭력·아동범죄 피해자 대부분 사회적 약자… 보완수사 없으면 누가...</t>
+          <t>[포착] 영유아 64명 성 학대한 소아성애자에 자유를?…가석방 심사 시작</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>nownews.seoul.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/plan/Supplementary-investigation/2026/03/19/20260319010005?wlog_tag3=naver</t>
+          <t>https://nownews.seoul.co.kr/news/newsView.php?id=20260319601001&amp;wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-19 00:17:00.887175+00:00</t>
+          <t>2026-03-19 00:32:21.571318+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>형사 재판 대법원 판결 확정</t>
+          <t>교회 합창단 아동학대 살인사건 2심에서 아동학대살해죄 인정, 징역 22~25년 확정</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>2015년 3월, 13세 여중생이 아버지와 계모에게 7시간 동안 폭행당해 사망하고 11개월간 시신이 방치된 끔찍한 아동학대 사건. 경찰 수사 끝에 범행이 드러나 부모는 아동학대치사 등 혐의로 기소되었고, 대법원에서 각각 징역 20년, 15년 형이 확정되며 형사 재판은 종결되었다.</t>
+          <t>서울중앙지검 정희선 부장은 성폭력·아동범죄 피해자 등 사회적 약자를 위한 검찰의 보완수사 필요성을 강조했다. 특히 '교회 합창단 아동학대 살인사건'에서 보완수사를 통해 초기 수사에서 드러나지 않았던 학대 정황 15건을 추가하고, 2심에서 아동학대살해죄가 인정되어 징역 22~25년이 확정된 사례를 들었다. 이는 검찰 보완수사가 피해 구제에 기여함을 보여준다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>형사 재판이 이미 대법원 판결로 종결되어 새로운 소송금융 투자 기회가 없음. 또한, 피고가 개인이며 자력에 대한 정보가 부족하여 대규모 손해배상금 회수 가능성이 불확실하고, 집단적 피해가 아닌 단일 피해자 사건임.</t>
+          <t>기사에서 주요 사례로 언급된 '교회 합창단 아동학대 살인사건'은 이미 2심에서 아동학대살해죄가 인정되어 징역 22~25년이 확정된 '종결된 사건'입니다. 이는 소송금융 투자 부적합 조건에 해당합니다. 기사는 주로 형사 절차의 중요성을 다루며, 민사상 손해배상 청구와 관련된 구체적인 투자 기회를 제시하지 않습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>7시간 모진 매질, 숨진 13살 딸 11개월 방치...'목사' 아빠·계모 끔찍 범...</t>
+          <t>“성폭력·아동범죄 피해자 대부분 사회적 약자… 보완수사 없으면 누가...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/17/2026031610492275278</t>
+          <t>https://www.seoul.co.kr/news/plan/Supplementary-investigation/2026/03/19/20260319010005?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-17 00:19:55.157794+00:00</t>
+          <t>2026-03-19 00:17:00.887175+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E33" t="inlineStr"/>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>이씨(아버지), 백씨(계모)</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>형사 재판 대법원 판결 확정</t>
+        </is>
+      </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>해당 기사는 아동학대죄 형사처벌의 보완적 성격과 법 적용 시 유의사항에 대한 법률 전문가의 의견을 다루고 있다. 학대 및 트라우마 개념의 과도한 적용이 부당한 비난과 소송을 초래할 수 있음을 경고하며, 2000년 아동복지법 개정 등 제도 변화를 언급한다.</t>
+          <t>2015년 3월, 13세 여중생이 아버지와 계모에게 7시간 동안 폭행당해 사망하고 11개월간 시신이 방치된 끔찍한 아동학대 사건. 경찰 수사 끝에 범행이 드러나 부모는 아동학대치사 등 혐의로 기소되었고, 대법원에서 각각 징역 20년, 15년 형이 확정되며 형사 재판은 종결되었다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>기사 내용은 특정 아동학대 사건에 대한 보도가 아닌, 아동학대죄 형사처벌의 적용 범위와 법적 해석에 대한 법률 전문가의 의견을 담은 논평이다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방이 특정되지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>형사 재판이 이미 대법원 판결로 종결되어 새로운 소송금융 투자 기회가 없음. 또한, 피고가 개인이며 자력에 대한 정보가 부족하여 대규모 손해배상금 회수 가능성이 불확실하고, 집단적 피해가 아닌 단일 피해자 사건임.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>아동학대죄 형사처벌은 보완적 수단이다</t>
+          <t>7시간 모진 매질, 숨진 13살 딸 11개월 방치...'목사' 아빠·계모 끔찍 범...</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217407</t>
+          <t>https://www.mt.co.kr/society/2026/03/17/2026031610492275278</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-14 00:37:30.964701+00:00</t>
+          <t>2026-03-17 00:19:55.157794+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
-      <c r="D34" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D34" t="inlineStr"/>
+      <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr">
         <is>
-          <t>대법원은 감당하기 어려운 도박 빚으로 자녀 2명을 살해하려 한 부부에게 징역형을 확정했습니다. 아버지는 징역 3년, 어머니는 징역 3년에 집행유예 5년을 선고받았으며, 자녀들이 처벌을 원치 않는다는 의사에도 불구하고 법원은 이를 양형에 제한적으로 고려했습니다. 이 사건은 부모의 아동학대 및 살인미수 혐의에 대한 형사 재판으로 종결되었습니다.</t>
+          <t>해당 기사는 아동학대죄 형사처벌의 보완적 성격과 법 적용 시 유의사항에 대한 법률 전문가의 의견을 다루고 있다. 학대 및 트라우마 개념의 과도한 적용이 부당한 비난과 소송을 초래할 수 있음을 경고하며, 2000년 아동복지법 개정 등 제도 변화를 언급한다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>본 사건은 부모의 자녀 살해 미수 및 아동학대에 대한 형사 사건으로, 대법원 판결이 확정되어 종결된 사건입니다. 소송금융의 주요 대상인 민사상 손해배상 청구를 위한 명확하고 자력 있는 제3자 피고가 존재하지 않으며, 가해자인 부모는 도박 빚으로 인해 자력이 부족하여 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건, 적합 조건 불충족: 상대방에게 자력이 충분함)</t>
+          <t>기사 내용은 특정 아동학대 사건에 대한 보도가 아닌, 아동학대죄 형사처벌의 적용 범위와 법적 해석에 대한 법률 전문가의 의견을 담은 논평이다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방이 특정되지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>[예규·판례] 대법, 도박빚 비관해 자녀 살해하려 한 부모 징역형 확정</t>
+          <t>아동학대죄 형사처벌은 보완적 수단이다</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202332</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217407</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-08 00:22:49.062626+00:00</t>
+          <t>2026-03-14 00:37:30.964701+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>경남도내 한 고등학교 수영부 B코치가 아동학대 혐의로 경찰에 신고되었으나, 허위 학폭 신고 논란도 함께 제기되었다. 지난해 6월 수영부 소속 C양의 Wee 센터 상담 과정에서 사건이 불거졌으며, 현재 경찰 수사가 진행 중이다.</t>
+          <t>대법원은 감당하기 어려운 도박 빚으로 자녀 2명을 살해하려 한 부부에게 징역형을 확정했습니다. 아버지는 징역 3년, 어머니는 징역 3년에 집행유예 5년을 선고받았으며, 자녀들이 처벌을 원치 않는다는 의사에도 불구하고 법원은 이를 양형에 제한적으로 고려했습니다. 이 사건은 부모의 아동학대 및 살인미수 혐의에 대한 형사 재판으로 종결되었습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>상대방 책임이 불명확하고(아동학대 및 허위 학폭 신고 '논란'), 상대방(B코치)의 자력이 불충분할 가능성이 높음. 또한 피해자가 1명으로 집단적 피해가 아니며 피해 규모가 크지 않음. 경찰 수사가 진행 중이나, 사건의 복잡성과 낮은 성공 가능성으로 소송금융 투자 적합도가 낮음.</t>
+          <t>본 사건은 부모의 자녀 살해 미수 및 아동학대에 대한 형사 사건으로, 대법원 판결이 확정되어 종결된 사건입니다. 소송금융의 주요 대상인 민사상 손해배상 청구를 위한 명확하고 자력 있는 제3자 피고가 존재하지 않으며, 가해자인 부모는 도박 빚으로 인해 자력이 부족하여 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건, 적합 조건 불충족: 상대방에게 자력이 충분함)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>경남도내 한 고교서 아동학대·허위 학폭 신고 '논란'</t>
+          <t>[예규·판례] 대법, 도박빚 비관해 자녀 살해하려 한 부모 징역형 확정</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=631851</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202332</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-06 01:20:17.825780+00:00</t>
+          <t>2026-03-08 00:22:49.062626+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E36" t="inlineStr"/>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>B코치</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>양산 다솜은 아동학대 피해 아동들을 위한 복지시설로, 상처 입은 아이들이 다시 웃을 수 있도록 돕는 역할을 하고 있습니다. 이 시설은 단순한 복지 기능을 넘어, 아동학대 피해자들에게 사회가 내밀 수 있는 따뜻하고 책임 있는 손길로 자리매김하고 있습니다.</t>
+          <t>경남도내 한 고등학교 수영부 B코치가 아동학대 혐의로 경찰에 신고되었으나, 허위 학폭 신고 논란도 함께 제기되었다. 지난해 6월 수영부 소속 C양의 Wee 센터 상담 과정에서 사건이 불거졌으며, 현재 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>기사는 아동학대 피해 아동을 돕는 복지시설의 역할을 다루고 있으며, 특정 아동학대 사건이나 가해자를 명시하지 않아 소송금융 투자 대상으로서의 구체적인 사건 정보가 부족합니다. 상대방 책임의 명확성, 상대방의 자력, 피해 규모, 증거 유무 등 소송금융 적합 조건들을 파악할 수 없습니다.</t>
+          <t>상대방 책임이 불명확하고(아동학대 및 허위 학폭 신고 '논란'), 상대방(B코치)의 자력이 불충분할 가능성이 높음. 또한 피해자가 1명으로 집단적 피해가 아니며 피해 규모가 크지 않음. 경찰 수사가 진행 중이나, 사건의 복잡성과 낮은 성공 가능성으로 소송금융 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>지도에도 없는 집, 아이들은 여기서 다시 웃는다</t>
+          <t>경남도내 한 고교서 아동학대·허위 학폭 신고 '논란'</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>yangsanilbo.com</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>http://www.yangsanilbo.com/news/articleView.html?idxno=123252</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=631851</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-06 00:24:38.336869+00:00</t>
+          <t>2026-03-06 01:20:17.825780+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C37" t="inlineStr"/>
+      <c r="D37" t="inlineStr"/>
+      <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr">
         <is>
-          <t>랜덤 채팅으로 여중생 2명을 유인해 한밤중 산속에 버리고 달아난 남성 3명이 미성년자유인, 아동복지법 위반 등 혐의로 재판에 넘겨졌다. 검찰은 포렌식 과정에서 이들의 과거 유사 범행을 포착하고 여죄 수사에 나섰으며, 성인 여성에게도 같은 수법으로 범행한 것으로 드러났다.</t>
+          <t>양산 다솜은 아동학대 피해 아동들을 위한 복지시설로, 상처 입은 아이들이 다시 웃을 수 있도록 돕는 역할을 하고 있습니다. 이 시설은 단순한 복지 기능을 넘어, 아동학대 피해자들에게 사회가 내밀 수 있는 따뜻하고 책임 있는 손길로 자리매김하고 있습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보), 6(공적 절차 진행)은 충족되나, 적합 조건 2(상대방 자력 충분)가 충족되지 않아 소송금융 투자 회수 가능성이 매우 낮음. 적합 조건 3(집단적 피해)은 유사 범행으로 다수 피해자 가능성이 있으나, 피해 규모의 금전적 환산 및 회수 가능성이 불확실하여 투자 매력이 낮음.</t>
+          <t>기사는 아동학대 피해 아동을 돕는 복지시설의 역할을 다루고 있으며, 특정 아동학대 사건이나 가해자를 명시하지 않아 소송금융 투자 대상으로서의 구체적인 사건 정보가 부족합니다. 상대방 책임의 명확성, 상대방의 자력, 피해 규모, 증거 유무 등 소송금융 적합 조건들을 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>최소 2명 (여중생), 과거 유사 범행으로 추가 피해자 가능성 있음</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>폐가 체험하자  한밤 여중생들 산속에 두고 도망갔다...남성들 재판에</t>
+          <t>지도에도 없는 집, 아이들은 여기서 다시 웃는다</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>yangsanilbo.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/06/2026030606350014672</t>
+          <t>http://www.yangsanilbo.com/news/articleView.html?idxno=123252</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-06 00:21:50.098632+00:00</t>
+          <t>2026-03-06 00:24:38.336869+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>친부</t>
+          <t>A씨 등</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>친부의 방임죄 형량 선고 관련 논의</t>
+          <t>검찰 기소 및 추가 수사 진행 중</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>아기가 죽어갈 때 방치한 친부의 방임죄 처벌 수위가 낮다는 여론이 형성되며 제도적 보완과 사회적 인식 변화의 필요성이 제기되고 있습니다. 기사는 형사 처벌의 적정성에 초점을 맞추고 있습니다.</t>
+          <t>랜덤 채팅으로 여중생 2명을 유인해 한밤중 산속에 버리고 달아난 남성 3명이 미성년자유인, 아동복지법 위반 등 혐의로 재판에 넘겨졌다. 검찰은 포렌식 과정에서 이들의 과거 유사 범행을 포착하고 여죄 수사에 나섰으며, 성인 여성에게도 같은 수법으로 범행한 것으로 드러났다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>해당 기사는 아동 방임죄에 대한 친부의 형사 처벌 수위와 제도적 보완 필요성에 대한 논의를 다루고 있습니다. 소송금융 투자를 위한 민사상 손해배상 청구의 주체, 상대방의 자력, 예상 피해 금액 등에 대한 정보가 전혀 없어 투자 기회로 보기 어렵습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보), 6(공적 절차 진행)은 충족되나, 적합 조건 2(상대방 자력 충분)가 충족되지 않아 소송금융 투자 회수 가능성이 매우 낮음. 적합 조건 3(집단적 피해)은 유사 범행으로 다수 피해자 가능성이 있으나, 피해 규모의 금전적 환산 및 회수 가능성이 불확실하여 투자 매력이 낮음.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 2명 (여중생), 과거 유사 범행으로 추가 피해자 가능성 있음</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>방임죄 고작 5년? …아기 죽어갈 때 방치한 친父 처벌 수위에 네티즌 ...</t>
+          <t>폐가 체험하자  한밤 여중생들 산속에 두고 도망갔다...남성들 재판에</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>sports.hankooki.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://sports.hankooki.com/news/articleView.html?idxno=6927238</t>
+          <t>https://www.mt.co.kr/society/2026/03/06/2026030606350014672</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-05 00:26:31.207798+00:00</t>
+          <t>2026-03-06 00:21:50.098632+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>친모, 친부</t>
+          <t>친부</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>친모 아동학대 살해 혐의 구속기소, 친부 아동학대 방임 및 협박 혐의 재판 중</t>
+          <t>친부의 방임죄 형량 선고 관련 논의</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>전남 여수에서 4개월 영아가 사망한 사건으로, 친모는 아동학대 살해 혐의로 구속기소 되었고 친부는 아동학대 방임 및 참고인 협박 혐의로 재판을 받고 있습니다. SBS '그것이 알고 싶다'를 통해 사건이 알려졌으며, 가해 부모의 지인이 엄벌을 촉구하는 글을 게시하며 추가 정황을 폭로했습니다.</t>
+          <t>아기가 죽어갈 때 방치한 친부의 방임죄 처벌 수위가 낮다는 여론이 형성되며 제도적 보완과 사회적 인식 변화의 필요성이 제기되고 있습니다. 기사는 형사 처벌의 적정성에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>가해 부모의 책임이 명확하고(적합 조건 1), 공적 절차(재판)가 진행 중이며 증거도 확보되고 있으나(적합 조건 5, 6), 피해자가 1명이고 상대방(개인)의 자력이 충분한지 알 수 없어 소송금융 투자로서의 회수 가능성이 낮습니다. (기타 투자 어려운 이유)</t>
+          <t>해당 기사는 아동 방임죄에 대한 친부의 형사 처벌 수위와 제도적 보완 필요성에 대한 논의를 다루고 있습니다. 소송금융 투자를 위한 민사상 손해배상 청구의 주체, 상대방의 자력, 예상 피해 금액 등에 대한 정보가 전혀 없어 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>착각하지 마, 내 새끼야  4개월 아이 죽인 부모, 지인도 협박했다</t>
+          <t>방임죄 고작 5년? …아기 죽어갈 때 방치한 친父 처벌 수위에 네티즌 ...</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>sports.hankooki.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603050715564057</t>
+          <t>https://sports.hankooki.com/news/articleView.html?idxno=6927238</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-05 00:23:04.360628+00:00</t>
+          <t>2026-03-05 00:26:31.207798+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>인천의 한 그룹홈</t>
+          <t>친모, 친부</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>경찰 신고 접수 거부</t>
+          <t>친모 아동학대 살해 혐의 구속기소, 친부 아동학대 방임 및 협박 혐의 재판 중</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>인천의 한 그룹홈에서 아동학대 피해를 입은 18세 A씨가 경찰에 신고했으나, 경찰이 사건 접수조차 하지 않은 사실이 드러났습니다. 피해자 증언이 있음에도 불구하고 공적 조사가 시작되지 않아 추가적인 법적 조치가 필요한 상황입니다.</t>
+          <t>전남 여수에서 4개월 영아가 사망한 사건으로, 친모는 아동학대 살해 혐의로 구속기소 되었고 친부는 아동학대 방임 및 참고인 협박 혐의로 재판을 받고 있습니다. SBS '그것이 알고 싶다'를 통해 사건이 알려졌으며, 가해 부모의 지인이 엄벌을 촉구하는 글을 게시하며 추가 정황을 폭로했습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>경찰이 아동학대 신고를 접수조차 하지 않아 공적 절차가 진행되지 않고 있으며(적합 조건 6 미충족), 이는 소송 진행에 큰 장애물이 될 수 있습니다. 또한, 기사상으로는 단일 피해자이며(적합 조건 3 미충족) 상대방(그룹홈)의 자력도 불분명하여(적합 조건 2 미충족) 소송금융 투자 적합도가 낮습니다.</t>
+          <t>가해 부모의 책임이 명확하고(적합 조건 1), 공적 절차(재판)가 진행 중이며 증거도 확보되고 있으나(적합 조건 5, 6), 피해자가 1명이고 상대방(개인)의 자력이 충분한지 알 수 없어 소송금융 투자로서의 회수 가능성이 낮습니다. (기타 투자 어려운 이유)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>[단독] 아동학대 의혹 신고한 사제…경찰 사건 접수도 안 됐다</t>
+          <t>착각하지 마, 내 새끼야  4개월 아이 죽인 부모, 지인도 협박했다</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>news.cpbc.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://news.cpbc.co.kr/article/1171068?division=NAVER</t>
+          <t>http://www.fnnews.com/news/202603050715564057</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-04 01:04:52.396813+00:00</t>
+          <t>2026-03-05 00:23:04.360628+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>아버지</t>
+          <t>인천의 한 그룹홈</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>방송을 통해 아동학대 피해 사실 공개</t>
+          <t>경찰 신고 접수 거부</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>MBC '오은영 리포트-가족 지옥'에서 '공방가족'의 둘째 딸이 아버지로부터 지속적인 폭행을 당했던 과거를 고백했다. 이는 아동학대 피해 사례로, 방송을 통해 대중에 공개되었다.</t>
+          <t>인천의 한 그룹홈에서 아동학대 피해를 입은 18세 A씨가 경찰에 신고했으나, 경찰이 사건 접수조차 하지 않은 사실이 드러났습니다. 피해자 증언이 있음에도 불구하고 공적 조사가 시작되지 않아 추가적인 법적 조치가 필요한 상황입니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>피해자 개인이 아버지로부터 당한 아동학대 사건으로, 상대방(아버지)의 자력 여부가 불분명하며, 집단적 피해가 아닌 단일 피해자 사건임. 소송금융 투자 대상으로서의 재정적 회수 가능성이 낮음. (부적합 조건: 상대방 자력 불충분, 피해 규모 불확실)</t>
+          <t>경찰이 아동학대 신고를 접수조차 하지 않아 공적 절차가 진행되지 않고 있으며(적합 조건 6 미충족), 이는 소송 진행에 큰 장애물이 될 수 있습니다. 또한, 기사상으로는 단일 피해자이며(적합 조건 3 미충족) 상대방(그룹홈)의 자력도 불분명하여(적합 조건 2 미충족) 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>'공방가족' 둘째딸, 아동학대 피해자였다… 길거리서 父에 뺨 수차례 맞...</t>
+          <t>[단독] 아동학대 의혹 신고한 사제…경찰 사건 접수도 안 됐다</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>news.cpbc.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2117930</t>
+          <t>https://news.cpbc.co.kr/article/1171068?division=NAVER</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-03 00:21:21.492009+00:00</t>
+          <t>2026-03-04 01:04:52.396813+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr"/>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>아버지</t>
+        </is>
+      </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>1심 판결 선고 후 검찰 및 피고인 항소</t>
+          <t>방송을 통해 아동학대 피해 사실 공개</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>30대 남성이 가출한 17세 청소년을 유인한 혐의로 1심에서 징역 1년 법정구속 판결을 받았다. 아동복지법 위반 혐의와 간음 혐의는 무죄로 판단되었다. 검찰과 피고인 모두 1심 판결에 불복하여 항소한 상태이다.</t>
+          <t>MBC '오은영 리포트-가족 지옥'에서 '공방가족'의 둘째 딸이 아버지로부터 지속적인 폭행을 당했던 과거를 고백했다. 이는 아동학대 피해 사례로, 방송을 통해 대중에 공개되었다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원에서 유죄로 인정되어 명확하고(적합 조건 1), 증거가 확보되어 있으나(적합 조건 5), 피해자가 1명으로 집단적 피해가 아니며(적합 조건 3 불해당), 상대방의 자력이 불분명하여 피해 회수 가능성이 낮을 수 있습니다(적합 조건 2 불해당). 또한, 이미 형사 재판이 1심 판결 후 항소심 진행 중이므로 소송금융의 신규 투자 기회로서의 매력이 낮습니다.</t>
+          <t>피해자 개인이 아버지로부터 당한 아동학대 사건으로, 상대방(아버지)의 자력 여부가 불분명하며, 집단적 피해가 아닌 단일 피해자 사건임. 소송금융 투자 대상으로서의 재정적 회수 가능성이 낮음. (부적합 조건: 상대방 자력 불충분, 피해 규모 불확실)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>17살이야? …가출한 청소년 만난 30대 '유인 유죄, 간음 무죄'</t>
+          <t>'공방가족' 둘째딸, 아동학대 피해자였다… 길거리서 父에 뺨 수차례 맞...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/kangwon/6086185</t>
+          <t>https://www.xportsnews.com/article/2117930</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-02-28 00:25:04.329007+00:00</t>
+          <t>2026-03-03 00:21:21.492009+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>대법원 판결 확정 (형사 사건)</t>
+          <t>1심 판결 선고 후 검찰 및 피고인 항소</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>2018년 생후 8개월 아들을 살해한 40대 어머니에게 2019년 대법원이 징역 10년형을 확정했습니다. 어머니는 심신미약을 주장했으나 재판부는 이를 받아들이지 않았습니다. 이 사건은 아동학대치사 혐의로 기소되어 형사 절차가 모두 종결되었습니다.</t>
+          <t>30대 남성이 가출한 17세 청소년을 유인한 혐의로 1심에서 징역 1년 법정구속 판결을 받았다. 아동복지법 위반 혐의와 간음 혐의는 무죄로 판단되었다. 검찰과 피고인 모두 1심 판결에 불복하여 항소한 상태이다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>형사 사건은 이미 대법원 판결로 종결되어 소송금융 투자 대상으로서의 신규성이 없습니다 (부적합 조건: 이미 종결된 사건). 또한, 피고가 개인으로 자력 확보가 어렵고 (적합 조건 미충족: 상대방 자력 충분), 집단적 피해가 아닌 단일 사건입니다 (적합 조건 미충족: 집단적 피해).</t>
+          <t>상대방 책임이 법원에서 유죄로 인정되어 명확하고(적합 조건 1), 증거가 확보되어 있으나(적합 조건 5), 피해자가 1명으로 집단적 피해가 아니며(적합 조건 3 불해당), 상대방의 자력이 불분명하여 피해 회수 가능성이 낮을 수 있습니다(적합 조건 2 불해당). 또한, 이미 형사 재판이 1심 판결 후 항소심 진행 중이므로 소송금융의 신규 투자 기회로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>“너무 울어서” 생후 8개월 아들 살해 후 캐리어에 숨긴 40대 母 [오늘...</t>
+          <t>17살이야? …가출한 청소년 만난 30대 '유인 유죄, 간음 무죄'</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20013484?ref=naver</t>
+          <t>https://www.news1.kr/local/kangwon/6086185</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-02-28 00:20:33.313695+00:00</t>
+          <t>2026-02-28 00:25:04.329007+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
-      <c r="D44" t="inlineStr"/>
-      <c r="E44" t="inlineStr"/>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>대법원 판결 확정 (형사 사건)</t>
+        </is>
+      </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>가수 선예와 김장훈 등 유명인들이 '8살 용인 아동학대' 사건에 대한 경악과 안타까움을 표하며 눈물을 보였습니다. 기사는 학대 피해자들이 대물림을 막기 위해 노력하지만, 도움을 받을 수 있는 시스템이 부족하여 비극이 반복된다는 점을 지적하며 사회적 관심과 시스템 개선의 필요성을 강조했습니다.</t>
+          <t>2018년 생후 8개월 아들을 살해한 40대 어머니에게 2019년 대법원이 징역 10년형을 확정했습니다. 어머니는 심신미약을 주장했으나 재판부는 이를 받아들이지 않았습니다. 이 사건은 아동학대치사 혐의로 기소되어 형사 절차가 모두 종결되었습니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>기사 본문이 '8살 용인 아동학대' 사건 자체의 구체적인 정보를 거의 제공하지 않아 소송금융 적합도를 판단하기 어렵습니다. 가해자 특정, 가해자의 자력, 피해 규모, 민사 소송 진행 여부 등 핵심 정보가 부재하여 적합 조건에 해당하는지 파악하기 어렵습니다. 기사는 사건에 대한 사회적 반응과 아동학대 시스템의 문제점을 다루는 데 집중하고 있습니다.</t>
+          <t>형사 사건은 이미 대법원 판결로 종결되어 소송금융 투자 대상으로서의 신규성이 없습니다 (부적합 조건: 이미 종결된 사건). 또한, 피고가 개인으로 자력 확보가 어렵고 (적합 조건 미충족: 상대방 자력 충분), 집단적 피해가 아닌 단일 사건입니다 (적합 조건 미충족: 집단적 피해).</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>선예·김장훈  학습된 폭력  경악…'8살 용인 아동학대' 참상에 끝내 눈...</t>
+          <t>“너무 울어서” 생후 8개월 아들 살해 후 캐리어에 숨긴 40대 母 [오늘...</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2116734</t>
+          <t>https://www.sedaily.com/article/20013484?ref=naver</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-02-27 00:30:11.661607+00:00</t>
+          <t>2026-02-28 00:20:33.313695+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C45" t="inlineStr"/>
+      <c r="D45" t="inlineStr"/>
+      <c r="E45" t="inlineStr"/>
       <c r="F45" t="inlineStr">
         <is>
-          <t>2021년 용인에서 8세 조카가 이모에게 잔혹하게 학대당해 사망한 사건. 가해자 이모는 징역 30년을 선고받았으며, 이는 가해자의 부친으로부터 이어진 가정폭력의 대물림으로 조명됨. 사건은 형사적으로 종결되었으나, 아동학대 문제의 심각성과 사회적 시스템 부족을 지적함.</t>
+          <t>가수 선예와 김장훈 등 유명인들이 '8살 용인 아동학대' 사건에 대한 경악과 안타까움을 표하며 눈물을 보였습니다. 기사는 학대 피해자들이 대물림을 막기 위해 노력하지만, 도움을 받을 수 있는 시스템이 부족하여 비극이 반복된다는 점을 지적하며 사회적 관심과 시스템 개선의 필요성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>가해자가 개인이며 자력에 대한 정보가 없어 배상 능력 불확실. 또한 형사 사건은 이미 종결되어 소송금융의 신규 투자 대상으로서의 매력이 낮음. (적합 조건 2번 불충족, 부적합 조건 해당)</t>
+          <t>기사 본문이 '8살 용인 아동학대' 사건 자체의 구체적인 정보를 거의 제공하지 않아 소송금융 적합도를 판단하기 어렵습니다. 가해자 특정, 가해자의 자력, 피해 규모, 민사 소송 진행 여부 등 핵심 정보가 부재하여 적합 조건에 해당하는지 파악하기 어렵습니다. 기사는 사건에 대한 사회적 반응과 아동학대 시스템의 문제점을 다루는 데 집중하고 있습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>‘대물림 된 악’ 8세 조카 잔혹한 폭행 살해 “내가 악마인가?” (꼬꼬...</t>
+          <t>선예·김장훈  학습된 폭력  경악…'8살 용인 아동학대' 참상에 끝내 눈...</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/ent/article/all/20260227/133434108/1</t>
+          <t>https://www.xportsnews.com/article/2116734</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-02-27 00:27:03.178021+00:00</t>
+          <t>2026-02-27 00:30:11.661607+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>안은경, 샛별이 친모</t>
+          <t>안은경</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>주범 안은경 징역 30년형 선고, 샛별이 친모 아동 유기 방조 방임죄로 기소</t>
+          <t>가해자 징역 30년 선고 확정</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>연쇄 성폭행범의 딸 안은경이 8살 조카 샛별이를 끔찍하게 학대하여 사망에 이르게 한 사건. 안은경은 샛별이에게 물고문, 폭행, 강아지 배설물 섭취 강요 등 엽기적인 학대를 가했으며, 샛별이의 친모 또한 학대를 방조한 혐의로 기소되었다. 안은경은 살인죄 등으로 징역 30년형을 선고받았다.</t>
+          <t>2021년 용인에서 8세 조카가 이모에게 잔혹하게 학대당해 사망한 사건. 가해자 이모는 징역 30년을 선고받았으며, 이는 가해자의 부친으로부터 이어진 가정폭력의 대물림으로 조명됨. 사건은 형사적으로 종결되었으나, 아동학대 문제의 심각성과 사회적 시스템 부족을 지적함.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>가해자가 개인으로 자력이 충분하지 않아 소송금융 투자 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 단일 피해자 사건이며, 이미 형사 절차가 진행되어 주범은 유죄 판결을 받았습니다. (적합 조건 '상대방에게 자력이 충분함' 및 '집단적 피해'에 부합하지 않음)</t>
+          <t>가해자가 개인이며 자력에 대한 정보가 없어 배상 능력 불확실. 또한 형사 사건은 이미 종결되어 소송금융의 신규 투자 대상으로서의 매력이 낮음. (적합 조건 2번 불충족, 부적합 조건 해당)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>1명 (샛별이)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>[스브스夜] '꼬꼬무' 살인자가 된 살인자의 딸···'악의 대물림'이라는...</t>
+          <t>‘대물림 된 악’ 8세 조카 잔혹한 폭행 살해 “내가 악마인가?” (꼬꼬...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>ent.sbs.co.kr</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://ent.sbs.co.kr/news/article.do?article_id=E10010313216&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://sports.donga.com/ent/article/all/20260227/133434108/1</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-02-27 00:21:55.094183+00:00</t>
+          <t>2026-02-27 00:27:03.178021+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>이모</t>
+          <t>안은경, 샛별이 친모</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>형사 사건 종결 (2021년 사건 재조명)</t>
+          <t>주범 안은경 징역 30년형 선고, 샛별이 친모 아동 유기 방조 방임죄로 기소</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>2021년 발생한 '용인 조카 물고문 사건'을 SBS '꼬꼬무'에서 재조명합니다. 만 8세 조카가 이모로부터 지속적인 폭행과 물고문 등 학대를 당하다 살해된 사건으로, 이모가 70여 개의 학대 영상을 촬영한 사실이 드러나 충격을 주었습니다. 이모 또한 어린 시절 가정폭력 피해자였다는 사실이 밝혀지며 '악의 대물림'에 대한 경각심을 일깨웁니다.</t>
+          <t>연쇄 성폭행범의 딸 안은경이 8살 조카 샛별이를 끔찍하게 학대하여 사망에 이르게 한 사건. 안은경은 샛별이에게 물고문, 폭행, 강아지 배설물 섭취 강요 등 엽기적인 학대를 가했으며, 샛별이의 친모 또한 학대를 방조한 혐의로 기소되었다. 안은경은 살인죄 등으로 징역 30년형을 선고받았다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 학대 영상 등 증거가 충분하나(적합 조건 5), 상대방이 개인으로 자력 확보가 어려울 가능성이 높으며, 2021년 사건으로 형사 절차는 이미 종결되었을 가능성이 커 소송금융 투자 대상으로서의 신규성이 낮습니다.</t>
+          <t>가해자가 개인으로 자력이 충분하지 않아 소송금융 투자 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 단일 피해자 사건이며, 이미 형사 절차가 진행되어 주범은 유죄 판결을 받았습니다. (적합 조건 '상대방에게 자력이 충분함' 및 '집단적 피해'에 부합하지 않음)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (샛별이)</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>‘참담함 그 자체’ 아동학대 살인 이모의 ‘충격적인 과거’ (꼬꼬무)</t>
+          <t>[스브스夜] '꼬꼬무' 살인자가 된 살인자의 딸···'악의 대물림'이라는...</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>ent.sbs.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/ent/article/all/20260226/133425945/1</t>
+          <t>https://ent.sbs.co.kr/news/article.do?article_id=E10010313216&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-02-26 00:40:08.095822+00:00</t>
+          <t>2026-02-27 00:21:55.094183+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>가해자 이모</t>
+          <t>이모</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>형사 사건 종결 추정, TV 프로그램에서 재조명</t>
+          <t>형사 사건 종결 (2021년 사건 재조명)</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>2021년 발생한 '용인 조카 물고문 사건'으로, 8세 조카 샛별이가 이모의 잔혹한 학대 끝에 사망한 사건이다. 이모는 70여 개의 학대 영상을 촬영했으며, 본인 또한 가정폭력 피해자였다는 사실이 밝혀져 충격을 주었다. '꼬꼬무'에서 이 사건을 재조명하며 악의 대물림을 다룬다.</t>
+          <t>2021년 발생한 '용인 조카 물고문 사건'을 SBS '꼬꼬무'에서 재조명합니다. 만 8세 조카가 이모로부터 지속적인 폭행과 물고문 등 학대를 당하다 살해된 사건으로, 이모가 70여 개의 학대 영상을 촬영한 사실이 드러나 충격을 주었습니다. 이모 또한 어린 시절 가정폭력 피해자였다는 사실이 밝혀지며 '악의 대물림'에 대한 경각심을 일깨웁니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 학대 영상 등 증거가 충분하나(적합 조건 5), 사건 발생 시점이 2021년으로 형사 절차가 이미 종결되었을 가능성이 높고(부적합 조건), 피고가 개인으로 자력 확보가 어려울 수 있어(적합 조건 2 미충족) 소송금융 투자 대상으로는 부적합합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 학대 영상 등 증거가 충분하나(적합 조건 5), 상대방이 개인으로 자력 확보가 어려울 가능성이 높으며, 2021년 사건으로 형사 절차는 이미 종결되었을 가능성이 커 소송금융 투자 대상으로서의 신규성이 낮습니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>이모 학대로 세상 떠난 만 8세 샛별이…당일 영상 공개에 선예  불쌍해...</t>
+          <t>‘참담함 그 자체’ 아동학대 살인 이모의 ‘충격적인 과거’ (꼬꼬무)</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>enews.imbc.com</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>http://enews.imbc.com/News/RetrieveNewsInfo/495967</t>
+          <t>https://sports.donga.com/ent/article/all/20260226/133425945/1</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-02-26 00:36:56.585419+00:00</t>
+          <t>2026-02-26 00:40:08.095822+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>이모</t>
+          <t>가해자 이모</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>형사 절차 진행 또는 종결, 민사 손해배상 청구 가능성</t>
+          <t>형사 사건 종결 추정, TV 프로그램에서 재조명</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>만 8세 조카가 이모에게 지속적인 폭행과 물고문을 당해 사망한 사건. 가해자인 이모는 어린 시절 가정폭력 피해자였으며, 학대 영상 70여 개가 증거로 존재한다. 가해자의 책임은 명확하나, 개인의 배상 능력에 대한 불확실성이 커 소송금융 투자 적합도는 낮다.</t>
+          <t>2021년 발생한 '용인 조카 물고문 사건'으로, 8세 조카 샛별이가 이모의 잔혹한 학대 끝에 사망한 사건이다. 이모는 70여 개의 학대 영상을 촬영했으며, 본인 또한 가정폭력 피해자였다는 사실이 밝혀져 충격을 주었다. '꼬꼬무'에서 이 사건을 재조명하며 악의 대물림을 다룬다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>가해자의 책임이 명확하고 학대 영상 등 객관적 증거가 충분하나(적합 조건 1, 5), 가해자가 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성이 낮다(적합 조건 2 부적합). 또한 집단적 피해가 아닌 단일 피해자 사건이다(적합 조건 3 부적합).</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 학대 영상 등 증거가 충분하나(적합 조건 5), 사건 발생 시점이 2021년으로 형사 절차가 이미 종결되었을 가능성이 높고(부적합 조건), 피고가 개인으로 자력 확보가 어려울 수 있어(적합 조건 2 미충족) 소송금융 투자 대상으로는 부적합합니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>‘꼬꼬무’ 샛별이 사망 당일</t>
+          <t>이모 학대로 세상 떠난 만 8세 샛별이…당일 영상 공개에 선예  불쌍해...</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>enews.imbc.com</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202602260028</t>
+          <t>http://enews.imbc.com/News/RetrieveNewsInfo/495967</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-02-26 00:35:55.829693+00:00</t>
+          <t>2026-02-26 00:36:56.585419+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr"/>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>이모</t>
+        </is>
+      </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>영아살해 관련 형사재판 진행 및 판결 선고 추이 분석</t>
+          <t>형사 절차 진행 또는 종결, 민사 손해배상 청구 가능성</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>낙태죄 폐지 이후 입법 공백 속에서 임신중지에 실패한 여성들이 영아 사망 사건으로 형사재판에 넘겨지고 있으며, 특히 '정인이법' 적용으로 평균 형량이 47% 증가했습니다. 전문가들은 처벌 강화만으로는 문제를 해결할 수 없으며, 안전한 임신중지를 위한 제도적 지원이 시급하다고 주장합니다.</t>
+          <t>만 8세 조카가 이모에게 지속적인 폭행과 물고문을 당해 사망한 사건. 가해자인 이모는 어린 시절 가정폭력 피해자였으며, 학대 영상 70여 개가 증거로 존재한다. 가해자의 책임은 명확하나, 개인의 배상 능력에 대한 불확실성이 커 소송금융 투자 적합도는 낮다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>이 기사는 낙태죄 폐지 후 영아 사망 사건에 대한 어머니들의 형사 처벌 강화 추세를 분석하고 있습니다. 소송금융은 일반적으로 배상 능력이 있는 제3자 피고를 상대로 한 민사 손해배상 소송에 투자하는 반면, 이 사건은 형사 사건이며 민사 소송의 원고가 될 만한 피해자 집단이나 자력 있는 피고가 특정되지 않습니다.</t>
+          <t>가해자의 책임이 명확하고 학대 영상 등 객관적 증거가 충분하나(적합 조건 1, 5), 가해자가 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성이 낮다(적합 조건 2 부적합). 또한 집단적 피해가 아닌 단일 피해자 사건이다(적합 조건 3 부적합).</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>(낙태죄 폐지 그리고 7년)②(단독)입법 공백 속 '정인이법'으로 형량 47...</t>
+          <t>‘꼬꼬무’ 샛별이 사망 당일</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1292098&amp;inflow=N</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202602260028</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-02-24 00:20:28.321624+00:00</t>
+          <t>2026-02-26 00:35:55.829693+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
-      <c r="D51" t="inlineStr"/>
-      <c r="E51" t="inlineStr"/>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>영아살해 관련 형사재판 진행 및 판결 선고 추이 분석</t>
+        </is>
+      </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>강남구가 관내 경찰을 대상으로 아동학대 사건 처리 기준 및 절차를 통일하기 위한 현장 밀착형 방문 교육을 진행합니다. 이는 경찰과 지자체 간의 기준 차이로 인한 혼선을 방지하고 피해자 등 사건 관계자의 혼란을 줄이기 위함입니다.</t>
+          <t>낙태죄 폐지 이후 입법 공백 속에서 임신중지에 실패한 여성들이 영아 사망 사건으로 형사재판에 넘겨지고 있으며, 특히 '정인이법' 적용으로 평균 형량이 47% 증가했습니다. 전문가들은 처벌 강화만으로는 문제를 해결할 수 없으며, 안전한 임신중지를 위한 제도적 지원이 시급하다고 주장합니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>기사는 강남구의 아동학대 사건 처리 절차 표준화 교육에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 상대방 책임, 피해 규모, 집단적 피해 등 소송금융 적합 조건에 해당하지 않아 투자 대상으로서 부적합합니다.</t>
+          <t>이 기사는 낙태죄 폐지 후 영아 사망 사건에 대한 어머니들의 형사 처벌 강화 추세를 분석하고 있습니다. 소송금융은 일반적으로 배상 능력이 있는 제3자 피고를 상대로 한 민사 손해배상 소송에 투자하는 반면, 이 사건은 형사 사건이며 민사 소송의 원고가 될 만한 피해자 집단이나 자력 있는 피고가 특정되지 않습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>아동학대 사건 같은 잣대 같은 절차로… 강남구, 관내 경찰 대상 '찾아...</t>
+          <t>(낙태죄 폐지 그리고 7년)②(단독)입법 공백 속 '정인이법'으로 형량 47...</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>public25.com</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.public25.com/news/articleView.html?idxno=40732</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1292098&amp;inflow=N</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-02-23 00:28:16.488122+00:00</t>
+          <t>2026-02-24 00:20:28.321624+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>아동학대</t>
         </is>
       </c>
       <c r="C52" t="inlineStr"/>
-      <c r="D52" t="inlineStr">
+      <c r="D52" t="inlineStr"/>
+      <c r="E52" t="inlineStr"/>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>강남구가 관내 경찰을 대상으로 아동학대 사건 처리 기준 및 절차를 통일하기 위한 현장 밀착형 방문 교육을 진행합니다. 이는 경찰과 지자체 간의 기준 차이로 인한 혼선을 방지하고 피해자 등 사건 관계자의 혼란을 줄이기 위함입니다.</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>기사는 강남구의 아동학대 사건 처리 절차 표준화 교육에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 상대방 책임, 피해 규모, 집단적 피해 등 소송금융 적합 조건에 해당하지 않아 투자 대상으로서 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>아동학대 사건 같은 잣대 같은 절차로… 강남구, 관내 경찰 대상 '찾아...</t>
+        </is>
+      </c>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>public25.com</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M52" t="inlineStr">
+        <is>
+          <t>https://www.public25.com/news/articleView.html?idxno=40732</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:28:16.488122+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>아동학대</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr"/>
+      <c r="D53" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
+      <c r="E53" t="inlineStr">
         <is>
           <t>형사 항소심 판결 선고</t>
         </is>
       </c>
-      <c r="F52" t="inlineStr">
+      <c r="F53" t="inlineStr">
         <is>
           <t>의붓아들을 학대해 사망에 이르게 한 계부가 항소심에서 아동학대 살해 혐의는 벗었으나, 아동학대 치사 및 상습아동학대 혐의로 유죄가 인정되어 징역 13년을 선고받았습니다. 이 사건은 형사 재판이 진행되었으며, 피해자는 의붓아들 1명입니다.</t>
         </is>
       </c>
-      <c r="G52" t="inlineStr">
+      <c r="G53" t="inlineStr">
         <is>
           <t>상대방 책임은 형사 재판을 통해 명확히 입증되었으나 (적합 조건 1), 상대방이 개인(계부)이므로 자력 부족으로 인한 회수 가능성이 낮아 소송금융 투자 대상으로는 부적합합니다. 또한, 피해자가 1명으로 집단적 피해가 아니며 (적합 조건 3 불충족), 소송금융 투자 유치를 위한 충분한 금전적 피해 규모를 확보하기 어려울 수 있습니다.</t>
         </is>
       </c>
-      <c r="H52" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I52" t="inlineStr">
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J52" t="inlineStr">
+      <c r="J53" t="inlineStr">
         <is>
           <t>의붓아들 죽음에 자백 번복한 계부…'살해 혐의' 벗었으나 '책임'은 남아</t>
         </is>
       </c>
-      <c r="K52" t="inlineStr">
+      <c r="K53" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L52" t="inlineStr">
+      <c r="L53" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M52" t="inlineStr">
+      <c r="M53" t="inlineStr">
         <is>
           <t>https://www.news1.kr/local/jeonbuk/6078452</t>
         </is>
       </c>
-      <c r="N52" t="inlineStr">
+      <c r="N53" t="inlineStr">
         <is>
           <t>2026-02-22 00:38:10.719754+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N52"/>
+  <autoFilter ref="A1:N53"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>