--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,97 +4,104 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -419,72 +426,72 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N1"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
-[...2 lines deleted...]
-    <col width="8" customWidth="1" min="7" max="7"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
+    <col width="27" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="6" max="6"/>
+    <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
-    <col width="9" customWidth="1" min="9" max="9"/>
-[...4 lines deleted...]
-    <col width="13" customWidth="1" min="14" max="14"/>
+    <col width="20" customWidth="1" min="9" max="9"/>
+    <col width="35" customWidth="1" min="10" max="10"/>
+    <col width="17" customWidth="1" min="11" max="11"/>
+    <col width="12" customWidth="1" min="12" max="12"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
+    <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -515,45 +522,117 @@
         <is>
           <t>Title</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>아동 성범죄</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>최영중</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>경찰 수사 중, 피의자 구속, 검찰 송치 예정</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>최영중 전 청주시의원이 아동 성매매 혐의로 구속되었으며, 경찰 수사 과정에서 피해 아동에게 증거 삭제를 지시한 사실이 드러났다. 경찰은 최근 1년간 통신기록 영장을 발부받아 추가 피해자 여부를 집중 수사한 뒤 검찰에 송치할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>최영중 전 시의원의 아동 성매매 혐의가 명확하고(적합 조건 1), 경찰 수사 및 구속 등 공적 절차가 진행 중이며(적합 조건 6), 피해자 부모가 제출한 대화 내용 등 객관적 증거가 확보되었거나 확보될 예정(적합 조건 5). 추가 피해자 발생 가능성도 언급되어 집단적 피해(적합 조건 3) 및 피해 규모 확대 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>최소 1명, 추가 피해자 수사 중</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>[단독] 최영중, 피해 아동에 '증거 삭제' 지시‥결국 구속</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6841334_37004.html</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-12 01:08:14.596302+00:00</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:N1"/>
+  <autoFilter ref="A1:N2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>