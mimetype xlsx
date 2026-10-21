--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,69 +433,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
     <col width="36" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="33" customWidth="1" min="10" max="10"/>
-    <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="44" customWidth="1" min="10" max="10"/>
+    <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -525,106 +532,178 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>안전관리</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>국토교통부</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>국정감사에서 국토부의 드론 안전관리 허점 지적</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>복기왕 의원이 국정감사에서 국토부의 드론 안전관리 허점을 지적했다. 강풍 등 기상요인으로 인한 드론 사고 발생 시 피해보상, 사고조사, 비행안전 관리체계가 미흡하며, 국토부가 바람의 강도조차 확인하지 못하는 등 관리체계가 드론 활용 확대 속도를 따라가지 못하고 있다고 비판했다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>국토부가 드론 안전관리 허점을 지적받아 상대방의 자력은 충분하며(적합 조건 2), 국정감사라는 공적 절차를 통해 문제 제기가 이루어져 관련 증거 확보 가능성이 있다(적합 조건 5, 6). 그러나 기사 내용만으로는 특정 드론 사고의 피해 규모나 피해자 수가 명확하지 않고, 국토부의 관리 부실이 실제 사고 발생의 직접적인 책임으로 이어지는지에 대한 추가적인 확인이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>[뉴스워커_복기왕 의원] [국감] 국토부 드론 안전관리 허점…강풍 사고...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>newsworker.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.newsworker.co.kr/news/articleView.html?idxno=506525</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-10-06 18:03:25.685683+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t>안전관리</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E2" t="inlineStr">
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
         <is>
           <t>전기안전관리법 개정·시행에 따른 신고 및 보험 가입 기한 안내</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>청주시는 전기안전관리법 개정·시행에 따라 전기차 충전시설 관리 주체들에게 5월 27일까지 시설 설치·변경 신고와 무과실 배상책임보험 가입을 완료할 것을 당부했습니다. 총 주차면수 50면 이상인 시설이 대상이며, 미이행 시 과태료가 부과될 수 있습니다. 시는 기존 보험으로 법적 의무를 충족한다고 오해하지 않도록 주의를 요청했습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>해당 기사는 전기차 충전시설 관리 주체들에게 법적 의무 이행을 당부하는 공지사항으로, 특정 사건이나 피해 발생 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 명확한 상대방, 피해 규모, 집단적 피해, 진행 중인 공적 절차 등이 부재합니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>청주시,  전기차 충전시설 설치·변경·보험가입 확인하세요</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>inews365.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.inews365.com/news/article.html?no=911669</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-23 12:25:10.102528+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>