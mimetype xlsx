--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,97 +4,104 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -419,72 +426,72 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N1"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
-[...2 lines deleted...]
-    <col width="8" customWidth="1" min="7" max="7"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
+    <col width="27" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="6" max="6"/>
+    <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="7" customWidth="1" min="10" max="10"/>
-[...3 lines deleted...]
-    <col width="13" customWidth="1" min="14" max="14"/>
+    <col width="44" customWidth="1" min="10" max="10"/>
+    <col width="18" customWidth="1" min="11" max="11"/>
+    <col width="12" customWidth="1" min="12" max="12"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
+    <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -515,45 +522,117 @@
         <is>
           <t>Title</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>안전관리</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>국토교통부</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>국정감사에서 국토부의 드론 안전관리 허점 지적</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>복기왕 의원이 국정감사에서 국토부의 드론 안전관리 허점을 지적했다. 강풍 등 기상요인으로 인한 드론 사고 발생 시 피해보상, 사고조사, 비행안전 관리체계가 미흡하며, 국토부가 바람의 강도조차 확인하지 못하는 등 관리체계가 드론 활용 확대 속도를 따라가지 못하고 있다고 비판했다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>국토부가 드론 안전관리 허점을 지적받아 상대방의 자력은 충분하며(적합 조건 2), 국정감사라는 공적 절차를 통해 문제 제기가 이루어져 관련 증거 확보 가능성이 있다(적합 조건 5, 6). 그러나 기사 내용만으로는 특정 드론 사고의 피해 규모나 피해자 수가 명확하지 않고, 국토부의 관리 부실이 실제 사고 발생의 직접적인 책임으로 이어지는지에 대한 추가적인 확인이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>[뉴스워커_복기왕 의원] [국감] 국토부 드론 안전관리 허점…강풍 사고...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>newsworker.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.newsworker.co.kr/news/articleView.html?idxno=506525</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-10-06 18:03:25.685683+00:00</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:N1"/>
+  <autoFilter ref="A1:N2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>