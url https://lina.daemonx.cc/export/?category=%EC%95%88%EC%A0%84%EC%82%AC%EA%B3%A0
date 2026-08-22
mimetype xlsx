--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$78</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$84</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,66 +440,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N78"/>
+  <dimension ref="A1:N84"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="42" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="11" customWidth="1" min="8" max="8"/>
+    <col width="13" customWidth="1" min="8" max="8"/>
     <col width="41" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
@@ -539,5414 +539,5838 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>LG전자</t>
+          <t>완도 냉동창고 공사업체</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 및 LG전자 내부 조사 진행 중</t>
+          <t>공사업체 대표 집행유예 선고 및 피해자 측과 합의 완료</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>LG전자 마곡사업장에서 협력업체 직원이 흉기 난동을 벌여 LG전자 직원 2명이 팔과 옆구리를 다쳤다. 피의자는 본사와의 업무 갈등을 범행 동기로 진술했으며, 경찰은 특수상해 혐의로 긴급체포해 조사 중이다. LG전자도 내부 조사를 진행하고 있다.</t>
+          <t>완도 냉동창고 화재로 소방관 2명이 순직한 사건에서 공사업체 대표가 집행유예를 선고받았습니다. 기사에서는 피해자 측과 합의가 완료되었음을 언급하고 있어 사건이 종결된 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>LG전자라는 대기업이 상대방으로 지목될 수 있어 자력은 충분하며(적합 조건 2), 경찰 수사 및 LG전자 내부 조사가 진행 중이므로 증거 확보가 용이하다(적합 조건 5, 6). 그러나 집단적 피해가 아니며 피해 규모가 크지 않고, LG전자의 직접적인 책임 입증이 어려울 수 있어 적합도가 'Medium'으로 판단된다.</t>
+          <t>기사에 따르면 공사업체 대표가 집행유예를 선고받았고, 피해자 측과 이미 합의가 완료된 것으로 보입니다. 이는 '부적합 조건' 중 '이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>협력사 직원, LG전자 건물서 흉기 난동…2명 부상</t>
+          <t>소방관 2명 숨진 완도 냉동창고 공사업체 대표 집행유예 선고</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>fpn119.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/05/28/2026052890029.html</t>
+          <t>http://fpn119.co.kr/255260</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-30 07:00:24.599675+00:00</t>
+          <t>2026-08-15 07:01:38.448769+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>아파트 관리주체 또는 관련 보험사</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>경북 경산의 한 아파트 관리사무소에서 입주민의 방화로 3명이 사망하고 4명이 부상당하는 사건이 발생했습니다. 일부 피해자는 수억 원에 달하는 치료비가 필요한 상황이며, 현재 경찰 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>피해 규모가 크고(1인당 수억 원 치료비), 경찰 수사가 진행 중이므로 증거 확보가 용이하며 공적 절차가 진행 중입니다. 다만 직접 가해자(방화범)의 자력이 부족할 가능성이 높아, 아파트 관리주체 또는 관련 보험사의 책임 여부를 추가로 검토해야 합니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>수억 원 (1인당)</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>7명 (사망 3명, 부상 4명)</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>'8명 사상' 경산 아파트 방화 수사팀장, 숨진 채 발견</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=02082806645544040</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-08-15 07:01:34.605307+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>헬스장</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>1심 무책임 판결</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>헬스기구에 깔려 사망한 남성 사건에 대해 1심 재판부가 헬스장의 책임이 없다고 판결했습니다. 재판부는 질식 상태가 5분만 지속돼도 사망에 이를 가능성이 높다는 점을 고려할 때, 헬스장이 상황을 인지했더라도 사망을 막을 수 있었다고 단정하기 어렵다고 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>1심에서 헬스장의 책임이 없다고 판단되어 상대방 책임이 불명확합니다. 또한 단일 피해자 사건으로 집단적 피해에 해당하지 않으며, 헬스장의 자력이나 명확한 과실을 입증할 증거에 대한 정보가 부족합니다. (적합 조건 1, 2, 3, 5 미충족)</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>헬스기구 눌려 숨진 男…1심 “헬스장 책임 없다”</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>kookje.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-07-19</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260720.22010005521</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-07-21 07:01:23.631308+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>제주 카트장 운영사</t>
+          <t>코레일 (한국철도공사)</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중</t>
+          <t>서소문 고가 붕괴 위험 당시 코레일의 안전 관리 부실 및 보고 누락 사실이 뒤늦게 확인됨</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>제주 서귀포시의 한 레이싱 카트장에서 초등학생이 카트 운행 중 이탈 방지용 구조물과 충돌하여 혀가 3~4cm 절단되는 사고가 발생했다. 경찰은 사고 원인과 카트장 안전 수칙 준수 여부를 조사 중이며, 해당 카트장에서는 지난해에도 사망 사고가 발생한 이력이 있다.</t>
+          <t>서소문 고가 붕괴 당일, 상판 주저앉는 이상 징후가 있었음에도 현장 작업자가 코레일에 이상 없다고 보고한 사실이 뒤늦게 드러났습니다. 붕괴 위험 상황에서 승객이 탄 열차 59대가 해당 철로를 통과하여 대형 사고로 이어질 뻔한 심각한 안전 관리 부실이 확인되었습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>카트장 운영사의 안전 수칙 위반 가능성이 높고(적합 조건 1), 초등학생의 혀 절단이라는 중대한 피해가 발생했으며(적합 조건 4), 경찰 조사를 통해 객관적 증거 확보가 용이함(적합 조건 5, 6). 동일 카트장에서 과거 사망 사고 이력이 있어 책임 입증에 유리할 수 있습니다.</t>
+          <t>코레일이라는 공공기관의 명확한 책임(적합 조건 1, 2)이 있으며, 고가 붕괴 위험에 59대의 열차 승객 다수가 노출되어 집단적 피해 가능성이 높고(적합 조건 3), 피해 규모 또한 클 것으로 예상됩니다(적합 조건 4). 현장 작업자의 보고 누락이라는 구체적인 증거도 존재합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>59대 열차 승객 다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>“또 거기”…사망사고 난 제주 카트장서 ‘쾅’ 초등생 혀 3~4㎝ 절단</t>
+          <t>[김종석의 오프닝]9시간 뒤…지방선거 사전 투표 시작</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-05-28</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10742269?ref=naver</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000531585</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-23 07:02:53.814060+00:00</t>
+          <t>2026-07-12 23:20:49.000060+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>울릉군 및 시공사</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>1심 원고 일부 승소 판결</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>경북 울릉군 해수풀장에서 안전 장치 없는 취수구에 초등학생이 팔이 끼여 익사한 사고에 대해, 법원이 울릉군과 시공사에 4억 8천여만 원의 손해배상 책임을 인정했다. 재판부는 시설의 설치 및 관리상 하자를 명확히 지적했으며, 1심 판결이 선고된 상태이다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>법원 1심 판결을 통해 울릉군과 시공사의 시설 설치 및 관리상 하자로 인한 책임이 명확히 인정되었으며(적합 조건 1, 5), 지자체와 시공사라는 자력 있는 상대방으로부터 4억 8천여만 원의 손해배상액이 인정되어 피해 규모가 큽니다(적합 조건 2, 4). 이미 1심 판결이 선고되어 증거가 충분하며, 항소심 또는 상고심 진행 시 유리한 위치를 점할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>4억 8500여만 원</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>수영장 배수구에 팔 빨려 들어가 '참변'…'초등생 익사' 풀장, 명백한 인...</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202605061643589461</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-07-06 09:17:20.578051+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>전주시 배상 및 대책 논의 중</t>
+          <t>사고 수습 과정 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>인도 위 민간 소유 맨홀에 70대 여성이 추락하여 갈비뼈 골절 등 중상을 입었다. 전주시는 해당 맨홀을 관리하지 않았으나, 사고 발생 후 배상 및 대책을 논의 중이다. 관리 사각지대에 놓인 민간 맨홀의 현황 파악이 안 되어 추가 사고 위험이 높다.</t>
+          <t>정 후보가 사고로 치료 중인 피해자들의 빠른 회복과 평온한 일상 복귀를 기원하며, 사고 수습 과정에서 피해자와 가족들이 소외되지 않도록 세심한 지원을 촉구하는 메시지를 전달했습니다. 기사 내용이 매우 단편적이어서 구체적인 사고 내용이나 책임 주체 등은 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>민간 소유 맨홀의 관리 부실로 인한 중상해 사고로 상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 목격자 및 현장 등 증거 확보가 용이함(적합 조건 5). 전주시가 배상 등 대책을 논의 중인 공적 절차가 진행 중이며(적합 조건 6), 전주시(공공기관)가 공동 피고가 될 경우 자력도 충분함(적합 조건 2).</t>
+          <t>기사 내용이 매우 단편적이고 모호하여 특정 사고, 책임 주체, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 파악되지 않습니다. 적합 조건 1~6 모두 해당 여부 판단 불가.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>길 걷다 땅속으로 ‘쑥’…‘관리 사각지대’ 민간 맨홀</t>
+          <t>정준영, 서소문 희생자 추모 메시지</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8538449&amp;ref=A</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2418511</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-05-02 20:34:28.388876+00:00</t>
+          <t>2026-07-04 07:00:42.030179+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>LG전자</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 LG전자 내부 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>LG전자 마곡사업장에서 협력업체 직원이 흉기 난동을 벌여 LG전자 직원 2명이 팔과 옆구리를 다쳤다. 피의자는 본사와의 업무 갈등을 범행 동기로 진술했으며, 경찰은 특수상해 혐의로 긴급체포해 조사 중이다. LG전자도 내부 조사를 진행하고 있다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>LG전자라는 대기업이 상대방으로 지목될 수 있어 자력은 충분하며(적합 조건 2), 경찰 수사 및 LG전자 내부 조사가 진행 중이므로 증거 확보가 용이하다(적합 조건 5, 6). 그러나 집단적 피해가 아니며 피해 규모가 크지 않고, LG전자의 직접적인 책임 입증이 어려울 수 있어 적합도가 'Medium'으로 판단된다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>협력사 직원, LG전자 건물서 흉기 난동…2명 부상</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>news.tvchosun.com</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/05/28/2026052890029.html</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:00:24.599675+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>대전 오월드</t>
+          <t>울릉군 및 시공사</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>늑대 수색 및 포획 진행 중, 동물단체 성명 발표</t>
+          <t>인천지법 1심 일부 승소 판결</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>대전 오월드에서 늑대가 탈출하여 보문산 일대를 배회하며 당국이 수색 중이다. 오월드의 시설 관리 부실이 원인으로 지목되며, 동물단체들은 늑대 사살이 아닌 생포를 촉구하고 오월드 재창조 사업 재검토를 요구했다. 현재까지 인명 피해는 없으나 시민 안전에 대한 우려가 커지고 있다.</t>
+          <t>2023년 울릉도 풀장에서 발생한 12세 어린이 익사 사고와 관련, 유가족이 울릉군과 시공사를 상대로 제기한 6억 원 규모의 손해배상 청구 소송에서 인천지법은 4억 8천만 원을 배상하라는 1심 일부 승소 판결을 내렸습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>대전 오월드의 시설 관리 부실로 늑대가 탈출하여 책임 소재가 명확하며(적합 조건 1), 대전시 관련 기관으로 자력이 충분한 것으로 보입니다(적합 조건 2). CCTV 등 증거가 명확하고(적합 조건 5), 당국의 수색 및 재난 문자 발송 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 현재까지 인명 피해나 재산 피해 등 구체적이고 집단적인 금전적 손해가 발생하지 않아 소송금융 투자 대상으로서의 피해 규모와 집단성이 불분명합니다(적합 조건 3, 4 미흡).</t>
+          <t>법원이 지자체와 시공사의 책임을 인정하여 상대방 책임이 명확하며(적합 조건 1), 울릉군이라는 지자체가 포함되어 상대방의 자력이 충분합니다(적합 조건 2). 12세 어린이 사망 사고로 피해 규모가 크고(적합 조건 4), 이미 민사 소송에서 일부 승소하여 증거가 확보된 상태입니다(적합 조건 5). 1심 판결이 선고되었으나, 항소심 등 추가 법적 절차 진행 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4억 8천만원</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>“암컷 늑대 투입” 탈출 ‘늑구’ 9시간째 수색…“사살 안 됩니다” ...</t>
+          <t>울릉도 심층수 풀장 어린이 사망 사고.. 지자체·시공사 4억 8천만원 배...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>phmbc.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/accident/2026/04/08/20260408500282?wlog_tag3=naver</t>
+          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=202115&amp;mode=view</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-10 07:02:23.040874+00:00</t>
+          <t>2026-05-28 09:18:33.307384+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>어린이집 원장과 담당 보육교사 A씨</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>과실비율 다툼 진행 중</t>
+          <t>1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>국민건강보험공단이 국민건강보험법에 따라 피해자의 손해배상청구권을 대위 취득하여 원고로 소송을 진행 중인 사건입니다. 작업 현장 외곽 고위험 지점에서의 시설 관리자 안전관리 책임과 과실비율이 주요 쟁점으로 다뤄지고 있습니다.</t>
+          <t>청주의 한 어린이집에서 보육교사가 한살배기 아이를 씻기던 중 아이가 넘어져 머리를 크게 다치는 사고가 발생했다. 아이 부모가 어린이집 원장과 보육교사를 상대로 낸 손해배상 소송에서 법원은 3천3백여만원을 공동으로 배상하라고 판결했다. 아이는 전치 8주의 상해를 입고 수술을 받았으나, 인지 능력 저하 등 장래 노동능력 상실은 인정되지 않았다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>국민건강보험공단이 피해자의 손해배상청구권을 대위 취득하여 원고로 소송을 진행 중이며, 시설 관리자의 안전관리 책임이 쟁점이 되고 있음 (적합 조건 1: 상대방 책임 명확, 적합 조건 5: 증거 확보 가능성 높음). 다만, 피해 규모 및 상대방의 자력에 대한 정보가 부족하여 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>피해 규모가 소송금융 투자 대상으로 보기에 상대적으로 작고(3천3백여만원), 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 적합도가 낮습니다. (부적합 조건 3, 4 해당) 이미 1심 판결이 선고되어 법적 책임은 명확하나, 신규 투자 기회 발굴 측면에서는 매력도가 떨어집니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3천3백여만원</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>[최수영의 과실비율 구조보기] 2.2km 거리보다 '업무동선'… 시설 관리자...</t>
+          <t>어린이집서 한살배기 넘어져 전치 8주…法  3천여만원 배상하라</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>insnews.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.insnews.co.kr/news/articleView.html?idxno=90042</t>
+          <t>https://www.yna.co.kr/view/AKR20260508099100064?input=1195m</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-06 00:31:22.110678+00:00</t>
+          <t>2026-05-27 07:38:54.305147+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="3" t="inlineStr">
+      <c r="A11" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>독일 슐레스비히홀슈타인주 미텔앙겔른 지역 산림 관리 주체 또는 지방 정부</t>
+          <t>제주 카트장 운영사</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>경찰 사고 원인 및 안전 관리 적절성 조사 중</t>
+          <t>경찰 조사 진행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>독일에서 부활절 행사 중 강풍에 쓰러진 30m 나무에 3명이 사망하고 1명이 부상당하는 비극적인 사고가 발생했습니다. 사망자 중에는 10개월 된 영아도 포함되어 있으며, 피해자들은 아동·청소년 복지시설 소속 일행 약 50명과 함께 있었습니다. 경찰은 사고 원인과 안전 관리 적절성 여부 등을 조사하고 있습니다.</t>
+          <t>제주 서귀포시의 한 레이싱 카트장에서 초등학생이 카트 운행 중 이탈 방지용 구조물과 충돌하여 혀가 3~4cm 절단되는 사고가 발생했다. 경찰은 사고 원인과 카트장 안전 수칙 준수 여부를 조사 중이며, 해당 카트장에서는 지난해에도 사망 사고가 발생한 이력이 있다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>경찰 조사가 진행 중이며, 나무 관리 부실 또는 경고 미설치 등 상대방 책임이 명확해질 가능성이 높습니다. 3명의 사망자(영아 포함)와 1명의 부상자가 발생하여 피해 규모가 크고, 약 50명의 일행이 함께 있었으므로 집단적 피해 가능성도 있습니다. 공공기관이 관리하는 숲에서 발생한 사고로 상대방의 자력도 충분할 것으로 예상됩니다.</t>
+          <t>카트장 운영사의 안전 수칙 위반 가능성이 높고(적합 조건 1), 초등학생의 혀 절단이라는 중대한 피해가 발생했으며(적합 조건 4), 경찰 조사를 통해 객관적 증거 확보가 용이함(적합 조건 5, 6). 동일 카트장에서 과거 사망 사고 이력이 있어 책임 입증에 유리할 수 있습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>사망 3명, 부상 1명, 약 50명의 일행 중 추가 피해자 발생 가능성</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>강풍 몰아치자 '기우뚱'…독일 부활절 행사 중 쓰러진 나무에 10개월 아...</t>
+          <t>“또 거기”…사망사고 난 제주 카트장서 ‘쾅’ 초등생 혀 3~4㎝ 절단</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026040608055259856</t>
+          <t>https://biz.heraldcorp.com/article/10742269?ref=naver</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-06 00:27:58.777683+00:00</t>
+          <t>2026-05-23 07:02:53.814060+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>경찰 실종자 수색 중</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>2022년 이태원 참사 당시 구조 활동을 도운 30대 남성 A씨가 트라우마를 겪다가 최근 실종되어 경찰이 수색 중입니다. A씨는 지난 20일 집을 나선 뒤 가족 및 지인들과 연락이 끊긴 것으로 알려졌습니다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>경찰이 실종자 수색 중인 공적 절차가 진행되고 있으나, 이 사건은 실종된 개인에 대한 경찰 수색에 초점을 맞추고 있어 소송금융 투자 대상이 될 만한 명확한 상대방, 구체적인 법적 책임, 그리고 금전적 피해 규모가 불분명합니다. 기사 내용만으로는 소송금융의 핵심 요건인 '명확한 소송 대상'과 '회수 가능성'을 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>경찰, 이태원 참사 구조 도운 30대 실종자 수색</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260428_0003610265</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-05-12 06:24:47.135533+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>민간 맨홀 소유주 및 전주시</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>경찰 수사 및 인터폴 적색수배 요청 진행 중</t>
+          <t>전주시 배상 및 대책 논의 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>인도네시아 발리에서 외국인 관광객을 대상으로 한 납치, 살인, 성폭행 등 강력 범죄가 잇따라 발생하며 치안 불안이 고조되고 있다. 주인도네시아 한국대사관은 현지 방문객에게 신변 안전 주의를 당부했으며, 경찰은 일부 사건에 대해 수사를 확대하고 용의자를 특정하여 인터폴 적색수배를 요청했다. 이로 인해 발리를 찾는 한국인 관광객들의 불안감이 커지고 있다.</t>
+          <t>인도 위 민간 소유 맨홀에 70대 여성이 추락하여 갈비뼈 골절 등 중상을 입었다. 전주시는 해당 맨홀을 관리하지 않았으나, 사고 발생 후 배상 및 대책을 논의 중이다. 관리 사각지대에 놓인 민간 맨홀의 현황 파악이 안 되어 추가 사고 위험이 높다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>경찰 수사 및 인터폴 적색수배 요청 등 공적 절차가 진행 중이며(적합 조건 6), 납치 영상 등 증거가 확보되어 있음(적합 조건 5). 하지만 사건들이 개별적으로 발생하여 집단적 피해로 보기 어렵고(적합 조건 3 미충족), 잠재적 피고(호텔, 운송 플랫폼)의 자력이나 책임 범위가 명확히 특정되지 않아(적합 조건 1, 2 미충족) 소송금융 투자 적합도가 'Medium'으로 판단됨.</t>
+          <t>민간 소유 맨홀의 관리 부실로 인한 중상해 사고로 상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 목격자 및 현장 등 증거 확보가 용이함(적합 조건 5). 전주시가 배상 등 대책을 논의 중인 공적 절차가 진행 중이며(적합 조건 6), 전주시(공공기관)가 공동 피고가 될 경우 자력도 충분함(적합 조건 2).</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>한국인 최애 휴양지인데…“관광객 대상 납치·살인 주의” 무서운 경고...</t>
+          <t>길 걷다 땅속으로 ‘쑥’…‘관리 사각지대’ 민간 맨홀</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20028286?ref=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8538449&amp;ref=A</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-04 12:26:00.835556+00:00</t>
+          <t>2026-05-02 20:34:28.388876+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>원심에서 피해자들에게 불리한 판결 선고</t>
+          <t>지자체 선지원 및 구상권 청구 논의 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>기사 내용은 법원이 비상구 관련 사건에서 피고의 잘못과 피해자 사망 간의 인과관계를 인정할 증거가 부족하다고 판결한 원심의 판단을 담고 있다. 이는 피해자들에게 불리한 판결로, 비상구 설치 기준 위반 여부가 쟁점이었다.</t>
+          <t>청주 봉명동에서 가스 폭발 사고가 발생하여 다수의 이재민과 상인들이 피해를 입었습니다. 이연희 의원은 피해 주민들이 먼저 복구 비용을 부담하는 현행 방식의 문제점을 지적하며, 지자체의 재난재해 목적 예비비 즉각 투입을 통한 선지원-후구상 방식 전환을 촉구했습니다. 사고 책임자는 아직 특정되지 않았으나, 사고원인 조사가 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>법원이 비상구 설치 기준 위반에 대한 잘못과 사망의 인과관계를 인정할 증거가 부족하다고 판결하여 상대방 책임이 명확하지 않고 증거 확보가 어렵다. 이미 원심에서 피해자들에게 불리한 판결이 선고되어 소송금융 투자 적합도가 낮다.</t>
+          <t>집단적 피해(이재민, 상인들)와 상당한 피해 규모(가스 폭발, 영업 타격)가 예상됩니다. 사고원인 조사를 통해 책임 주체와 증거 확보가 가능할 것으로 보이며, 지자체의 선지원-후구상 방식 논의는 소송금융의 필요성을 명확히 보여줍니다. (적합 조건: 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>사용할 수 없다면 비상구가 아니다</t>
+          <t>이연희  청주 봉명동 가스 폭발 사고, 지자체가 피해 주민 먼저 지원해...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>cctimes.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233551</t>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=901998</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-02 00:25:37.762988+00:00</t>
+          <t>2026-04-16 07:03:03.434545+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="2" t="inlineStr">
+      <c r="A15" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>대전 오월드</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>형사 항소심 금고형 유지</t>
+          <t>늑대 수색 및 포획 진행 중, 동물단체 성명 발표</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>30대 여성이 바퀴벌레를 잡으려다 화재를 일으켜 임산부 1명이 사망하고 주민 8명이 부상당한 사건입니다. 피고인은 중과실치사상 및 중실화 혐의로 항소심에서 금고 4년형을 선고받았습니다. 피해자들은 피고인을 상대로 민사상 손해배상 청구를 할 수 있습니다.</t>
+          <t>대전 오월드에서 늑대가 탈출하여 보문산 일대를 배회하며 당국이 수색 중이다. 오월드의 시설 관리 부실이 원인으로 지목되며, 동물단체들은 늑대 사살이 아닌 생포를 촉구하고 오월드 재창조 사업 재검토를 요구했다. 현재까지 인명 피해는 없으나 시민 안전에 대한 우려가 커지고 있다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(형사 재판에서 유죄 선고), 사망 1명 및 부상 8명으로 피해 규모가 크며(적합 조건 1, 4), 증거 확보가 용이합니다(적합 조건 5). 그러나 피고가 개인(30대 여성)으로 자력 확보가 불확실하여 소송금융 투자 회수 가능성이 낮을 수 있습니다(적합 조건 2 미충족).</t>
+          <t>대전 오월드의 시설 관리 부실로 늑대가 탈출하여 책임 소재가 명확하며(적합 조건 1), 대전시 관련 기관으로 자력이 충분한 것으로 보입니다(적합 조건 2). CCTV 등 증거가 명확하고(적합 조건 5), 당국의 수색 및 재난 문자 발송 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 현재까지 인명 피해나 재산 피해 등 구체적이고 집단적인 금전적 손해가 발생하지 않아 소송금융 투자 대상으로서의 피해 규모와 집단성이 불분명합니다(적합 조건 3, 4 미흡).</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>사망 1명, 부상 8명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>바퀴벌레 잡으려다…임산부 숨지게한 30대 여성, 금고형</t>
+          <t>“암컷 늑대 투입” 탈출 ‘늑구’ 9시간째 수색…“사살 안 됩니다” ...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11579148?ref=naver</t>
+          <t>https://www.seoul.co.kr/news/society/accident/2026/04/08/20260408500282?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-01 12:31:44.524252+00:00</t>
+          <t>2026-04-10 07:02:23.040874+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr"/>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>과실비율 다툼 진행 중</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>국민건강보험공단이 국민건강보험법에 따라 피해자의 손해배상청구권을 대위 취득하여 원고로 소송을 진행 중인 사건입니다. 작업 현장 외곽 고위험 지점에서의 시설 관리자 안전관리 책임과 과실비율이 주요 쟁점으로 다뤄지고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>국민건강보험공단이 피해자의 손해배상청구권을 대위 취득하여 원고로 소송을 진행 중이며, 시설 관리자의 안전관리 책임이 쟁점이 되고 있음 (적합 조건 1: 상대방 책임 명확, 적합 조건 5: 증거 확보 가능성 높음). 다만, 피해 규모 및 상대방의 자력에 대한 정보가 부족하여 High 등급으로 판단하기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>[최수영의 과실비율 구조보기] 2.2km 거리보다 '업무동선'… 시설 관리자...</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>insnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://www.insnews.co.kr/news/articleView.html?idxno=90042</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-04-06 00:31:22.110678+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D16" t="inlineStr">
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>독일 슐레스비히홀슈타인주 미텔앙겔른 지역 산림 관리 주체 또는 지방 정부</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>중대시민재해 혐의로 검찰 송치</t>
+          <t>경찰 사고 원인 및 안전 관리 적절성 조사 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>창원NC파크 사망 사고와 관련하여 창원시설공단 전·현직 임원들이 중대시민재해 혐의로 검찰에 송치되었습니다. 경찰은 공단이 재해예방 계획에도 불구하고 시설 점검과 위험성 평가를 누락하는 등 안전보건 확보 의무를 다하지 않았다고 판단했습니다. 이 사건은 공공기관장의 안전 경영 역량 검증 필요성을 제기하고 있습니다.</t>
+          <t>독일에서 부활절 행사 중 강풍에 쓰러진 30m 나무에 3명이 사망하고 1명이 부상당하는 비극적인 사고가 발생했습니다. 사망자 중에는 10개월 된 영아도 포함되어 있으며, 피해자들은 아동·청소년 복지시설 소속 일행 약 50명과 함께 있었습니다. 경찰은 사고 원인과 안전 관리 적절성 여부 등을 조사하고 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(경찰 수사 결과 검찰 송치), 상대방(창원시설공단)은 공공기관으로 자력이 충분합니다. 사망 사고로 피해 규모가 크고 중과실 시 5배 손해배상 책임 가능성이 있으며, 경찰 수사 결과라는 객관적 증거가 확보되었고 현재 검찰 수사가 진행 중인 사건입니다.</t>
+          <t>경찰 조사가 진행 중이며, 나무 관리 부실 또는 경고 미설치 등 상대방 책임이 명확해질 가능성이 높습니다. 3명의 사망자(영아 포함)와 1명의 부상자가 발생하여 피해 규모가 크고, 약 50명의 일행이 함께 있었으므로 집단적 피해 가능성도 있습니다. 공공기관이 관리하는 숲에서 발생한 사고로 상대방의 자력도 충분할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>사망 3명, 부상 1명, 약 50명의 일행 중 추가 피해자 발생 가능성</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>시민재해 ‘최소 징역형’…책임 경영 강화되나</t>
+          <t>강풍 몰아치자 '기우뚱'…독일 부활절 행사 중 쓰러진 나무에 10개월 아...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8523281&amp;ref=A</t>
+          <t>https://view.asiae.co.kr/article/2026040608055259856</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-31 13:06:29.453307+00:00</t>
+          <t>2026-04-06 00:27:58.777683+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A18" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>대전시 심리지원 및 노후 산단 안전점검 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>대전 대덕구 안전공업 화재로 인근 사업장 직원들이 심리적 어려움을 겪고 있습니다. 대전시는 간접 피해자들을 위한 심리지원 버스를 운영하고, 노후 산업단지 및 공장 건축물에 대한 전면적인 안전점검과 조례 개정을 추진할 계획입니다.</t>
+          <t>독일의 한 숲에서 부활절 달걀 찾기 놀이를 하던 중 강풍에 쓰러진 나무에 깔려 3명이 사망하고 1명이 다쳤습니다. 사망자 중에는 10개월 된 아기도 포함되어 있으며, 피해자들은 인근 아동·청소년 복지시설 거주자와 보호자들입니다. 독일 기상청은 사고 당일 해당 지역에 강풍을 예보했습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>기사에서 화재 발생 주체인 '안전공업'이 간접 피해자들의 심리적 피해에 대한 명확한 책임 주체로 특정되지 않으며, 피해 규모(금액 및 구체적인 피해자 수) 또한 미상입니다. 대전시의 안전점검은 진행 중이나, 이는 책임 규명보다는 예방 및 지원에 가깝습니다. (적합 조건 1, 4, 5, 6 미흡)</t>
+          <t>3명의 사망자와 1명의 부상자가 발생하여 피해 규모가 크고(적합 조건 4), 경찰 수사가 진행 중이며 기상청 예보 등 증거 확보가 가능하여 공적 절차가 진행 중인 점(적합 조건 5, 6)은 긍정적입니다. 그러나 사고 발생의 책임 주체(숲 관리 주체, 행사 주최 측 등)가 명확히 특정되지 않고 자력 여부도 불분명하며(적합 조건 1, 2), 집단적 피해로 보기에는 직접 피해자 수가 적어(적합 조건 3) 추가 조사가 필요합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망 3명, 부상 1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>대전시, 노후 산단 ‘안전’ 전수점검 나선다</t>
+          <t>독일 부활절 비극…쓰러진 나무에 깔린 3명 사망</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603312046005</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260406060539EvV</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-31 12:42:02.120944+00:00</t>
+          <t>2026-04-06 00:23:12.208717+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="2" t="inlineStr">
+      <c r="A19" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr"/>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>사고 수습 및 피해자 지원 진행 중, 유사 업종 안전 점검 확대 예정</t>
+          <t>경찰 수사 및 인터폴 적색수배 요청 진행 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>대전 화재로 74명의 사상자가 발생했으며, 이는 노후 조립식 건축물의 안전 사각지대 문제를 드러냈다. 현재 사고 수습과 피해자 지원이 진행 중이며, 유사 업종 전반으로 안전 점검 범위가 확대될 예정이다.</t>
+          <t>인도네시아 발리에서 외국인 관광객을 대상으로 한 납치, 살인, 성폭행 등 강력 범죄가 잇따라 발생하며 치안 불안이 고조되고 있다. 주인도네시아 한국대사관은 현지 방문객에게 신변 안전 주의를 당부했으며, 경찰은 일부 사건에 대해 수사를 확대하고 용의자를 특정하여 인터폴 적색수배를 요청했다. 이로 인해 발리를 찾는 한국인 관광객들의 불안감이 커지고 있다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>74명의 사상자가 발생하여 집단적 피해 및 피해 규모가 크다. 사고 수습 및 유사 업종 안전 점검 확대 조치가 진행될 예정이므로 공적 절차 진행 및 증거 확보 가능성이 높다. 다만, 기사에서 책임 주체가 명확히 특정되지 않아 상대방의 책임 명확성 및 자력 여부를 추가 확인해야 한다.</t>
+          <t>경찰 수사 및 인터폴 적색수배 요청 등 공적 절차가 진행 중이며(적합 조건 6), 납치 영상 등 증거가 확보되어 있음(적합 조건 5). 하지만 사건들이 개별적으로 발생하여 집단적 피해로 보기 어렵고(적합 조건 3 미충족), 잠재적 피고(호텔, 운송 플랫폼)의 자력이나 책임 범위가 명확히 특정되지 않아(적합 조건 1, 2 미충족) 소송금융 투자 적합도가 'Medium'으로 판단됨.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>74명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>대전 화재가 던진 숙제… 노후 조립식 건축물, 안전 사각지대</t>
+          <t>한국인 최애 휴양지인데…“관광객 대상 납치·살인 주의” 무서운 경고...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>s-journal.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.s-journal.co.kr/news/articleView.html?idxno=40093</t>
+          <t>https://www.sedaily.com/article/20028286?ref=naver</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-31 12:33:32.342919+00:00</t>
+          <t>2026-04-04 12:26:00.835556+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="4" t="inlineStr">
+      <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>대전시 심리지원 확대</t>
+          <t>원심에서 피해자들에게 불리한 판결 선고</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>대전시가 화재로 인한 스트레스와 불안을 겪는 인근 공업단지 내 간접 피해자들을 위해 '마음톡톡버스'를 확대 운영합니다. 신청한 사업장에 정신건강 전문요원이 찾아가 상담 서비스를 제공하며, 피해자들의 심리적 안정을 지원할 예정입니다.</t>
+          <t>기사 내용은 법원이 비상구 관련 사건에서 피고의 잘못과 피해자 사망 간의 인과관계를 인정할 증거가 부족하다고 판결한 원심의 판단을 담고 있다. 이는 피해자들에게 불리한 판결로, 비상구 설치 기준 위반 여부가 쟁점이었다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>이 기사는 화재 간접 피해자들에 대한 대전시의 심리 지원 조치를 다루고 있으며, 소송의 대상이 될 만한 책임 주체나 구체적인 법적 쟁점을 명시하고 있지 않습니다. 상대방 책임이 불분명하고, 소송 상대방이 특정되지 않으며, 피해 규모(금액)를 추정하기 어렵습니다. 소송금융 투자 대상으로 적합한 조건을 충족하지 못합니다.</t>
+          <t>법원이 비상구 설치 기준 위반에 대한 잘못과 사망의 인과관계를 인정할 증거가 부족하다고 판결하여 상대방 책임이 명확하지 않고 증거 확보가 어렵다. 이미 원심에서 피해자들에게 불리한 판결이 선고되어 소송금융 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>대전시 '마음톡톡버스' 확대…화재 간접 피해자 심리지원 나선다</t>
+          <t>사용할 수 없다면 비상구가 아니다</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/daejeon-chungnam/6119379</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233551</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-31 00:30:32.381637+00:00</t>
+          <t>2026-04-02 00:25:37.762988+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A21" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr"/>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>현장 심리지원 진행 중</t>
+          <t>형사 항소심 금고형 유지</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>공업단지 내 사고 발생 후, 사고 충격이 주변 사업장까지 확산되면서 간접 피해자들의 심리적 어려움이 커지고 있습니다. 이에 '마음톡톡버스'가 심리지원을 신청한 사업장을 직접 방문하여 정신건강 전문요원의 상담을 제공하고 있습니다.</t>
+          <t>30대 여성이 바퀴벌레를 잡으려다 화재를 일으켜 임산부 1명이 사망하고 주민 8명이 부상당한 사건입니다. 피고인은 중과실치사상 및 중실화 혐의로 항소심에서 금고 4년형을 선고받았습니다. 피해자들은 피고인을 상대로 민사상 손해배상 청구를 할 수 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>기사에서 사고의 구체적인 원인과 책임 주체가 명확히 특정되지 않아 소송 상대방을 파악하기 어렵습니다 (적합 조건 1 미충족). 또한, 피해 규모가 심리적 지원에 초점이 맞춰져 있어 직접적인 재산상 피해 금액을 추정하기 어렵습니다 (적합 조건 4 미충족).</t>
+          <t>상대방 책임이 명확하고(형사 재판에서 유죄 선고), 사망 1명 및 부상 8명으로 피해 규모가 크며(적합 조건 1, 4), 증거 확보가 용이합니다(적합 조건 5). 그러나 피고가 개인(30대 여성)으로 자력 확보가 불확실하여 소송금융 투자 회수 가능성이 낮을 수 있습니다(적합 조건 2 미충족).</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망 1명, 부상 8명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>화재 이후 멈춘 마음…현장 심리지원</t>
+          <t>바퀴벌레 잡으려다…임산부 숨지게한 30대 여성, 금고형</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2406808</t>
+          <t>https://www.munhwa.com/article/11579148?ref=naver</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-31 00:27:22.578191+00:00</t>
+          <t>2026-04-01 12:31:44.524252+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>창원시설공단</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>창원시설공단 전·현직 임원 중대시민재해 혐의로 검찰 송치</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>지난해 창원NC파크에서 발생한 사망 사고와 관련해 창원시설공단 전·현직 임원이 중대시민재해 혐의로 검찰에 넘겨졌습니다. 경찰은 공단 측이 안전보건 확보 의무를 다하지 않아 사고가 발생했다고 판단했습니다. 이번 사건을 계기로 공공기관장 임명 시 안전 경영 능력 검증이 강화될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>창원시설공단 전·현직 임원이 중대시민재해 혐의로 검찰에 송치되어 상대방 책임이 명확하며(적합 조건 1), 공공기관인 창원시설공단은 자력이 충분합니다(적합 조건 2). 사망 사고로 피해 규모가 크고(적합 조건 4), 경찰 수사 결과 및 재해예방 계획서 등 증거가 확보되었으며(적합 조건 5), 현재 검찰 송치 단계로 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>시민재해 ‘최소 징역형’…책임 경영 강화되나</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8523481&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:35:02.195295+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>창원시설공단</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>중대시민재해 혐의로 검찰 송치</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>창원NC파크 사망 사고와 관련하여 창원시설공단 전·현직 임원들이 중대시민재해 혐의로 검찰에 송치되었습니다. 경찰은 공단이 재해예방 계획에도 불구하고 시설 점검과 위험성 평가를 누락하는 등 안전보건 확보 의무를 다하지 않았다고 판단했습니다. 이 사건은 공공기관장의 안전 경영 역량 검증 필요성을 제기하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(경찰 수사 결과 검찰 송치), 상대방(창원시설공단)은 공공기관으로 자력이 충분합니다. 사망 사고로 피해 규모가 크고 중과실 시 5배 손해배상 책임 가능성이 있으며, 경찰 수사 결과라는 객관적 증거가 확보되었고 현재 검찰 수사가 진행 중인 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>1명 (사망)</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>시민재해 ‘최소 징역형’…책임 경영 강화되나</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8523281&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-03-31 13:06:29.453307+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B22" t="inlineStr">
-[...44 lines deleted...]
-      <c r="K22" t="inlineStr">
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>대전시 심리지원 및 노후 산단 안전점검 진행 중</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>대전 대덕구 안전공업 화재로 인근 사업장 직원들이 심리적 어려움을 겪고 있습니다. 대전시는 간접 피해자들을 위한 심리지원 버스를 운영하고, 노후 산업단지 및 공장 건축물에 대한 전면적인 안전점검과 조례 개정을 추진할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>기사에서 화재 발생 주체인 '안전공업'이 간접 피해자들의 심리적 피해에 대한 명확한 책임 주체로 특정되지 않으며, 피해 규모(금액 및 구체적인 피해자 수) 또한 미상입니다. 대전시의 안전점검은 진행 중이나, 이는 책임 규명보다는 예방 및 지원에 가깝습니다. (적합 조건 1, 4, 5, 6 미흡)</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>대전시, 노후 산단 ‘안전’ 전수점검 나선다</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603312046005</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:42:02.120944+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr"/>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>사고 수습 및 피해자 지원 진행 중, 유사 업종 안전 점검 확대 예정</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>대전 화재로 74명의 사상자가 발생했으며, 이는 노후 조립식 건축물의 안전 사각지대 문제를 드러냈다. 현재 사고 수습과 피해자 지원이 진행 중이며, 유사 업종 전반으로 안전 점검 범위가 확대될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>74명의 사상자가 발생하여 집단적 피해 및 피해 규모가 크다. 사고 수습 및 유사 업종 안전 점검 확대 조치가 진행될 예정이므로 공적 절차 진행 및 증거 확보 가능성이 높다. 다만, 기사에서 책임 주체가 명확히 특정되지 않아 상대방의 책임 명확성 및 자력 여부를 추가 확인해야 한다.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>74명</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>대전 화재가 던진 숙제… 노후 조립식 건축물, 안전 사각지대</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>s-journal.co.kr</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://www.s-journal.co.kr/news/articleView.html?idxno=40093</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:33:32.342919+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr"/>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>대전시 심리지원 확대</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>대전시가 화재로 인한 스트레스와 불안을 겪는 인근 공업단지 내 간접 피해자들을 위해 '마음톡톡버스'를 확대 운영합니다. 신청한 사업장에 정신건강 전문요원이 찾아가 상담 서비스를 제공하며, 피해자들의 심리적 안정을 지원할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>이 기사는 화재 간접 피해자들에 대한 대전시의 심리 지원 조치를 다루고 있으며, 소송의 대상이 될 만한 책임 주체나 구체적인 법적 쟁점을 명시하고 있지 않습니다. 상대방 책임이 불분명하고, 소송 상대방이 특정되지 않으며, 피해 규모(금액)를 추정하기 어렵습니다. 소송금융 투자 대상으로 적합한 조건을 충족하지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>대전시 '마음톡톡버스' 확대…화재 간접 피해자 심리지원 나선다</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L22" t="inlineStr">
+      <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M22" t="inlineStr">
-[...282 lines deleted...]
-      </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=844161</t>
+          <t>https://www.news1.kr/local/daejeon-chungnam/6119379</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-29 12:40:59.341293+00:00</t>
+          <t>2026-03-31 00:30:32.381637+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>1심 승소 판결 선고</t>
+          <t>현장 심리지원 진행 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>50대 여성 A씨가 덮개 없는 맨홀에 추락하여 중상을 입고 한국농어촌공사와 보은군을 상대로 손해배상 소송을 제기했다. 법원은 한국농어촌공사의 관리 부실 책임을 인정하여 A씨에게 5900만원을 배상하라고 1심 판결을 내렸다. 이는 시설물 관리 소홀로 인한 안전사고에 대한 공공기관의 책임을 인정한 사례이다.</t>
+          <t>공업단지 내 사고 발생 후, 사고 충격이 주변 사업장까지 확산되면서 간접 피해자들의 심리적 어려움이 커지고 있습니다. 이에 '마음톡톡버스'가 심리지원을 신청한 사업장을 직접 방문하여 정신건강 전문요원의 상담을 제공하고 있습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 한국농어촌공사는 자력이 충분한 공공기관이다(적합 조건 2). 또한, 법원 판결을 통해 증거가 충분히 확보되었음이 확인된다(적합 조건 5). 다만, 단일 피해자 사건이며 이미 1심 판결이 선고되어 소송 진행 단계가 후반부이므로, 신규 소송금융 투자 기회로서의 매력은 다소 낮을 수 있다.</t>
+          <t>기사에서 사고의 구체적인 원인과 책임 주체가 명확히 특정되지 않아 소송 상대방을 파악하기 어렵습니다 (적합 조건 1 미충족). 또한, 피해 규모가 심리적 지원에 초점이 맞춰져 있어 직접적인 재산상 피해 금액을 추정하기 어렵습니다 (적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>5900만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>덮개 없는 맨홀 추락 중상...법원  관리 부실 농어촌공사 5900만원 배상</t>
+          <t>화재 이후 멈춘 마음…현장 심리지원</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275548</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2406808</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-29 00:34:02.152844+00:00</t>
+          <t>2026-03-31 00:27:22.578191+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>한국농어촌공사</t>
+          <t>어린이 놀이시설 운영사 C 사</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>청주지법 1심 판결 선고</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>50대 여성 A씨가 덤불 속 맨홀에 추락하는 사고를 당해 한국농어촌공사와 충북 보은군을 상대로 손해배상 소송을 제기했습니다. 청주지법은 한국농어촌공사가 A씨에게 5900여만 원을 배상해야 한다고 판결했습니다.</t>
+          <t>트램펄린 놀이시설에서 아동이 다친 사고에 대해 법원이 시설 운영사 및 가해 아동 측에 2,600만 원의 손해배상 책임을 인정하는 1심 판결을 내렸다. 이 사건은 미성년자 A와 그 부모가 가해 미성년자 B와 그 부모, 그리고 시설 운영사 C사를 상대로 제기한 손해배상 청구 소송이다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확하며(적합 조건 1), 한국농어촌공사는 자력이 충분한 공공기관입니다(적합 조건 2). 증거 또한 법원 판결을 통해 입증되었습니다(적합 조건 5). 그러나 단일 피해자이며, 피해 금액이 소송금융 투자 기준인 수억 원 이상에는 미치지 못합니다. 이미 1심 판결이 선고된 상태입니다.</t>
+          <t>법원 1심 판결이 선고되어 신규 소송금융 투자 기회가 제한적입니다. 또한, 단일 피해자 사건이며 피해 금액(2,600만 원)이 소송금융 투자 대상으로 보기에 크지 않습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>5900여만 원</t>
+          <t>2,600만 원</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>[속보] 덤불 속 ‘맨홀’ 추락 사고… 법원 “농어촌공사, 5900만 원 배상...</t>
+          <t>'1칸당 1명' 트램펄린에 뛰어들어 다친 아동…법원  시설도 책임</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026032815445524657</t>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6118975</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-28 12:46:16.468312+00:00</t>
+          <t>2026-03-30 13:01:13.037068+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A29" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>청주지법 1심 판결 선고</t>
+          <t>소방청에서 골프장 사고 통계를 별도 관리 중이며, 잠재적 집단소송 가능성이 높음.</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>50대 여성 A씨가 덮개 없는 덤불 속 맨홀에 추락하는 사고를 당해 한국농어촌공사와 충북 보은군을 상대로 손해배상 소송을 제기했다. 청주지법은 한국농어촌공사가 A씨에게 5900여만원을 지급하라고 판결했다.</t>
+          <t>최근 3년간 전국 골프장에서 카트 사고 등으로 11명이 사망하고 1,560명 이상이 부상당하는 등 안전사고가 급증했습니다. 사고 원인으로 골프 카트 추락, 충돌, 전복 등 인재와 함께 안전 펜스 미설치 등 골프장의 구조적 관리 부실이 지적되고 있습니다. 소방청이 관련 통계를 관리 중이며, 국내 골프장의 지형적 특성상 사고 위험이 높아 안전 관리 실태 개선이 시급합니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>한국농어촌공사(공공기관)의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1, 5), 배상 능력이 충분합니다(적합 조건 2). 다만, 기사상으로는 단일 피해 사례로 보이며(적합 조건 3 미해당), 피해 금액이 소송금융 투자 기준인 '수억 원 이상'에는 미치지 못합니다(적합 조건 4 미해당).</t>
+          <t>골프장의 구조적 관리 부실 및 안전 시설 미흡이 사고 원인으로 지목되어 상대방 책임이 비교적 명확합니다. 3년간 11명 사망, 1,560명 이상 부상 등 집단적이고 큰 피해 규모가 발생했으며, 소방청이 골프장 사고 통계를 별도 관리하고 있어 객관적 증거 확보가 용이합니다. 이는 소송금융 적합 조건 1, 3, 4, 5에 해당합니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>5900여만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
+          <t>사망 11명, 부상 1,560명 이상</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>[이원태 칼럼] 골프장에서 3년간 11명 사망, 골퍼 안전불감증이 가져온...</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>geconomy.co.kr</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>https://www.geconomy.co.kr/news/article.html?no=318379</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-03-30 12:48:42.433835+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>임성근 전 해병대 1사단장</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>임성근 전 사단장 보석 심문 진행 중, 피고인 신문 및 변론 종결 예정</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>2023년 7월 해병 순직 사건의 책임자로 지목된 임성근 전 해병대 1사단장이 구속기소되어 재판을 받고 있으며, 현재 보석을 요청한 상태입니다. 특검은 임 전 사단장이 안전장비 없이 수중 수색을 지시하는 등 안전 주의 의무를 저버린 혐의를 주장하며 구속 유지를 강조하고 있습니다. 재판부는 다음 달 피고인 신문 및 변론 종결을 진행할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>임성근 전 사단장이 구속기소되어 형사 재판이 진행 중이며, 특검이 구체적인 안전 주의 의무 위반 혐의를 주장하고 있어 상대방 책임이 비교적 명확합니다 (적합 조건 1). 해병 1인의 순직 사건으로 피해 규모가 크고 (적합 조건 4), 특검 수사를 통해 증거가 확보되었으며 공판 절차가 진행 중입니다 (적합 조건 5, 6). 사건이 종결되지 않고 현재 진행 중이므로 부적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J29" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>길 걷다 맨홀에 추락해 전치 12주…“5900만원 배상 책임”</t>
+          <t>‘해병 순직’ 임성근 전 사단장, 보석 요청…특검 “여론 왜곡 우려”</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10704700?ref=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8522251&amp;ref=A</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-28 12:37:22.260297+00:00</t>
+          <t>2026-03-30 12:37:54.903835+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>한국농어촌공사</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>50대 A씨가 덤불에 가려진 맨홀에 추락하여 한국농어촌공사와 충북 보은군을 상대로 손해배상 소송을 제기했다. 청주지법은 한국농어촌공사에 A씨에게 5900만원을 지급하라고 원고 일부 승소 판결을 내렸다.</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>한국농어촌공사(공공기관)의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1, 5), 배상 능력이 충분하다(적합 조건 2). 다만, 기사상으로는 단일 피해 사례로 보이며 집단 소송의 가능성은 낮다(적합 조건 3 미해당). 이미 1심 판결이 선고된 상태로, 추가적인 소송금융의 필요성이나 투자 매력도가 'High'까지는 아니다.</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>5900만원</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>법원, 덤불 가려진 맨홀 추락한 시민 농어촌공사에 배상책임</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>ccdailynews.com</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2406447</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:32:48.645582+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B31" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C31" t="inlineStr">
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
         <is>
           <t>한국농어촌공사</t>
         </is>
       </c>
-      <c r="D31" t="inlineStr">
+      <c r="D32" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E31" t="inlineStr">
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>1심 승소 판결</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>50대 여성이 덮개 없는 맨홀에 추락하여 한국농어촌공사를 상대로 손해배상 소송을 제기, 1심에서 승소하여 5천900만원의 배상 책임을 인정받았습니다. 법원은 한국농어촌공사의 시설물 관리 소홀 책임을 인정한 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>법원에서 한국농어촌공사의 배상 책임이 명확히 인정되었고(상대방 책임 명확, 증거 확보), 한국농어촌공사는 공공기관으로 자력이 충분합니다(상대방 자력 충분). 5천900만원의 피해 금액 또한 소송금융 투자 대상으로 고려할 만합니다(피해 규모).</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>5천900만원</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>덮개 없는 맨홀 추락사고... 법원  농어촌공사 5천900만원 배상 책임</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>dynews.co.kr</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M32" t="inlineStr">
+        <is>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=844161</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:40:59.341293+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>한국농어촌공사</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>1심 승소 판결 선고</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>50대 여성 A씨가 덮개 없는 맨홀에 추락하여 중상을 입고 한국농어촌공사와 보은군을 상대로 손해배상 소송을 제기했다. 법원은 한국농어촌공사의 관리 부실 책임을 인정하여 A씨에게 5900만원을 배상하라고 1심 판결을 내렸다. 이는 시설물 관리 소홀로 인한 안전사고에 대한 공공기관의 책임을 인정한 사례이다.</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 한국농어촌공사는 자력이 충분한 공공기관이다(적합 조건 2). 또한, 법원 판결을 통해 증거가 충분히 확보되었음이 확인된다(적합 조건 5). 다만, 단일 피해자 사건이며 이미 1심 판결이 선고되어 소송 진행 단계가 후반부이므로, 신규 소송금융 투자 기회로서의 매력은 다소 낮을 수 있다.</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>5900만원</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>덮개 없는 맨홀 추락 중상...법원  관리 부실 농어촌공사 5900만원 배상</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>womennews.co.kr</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275548</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:34:02.152844+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>한국농어촌공사</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>청주지법 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>50대 여성 A씨가 덤불 속 맨홀에 추락하는 사고를 당해 한국농어촌공사와 충북 보은군을 상대로 손해배상 소송을 제기했습니다. 청주지법은 한국농어촌공사가 A씨에게 5900여만 원을 배상해야 한다고 판결했습니다.</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>상대방 책임이 법원 판결로 명확하며(적합 조건 1), 한국농어촌공사는 자력이 충분한 공공기관입니다(적합 조건 2). 증거 또한 법원 판결을 통해 입증되었습니다(적합 조건 5). 그러나 단일 피해자이며, 피해 금액이 소송금융 투자 기준인 수억 원 이상에는 미치지 못합니다. 이미 1심 판결이 선고된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>5900여만 원</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>[속보] 덤불 속 ‘맨홀’ 추락 사고… 법원 “농어촌공사, 5900만 원 배상...</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>busan.com</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>https://www.busan.com/view/busan/view.php?code=2026032815445524657</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>2026-03-28 12:46:16.468312+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>한국농어촌공사</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>청주지법 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>50대 여성 A씨가 덮개 없는 덤불 속 맨홀에 추락하는 사고를 당해 한국농어촌공사와 충북 보은군을 상대로 손해배상 소송을 제기했다. 청주지법은 한국농어촌공사가 A씨에게 5900여만원을 지급하라고 판결했다.</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>한국농어촌공사(공공기관)의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1, 5), 배상 능력이 충분합니다(적합 조건 2). 다만, 기사상으로는 단일 피해 사례로 보이며(적합 조건 3 미해당), 피해 금액이 소송금융 투자 기준인 '수억 원 이상'에는 미치지 못합니다(적합 조건 4 미해당).</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>5900여만원</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>덮개 없는 덤불 속 맨홀 추락사고… 농어촌공사 배상책임</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1626688/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>2026-03-28 12:45:30.865207+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>한국농어촌공사</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>청주지법 1심 판결</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>50대 여성 A씨가 덤불에 가려진 맨홀에 추락해 전치 12주의 부상을 입고 한국농어촌공사와 보은군을 상대로 손해배상 소송을 제기했습니다. 법원은 한국농어촌공사의 관리 책임을 인정하여 A씨에게 5900여만원을 배상하라고 판결했으나, A씨의 과실도 일부 인정하여 배상 책임을 75%로 제한했습니다.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>한국농어촌공사의 관리 부실 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 공공기관인 농어촌공사는 충분한 자력을 갖추고 있습니다(적합 조건 2). 피해 금액도 5900만원으로 적지 않으며(적합 조건 4), 이미 소송을 통해 증거가 확보되고 법적 판단을 받았습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>5900여만원</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>길 걷다 맨홀에 추락해 전치 12주…“5900만원 배상 책임”</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10704700?ref=naver</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-03-28 12:37:22.260297+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>한국농어촌공사</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
         <is>
           <t>1심 판결 (원고 일부 승소)</t>
         </is>
       </c>
-      <c r="F31" t="inlineStr">
+      <c r="F37" t="inlineStr">
         <is>
           <t>50대 여성이 덤불에 가려진 맨홀에 추락해 전치 12주의 부상을 입고 한국농어촌공사를 상대로 손해배상 소송을 제기했습니다. 법원은 농어촌공사의 관리 소홀 책임을 인정하여 원고에게 5,900여만 원을 지급하라고 판결했으며, 다만 원고의 과실도 일부 인정하여 배상 책임을 75%로 제한했습니다.</t>
         </is>
       </c>
-      <c r="G31" t="inlineStr">
+      <c r="G37" t="inlineStr">
         <is>
           <t>법원이 한국농어촌공사의 관리 소홀 책임을 명확히 인정하여 배상 판결을 내렸고(상대방 책임 명확), 한국농어촌공사는 공공기관으로 자력이 충분합니다. 전치 12주 진단과 5,900여만 원의 배상액은 개인 사건으로는 상당한 피해 규모이며, 이미 법원 판결을 통해 책임과 피해가 인정되어 증거 확보가 용이합니다.</t>
         </is>
       </c>
-      <c r="H31" t="inlineStr">
+      <c r="H37" t="inlineStr">
         <is>
           <t>5,900여만 원</t>
         </is>
       </c>
-      <c r="I31" t="inlineStr">
+      <c r="I37" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J31" t="inlineStr">
+      <c r="J37" t="inlineStr">
         <is>
           <t>덤불 속 맨홀에 떨어져 전치 12주...法  농어촌공사 배상 책임</t>
         </is>
       </c>
-      <c r="K31" t="inlineStr">
+      <c r="K37" t="inlineStr">
         <is>
           <t>ikbc.co.kr</t>
         </is>
       </c>
-      <c r="L31" t="inlineStr">
+      <c r="L37" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
-      <c r="M31" t="inlineStr">
+      <c r="M37" t="inlineStr">
         <is>
           <t>https://www.ikbc.co.kr/article/view/kbc202603280010</t>
         </is>
       </c>
-      <c r="N31" t="inlineStr">
+      <c r="N37" t="inlineStr">
         <is>
           <t>2026-03-28 12:31:53.492798+00:00</t>
-        </is>
-[...426 lines deleted...]
-          <t>2026-03-26 12:37:13.202400+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>서울시</t>
+          <t>한국농어촌공사</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>정부 조사 결과 발표, 서울시 대책 마련 중</t>
+          <t>1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>1년 전 서울 강동구에서 발생한 땅 꺼짐 사고로 30대 배달 기사 1명이 사망하고 인근 주유소가 피해를 입었으나, 1년이 지나도록 책임지는 주체가 없고 피해 복구도 더딘 상황이다. 정부 조사 결과 노후 하수관이 주요 원인으로 지목되었으며, 서울시는 미흡하다는 지적을 받는 땅 꺼짐 대책을 내놓았다. 피해 유족과 주유소 대표는 책임자 처벌 및 빠른 복구를 요구하고 있다.</t>
+          <t>50대 여성이 덤불에 가려진 덮개 없는 맨홀에 추락하여 전치 12주의 상해를 입었습니다. 법원은 한국농어촌공사의 관리 책임을 75% 인정하여 피해자에게 5900여 만원을 배상하라고 판결했습니다. 다만, 피해자에게도 덤불을 주의 깊게 확인하지 않은 과실이 인정되어 배상 책임이 제한되었습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>정부 조사 결과 노후 하수관이 땅 꺼짐의 주요 원인으로 지목되어 서울시의 관리 책임이 명확하며, 서울시는 충분한 자력을 갖춘 상대방이다. 사망자 발생 및 사업장 피해 등 피해 규모가 크고, 정부 조사 결과라는 객관적 증거가 존재하며, 서울시의 대책 마련 등 공적 절차가 진행 중인 점을 고려할 때 소송금융 투자에 적합하다. 사건이 종결되지 않고 책임 소재가 불분명한 상태이다.</t>
+          <t>상대방 책임이 비교적 명확하며(법원 판결로 농어촌공사 75% 책임 인정), 상대방에게 자력이 충분합니다(한국농어촌공사는 공공기관). 또한, 1심 판결문이라는 객관적 증거가 존재합니다. 다만, 집단적 피해가 아닌 개인 사고이며, 피해 규모가 수억 원 이상은 아닙니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5900만원</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>1명 사망, 1개 사업장 피해</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>“지하 탐사 확대”…‘안전 지도’ 공개는 아직</t>
+          <t>덤불 걷다 맨홀에 '쑥'…法  농어촌공사, 5900만원 배상해야</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8517410&amp;ref=A</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02443606645387912</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-25 00:20:45.002458+00:00</t>
+          <t>2026-03-28 12:31:28.710029+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>서울특별시</t>
+          <t>한국농어촌공사, 충북 보은군</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>정부 조사 결과 발표, 서울시 대책 발표</t>
+          <t>1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>1년 전 서울 강동구에서 발생한 땅 꺼짐 사고로 30대 배달 기사가 사망하고 인근 주유소가 영업 손실을 겪고 있습니다. 정부는 노후 하수관을 주요 원인으로 지목했으나, 책임지는 주체가 없고 피해 복구도 더딘 상황입니다. 서울시는 새로운 땅 꺼짐 대책을 발표했으나 미흡하다는 지적이 나옵니다.</t>
+          <t>50대 여성 A 씨가 덤불 속 맨홀에 추락하는 사고를 당해 한국농어촌공사와 충북 보은군을 상대로 손해배상 소송을 제기했다. 청주지법은 농어촌공사의 책임을 인정하여 A 씨에게 5900여만 원을 지급하라고 판결했다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>정부 조사 결과 노후 하수관이 사고의 주요 원인으로 지목되어 상대방(서울시)의 책임이 비교적 명확하며(적합 조건 1), 서울시는 자력이 충분한 공공기관입니다(적합 조건 2). 사망자 발생 및 주유소 영업 손실 등 피해 규모가 크고(적합 조건 4), 정부 조사 결과라는 객관적 증거가 존재하며(적합 조건 5), 서울시의 대책 발표 등 관련 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 한국농어촌공사 및 충북 보은군이라는 공공기관이 피고로 자력이 충분하다(적합 조건 2). 이미 1심에서 원고 일부 승소 판결이 나와 증거가 충분히 확보된 상태이다(적합 조건 5). 다만, 집단적 피해가 아니며 피해 금액이 소송금융 투자 기준에서 아주 크다고 보기는 어렵다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5900여만 원</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>사망 1명, 사업장 피해 1곳</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>“지하 탐사 확대”…‘안전 지도’ 공개는 아직</t>
+          <t>덤불 속 맨홀에 추락… 농어촌공사, 5900여만원 지급  판시</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8516980&amp;ref=A</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2265519</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-24 12:36:55.905051+00:00</t>
+          <t>2026-03-28 12:31:16.154190+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="4" t="inlineStr">
+      <c r="A40" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>한국농어촌공사</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>50대 여성 A 씨가 덤불 속 맨홀에 빠져 전치 12주의 부상을 입은 사건으로, 청주지법은 한국농어촌공사에 5천900여만 원을 배상하라고 판결했습니다. A 씨는 한국농어촌공사와 충북 보은군을 상대로 손해배상 소송을 제기했습니다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>한국농어촌공사라는 공공기관이 피고로 자력이 충분하며(적합 조건 2), 법원에서 이미 책임이 인정되어 배상 판결이 내려졌습니다(적합 조건 1, 5). 다만, 집단적 피해가 아닌 개별 사건이며, 피해 금액이 수억 원 이상은 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>5천900여만 원</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>덤불 속 맨홀에 떨어져 전치 12주… 5천900만 원 배상하라</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008495604&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-03-28 12:29:52.488480+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
-        </is>
-[...62 lines deleted...]
-          <t>HIGH</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>연날리기 사고 지속 발생</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>중국에서 날이 따뜻해지면서 연날리기가 인기를 끌고 있으나, 고성능 섬유 케블라 실로 만든 연줄이 잘 보이지 않아 인명피해가 잇따르고 있습니다. 오토바이 운전자가 연줄에 손가락을 베이는 사고가 발생했으며, 고압선에 연이 걸려 정전 사고도 빈번하게 발생하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>연날리기 사고의 상대방이 불특정 다수의 개인으로 특정하기 어렵고, 이들의 자력을 확인하기 어렵습니다. (적합 조건 1, 2 미충족) 또한, 피해 규모가 명확히 제시되지 않아 소송 가치 평가가 어렵고, 사건이 중국에서 발생하여 국내 소송금융 적용에 현실적인 어려움이 있습니다. (적합 조건 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>중국, 연줄에 사람에 다치지 않도록 주의해야</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519353&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:38:37.970819+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>NC파크 운영 주체 및 관련 공공기관</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>경찰이 업무상 과실치사상 혐의 적용을 검토하며 수사 진행 중</t>
+          <t>중대재해처벌법 적용 여부 논의 및 기관 간 책임 공방 진행 중</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>13명의 희생자가 발생한 사건에 대해 경찰이 '업무상 과실치사상' 혐의 적용을 검토하며 수사를 진행 중이다. 경찰은 급격한 연소와 다수의 피해자가 대피하지 못한 원인 등 모든 의혹을 다각도로 면밀히 살펴볼 예정이다.</t>
+          <t>NC파크에서 발생한 사고로 인해 피해자와 유족의 고통이 깊어지고 있으며, 기관 간 책임 공방이 이어지고 있습니다. 중대재해처벌법 적용의 일관성과 실효성 부족에 대한 지적이 제기되고 있어, 공공시설 안전관리 체계 혁신이 필요하다는 목소리가 나오고 있습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 경찰이 '업무상 과실치사상' 혐의 적용을 검토하며 수사를 진행 중이며, 13명의 희생자가 발생한 중대한 사건으로 집단소송 가능성이 높습니다.</t>
+          <t>공공시설에서 발생한 사고로, 중대재해처벌법 적용이 논의될 정도로 피해 규모가 크고(적합 조건 4), 관련 공공기관이 피고가 될 가능성이 높아 자력이 충분하며(적합 조건 2), 사고 발생 사실 및 관련 공적 절차(중대재해처벌법 적용 검토)가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6). 다만 기관 간 책임 공방이 있어 책임 주체 특정에 시간이 소요될 수 있습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>13명 이상</t>
+          <t>최소 1명 이상 (사망 또는 중상)</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>희생자 13명 신원 확인… '업무상 과실치사상' 혐의 적용 검토</t>
+          <t>[사설] NC파크 사고 공공시설 안전관리 혁신 계기로</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>knnews.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008488806&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://www.knnews.co.kr/news/articleView.php?idxno=1485135</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-23 12:45:25.323266+00:00</t>
+          <t>2026-03-26 12:37:36.037263+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>시공사, 하청업체, 창원시설공단, NC다이노스 관련 공사업체</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료 후 관계자 17명 검찰 송치, 유족 재수사 요구 및 소송 예고</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>지난해 창원NC파크에서 발생한 구조물 추락 사고로 1명이 사망하고 2명이 부상당했다. 경찰 수사 결과 설계, 시공, 관리 전반의 '총체적 부실'이 확인되어 시공사, 창원시설공단 등 관계자 17명이 검찰에 송치되었다. 유족 측은 수사 결과에 반발하며 재수사 요구 및 강력한 법적 대응을 예고하고 있다.</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>경찰 수사 결과 '총체적 부실'이 명확히 드러났고(상대방 책임 명확, 증거 확보), 창원시설공단 등 자력 있는 상대방이 특정되었습니다(상대방 자력 충분). 사망 사고로 피해 규모가 크며(피해 규모 큼), 현재 경찰 수사 완료 후 검찰 송치 단계로 공적 절차가 진행 중입니다(공적 절차 진행 중). 유족 측이 수사 결과에 반발하며 소송을 예고하고 있어 투자 적합성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>사망 1명, 부상 2명</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>창원NC파크 사망 사고…시공·관리 ‘총체적 부실’</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M43" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519320&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:37:13.202400+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>서울시</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>정부 조사 결과 발표, 서울시 대책 마련 중</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>1년 전 서울 강동구에서 발생한 땅 꺼짐 사고로 30대 배달 기사 1명이 사망하고 인근 주유소가 피해를 입었으나, 1년이 지나도록 책임지는 주체가 없고 피해 복구도 더딘 상황이다. 정부 조사 결과 노후 하수관이 주요 원인으로 지목되었으며, 서울시는 미흡하다는 지적을 받는 땅 꺼짐 대책을 내놓았다. 피해 유족과 주유소 대표는 책임자 처벌 및 빠른 복구를 요구하고 있다.</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>정부 조사 결과 노후 하수관이 땅 꺼짐의 주요 원인으로 지목되어 서울시의 관리 책임이 명확하며, 서울시는 충분한 자력을 갖춘 상대방이다. 사망자 발생 및 사업장 피해 등 피해 규모가 크고, 정부 조사 결과라는 객관적 증거가 존재하며, 서울시의 대책 마련 등 공적 절차가 진행 중인 점을 고려할 때 소송금융 투자에 적합하다. 사건이 종결되지 않고 책임 소재가 불분명한 상태이다.</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>1명 사망, 1개 사업장 피해</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>“지하 탐사 확대”…‘안전 지도’ 공개는 아직</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8517410&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>2026-03-25 00:20:45.002458+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>서울특별시</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>정부 조사 결과 발표, 서울시 대책 발표</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>1년 전 서울 강동구에서 발생한 땅 꺼짐 사고로 30대 배달 기사가 사망하고 인근 주유소가 영업 손실을 겪고 있습니다. 정부는 노후 하수관을 주요 원인으로 지목했으나, 책임지는 주체가 없고 피해 복구도 더딘 상황입니다. 서울시는 새로운 땅 꺼짐 대책을 발표했으나 미흡하다는 지적이 나옵니다.</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>정부 조사 결과 노후 하수관이 사고의 주요 원인으로 지목되어 상대방(서울시)의 책임이 비교적 명확하며(적합 조건 1), 서울시는 자력이 충분한 공공기관입니다(적합 조건 2). 사망자 발생 및 주유소 영업 손실 등 피해 규모가 크고(적합 조건 4), 정부 조사 결과라는 객관적 증거가 존재하며(적합 조건 5), 서울시의 대책 발표 등 관련 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>사망 1명, 사업장 피해 1곳</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>“지하 탐사 확대”…‘안전 지도’ 공개는 아직</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8516980&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:36:55.905051+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B43" t="inlineStr">
-[...49 lines deleted...]
-      <c r="L43" t="inlineStr">
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr"/>
+      <c r="D46" t="inlineStr"/>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>취미용 드론 사고 발생 시 피해자 보상 체계 부재 지적 및 개선 필요성 제기</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>취미용 드론 7만 대 시대에 드론 추락 및 충돌로 인한 인명·재산 피해 발생 시 피해자 보상을 위한 제도적 장치가 전무한 것으로 나타났습니다. 보험 가입이 거의 없어 하늘 위 사각지대가 발생하고 있으며, 보험연구원은 개인용 드론 사고 시 피해자 보상 체계를 마련할 필요가 있다고 제언했습니다.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>기사는 취미용 드론 사고 발생 시 피해자 보상 체계가 전무하다는 제도적 미비점을 지적하고 있을 뿐, 특정 사건의 피해자, 가해자, 피해 규모가 구체적으로 명시되지 않았습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 등)을 충족하지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>하늘 위 사각지대  취미용 드론 7만 대 시대, 보험 가입은 '전무'</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>fins.co.kr</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
-      <c r="M43" t="inlineStr">
-[...206 lines deleted...]
-      </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10700065?ref=naver</t>
+          <t>http://www.fins.co.kr/news/articleView.html?idxno=107942</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-23 00:28:59.168370+00:00</t>
+          <t>2026-03-24 00:22:19.703602+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
-      <c r="D47" t="inlineStr"/>
-      <c r="E47" t="inlineStr"/>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 합동감식 진행 중</t>
+        </is>
+      </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>청주시가 전기차 충전시설 관리자들에게 5월 27일까지 무과실 배상책임보험 가입 및 신고를 의무화한다고 밝혔다. 이는 충전 중 사고 발생 시 관리자 과실 여부와 관계없이 피해자에게 보상이 가능하도록 하는 조치이며, 기한 내 미이행 시 과태료가 부과될 예정이다.</t>
+          <t>대전 화재 현장에서 13명의 희생자 신원이 확인되었으며, 경찰은 급격한 연소와 다수 피해자 대피 실패 등 모든 의혹에 대해 다각도로 면밀히 살펴볼 예정입니다. 현재 경찰은 화재 발생 시설의 대표 등을 대상으로 수사를 진행하고 있습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>해당 기사는 전기차 충전시설의 보험 가입 및 신고 의무화에 대한 규제 안내문으로, 실제 피해 발생이나 특정 상대방의 책임이 명확히 드러난 사건이 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사례가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 13명의 사망자가 발생한 대규모 화재 사건으로, 경찰의 합동감식 및 수사가 진행 중이므로 책임 주체와 증거 확보가 용이할 것으로 보입니다. 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>13명</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>청주시  전기차 충전시설 5월27일까지 꼭 신고하세요</t>
+          <t>대전 화재현장 합동감식…희생자 13명 신원 확인</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3536295</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008488960&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-23 00:28:15.096706+00:00</t>
+          <t>2026-03-24 00:16:18.071804+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="3" t="inlineStr">
+      <c r="A48" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>중앙재난심리회복지원단 운영 및 피해 수습 지원 진행 중</t>
+          <t>경찰이 업무상 과실치사상 혐의 적용을 검토하며 수사 진행 중</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>기사는 '삽시간에 번진 공포의 불길'로 인한 재난 피해자 및 유가족에 대한 지원 활동을 다루고 있습니다. 중앙재난심리회복지원단이 운영되며 숙박, 생계, 장례, 심리 회복 등 다각적인 피해 수습 및 지원이 공동으로 추진되고 있습니다.</t>
+          <t>13명의 희생자가 발생한 사건에 대해 경찰이 '업무상 과실치사상' 혐의 적용을 검토하며 수사를 진행 중이다. 경찰은 급격한 연소와 다수의 피해자가 대피하지 못한 원인 등 모든 의혹을 다각도로 면밀히 살펴볼 예정이다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>기사에 명시된 '재난'과 '유가족' 언급은 다수의 피해자와 큰 피해 규모를 시사합니다 (적합 조건 3, 4). 또한 '중앙재난심리회복지원단' 운영 및 피해 수습 지원은 공적 절차가 진행 중이며(적합 조건 6), 이는 증거 확보 가능성을 높입니다(적합 조건 5). 책임 주체가 명확히 특정되지 않았으나, 재난의 성격상 책임 규명이 가능할 것으로 보입니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 경찰이 '업무상 과실치사상' 혐의 적용을 검토하며 수사를 진행 중이며, 13명의 희생자가 발생한 중대한 사건으로 집단소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>13명 이상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>삽시간에 번진 공포의 불길… '안전'을 삼켰다</t>
+          <t>희생자 13명 신원 확인… '업무상 과실치사상' 혐의 적용 검토</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2264275</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008488806&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-22 12:29:13.431942+00:00</t>
+          <t>2026-03-23 12:45:25.323266+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A49" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr"/>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>안전공업㈜</t>
+        </is>
+      </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>DNA 채취를 통한 신원 확인 및 시신 인도 진행 중, 정부의 유가족 및 피해자 지원 방침 발표</t>
+          <t>대전시 심리 지원 진행 중</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>한 화재 참사로 인해 다수의 사망자가 발생했으며, 현재 DNA 채취를 통한 신원 확인 및 시신 인도가 진행 중입니다. 정부는 이번 참사와 관련하여 유가족과 피해자 지원에 총력을 기울이겠다는 방침을 밝혔습니다.</t>
+          <t>대전 대덕구 안전공업㈜ 화재 발생 후, 대전시가 심리적 충격을 겪는 시민과 피해자를 대상으로 전문 상담 및 정서적 안정을 위한 심리 지원에 나섰습니다. 대덕구보건소를 통해 심리 지원이 제공됩니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>대형 화재 참사로 인해 다수의 유가족과 피해자가 발생하여 집단적 피해가 명확하며, 사망자가 발생하여 피해 규모가 매우 큽니다. 정부가 유가족 및 피해자 지원에 총력을 기울이겠다는 방침을 밝혀 공적 절차가 진행 중이며, 이 과정에서 사고 원인 및 책임 규명을 위한 증거 확보 가능성이 높습니다.</t>
+          <t>기사 내용이 대전시의 심리 지원에 초점을 맞추고 있어, 화재의 책임 소재(적합 조건 1) 및 상대방의 자력(적합 조건 2)이 불분명합니다. 또한, 피해 규모(금액)가 명확히 제시되지 않고 주로 심리적 충격에 대한 지원이므로 소송금융 투자 대상으로서의 손해배상 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>다수 (사망자 포함)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>[르포]  아빠가 다쳤냐고 물어보네 손자가 …분향소 찾은 유가족 통곡</t>
+          <t>대전시, ‘안전공업 화재’ 심리 지원 나선다</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>cctoday.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227433</t>
+          <t>https://www.kukinews.com/article/view/kuk202603230240</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-22 12:29:03.839670+00:00</t>
+          <t>2026-03-23 12:44:55.312706+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr"/>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>유족 변호인 선임 및 사건 조사 중</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>음주 야간수영과 관련된 것으로 추정되는 사건으로 두 명의 사망자가 발생했습니다. 사망한 피해자에게 보낸 김소영의 문자가 언급되었으며, 피해자 유족 변호인이 사건에 관여하고 있어 법적 절차가 진행 중인 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>두 명의 사망자가 발생하여 피해 규모는 크지만 (적합 조건 4), 기사 내용이 매우 단편적이고 모호하여 소송 상대방의 책임 명확성 및 자력 여부를 판단하기 어렵습니다. 유족 변호인이 언급되어 법적 절차가 진행 중임을 시사합니다 (적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>[사건추적] 2명 죽었지만  엄마 밥 먹고파  /  음주 야간수영  최후는</t>
+        </is>
+      </c>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M50" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183525</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:39:37.391820+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B50" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D50" t="inlineStr">
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>서울특별시</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>대통령 지시로 원인 규명 및 피해자 지원 절차 진행 중</t>
+          <t>서울시의 지반침하 예방 및 관리 대책 강화, 피해 보상 절차 진행 중</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>대전에서 발생한 화재 참사로 인해 유가족과 부상자들이 발생했다. 대통령은 현장을 방문하여 피해자들을 위로하고, 관계 당국에 철저한 원인 규명과 피해자 지원을 당부하며 끝까지 책임질 것을 약속했다. 이는 향후 책임 주체가 밝혀질 경우 대규모 손해배상 소송으로 이어질 가능성이 있음을 시사한다.</t>
+          <t>서울시가 명일동 지반침하 사고 1년을 맞아 지반침하 예방 및 관리 대책을 강화하고 있다. GPR 탐사 확대, 노후 하수관로 전수조사, 지반침하 관측망 구축 등 예방 시스템을 개선하며, 시민안전보험에 지반침하를 포함하고 피해 보상에도 적극 나서고 있다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>대전 화재 참사로 '유가족과 부상자들'이라는 집단적 피해가 발생했으며, 대통령이 '원인 철저 규명'을 지시하고 '관계 당국'에 지원을 당부하는 등 공적 절차가 진행 중입니다. 이는 소송금융 적합 조건인 '집단적 피해'와 '공적 절차 진행 중'에 해당합니다. 다만, 현재 기사만으로는 상대방의 책임이 명확히 특정되지 않아 'High' 등급에는 미치지 못합니다.</t>
+          <t>서울시라는 자력 있는 공공기관이 피고가 될 수 있으며 (적합 조건 2), 명일동 사고와 같이 다수의 시민이 피해를 입을 가능성이 높아 집단적 피해(적합 조건 3)에 해당합니다. 서울시가 지반침하 예방 및 보상 시스템을 강화하고 있어 관련 증거 확보(적합 조건 5) 및 공적 절차 진행 중(적합 조건 6)인 점도 긍정적입니다. 상대방 책임 또한 공공 인프라 관리 주체로서 비교적 명확합니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>명일동 사고 피해자 다수</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>李 대통령, 대전화재 참사에  원인 철저 규명…끝까지 책임질 것</t>
+          <t>제2의 명일동 막는다 … 서울시, 지반침하 관리에 인력 늘리고 신기술...</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>public25.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.public25.com/news/articleView.html?idxno=42314</t>
+          <t>https://view.asiae.co.kr/article/2026032309504111258</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-22 00:19:14.698366+00:00</t>
+          <t>2026-03-23 12:25:43.248144+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A52" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>화재 원인 수사 진행 중, 정부 재난 피해자 지원센터 운영</t>
+          <t>대전시 합동분향소 및 피해자 지원센터 운영 중</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>대규모 화재 사고 발생 후 정부가 행정안전부 등 22개 기관을 모아 중앙 합동 재난 피해자 지원센터를 설치하고 피해자와 유가족을 지원하고 있습니다. 화재 원인에 대한 수사가 본격적으로 진행 중입니다.</t>
+          <t>대전시 문평동 공장 화재 사고 희생자를 위한 합동분향소가 시청에 설치되어 운영 중이다. 대전시는 유가족 대기실, 트라우마 지원센터, 재난피해자지원센터 등을 통해 장례, 자금융자, 납세유예 등 맞춤형 지원을 제공하고 있다. 기사에는 화재 원인이나 책임 주체에 대한 정보는 포함되어 있지 않다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>재난 피해자 지원센터 설치와 '화재 원인 수사 본격화'는 적합 조건인 '집단적 피해', '피해 규모가 큼', '증거 확보 가능', '공적 절차 진행 중'에 해당합니다. 정부 차원의 대응은 사건의 중대성과 다수 피해자 발생 가능성을 시사하며, 수사를 통해 책임 소재가 명확해질 경우 소송금융 투자 가능성이 높습니다.</t>
+          <t>기사 내용만으로는 화재 사고의 책임 주체가 명확히 특정되지 않아 소송 상대방을 파악하기 어렵습니다. 또한, 책임 소재에 대한 공적 조사 진행 여부나 증거 확보 가능성도 불분명하여 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>피해자와 유가족들 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>이 대통령  2차 사고 없어야 …화재 원인 수사 본격화</t>
+          <t>대전시, 문평동 화재 희생자 합동분향소 운영</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008486579&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://biz.heraldcorp.com/article/10700065?ref=naver</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-21 12:28:01.788501+00:00</t>
+          <t>2026-03-23 00:28:59.168370+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="4" t="inlineStr">
+      <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
-      <c r="D53" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D53" t="inlineStr"/>
+      <c r="E53" t="inlineStr"/>
       <c r="F53" t="inlineStr">
         <is>
-          <t>대전에서 발생한 화재참사 현장에 이 대통령이 방문하여 피해 상황과 실종자 수색 진행 상황을 점검했다. 대통령은 피해자 가족들을 언급하며 위로의 뜻을 전하고, 소방대원들을 격려했다.</t>
+          <t>청주시가 전기차 충전시설 관리자들에게 5월 27일까지 무과실 배상책임보험 가입 및 신고를 의무화한다고 밝혔다. 이는 충전 중 사고 발생 시 관리자 과실 여부와 관계없이 피해자에게 보상이 가능하도록 하는 조치이며, 기한 내 미이행 시 과태료가 부과될 예정이다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 제한적이며, 화재의 원인, 책임 주체, 구체적인 피해 규모, 피해자 수 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 파악되지 않습니다. 상대방의 책임 명확성, 자력 여부, 증거 확보 가능성 등 적합 조건에 해당하는지 판단하기 어렵습니다.</t>
+          <t>해당 기사는 전기차 충전시설의 보험 가입 및 신고 의무화에 대한 규제 안내문으로, 실제 피해 발생이나 특정 상대방의 책임이 명확히 드러난 사건이 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사례가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>대전 화재참사 현장 방문한 李대통령, 피해상황·실종자수색 점검</t>
+          <t>청주시  전기차 충전시설 5월27일까지 꼭 신고하세요</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1349957</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3536295</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-21 12:19:23.764481+00:00</t>
+          <t>2026-03-23 00:28:15.096706+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
-      <c r="A54" s="3" t="inlineStr">
+      <c r="A54" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>행정안전부 중앙재난안전대책본부 구성 및 중앙합동재난피해자지원센터 설치</t>
+          <t>중앙재난심리회복지원단 운영 및 피해 수습 지원 진행 중</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>대전의 한 공장에서 화재가 발생하여 행정안전부가 중앙재난안전대책본부를 구성하고 피해자 지원을 위한 센터를 설치했습니다. 화재 원인으로 나트륨 및 조립식 구조의 문제가 지목되고 있으며, 해당 공장은 자동차·선박용 엔진밸브를 생산하는 곳입니다.</t>
+          <t>기사는 '삽시간에 번진 공포의 불길'로 인한 재난 피해자 및 유가족에 대한 지원 활동을 다루고 있습니다. 중앙재난심리회복지원단이 운영되며 숙박, 생계, 장례, 심리 회복 등 다각적인 피해 수습 및 지원이 공동으로 추진되고 있습니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 행정안전부의 중앙재난안전대책본부 구성 및 피해자 지원센터 설치는 다수의 피해자와 정부 차원의 조사를 시사하며, 이는 향후 소송에서 객관적 증거 확보에 유리할 것으로 판단됩니다.</t>
+          <t>기사에 명시된 '재난'과 '유가족' 언급은 다수의 피해자와 큰 피해 규모를 시사합니다 (적합 조건 3, 4). 또한 '중앙재난심리회복지원단' 운영 및 피해 수습 지원은 공적 절차가 진행 중이며(적합 조건 6), 이는 증거 확보 가능성을 높입니다(적합 조건 5). 책임 주체가 명확히 특정되지 않았으나, 재난의 성격상 책임 규명이 가능할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>대전 공장 왜 이렇게 탔나…나트륨·조립식 구조 ‘이중 악재’</t>
+          <t>삽시간에 번진 공포의 불길… '안전'을 삼켰다</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603210030</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2264275</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-21 00:27:02.204729+00:00</t>
+          <t>2026-03-22 12:29:13.431942+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>실종자 수색 및 피해자 지원센터 운영 중</t>
+          <t>DNA 채취를 통한 신원 확인 및 시신 인도 진행 중, 정부의 유가족 및 피해자 지원 방침 발표</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>김민석 총리가 대전 화재 현장을 방문하여 실종자 수색과 대원 안전의 중요성을 강조했다. 행정안전부 관계자는 실종자 가족과 부상자들을 위한 피해자 지원 상황을 설명하고, 현장 인근에 임시 지원센터를 설치해 운영 중이라고 밝혔다.</t>
+          <t>한 화재 참사로 인해 다수의 사망자가 발생했으며, 현재 DNA 채취를 통한 신원 확인 및 시신 인도가 진행 중입니다. 정부는 이번 참사와 관련하여 유가족과 피해자 지원에 총력을 기울이겠다는 방침을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 화재의 원인이나 책임 소재가 전혀 파악되지 않아 소송 상대방을 특정할 수 없습니다. 또한 피해 규모(금액, 구체적인 피해자 수)도 미상이며, 소송금융 투자를 위한 핵심 정보가 부족합니다.</t>
+          <t>대형 화재 참사로 인해 다수의 유가족과 피해자가 발생하여 집단적 피해가 명확하며, 사망자가 발생하여 피해 규모가 매우 큽니다. 정부가 유가족 및 피해자 지원에 총력을 기울이겠다는 방침을 밝혀 공적 절차가 진행 중이며, 이 과정에서 사고 원인 및 책임 규명을 위한 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (사망자 포함)</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>김민석 총리, 대전 화재 현장 찾아  실종자 수색·대원 안전 모두 중요...</t>
+          <t>[르포]  아빠가 다쳤냐고 물어보네 손자가 …분향소 찾은 유가족 통곡</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3386749</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227433</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-21 00:17:59.212635+00:00</t>
+          <t>2026-03-22 12:29:03.839670+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="3" t="inlineStr">
+      <c r="A56" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>창원시, 창원시설공단</t>
-[...2 lines deleted...]
-      <c r="D56" t="inlineStr"/>
+          <t>안전공업</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>사고 발생 1주기 추모 행사 진행. 현재 소송 진행 여부는 불분명하나, 과거 사고 조사 등 관련 절차가 진행되었을 것으로 예상됨.</t>
+          <t>국과수 합동 감식 진행 예정, 희생자 합동분향소 설치</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>지난해 경남 창원NC파크 외벽 구조물 추락 사고로 1명이 사망했으며, 사고 1주기를 맞아 추모 행사가 열렸습니다. 창원시와 창원시설공단이 추모 행사를 주관했으며, 사고의 책임 소재와 법적 진행 상황은 기사에서 명확히 언급되지 않았습니다.</t>
+          <t>대전 화재로 다수의 희생자가 발생했으며, 안전공업 대표가 유가족에게 사과했다. 국과수 등은 정확한 화재 원인 규명을 위해 합동 감식을 진행할 예정이며, 대전시청에 희생자 합동분향소가 설치되고 지원센터가 운영 중이다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>창원NC파크 외벽 구조물 추락 사고로 인한 사망 사건으로, 시설물 관리 주체인 창원시 또는 창원시설공단의 책임이 명확할 수 있습니다 (적합 조건 1). 상대방은 공공기관으로 배상 능력이 충분하며 (적합 조건 2), 사망 사고이므로 피해 규모가 매우 큽니다 (적합 조건 4). 사고 발생 사실이 명확하고 관련 조사 기록 등 증거 확보가 가능할 것으로 예상됩니다 (적합 조건 5). 기사만으로는 현재 소송 진행 여부나 종결 여부를 알 수 없으나, 사망 사고의 중대성과 공공기관의 책임 가능성을 고려할 때 소송금융 투자 검토 가치가 높습니다.</t>
+          <t>안전공업 대표가 사과하여 상대방 책임이 비교적 명확하고(적합 조건 1), 희생자 합동분향소 설치 및 유가족 언급으로 집단적 피해와 큰 피해 규모가 확인된다(적합 조건 3, 4). 또한 국과수 합동 감식이 진행 예정이므로 증거 확보 및 공적 절차 진행 중인 점도 긍정적이다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>창원NC파크 사망사고 1주기 추모</t>
+          <t>유가족에 죽을죄 지었다 …대전 화재 안전공업 대표 사과</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260318.22008005336</t>
+          <t>https://www.dailian.co.kr/news/view/1623894/?sc=Naver</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-17 12:28:35.472404+00:00</t>
+          <t>2026-03-22 00:23:10.378721+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="2" t="inlineStr">
+      <c r="A57" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>서울시의 화재안전조사 및 피해자 지원 진행 중</t>
+          <t>대통령 지시로 원인 규명 및 피해자 지원 절차 진행 중</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>서울 중구 소공동 복합건축물에서 화재가 발생하여 부상자와 외국인 관광객 등 다수의 피해자가 발생했습니다. 오세훈 서울시장은 현장을 점검하고 부상자 쾌유를 빌며, 객실 밀집 숙박시설의 소화설비 보강 및 화재 안전관리 실태 전반에 대한 점검과 제도 개선을 약속했습니다. 서울시는 피해자들에게 임시주거시설을 제공하고 시내 소규모 숙박시설에 대한 화재안전조사를 진행 중입니다.</t>
+          <t>대전에서 발생한 화재 참사로 인해 유가족과 부상자들이 발생했다. 대통령은 현장을 방문하여 피해자들을 위로하고, 관계 당국에 철저한 원인 규명과 피해자 지원을 당부하며 끝까지 책임질 것을 약속했다. 이는 향후 책임 주체가 밝혀질 경우 대규모 손해배상 소송으로 이어질 가능성이 있음을 시사한다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 다수의 부상자와 이재민이 발생했으며, 서울시가 화재 안전관리 실태 점검 및 제도 개선을 추진하고 있어 공식 조사 결과가 나올 가능성이 높습니다. 다만, 책임 주체가 아직 명확히 특정되지 않았고 피해 규모가 구체적으로 확인되지 않았습니다.</t>
+          <t>대전 화재 참사로 '유가족과 부상자들'이라는 집단적 피해가 발생했으며, 대통령이 '원인 철저 규명'을 지시하고 '관계 당국'에 지원을 당부하는 등 공적 절차가 진행 중입니다. 이는 소송금융 적합 조건인 '집단적 피해'와 '공적 절차 진행 중'에 해당합니다. 다만, 현재 기사만으로는 상대방의 책임이 명확히 특정되지 않아 'High' 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>오세훈, 중구 소공동 복합건축물 화재 현장 점검</t>
+          <t>李 대통령, 대전화재 참사에  원인 철저 규명…끝까지 책임질 것</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>public25.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/policy/2026/03/16/2026031619243176182</t>
+          <t>https://www.public25.com/news/articleView.html?idxno=42314</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-16 12:26:48.061252+00:00</t>
+          <t>2026-03-22 00:19:14.698366+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
-      <c r="A58" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A58" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>소방당국 및 경찰 조사 진행 중</t>
+          <t>화재 원인 수사 진행 중, 정부 재난 피해자 지원센터 운영</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>서울 중구 소공동의 한 복합건축물 3층 게스트하우스에서 화재가 발생하여 2명이 중상을 입고 8명이 경상을 입는 등 총 10명의 인명 피해가 발생했습니다. 윤호중 행정안전부 장관은 관계기관에 가용 인력과 장비를 총동원하여 인명구조와 화재진압에 총력을 다할 것을 지시했습니다. 현재 소방 당국이 진화 작업을 진행 중이며, 경찰도 현장 주변 통제에 만전을 기하고 있습니다.</t>
+          <t>대규모 화재 사고 발생 후 정부가 행정안전부 등 22개 기관을 모아 중앙 합동 재난 피해자 지원센터를 설치하고 피해자와 유가족을 지원하고 있습니다. 화재 원인에 대한 수사가 본격적으로 진행 중입니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>서울 소공동 복합건축물 화재로 10명의 인명 피해가 발생했으며, 소방 및 경찰 당국의 조사가 진행될 예정이므로 객관적 증거 확보 및 공적 절차 진행 중이라는 적합 조건에 해당합니다. (조건 5, 6) 2명의 중상자가 발생하여 피해 규모가 작지 않을 것으로 예상되나, 상대방의 자력은 불분명하며 집단적 피해 규모도 크지 않아(10명) High 등급에는 미치지 못합니다.</t>
+          <t>재난 피해자 지원센터 설치와 '화재 원인 수사 본격화'는 적합 조건인 '집단적 피해', '피해 규모가 큼', '증거 확보 가능', '공적 절차 진행 중'에 해당합니다. 정부 차원의 대응은 사건의 중대성과 다수 피해자 발생 가능성을 시사하며, 수사를 통해 책임 소재가 명확해질 경우 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>10명 (중상 2명, 경상 8명)</t>
+          <t>피해자와 유가족들 다수</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>[아주경제 오늘의 뉴스 종합] 트럼프 '러브콜'에도...北, 탄도미사일 10...</t>
+          <t>이 대통령  2차 사고 없어야 …화재 원인 수사 본격화</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260314211454756</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008486579&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-15 00:28:41.527890+00:00</t>
+          <t>2026-03-21 12:28:01.788501+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
-      <c r="A59" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A59" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>경찰 및 소방당국 합동 감식 진행 중, 정부 및 서울시 피해자 지원</t>
+          <t>대통령 현장 방문 및 피해 상황 점검</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>서울 중구 소공로 복합건물 내 캡슐호텔에서 화재가 발생하여 10명이 중경상을 입었으며, 이 중 8명은 외국인으로 확인되었습니다. 캡슐형 숙박시설의 구조적 특성이 대피를 지연시켰다는 분석이 나오고 있으며, 소방당국과 경찰은 정확한 화재 원인을 조사할 예정입니다. 서울시는 피해자들을 위한 임시 대피소와 주거 시설을 지원하고 있습니다.</t>
+          <t>대전에서 발생한 화재참사 현장에 이 대통령이 방문하여 피해 상황과 실종자 수색 진행 상황을 점검했다. 대통령은 피해자 가족들을 언급하며 위로의 뜻을 전하고, 소방대원들을 격려했다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>캡슐형 숙박시설의 구조적 특성으로 인한 대피 지연 가능성이 제기되어 시설물 관리 주체의 책임이 비교적 명확합니다. 10명의 중경상자와 45명의 체크인 투숙객 중 다수가 피해를 입어 집단적 피해에 해당하며, 3명의 중상자는 상당한 피해 규모를 예상하게 합니다. 소방당국과 경찰의 합동 감식이 진행 중이므로 객관적인 증거 확보가 용이하며, 정부와 서울시의 피해자 지원 등 공적 절차가 진행 중입니다.</t>
+          <t>기사 내용이 매우 제한적이며, 화재의 원인, 책임 주체, 구체적인 피해 규모, 피해자 수 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 파악되지 않습니다. 상대방의 책임 명확성, 자력 여부, 증거 확보 가능성 등 적합 조건에 해당하는지 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>최소 10명 부상, 45명 체크인 투숙객 중 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>서울 한복판 캡슐호텔 화재로 10명 중경상... 대부분 외국인</t>
+          <t>대전 화재참사 현장 방문한 李대통령, 피해상황·실종자수색 점검</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/546483</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1349957</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-15 00:25:20.545592+00:00</t>
+          <t>2026-03-21 12:19:23.764481+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
-      <c r="A60" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A60" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>화재 발생 직후, 소방 대응 1단계 발령 및 경찰 통제 중, 서울시 임시주거시설 지원</t>
+          <t>행정안전부 중앙재난안전대책본부 구성 및 중앙합동재난피해자지원센터 설치</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>서울 중구 소공빌딩 3층에서 화재가 발생하여 소방 당국이 진화 중이며 경찰이 통제하고 있다. 오세훈 서울시장은 피해자들에게 임시주거시설을 지원하는 등 총력 지원을 약속했다. 현재 화재 원인 및 피해 규모는 파악 중이다.</t>
+          <t>대전의 한 공장에서 화재가 발생하여 행정안전부가 중앙재난안전대책본부를 구성하고 피해자 지원을 위한 센터를 설치했습니다. 화재 원인으로 나트륨 및 조립식 구조의 문제가 지목되고 있으며, 해당 공장은 자동차·선박용 엔진밸브를 생산하는 곳입니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>적합 조건 5(증거 확보 가능성)와 6(공적 절차 진행 중)에 해당합니다. 화재 원인 조사를 통해 책임 주체가 특정될 가능성이 있으나, 현재 기사만으로는 상대방 책임의 명확성(조건 1)과 자력(조건 2), 집단적 피해(조건 3), 피해 규모(조건 4)가 불분명하여 추가 정보가 필요합니다.</t>
+          <t>적합 조건 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 행정안전부의 중앙재난안전대책본부 구성 및 피해자 지원센터 설치는 다수의 피해자와 정부 차원의 조사를 시사하며, 이는 향후 소송에서 객관적 증거 확보에 유리할 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>오세훈, 소공동 화재  피해자 지원 총력…임시주거시설 지원</t>
+          <t>대전 공장 왜 이렇게 탔나…나트륨·조립식 구조 ‘이중 악재’</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/seoul/6101397</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603210030</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-15 00:19:58.239857+00:00</t>
+          <t>2026-03-21 00:27:02.204729+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
-      <c r="A61" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A61" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>실종자 수색 및 피해자 지원센터 운영 중</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>김민석 총리가 대전 화재 현장을 방문하여 실종자 수색과 대원 안전의 중요성을 강조했다. 행정안전부 관계자는 실종자 가족과 부상자들을 위한 피해자 지원 상황을 설명하고, 현장 인근에 임시 지원센터를 설치해 운영 중이라고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>기사 내용만으로는 화재의 원인이나 책임 소재가 전혀 파악되지 않아 소송 상대방을 특정할 수 없습니다. 또한 피해 규모(금액, 구체적인 피해자 수)도 미상이며, 소송금융 투자를 위한 핵심 정보가 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>김민석 총리, 대전 화재 현장 찾아  실종자 수색·대원 안전 모두 중요...</t>
+        </is>
+      </c>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>newscj.com</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M61" t="inlineStr">
+        <is>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3386749</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>2026-03-21 00:17:59.212635+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>창원시, 창원시설공단</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr"/>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>사고 발생 1주기 추모 행사 진행. 현재 소송 진행 여부는 불분명하나, 과거 사고 조사 등 관련 절차가 진행되었을 것으로 예상됨.</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>지난해 경남 창원NC파크 외벽 구조물 추락 사고로 1명이 사망했으며, 사고 1주기를 맞아 추모 행사가 열렸습니다. 창원시와 창원시설공단이 추모 행사를 주관했으며, 사고의 책임 소재와 법적 진행 상황은 기사에서 명확히 언급되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>창원NC파크 외벽 구조물 추락 사고로 인한 사망 사건으로, 시설물 관리 주체인 창원시 또는 창원시설공단의 책임이 명확할 수 있습니다 (적합 조건 1). 상대방은 공공기관으로 배상 능력이 충분하며 (적합 조건 2), 사망 사고이므로 피해 규모가 매우 큽니다 (적합 조건 4). 사고 발생 사실이 명확하고 관련 조사 기록 등 증거 확보가 가능할 것으로 예상됩니다 (적합 조건 5). 기사만으로는 현재 소송 진행 여부나 종결 여부를 알 수 없으나, 사망 사고의 중대성과 공공기관의 책임 가능성을 고려할 때 소송금융 투자 검토 가치가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>창원NC파크 사망사고 1주기 추모</t>
+        </is>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>kookje.co.kr</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M62" t="inlineStr">
+        <is>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260318.22008005336</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:28:35.472404+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr"/>
+      <c r="D63" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E61" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A62" s="2" t="inlineStr">
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>서울시의 화재안전조사 및 피해자 지원 진행 중</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>서울 중구 소공동 복합건축물에서 화재가 발생하여 부상자와 외국인 관광객 등 다수의 피해자가 발생했습니다. 오세훈 서울시장은 현장을 점검하고 부상자 쾌유를 빌며, 객실 밀집 숙박시설의 소화설비 보강 및 화재 안전관리 실태 전반에 대한 점검과 제도 개선을 약속했습니다. 서울시는 피해자들에게 임시주거시설을 제공하고 시내 소규모 숙박시설에 대한 화재안전조사를 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>적합 조건 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 다수의 부상자와 이재민이 발생했으며, 서울시가 화재 안전관리 실태 점검 및 제도 개선을 추진하고 있어 공식 조사 결과가 나올 가능성이 높습니다. 다만, 책임 주체가 아직 명확히 특정되지 않았고 피해 규모가 구체적으로 확인되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>오세훈, 중구 소공동 복합건축물 화재 현장 점검</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/policy/2026/03/16/2026031619243176182</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:26:48.061252+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
-        </is>
-[...138 lines deleted...]
-          <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>FBI 수사 진행 중</t>
+          <t>소방당국 및 경찰 조사 진행 중</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>미국 버지니아주 올드도미니언대학교 인근과 미시간주 유대교 회당에서 테러 의심 사건이 잇따라 발생했습니다. 이 사건들로 총 3명이 사망하고 3명이 부상했으며, FBI가 수사에 착수했습니다. 버지니아 사건의 총격범은 과거 IS 연루 전력이 있는 것으로 알려졌습니다.</t>
+          <t>서울 중구 소공동의 한 복합건축물 3층 게스트하우스에서 화재가 발생하여 2명이 중상을 입고 8명이 경상을 입는 등 총 10명의 인명 피해가 발생했습니다. 윤호중 행정안전부 장관은 관계기관에 가용 인력과 장비를 총동원하여 인명구조와 화재진압에 총력을 다할 것을 지시했습니다. 현재 소방 당국이 진화 작업을 진행 중이며, 경찰도 현장 주변 통제에 만전을 기하고 있습니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>FBI 수사가 진행 중이고 증거 확보 가능성이 있지만(적합 조건 5, 6), 소송금융의 핵심인 '상대방 책임의 명확성'과 '상대방의 충분한 자력'이 불분명합니다. 사건의 직접 가해자는 사망하거나 수감된 상태이며, 기관(대학교, 유대교 회당)의 과실 여부 및 그에 따른 배상 책임이 명확히 드러나지 않습니다. 또한, 피해자 수가 적어 집단적 피해로 보기 어렵습니다.</t>
+          <t>서울 소공동 복합건축물 화재로 10명의 인명 피해가 발생했으며, 소방 및 경찰 당국의 조사가 진행될 예정이므로 객관적 증거 확보 및 공적 절차 진행 중이라는 적합 조건에 해당합니다. (조건 5, 6) 2명의 중상자가 발생하여 피해 규모가 작지 않을 것으로 예상되나, 상대방의 자력은 불분명하며 집단적 피해 규모도 크지 않아(10명) High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>사망 3명, 부상 3명</t>
+          <t>10명 (중상 2명, 경상 8명)</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>이란 전쟁 여파인가···미 본토에 ‘테러 의심 사건’ 잇따라</t>
+          <t>[아주경제 오늘의 뉴스 종합] 트럼프 '러브콜'에도...北, 탄도미사일 10...</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603130751001</t>
+          <t>https://www.ajunews.com/view/20260314211454756</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-13 00:22:55.440765+00:00</t>
+          <t>2026-03-15 00:28:41.527890+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="2" t="inlineStr">
+      <c r="A65" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr"/>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>경찰 및 소방당국 합동 감식 진행 중, 정부 및 서울시 피해자 지원</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>서울 중구 소공로 복합건물 내 캡슐호텔에서 화재가 발생하여 10명이 중경상을 입었으며, 이 중 8명은 외국인으로 확인되었습니다. 캡슐형 숙박시설의 구조적 특성이 대피를 지연시켰다는 분석이 나오고 있으며, 소방당국과 경찰은 정확한 화재 원인을 조사할 예정입니다. 서울시는 피해자들을 위한 임시 대피소와 주거 시설을 지원하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>캡슐형 숙박시설의 구조적 특성으로 인한 대피 지연 가능성이 제기되어 시설물 관리 주체의 책임이 비교적 명확합니다. 10명의 중경상자와 45명의 체크인 투숙객 중 다수가 피해를 입어 집단적 피해에 해당하며, 3명의 중상자는 상당한 피해 규모를 예상하게 합니다. 소방당국과 경찰의 합동 감식이 진행 중이므로 객관적인 증거 확보가 용이하며, 정부와 서울시의 피해자 지원 등 공적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>최소 10명 부상, 45명 체크인 투숙객 중 다수</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>서울 한복판 캡슐호텔 화재로 10명 중경상... 대부분 외국인</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>insight.co.kr</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M65" t="inlineStr">
+        <is>
+          <t>https://www.insight.co.kr/news/546483</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>2026-03-15 00:25:20.545592+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B65" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D65" t="inlineStr">
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr"/>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>화재 발생 직후, 소방 대응 1단계 발령 및 경찰 통제 중, 서울시 임시주거시설 지원</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>서울 중구 소공빌딩 3층에서 화재가 발생하여 소방 당국이 진화 중이며 경찰이 통제하고 있다. 오세훈 서울시장은 피해자들에게 임시주거시설을 지원하는 등 총력 지원을 약속했다. 현재 화재 원인 및 피해 규모는 파악 중이다.</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>적합 조건 5(증거 확보 가능성)와 6(공적 절차 진행 중)에 해당합니다. 화재 원인 조사를 통해 책임 주체가 특정될 가능성이 있으나, 현재 기사만으로는 상대방 책임의 명확성(조건 1)과 자력(조건 2), 집단적 피해(조건 3), 피해 규모(조건 4)가 불분명하여 추가 정보가 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>오세훈, 소공동 화재  피해자 지원 총력…임시주거시설 지원</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M66" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/seoul/6101397</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>2026-03-15 00:19:58.239857+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr"/>
+      <c r="D67" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E65" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A66" s="2" t="inlineStr">
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>소방 및 경찰 합동 감식 진행 중</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>서울 소공동 게스트하우스에서 화재가 발생하여 3명이 중상을 입고 7명이 경상을 입었으며, 45명 이상의 투숙객이 대피하는 등 다수의 인명 피해가 발생했습니다. 현재 소방 당국과 경찰이 합동 감식을 통해 정확한 화재 원인을 조사 중이며, 서울시는 피해자 지원에 나섰습니다. 화재 원인 규명에 따라 건물 관리 주체의 책임이 명확해질 경우 집단 소송 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>적합 조건 3(집단적 피해)에 따라 10명 부상, 45명 이상 투숙객이 화재로 직접 영향을 받았으며, 적합 조건 4(피해 규모 큼)에 따라 3명 중상으로 상당한 손해배상액이 예상됩니다. 또한 적합 조건 5(증거 확보 가능) 및 6(공적 절차 진행 중)에 따라 소방 및 경찰의 합동 감식으로 화재 원인 및 책임 규명이 가능하여 투자 적합도가 높습니다. 다만, 상대방 책임의 명확성 및 자력은 추가 조사를 통해 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>최소 10명 부상, 45명 이상 직접 영향</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>서울 소공동 빌딩 게스트하우스서 불, 3명 중상…오세훈 “수습에 만전...</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>dt.co.kr</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>https://www.dt.co.kr/article/12051467?ref=naver</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>2026-03-15 00:19:23.861837+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B66" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D66" t="inlineStr">
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr"/>
+      <c r="D68" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E66" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>피해자 정보공개 청구, 관할 구청 배상 가능성 검토 중</t>
+          <t>서울시 및 유관기관 현장 수습 및 피해자 지원 중, 소방·경찰 조사 진행 중</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>울산시 남구 번화가 인도에서 20대 남성이 부실한 맨홀 뚜껑 아래로 빠져 다리 골절상을 입고 실직 위기에 처했습니다. 현행 하수도법상 관리 책임은 설치 주체에게 있으나, 지자체와 인근 건물주 모두 서로 책임을 미루고 있습니다. 피해자가 직접 정보공개 청구에 나섰으며, 관할 구청은 뒤늦게 배상 가능성을 검토하겠다고 밝혔습니다.</t>
+          <t>서울 중구 소공동 복합건축물에서 화재가 발생하여 10명이 부상당했다. 오세훈 서울시장은 현장 수습과 외국인 관광객 등 피해자 지원에 총력을 다할 것을 지시했으며, 서울시와 유관기관이 협력하여 임시주거시설 제공 및 병원 이송 등 긴급 지원 조치를 추진 중이다. 화재 진압은 완료되었고, 건물 내부 안전 점검 및 현장 수습이 진행되고 있다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>적합 조건으로 울산시 남구청이라는 자력 있는 상대방이 존재하고, 피해 규모가 크며(전치 6주 골절, 실직 위기), 사고 현장 및 진단서 등 증거 확보가 용이합니다. 또한 피해자가 정보공개 청구를 진행하고 구청이 배상 가능성을 검토하는 등 공적 절차가 진행 중입니다. 그러나 지자체와 건물주 간 책임 소재가 불분명하여 소송 과정에서 쟁점이 될 수 있으며, 집단적 피해가 아닌 단일 피해 사례라는 점이 투자 매력을 낮춥니다.</t>
+          <t>화재 원인 및 책임 주체가 아직 명확하지 않지만, 소방·경찰 등 공적 기관의 현장 수습 및 조사가 진행 중이므로 증거 확보 가능성이 높습니다 (적합 조건 5, 6). 10명의 부상자가 발생하여 다수 피해자가 존재하며 (적합 조건 3), 복합건축물의 소유주 또는 관리 주체가 대기업일 경우 자력도 충분할 수 있습니다 (적합 조건 2).</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>10명</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>맨홀에 갑자기 ‘쑥’…지자체도 건물주도 ‘나몰라라’</t>
+          <t>서울 중구 소공동 복합건축물 화재…오세훈  현장 수습·피해자 지원 총...</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8500572&amp;ref=A</t>
+          <t>https://www.newspim.com/news/view/20260314000140</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-06 01:21:50.698538+00:00</t>
+          <t>2026-03-15 00:18:39.166110+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>울산시 남구청, 인근 건물주들</t>
+          <t>소공동 게스트하우스 운영자</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>피해자 정보공개 청구 및 관할 구청 배상 가능성 검토 중</t>
+          <t>관계 기관의 화재 원인 및 책임 소재 조사 예정</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>울산 번화가 인도에서 20대 남성이 파손된 맨홀에 빠져 다리 골절 및 실직 위기에 처했습니다. 지자체와 건물주가 서로 관리 책임을 미루고 있으며, 피해자는 정보공개 청구를 통해 원인 규명에 나섰습니다. 관할 구청은 뒤늦게 배상 가능성을 검토하겠다고 밝혔습니다.</t>
+          <t>서울 소공동 게스트하우스에서 화재가 발생하여 3명이 중상을 입고 7명이 경상을 입었다. 관계 기관은 인명구조와 화재 진압에 총력을 기울이고 있으며, 서울시장도 피해자 지원을 지시했다. 화재 원인 및 책임 소재에 대한 조사가 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(맨홀 파손), 상대방(지자체, 건물주)에게 자력이 충분합니다. 피해자의 다리 골절 및 실직 위기로 인한 피해 규모가 상당하며, 사고 현장 및 의료 기록 등 증거 확보가 용이합니다. 또한 피해자가 정보공개 청구를 진행하고 구청이 배상 검토를 시작하는 등 공적 절차가 진행 중입니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하나, 상대방 자력(적합 조건 2)이 불확실하고, 피해자 수가 집단소송을 위한 '수십 명 이상'에는 미치지 못해(적합 조건 3) 투자 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>10명 (중상 3명, 경상 7명)</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>맨홀 사고…지자체·건물주 ‘나 몰라라’</t>
+          <t>서울 소공동 게스트하우스에서 화재...3명 중상·7명 경상</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8500431&amp;ref=A</t>
+          <t>https://www.chosun.com/national/national_general/2026/03/14/HZ5DKTDEMRGE5GKXCOX6PZTRMU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-06 01:18:15.268954+00:00</t>
+          <t>2026-03-15 00:17:51.762671+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>대치동 아파트 화재 발생, 불법 주정차로 인한 소방차 진입 지연</t>
+          <t>FBI 수사 진행 중</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>서울 대치동 아파트 화재 당시 불법 주정차 차량들로 인해 소방차 진입이 지연되어 여중생이 사망하는 피해가 발생했습니다. 소방관들은 긴급 상황 시 불법 주정차 차량을 강제 처분할 수 있는 권한이 있으나, 민원 및 소송 부담으로 인해 실제 활용이 저조한 상황입니다. 서울소방은 대원들의 부담을 덜기 위해 보상 대응 전담팀을 운영할 계획입니다.</t>
+          <t>미국 버지니아주 올드도미니언대학교 인근과 미시간주 유대교 회당에서 테러 의심 사건이 잇따라 발생했습니다. 이 사건들로 총 3명이 사망하고 3명이 부상했으며, FBI가 수사에 착수했습니다. 버지니아 사건의 총격범은 과거 IS 연루 전력이 있는 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>불법 주정차 차량으로 인한 소방차 진입 방해로 인명 피해가 발생하여 상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 증거 확보가 용이합니다(적합 조건 5). 그러나 상대방이 개별 차량 소유주로 자력 충분 여부가 불확실하며, 집단적 피해 사례로 보기는 어렵습니다.</t>
+          <t>FBI 수사가 진행 중이고 증거 확보 가능성이 있지만(적합 조건 5, 6), 소송금융의 핵심인 '상대방 책임의 명확성'과 '상대방의 충분한 자력'이 불분명합니다. 사건의 직접 가해자는 사망하거나 수감된 상태이며, 기관(대학교, 유대교 회당)의 과실 여부 및 그에 따른 배상 책임이 명확히 드러나지 않습니다. 또한, 피해자 수가 적어 집단적 피해로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>사망 3명, 부상 3명</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>소방차 막는 차 밀어버린다?‥민원 부담에 주춤</t>
+          <t>이란 전쟁 여파인가···미 본토에 ‘테러 의심 사건’ 잇따라</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6805315_37012.html</t>
+          <t>https://www.khan.co.kr/article/202603130751001</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-06 00:44:15.666888+00:00</t>
+          <t>2026-03-13 00:22:55.440765+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>패러글라이딩 업체</t>
+          <t>스위스우체국 대중교통 자회사</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>패러글라이딩 추락사 재수사 진행 중, 민사소송 항소심 진행 중</t>
+          <t>검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>패러글라이딩 추락사고 피해 유족이 보험사를 상대로 한 민사소송에서 1, 2심 패소 후 항소심을 진행하던 중, 사고 기체가 아니었다는 새로운 사실이 밝혀져 재수사가 시작되었습니다. 이 사건은 사망 사고로 피해 규모가 크며, 재수사를 통해 책임 소재가 명확해질 가능성이 있어 기존 판결이 뒤집힐 여지가 있습니다.</t>
+          <t>스위스에서 60대 남성이 버스 안에서 몸에 불을 붙여 6명이 사망하고 5명이 부상당하는 사건이 발생했습니다. 스위스우체국 대중교통 자회사가 운영하는 버스에서 발생했으며, 수사당국은 살인 및 방화 혐의로 수사를 시작했습니다. 용의자는 정신이 불안정한 것으로 알려졌으나 테러 공격 정황은 없습니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>사망 사고로 피해 규모가 크고 (적합 조건 4), '사고 기체 아니었다'는 새로운 사실이 밝혀져 재수사가 진행 중이므로 (적합 조건 5, 6) 기존 소송 결과가 뒤집힐 가능성이 높습니다. 사건이 종결되지 않아 투자 기회가 있습니다.</t>
+          <t>이 사건은 6명 사망, 5명 부상으로 피해 규모가 크고(적합 조건 4), 스위스 수사당국과 검찰의 살인 및 방화 수사가 진행 중이므로 객관적 증거 확보 및 공적 절차 진행(적합 조건 5, 6)이 명확합니다. 버스 운영 주체인 스위스우체국 대중교통 자회사는 자력이 충분할 것으로 보이나, 용의자의 고의적 행위로 인한 사고이므로 버스 회사의 직접적인 책임 입증이 쟁점이 될 수 있어 적합도를 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
+          <t>11명 (사망 6명, 부상 5명)</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>버스 탄 60대 남성, 몸에 불 붙였다…'6명 사망' 스위스 발칵</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M71" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25411148</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:17:45.881256+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>지자체, 건물주</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>손해배상 소송 검토 중</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>20대 피해자가 맨홀에 추락한 사고에 대해 지자체와 건물주 중 책임 소재가 불분명한 상황에서 양측 모두를 상대로 손해배상 청구하는 법적 전략이 논의되고 있다. 피해자는 사고로 인한 손해에 대해 보상을 받고자 하며, 기사는 이에 대한 법적 조언을 제공한다.</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능)에 해당한다. 지자체와 건물주 모두를 상대로 손해배상 청구가 가능하며, 이들은 배상 능력이 충분하다. 다만, 집단적 피해가 아닌 단일 피해자 사건으로 피해 규모가 특정되지 않아 적합도는 Medium으로 판단된다.</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J71" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>울산 초등 체험학습 안전요원 ‘학급당 1명’ 배치</t>
+          <t>맨홀 추락 20대, 책임 떠넘긴 지자체·건물주 참교육할 법적 묘수는?</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493925&amp;ref=A</t>
+          <t>https://lawtalknews.co.kr/article/FC50RODRDIEW</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-02-26 00:45:10.018884+00:00</t>
+          <t>2026-03-06 12:47:22.938861+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E73" t="inlineStr"/>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>남구청</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>책임 공방 중, 배상 절차 미시작</t>
+        </is>
+      </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>해당 사설은 체험학습 중 사고 발생 시 교사들을 보호하기 위한 '교원 보호 공제 사업'의 필요성과 학급당 1명의 안전요원 배치를 제안합니다. 손해배상, 민·형사 소송비용 지원, 분쟁 조정 등을 통해 교사들이 교육 활동에 전념할 수 있는 환경을 조성해야 한다고 주장합니다.</t>
+          <t>울산 도심 인도에서 20대 청년이 파손된 맨홀에 발이 빠져 거골 골절로 전치 6주 진단을 받았다. 피해자는 수술 후 실직 위기에 처했으나, 관할 구청과 건물주가 서로 관리 책임을 미루며 배상 절차는 시작되지 않고 있다. 사고 영상 및 파손된 맨홀 등 증거가 명확하며, 피고의 자력은 충분할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 교원 보호 공제 사업 및 안전요원 배치에 대한 사설입니다. 소송금융 투자 대상이 되기 위한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 책임이 비교적 명확하며(시설물 관리 책임), 관할 구청이 피고가 될 경우 자력이 충분함. 사고 영상 및 파손된 맨홀 등 증거가 명확하고, 피해자의 부상 정도가 심각하며 실직 위기에 처해 피해 규모가 상당함.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>[사설] 안전요원 '학급당 1명', 체험학습 정상화 마중물 되길</t>
+          <t>맨홀 밟고 '푹'.. 책임 공방 속 실직 위기</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>web.ubc.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060081</t>
+          <t>http://web.ubc.co.kr/wp/archives/126319</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-02-25 13:32:44.638473+00:00</t>
+          <t>2026-03-06 01:23:17.562171+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
-      <c r="A74" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A74" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr"/>
-      <c r="D74" t="inlineStr"/>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>울산시 남구청</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>울산교육청의 교사 지원책 마련</t>
+          <t>피해자 정보공개 청구, 관할 구청 배상 가능성 검토 중</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>울산교육청이 현장 체험학습 안전사고 책임이 교사에게 있다는 법원 판결에 따라 교사들의 부담을 줄이기 위한 지원책을 마련했습니다. 초등학교 안전 요원 배치 기준을 상향하고, 체험활동 중 발생할 수 있는 안전사고에 대비해 손해배상 책임과 민·형사 소송비용을 지원할 예정입니다.</t>
+          <t>울산시 남구 번화가 인도에서 20대 남성이 부실한 맨홀 뚜껑 아래로 빠져 다리 골절상을 입고 실직 위기에 처했습니다. 현행 하수도법상 관리 책임은 설치 주체에게 있으나, 지자체와 인근 건물주 모두 서로 책임을 미루고 있습니다. 피해자가 직접 정보공개 청구에 나섰으며, 관할 구청은 뒤늦게 배상 가능성을 검토하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>이 기사는 현장 체험학습 안전사고에 대한 교사의 책임 판결에 따라 울산교육청이 교사들을 위한 지원책을 마련한다는 내용입니다. 소송금융 투자 대상이 될 만한 특정 사건이나 명확한 피고가 존재하지 않으며, 집단적 피해나 대규모 피해 금액도 파악되지 않습니다. 오히려 교사가 피고가 될 가능성에 대비한 지원책이므로, 원고 측 소송금융 투자에는 적합하지 않습니다.</t>
+          <t>적합 조건으로 울산시 남구청이라는 자력 있는 상대방이 존재하고, 피해 규모가 크며(전치 6주 골절, 실직 위기), 사고 현장 및 진단서 등 증거 확보가 용이합니다. 또한 피해자가 정보공개 청구를 진행하고 구청이 배상 가능성을 검토하는 등 공적 절차가 진행 중입니다. 그러나 지자체와 건물주 간 책임 소재가 불분명하여 소송 과정에서 쟁점이 될 수 있으며, 집단적 피해가 아닌 단일 피해 사례라는 점이 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>현장 체험학습 안전요원 확대·소송지원 마련</t>
+          <t>맨홀에 갑자기 ‘쑥’…지자체도 건물주도 ‘나몰라라’</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>usmbc.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.usmbc.co.kr/NewsArticle/826628</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8500572&amp;ref=A</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-02-25 13:19:47.552817+00:00</t>
+          <t>2026-03-06 01:21:50.698538+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
-      <c r="A75" s="3" t="inlineStr">
+      <c r="A75" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>오션월드 운영사, 안전관리 수탁업체</t>
+          <t>울산시 남구청, 인근 건물주들</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>1심 판결로 추정되며, 항소 여부 확인 필요</t>
+          <t>피해자 정보공개 청구 및 관할 구청 배상 가능성 검토 중</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>2022년 6월 홍천 오션월드 파도풀에서 발생한 익사 사고에 대해 법원이 오션월드 운영사와 안전관리 수탁업체의 안전관리 소홀 책임을 80% 인정하며 손해배상 판결을 내렸습니다. 이 사건은 춘천지역 5개 태권도장 연합 물놀이 중 발생했으며, 법원 판결로 인해 책임 소재가 명확해졌습니다.</t>
+          <t>울산 번화가 인도에서 20대 남성이 파손된 맨홀에 빠져 다리 골절 및 실직 위기에 처했습니다. 지자체와 건물주가 서로 관리 책임을 미루고 있으며, 피해자는 정보공개 청구를 통해 원인 규명에 나섰습니다. 관할 구청은 뒤늦게 배상 가능성을 검토하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>법원 판결로 오션월드 운영사와 안전관리 수탁업체의 안전관리 소홀 책임이 80% 인정되어 상대방 책임이 명확하며(적합 조건 1), 오션월드 운영사는 대기업 계열사로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 익사 사고로 인한 인명 피해는 손해배상 규모가 크고(적합 조건 4), 이미 법원 판결이 존재하여 증거가 명확합니다(적합 조건 5).</t>
+          <t>상대방 책임이 비교적 명확하고(맨홀 파손), 상대방(지자체, 건물주)에게 자력이 충분합니다. 피해자의 다리 골절 및 실직 위기로 인한 피해 규모가 상당하며, 사고 현장 및 의료 기록 등 증거 확보가 용이합니다. 또한 피해자가 정보공개 청구를 진행하고 구청이 배상 검토를 시작하는 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>법원, 홍천 오션월드 파도풀서 물놀이 익사…안전관리 손해배상책임</t>
+          <t>맨홀 사고…지자체·건물주 ‘나 몰라라’</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18579</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8500431&amp;ref=A</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-02-24 13:03:35.508344+00:00</t>
+          <t>2026-03-06 01:18:15.268954+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>무보험 어린이 통학버스 운영자</t>
+          <t>불법 주정차 차량 소유주</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>의무보험 미가입 차량에 대한 과태료 부과 및 재가입 조치 진행 중</t>
+          <t>대치동 아파트 화재 발생, 불법 주정차로 인한 소방차 진입 지연</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>어린이 통학버스 중 의무보험 미가입 차량이 다수 존재하며, 이에 대한 관리체계가 미흡하다는 지적입니다. 현재 미가입 차량에 대해 과태료 부과 및 보험 재가입 조치가 이뤄지고 있으나, 이는 사고 발생 시 피해 보상에 취약한 구조를 야기합니다. 잠재적인 대규모 안전사고 위험이 존재하며, 사회적 민감도가 높은 사안입니다.</t>
+          <t>서울 대치동 아파트 화재 당시 불법 주정차 차량들로 인해 소방차 진입이 지연되어 여중생이 사망하는 피해가 발생했습니다. 소방관들은 긴급 상황 시 불법 주정차 차량을 강제 처분할 수 있는 권한이 있으나, 민원 및 소송 부담으로 인해 실제 활용이 저조한 상황입니다. 서울소방은 대원들의 부담을 덜기 위해 보상 대응 전담팀을 운영할 계획입니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>무보험 어린이 통학버스 운영자의 의무보험 미가입은 자동차손해배상보장법 위반으로 상대방 책임이 명확합니다. 다수의 어린이 통학버스가 관련되어 있어 집단적 피해 발생 가능성이 높고, 사고 발생 시 피해 규모가 매우 클 것으로 예상됩니다. 미가입 차량 기록 등 증거 확보가 용이하며, 현재 과태료 부과 및 재가입 조치 등 공적 절차가 진행 중인 점도 적합 조건에 해당합니다. 다만, 아직 구체적인 사고 발생 및 피해 규모가 확인되지 않았고, 개별 운영자의 자력은 미지수입니다.</t>
+          <t>불법 주정차 차량으로 인한 소방차 진입 방해로 인명 피해가 발생하여 상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 증거 확보가 용이합니다(적합 조건 5). 그러나 상대방이 개별 차량 소유주로 자력 충분 여부가 불확실하며, 집단적 피해 사례로 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>무보험 어린이 통학버스…구멍뚫린 관리체계</t>
+          <t>소방차 막는 차 밀어버린다?‥민원 부담에 주춤</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1317624</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6805315_37012.html</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-02-23 13:07:34.535551+00:00</t>
+          <t>2026-03-06 00:44:15.666888+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>패러글라이딩 업체</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>경찰 수사 및 현행범 체포, 검찰 송치 예정</t>
+          <t>패러글라이딩 추락사 재수사 진행 중, 민사소송 항소심 진행 중</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>30대 남성 A 씨가 3층 건물 옥상에서 에어컨 실외기를 던져 지나가던 초등학생들이 맞을 뻔한 사건. A 씨는 특수상해미수 혐의로 현행범 체포되었으며, 경찰 조사에서 '화가 나서 던졌다'고 진술했다. 경찰은 A 씨의 정신 병력을 확인하고 응급 입원 조치했으며, 혐의가 인정되면 검찰에 송치할 예정이다.</t>
+          <t>패러글라이딩 추락사고 피해 유족이 보험사를 상대로 한 민사소송에서 1, 2심 패소 후 항소심을 진행하던 중, 사고 기체가 아니었다는 새로운 사실이 밝혀져 재수사가 시작되었습니다. 이 사건은 사망 사고로 피해 규모가 크며, 재수사를 통해 책임 소재가 명확해질 가능성이 있어 기존 판결이 뒤집힐 여지가 있습니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 등 공적 절차가 진행 중이며(적합 조건 6), 증거가 명확하다(적합 조건 5). 그러나 상대방이 개인이며 정신 병력이 언급되어 자력이 충분하지 않을 가능성이 높고(부적합 조건), 실제 발생한 인명 피해가 없어 피해 규모가 크지 않으며 집단적 피해로 보기 어렵다. 소송금융 투자 회수 가능성이 낮다.</t>
+          <t>사망 사고로 피해 규모가 크고 (적합 조건 4), '사고 기체 아니었다'는 새로운 사실이 밝혀져 재수사가 진행 중이므로 (적합 조건 5, 6) 기존 소송 결과가 뒤집힐 가능성이 높습니다. 사건이 종결되지 않아 투자 기회가 있습니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>화 난다고 옥상에서 실외기 던져…행인들 맞을 뻔</t>
+          <t>패러글라이딩 추락사 재수사…알고 보니 사고 기체 아니었다</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260223185616tzu</t>
+          <t>https://news.jtbc.co.kr/article/NB12287080?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-02-23 12:30:13.936601+00:00</t>
+          <t>2026-02-26 00:56:02.866604+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr"/>
+      <c r="D78" t="inlineStr"/>
+      <c r="E78" t="inlineStr"/>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>울산시교육청이 초등 현장 체험학습 안전 관리를 강화하기 위해 안전요원 배치 기준을 학생 50명당 1명에서 학급당 1명으로 변경합니다. 또한, 안전 인력 확보를 위한 전용 홈페이지를 구축하고, 체험활동 중 사고 발생 시 교원 보호를 위한 손해배상 책임 보장 및 소송 비용을 지원할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>본 기사는 울산시교육청의 현장 체험학습 안전 관리 강화 정책에 대한 내용으로, 실제 발생한 사고나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 손해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>울산 초등 체험학습 안전요원 ‘학급당 1명’ 배치</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M78" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493925&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:45:10.018884+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr"/>
+      <c r="D79" t="inlineStr"/>
+      <c r="E79" t="inlineStr"/>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>해당 사설은 체험학습 중 사고 발생 시 교사들을 보호하기 위한 '교원 보호 공제 사업'의 필요성과 학급당 1명의 안전요원 배치를 제안합니다. 손해배상, 민·형사 소송비용 지원, 분쟁 조정 등을 통해 교사들이 교육 활동에 전념할 수 있는 환경을 조성해야 한다고 주장합니다.</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 교원 보호 공제 사업 및 안전요원 배치에 대한 사설입니다. 소송금융 투자 대상이 되기 위한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>[사설] 안전요원 '학급당 1명', 체험학습 정상화 마중물 되길</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>iusm.co.kr</t>
+        </is>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M79" t="inlineStr">
+        <is>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060081</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:32:44.638473+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr"/>
+      <c r="D80" t="inlineStr"/>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>울산교육청의 교사 지원책 마련</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>울산교육청이 현장 체험학습 안전사고 책임이 교사에게 있다는 법원 판결에 따라 교사들의 부담을 줄이기 위한 지원책을 마련했습니다. 초등학교 안전 요원 배치 기준을 상향하고, 체험활동 중 발생할 수 있는 안전사고에 대비해 손해배상 책임과 민·형사 소송비용을 지원할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>이 기사는 현장 체험학습 안전사고에 대한 교사의 책임 판결에 따라 울산교육청이 교사들을 위한 지원책을 마련한다는 내용입니다. 소송금융 투자 대상이 될 만한 특정 사건이나 명확한 피고가 존재하지 않으며, 집단적 피해나 대규모 피해 금액도 파악되지 않습니다. 오히려 교사가 피고가 될 가능성에 대비한 지원책이므로, 원고 측 소송금융 투자에는 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>현장 체험학습 안전요원 확대·소송지원 마련</t>
+        </is>
+      </c>
+      <c r="K80" t="inlineStr">
+        <is>
+          <t>usmbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L80" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M80" t="inlineStr">
+        <is>
+          <t>https://www.usmbc.co.kr/NewsArticle/826628</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:19:47.552817+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>오션월드 운영사, 안전관리 수탁업체</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>1심 판결로 추정되며, 항소 여부 확인 필요</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>2022년 6월 홍천 오션월드 파도풀에서 발생한 익사 사고에 대해 법원이 오션월드 운영사와 안전관리 수탁업체의 안전관리 소홀 책임을 80% 인정하며 손해배상 판결을 내렸습니다. 이 사건은 춘천지역 5개 태권도장 연합 물놀이 중 발생했으며, 법원 판결로 인해 책임 소재가 명확해졌습니다.</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>법원 판결로 오션월드 운영사와 안전관리 수탁업체의 안전관리 소홀 책임이 80% 인정되어 상대방 책임이 명확하며(적합 조건 1), 오션월드 운영사는 대기업 계열사로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 익사 사고로 인한 인명 피해는 손해배상 규모가 크고(적합 조건 4), 이미 법원 판결이 존재하여 증거가 명확합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>법원, 홍천 오션월드 파도풀서 물놀이 익사…안전관리 손해배상책임</t>
+        </is>
+      </c>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>lawleader.co.kr</t>
+        </is>
+      </c>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M81" t="inlineStr">
+        <is>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18579</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:03:35.508344+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>무보험 어린이 통학버스 운영자</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>의무보험 미가입 차량에 대한 과태료 부과 및 재가입 조치 진행 중</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>어린이 통학버스 중 의무보험 미가입 차량이 다수 존재하며, 이에 대한 관리체계가 미흡하다는 지적입니다. 현재 미가입 차량에 대해 과태료 부과 및 보험 재가입 조치가 이뤄지고 있으나, 이는 사고 발생 시 피해 보상에 취약한 구조를 야기합니다. 잠재적인 대규모 안전사고 위험이 존재하며, 사회적 민감도가 높은 사안입니다.</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>무보험 어린이 통학버스 운영자의 의무보험 미가입은 자동차손해배상보장법 위반으로 상대방 책임이 명확합니다. 다수의 어린이 통학버스가 관련되어 있어 집단적 피해 발생 가능성이 높고, 사고 발생 시 피해 규모가 매우 클 것으로 예상됩니다. 미가입 차량 기록 등 증거 확보가 용이하며, 현재 과태료 부과 및 재가입 조치 등 공적 절차가 진행 중인 점도 적합 조건에 해당합니다. 다만, 아직 구체적인 사고 발생 및 피해 규모가 확인되지 않았고, 개별 운영자의 자력은 미지수입니다.</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>무보험 어린이 통학버스…구멍뚫린 관리체계</t>
+        </is>
+      </c>
+      <c r="K82" t="inlineStr">
+        <is>
+          <t>incheonilbo.com</t>
+        </is>
+      </c>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M82" t="inlineStr">
+        <is>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1317624</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:07:34.535551+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 현행범 체포, 검찰 송치 예정</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>30대 남성 A 씨가 3층 건물 옥상에서 에어컨 실외기를 던져 지나가던 초등학생들이 맞을 뻔한 사건. A 씨는 특수상해미수 혐의로 현행범 체포되었으며, 경찰 조사에서 '화가 나서 던졌다'고 진술했다. 경찰은 A 씨의 정신 병력을 확인하고 응급 입원 조치했으며, 혐의가 인정되면 검찰에 송치할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 등 공적 절차가 진행 중이며(적합 조건 6), 증거가 명확하다(적합 조건 5). 그러나 상대방이 개인이며 정신 병력이 언급되어 자력이 충분하지 않을 가능성이 높고(부적합 조건), 실제 발생한 인명 피해가 없어 피해 규모가 크지 않으며 집단적 피해로 보기 어렵다. 소송금융 투자 회수 가능성이 낮다.</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>화 난다고 옥상에서 실외기 던져…행인들 맞을 뻔</t>
+        </is>
+      </c>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L83" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M83" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260223185616tzu</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:30:13.936601+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="3" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B78" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C78" t="inlineStr">
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D78" t="inlineStr">
+      <c r="D84" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E78" t="inlineStr">
+      <c r="E84" t="inlineStr">
         <is>
           <t>견주에 대한 형사 재판 종결 및 징역형 선고</t>
         </is>
       </c>
-      <c r="F78" t="inlineStr">
+      <c r="F84" t="inlineStr">
         <is>
           <t>의정부 중랑천에서 발생한 반려견 사고로 피해자가 사망했으며, 견주 A씨는 사고 직후 구호 조치를 하지 않아 징역 1년 10개월을 선고받았습니다. 이 사건은 견주의 책임이 명확하고 형사 판결로 증거가 확보되었으나, 상대방이 개인이라는 점에서 민사상 손해배상 청구의 회수 가능성을 고려해야 합니다.</t>
         </is>
       </c>
-      <c r="G78" t="inlineStr">
+      <c r="G84" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 법적 책임 입증이 용이합니다. 특히 형사 재판을 통해 견주의 과실과 피해자의 사망 간 인과관계가 명확히 인정되었습니다. 다만, 상대방이 개인(A씨)이므로 적합 조건 2(상대방 자력 충분)에 부합하지 않아 실제 배상금 회수 가능성이 낮을 수 있습니다.</t>
         </is>
       </c>
-      <c r="H78" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I78" t="inlineStr">
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J78" t="inlineStr">
+      <c r="J84" t="inlineStr">
         <is>
           <t>의정부 중랑천 반려견 사고… 견주 징역 1년 10개월</t>
         </is>
       </c>
-      <c r="K78" t="inlineStr">
+      <c r="K84" t="inlineStr">
         <is>
           <t>newscj.com</t>
         </is>
       </c>
-      <c r="L78" t="inlineStr">
+      <c r="L84" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M78" t="inlineStr">
+      <c r="M84" t="inlineStr">
         <is>
           <t>https://www.newscj.com/news/articleView.html?idxno=3377271</t>
         </is>
       </c>
-      <c r="N78" t="inlineStr">
+      <c r="N84" t="inlineStr">
         <is>
           <t>2026-02-22 12:23:26.740953+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N78"/>
+  <autoFilter ref="A1:N84"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>