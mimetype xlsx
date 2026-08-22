--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$33</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$35</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N33"/>
+  <dimension ref="A1:N35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="42" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="11" customWidth="1" min="8" max="8"/>
+    <col width="13" customWidth="1" min="8" max="8"/>
     <col width="41" customWidth="1" min="9" max="9"/>
-    <col width="45" customWidth="1" min="10" max="10"/>
+    <col width="46" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -535,2292 +535,2436 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>울릉군 및 시공사</t>
+          <t>코레일 (한국철도공사)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>인천지법 1심 일부 승소 판결</t>
+          <t>서소문 고가 붕괴 위험 당시 코레일의 안전 관리 부실 및 보고 누락 사실이 뒤늦게 확인됨</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>2023년 울릉도 풀장에서 발생한 12세 어린이 익사 사고와 관련, 유가족이 울릉군과 시공사를 상대로 제기한 6억 원 규모의 손해배상 청구 소송에서 인천지법은 4억 8천만 원을 배상하라는 1심 일부 승소 판결을 내렸습니다.</t>
+          <t>서소문 고가 붕괴 당일, 상판 주저앉는 이상 징후가 있었음에도 현장 작업자가 코레일에 이상 없다고 보고한 사실이 뒤늦게 드러났습니다. 붕괴 위험 상황에서 승객이 탄 열차 59대가 해당 철로를 통과하여 대형 사고로 이어질 뻔한 심각한 안전 관리 부실이 확인되었습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>법원이 지자체와 시공사의 책임을 인정하여 상대방 책임이 명확하며(적합 조건 1), 울릉군이라는 지자체가 포함되어 상대방의 자력이 충분합니다(적합 조건 2). 12세 어린이 사망 사고로 피해 규모가 크고(적합 조건 4), 이미 민사 소송에서 일부 승소하여 증거가 확보된 상태입니다(적합 조건 5). 1심 판결이 선고되었으나, 항소심 등 추가 법적 절차 진행 가능성이 있습니다.</t>
+          <t>코레일이라는 공공기관의 명확한 책임(적합 조건 1, 2)이 있으며, 고가 붕괴 위험에 59대의 열차 승객 다수가 노출되어 집단적 피해 가능성이 높고(적합 조건 3), 피해 규모 또한 클 것으로 예상됩니다(적합 조건 4). 현장 작업자의 보고 누락이라는 구체적인 증거도 존재합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>4억 8천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>59대 열차 승객 다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>울릉도 심층수 풀장 어린이 사망 사고.. 지자체·시공사 4억 8천만원 배...</t>
+          <t>[김종석의 오프닝]9시간 뒤…지방선거 사전 투표 시작</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>phmbc.co.kr</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
+          <t>2026-05-28</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=202115&amp;mode=view</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000531585</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-28 09:18:33.307384+00:00</t>
+          <t>2026-07-12 23:20:49.000060+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>제주 카트장 운영사</t>
+          <t>울릉군 및 시공사</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중</t>
+          <t>1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>제주 서귀포시의 한 레이싱 카트장에서 초등학생이 카트 운행 중 이탈 방지용 구조물과 충돌하여 혀가 3~4cm 절단되는 사고가 발생했다. 경찰은 사고 원인과 카트장 안전 수칙 준수 여부를 조사 중이며, 해당 카트장에서는 지난해에도 사망 사고가 발생한 이력이 있다.</t>
+          <t>경북 울릉군 해수풀장에서 안전 장치 없는 취수구에 초등학생이 팔이 끼여 익사한 사고에 대해, 법원이 울릉군과 시공사에 4억 8천여만 원의 손해배상 책임을 인정했다. 재판부는 시설의 설치 및 관리상 하자를 명확히 지적했으며, 1심 판결이 선고된 상태이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>카트장 운영사의 안전 수칙 위반 가능성이 높고(적합 조건 1), 초등학생의 혀 절단이라는 중대한 피해가 발생했으며(적합 조건 4), 경찰 조사를 통해 객관적 증거 확보가 용이함(적합 조건 5, 6). 동일 카트장에서 과거 사망 사고 이력이 있어 책임 입증에 유리할 수 있습니다.</t>
+          <t>법원 1심 판결을 통해 울릉군과 시공사의 시설 설치 및 관리상 하자로 인한 책임이 명확히 인정되었으며(적합 조건 1, 5), 지자체와 시공사라는 자력 있는 상대방으로부터 4억 8천여만 원의 손해배상액이 인정되어 피해 규모가 큽니다(적합 조건 2, 4). 이미 1심 판결이 선고되어 증거가 충분하며, 항소심 또는 상고심 진행 시 유리한 위치를 점할 수 있습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4억 8500여만 원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>“또 거기”…사망사고 난 제주 카트장서 ‘쾅’ 초등생 혀 3~4㎝ 절단</t>
+          <t>수영장 배수구에 팔 빨려 들어가 '참변'…'초등생 익사' 풀장, 명백한 인...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10742269?ref=naver</t>
+          <t>http://www.fnnews.com/news/202605061643589461</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-23 07:02:53.814060+00:00</t>
+          <t>2026-07-06 09:17:20.578051+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>민간 맨홀 소유주 및 전주시</t>
+          <t>울릉군 및 시공사</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>전주시 배상 및 대책 논의 중</t>
+          <t>인천지법 1심 일부 승소 판결</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>인도 위 민간 소유 맨홀에 70대 여성이 추락하여 갈비뼈 골절 등 중상을 입었다. 전주시는 해당 맨홀을 관리하지 않았으나, 사고 발생 후 배상 및 대책을 논의 중이다. 관리 사각지대에 놓인 민간 맨홀의 현황 파악이 안 되어 추가 사고 위험이 높다.</t>
+          <t>2023년 울릉도 풀장에서 발생한 12세 어린이 익사 사고와 관련, 유가족이 울릉군과 시공사를 상대로 제기한 6억 원 규모의 손해배상 청구 소송에서 인천지법은 4억 8천만 원을 배상하라는 1심 일부 승소 판결을 내렸습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>민간 소유 맨홀의 관리 부실로 인한 중상해 사고로 상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 목격자 및 현장 등 증거 확보가 용이함(적합 조건 5). 전주시가 배상 등 대책을 논의 중인 공적 절차가 진행 중이며(적합 조건 6), 전주시(공공기관)가 공동 피고가 될 경우 자력도 충분함(적합 조건 2).</t>
+          <t>법원이 지자체와 시공사의 책임을 인정하여 상대방 책임이 명확하며(적합 조건 1), 울릉군이라는 지자체가 포함되어 상대방의 자력이 충분합니다(적합 조건 2). 12세 어린이 사망 사고로 피해 규모가 크고(적합 조건 4), 이미 민사 소송에서 일부 승소하여 증거가 확보된 상태입니다(적합 조건 5). 1심 판결이 선고되었으나, 항소심 등 추가 법적 절차 진행 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4억 8천만원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>길 걷다 땅속으로 ‘쑥’…‘관리 사각지대’ 민간 맨홀</t>
+          <t>울릉도 심층수 풀장 어린이 사망 사고.. 지자체·시공사 4억 8천만원 배...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>phmbc.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8538449&amp;ref=A</t>
+          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=202115&amp;mode=view</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-02 20:34:28.388876+00:00</t>
+          <t>2026-05-28 09:18:33.307384+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>제주 카트장 운영사</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>지자체 선지원 및 구상권 청구 논의 중</t>
+          <t>경찰 조사 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>청주 봉명동에서 가스 폭발 사고가 발생하여 다수의 이재민과 상인들이 피해를 입었습니다. 이연희 의원은 피해 주민들이 먼저 복구 비용을 부담하는 현행 방식의 문제점을 지적하며, 지자체의 재난재해 목적 예비비 즉각 투입을 통한 선지원-후구상 방식 전환을 촉구했습니다. 사고 책임자는 아직 특정되지 않았으나, 사고원인 조사가 진행될 예정입니다.</t>
+          <t>제주 서귀포시의 한 레이싱 카트장에서 초등학생이 카트 운행 중 이탈 방지용 구조물과 충돌하여 혀가 3~4cm 절단되는 사고가 발생했다. 경찰은 사고 원인과 카트장 안전 수칙 준수 여부를 조사 중이며, 해당 카트장에서는 지난해에도 사망 사고가 발생한 이력이 있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>집단적 피해(이재민, 상인들)와 상당한 피해 규모(가스 폭발, 영업 타격)가 예상됩니다. 사고원인 조사를 통해 책임 주체와 증거 확보가 가능할 것으로 보이며, 지자체의 선지원-후구상 방식 논의는 소송금융의 필요성을 명확히 보여줍니다. (적합 조건: 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)</t>
+          <t>카트장 운영사의 안전 수칙 위반 가능성이 높고(적합 조건 1), 초등학생의 혀 절단이라는 중대한 피해가 발생했으며(적합 조건 4), 경찰 조사를 통해 객관적 증거 확보가 용이함(적합 조건 5, 6). 동일 카트장에서 과거 사망 사고 이력이 있어 책임 입증에 유리할 수 있습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>이연희  청주 봉명동 가스 폭발 사고, 지자체가 피해 주민 먼저 지원해...</t>
+          <t>“또 거기”…사망사고 난 제주 카트장서 ‘쾅’ 초등생 혀 3~4㎝ 절단</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>cctimes.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.cctimes.kr/news/articleView.html?idxno=901998</t>
+          <t>https://biz.heraldcorp.com/article/10742269?ref=naver</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-16 07:03:03.434545+00:00</t>
+          <t>2026-05-23 07:02:53.814060+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>독일 슐레스비히홀슈타인주 미텔앙겔른 지역 산림 관리 주체 또는 지방 정부</t>
+          <t>민간 맨홀 소유주 및 전주시</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 사고 원인 및 안전 관리 적절성 조사 중</t>
+          <t>전주시 배상 및 대책 논의 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>독일에서 부활절 행사 중 강풍에 쓰러진 30m 나무에 3명이 사망하고 1명이 부상당하는 비극적인 사고가 발생했습니다. 사망자 중에는 10개월 된 영아도 포함되어 있으며, 피해자들은 아동·청소년 복지시설 소속 일행 약 50명과 함께 있었습니다. 경찰은 사고 원인과 안전 관리 적절성 여부 등을 조사하고 있습니다.</t>
+          <t>인도 위 민간 소유 맨홀에 70대 여성이 추락하여 갈비뼈 골절 등 중상을 입었다. 전주시는 해당 맨홀을 관리하지 않았으나, 사고 발생 후 배상 및 대책을 논의 중이다. 관리 사각지대에 놓인 민간 맨홀의 현황 파악이 안 되어 추가 사고 위험이 높다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>경찰 조사가 진행 중이며, 나무 관리 부실 또는 경고 미설치 등 상대방 책임이 명확해질 가능성이 높습니다. 3명의 사망자(영아 포함)와 1명의 부상자가 발생하여 피해 규모가 크고, 약 50명의 일행이 함께 있었으므로 집단적 피해 가능성도 있습니다. 공공기관이 관리하는 숲에서 발생한 사고로 상대방의 자력도 충분할 것으로 예상됩니다.</t>
+          <t>민간 소유 맨홀의 관리 부실로 인한 중상해 사고로 상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 목격자 및 현장 등 증거 확보가 용이함(적합 조건 5). 전주시가 배상 등 대책을 논의 중인 공적 절차가 진행 중이며(적합 조건 6), 전주시(공공기관)가 공동 피고가 될 경우 자력도 충분함(적합 조건 2).</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>사망 3명, 부상 1명, 약 50명의 일행 중 추가 피해자 발생 가능성</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>강풍 몰아치자 '기우뚱'…독일 부활절 행사 중 쓰러진 나무에 10개월 아...</t>
+          <t>길 걷다 땅속으로 ‘쑥’…‘관리 사각지대’ 민간 맨홀</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026040608055259856</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8538449&amp;ref=A</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-06 00:27:58.777683+00:00</t>
+          <t>2026-05-02 20:34:28.388876+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>창원시설공단 전·현직 임원 중대시민재해 혐의로 검찰 송치</t>
+          <t>지자체 선지원 및 구상권 청구 논의 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>지난해 창원NC파크에서 발생한 사망 사고와 관련해 창원시설공단 전·현직 임원이 중대시민재해 혐의로 검찰에 넘겨졌습니다. 경찰은 공단 측이 안전보건 확보 의무를 다하지 않아 사고가 발생했다고 판단했습니다. 이번 사건을 계기로 공공기관장 임명 시 안전 경영 능력 검증이 강화될 것으로 보입니다.</t>
+          <t>청주 봉명동에서 가스 폭발 사고가 발생하여 다수의 이재민과 상인들이 피해를 입었습니다. 이연희 의원은 피해 주민들이 먼저 복구 비용을 부담하는 현행 방식의 문제점을 지적하며, 지자체의 재난재해 목적 예비비 즉각 투입을 통한 선지원-후구상 방식 전환을 촉구했습니다. 사고 책임자는 아직 특정되지 않았으나, 사고원인 조사가 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>창원시설공단 전·현직 임원이 중대시민재해 혐의로 검찰에 송치되어 상대방 책임이 명확하며(적합 조건 1), 공공기관인 창원시설공단은 자력이 충분합니다(적합 조건 2). 사망 사고로 피해 규모가 크고(적합 조건 4), 경찰 수사 결과 및 재해예방 계획서 등 증거가 확보되었으며(적합 조건 5), 현재 검찰 송치 단계로 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>집단적 피해(이재민, 상인들)와 상당한 피해 규모(가스 폭발, 영업 타격)가 예상됩니다. 사고원인 조사를 통해 책임 주체와 증거 확보가 가능할 것으로 보이며, 지자체의 선지원-후구상 방식 논의는 소송금융의 필요성을 명확히 보여줍니다. (적합 조건: 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>시민재해 ‘최소 징역형’…책임 경영 강화되나</t>
+          <t>이연희  청주 봉명동 가스 폭발 사고, 지자체가 피해 주민 먼저 지원해...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>cctimes.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8523481&amp;ref=A</t>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=901998</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-01 00:35:02.195295+00:00</t>
+          <t>2026-04-16 07:03:03.434545+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>창원시설공단</t>
+          <t>독일 슐레스비히홀슈타인주 미텔앙겔른 지역 산림 관리 주체 또는 지방 정부</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>중대시민재해 혐의로 검찰 송치</t>
+          <t>경찰 사고 원인 및 안전 관리 적절성 조사 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>창원NC파크 사망 사고와 관련하여 창원시설공단 전·현직 임원들이 중대시민재해 혐의로 검찰에 송치되었습니다. 경찰은 공단이 재해예방 계획에도 불구하고 시설 점검과 위험성 평가를 누락하는 등 안전보건 확보 의무를 다하지 않았다고 판단했습니다. 이 사건은 공공기관장의 안전 경영 역량 검증 필요성을 제기하고 있습니다.</t>
+          <t>독일에서 부활절 행사 중 강풍에 쓰러진 30m 나무에 3명이 사망하고 1명이 부상당하는 비극적인 사고가 발생했습니다. 사망자 중에는 10개월 된 영아도 포함되어 있으며, 피해자들은 아동·청소년 복지시설 소속 일행 약 50명과 함께 있었습니다. 경찰은 사고 원인과 안전 관리 적절성 여부 등을 조사하고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(경찰 수사 결과 검찰 송치), 상대방(창원시설공단)은 공공기관으로 자력이 충분합니다. 사망 사고로 피해 규모가 크고 중과실 시 5배 손해배상 책임 가능성이 있으며, 경찰 수사 결과라는 객관적 증거가 확보되었고 현재 검찰 수사가 진행 중인 사건입니다.</t>
+          <t>경찰 조사가 진행 중이며, 나무 관리 부실 또는 경고 미설치 등 상대방 책임이 명확해질 가능성이 높습니다. 3명의 사망자(영아 포함)와 1명의 부상자가 발생하여 피해 규모가 크고, 약 50명의 일행이 함께 있었으므로 집단적 피해 가능성도 있습니다. 공공기관이 관리하는 숲에서 발생한 사고로 상대방의 자력도 충분할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>사망 3명, 부상 1명, 약 50명의 일행 중 추가 피해자 발생 가능성</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>시민재해 ‘최소 징역형’…책임 경영 강화되나</t>
+          <t>강풍 몰아치자 '기우뚱'…독일 부활절 행사 중 쓰러진 나무에 10개월 아...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8523281&amp;ref=A</t>
+          <t>https://view.asiae.co.kr/article/2026040608055259856</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-31 13:06:29.453307+00:00</t>
+          <t>2026-04-06 00:27:58.777683+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>창원시설공단</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>소방청에서 골프장 사고 통계를 별도 관리 중이며, 잠재적 집단소송 가능성이 높음.</t>
+          <t>창원시설공단 전·현직 임원 중대시민재해 혐의로 검찰 송치</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>최근 3년간 전국 골프장에서 카트 사고 등으로 11명이 사망하고 1,560명 이상이 부상당하는 등 안전사고가 급증했습니다. 사고 원인으로 골프 카트 추락, 충돌, 전복 등 인재와 함께 안전 펜스 미설치 등 골프장의 구조적 관리 부실이 지적되고 있습니다. 소방청이 관련 통계를 관리 중이며, 국내 골프장의 지형적 특성상 사고 위험이 높아 안전 관리 실태 개선이 시급합니다.</t>
+          <t>지난해 창원NC파크에서 발생한 사망 사고와 관련해 창원시설공단 전·현직 임원이 중대시민재해 혐의로 검찰에 넘겨졌습니다. 경찰은 공단 측이 안전보건 확보 의무를 다하지 않아 사고가 발생했다고 판단했습니다. 이번 사건을 계기로 공공기관장 임명 시 안전 경영 능력 검증이 강화될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>골프장의 구조적 관리 부실 및 안전 시설 미흡이 사고 원인으로 지목되어 상대방 책임이 비교적 명확합니다. 3년간 11명 사망, 1,560명 이상 부상 등 집단적이고 큰 피해 규모가 발생했으며, 소방청이 골프장 사고 통계를 별도 관리하고 있어 객관적 증거 확보가 용이합니다. 이는 소송금융 적합 조건 1, 3, 4, 5에 해당합니다.</t>
+          <t>창원시설공단 전·현직 임원이 중대시민재해 혐의로 검찰에 송치되어 상대방 책임이 명확하며(적합 조건 1), 공공기관인 창원시설공단은 자력이 충분합니다(적합 조건 2). 사망 사고로 피해 규모가 크고(적합 조건 4), 경찰 수사 결과 및 재해예방 계획서 등 증거가 확보되었으며(적합 조건 5), 현재 검찰 송치 단계로 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>사망 11명, 부상 1,560명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[이원태 칼럼] 골프장에서 3년간 11명 사망, 골퍼 안전불감증이 가져온...</t>
+          <t>시민재해 ‘최소 징역형’…책임 경영 강화되나</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>geconomy.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.geconomy.co.kr/news/article.html?no=318379</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8523481&amp;ref=A</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-30 12:48:42.433835+00:00</t>
+          <t>2026-04-01 00:35:02.195295+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>임성근 전 해병대 1사단장</t>
+          <t>창원시설공단</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>임성근 전 사단장 보석 심문 진행 중, 피고인 신문 및 변론 종결 예정</t>
+          <t>중대시민재해 혐의로 검찰 송치</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>2023년 7월 해병 순직 사건의 책임자로 지목된 임성근 전 해병대 1사단장이 구속기소되어 재판을 받고 있으며, 현재 보석을 요청한 상태입니다. 특검은 임 전 사단장이 안전장비 없이 수중 수색을 지시하는 등 안전 주의 의무를 저버린 혐의를 주장하며 구속 유지를 강조하고 있습니다. 재판부는 다음 달 피고인 신문 및 변론 종결을 진행할 예정입니다.</t>
+          <t>창원NC파크 사망 사고와 관련하여 창원시설공단 전·현직 임원들이 중대시민재해 혐의로 검찰에 송치되었습니다. 경찰은 공단이 재해예방 계획에도 불구하고 시설 점검과 위험성 평가를 누락하는 등 안전보건 확보 의무를 다하지 않았다고 판단했습니다. 이 사건은 공공기관장의 안전 경영 역량 검증 필요성을 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>임성근 전 사단장이 구속기소되어 형사 재판이 진행 중이며, 특검이 구체적인 안전 주의 의무 위반 혐의를 주장하고 있어 상대방 책임이 비교적 명확합니다 (적합 조건 1). 해병 1인의 순직 사건으로 피해 규모가 크고 (적합 조건 4), 특검 수사를 통해 증거가 확보되었으며 공판 절차가 진행 중입니다 (적합 조건 5, 6). 사건이 종결되지 않고 현재 진행 중이므로 부적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 책임이 명확하고(경찰 수사 결과 검찰 송치), 상대방(창원시설공단)은 공공기관으로 자력이 충분합니다. 사망 사고로 피해 규모가 크고 중과실 시 5배 손해배상 책임 가능성이 있으며, 경찰 수사 결과라는 객관적 증거가 확보되었고 현재 검찰 수사가 진행 중인 사건입니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>‘해병 순직’ 임성근 전 사단장, 보석 요청…특검 “여론 왜곡 우려”</t>
+          <t>시민재해 ‘최소 징역형’…책임 경영 강화되나</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8522251&amp;ref=A</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8523281&amp;ref=A</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-30 12:37:54.903835+00:00</t>
+          <t>2026-03-31 13:06:29.453307+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>1심 승소 판결</t>
+          <t>소방청에서 골프장 사고 통계를 별도 관리 중이며, 잠재적 집단소송 가능성이 높음.</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>50대 여성이 덮개 없는 맨홀에 추락하여 한국농어촌공사를 상대로 손해배상 소송을 제기, 1심에서 승소하여 5천900만원의 배상 책임을 인정받았습니다. 법원은 한국농어촌공사의 시설물 관리 소홀 책임을 인정한 것으로 보입니다.</t>
+          <t>최근 3년간 전국 골프장에서 카트 사고 등으로 11명이 사망하고 1,560명 이상이 부상당하는 등 안전사고가 급증했습니다. 사고 원인으로 골프 카트 추락, 충돌, 전복 등 인재와 함께 안전 펜스 미설치 등 골프장의 구조적 관리 부실이 지적되고 있습니다. 소방청이 관련 통계를 관리 중이며, 국내 골프장의 지형적 특성상 사고 위험이 높아 안전 관리 실태 개선이 시급합니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>법원에서 한국농어촌공사의 배상 책임이 명확히 인정되었고(상대방 책임 명확, 증거 확보), 한국농어촌공사는 공공기관으로 자력이 충분합니다(상대방 자력 충분). 5천900만원의 피해 금액 또한 소송금융 투자 대상으로 고려할 만합니다(피해 규모).</t>
+          <t>골프장의 구조적 관리 부실 및 안전 시설 미흡이 사고 원인으로 지목되어 상대방 책임이 비교적 명확합니다. 3년간 11명 사망, 1,560명 이상 부상 등 집단적이고 큰 피해 규모가 발생했으며, 소방청이 골프장 사고 통계를 별도 관리하고 있어 객관적 증거 확보가 용이합니다. 이는 소송금융 적합 조건 1, 3, 4, 5에 해당합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>5천900만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>사망 11명, 부상 1,560명 이상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>덮개 없는 맨홀 추락사고... 법원  농어촌공사 5천900만원 배상 책임</t>
+          <t>[이원태 칼럼] 골프장에서 3년간 11명 사망, 골퍼 안전불감증이 가져온...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>geconomy.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=844161</t>
+          <t>https://www.geconomy.co.kr/news/article.html?no=318379</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-29 12:40:59.341293+00:00</t>
+          <t>2026-03-30 12:48:42.433835+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>한국농어촌공사</t>
+          <t>임성근 전 해병대 1사단장</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>청주지법 1심 판결</t>
+          <t>임성근 전 사단장 보석 심문 진행 중, 피고인 신문 및 변론 종결 예정</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>50대 여성 A씨가 덤불에 가려진 맨홀에 추락해 전치 12주의 부상을 입고 한국농어촌공사와 보은군을 상대로 손해배상 소송을 제기했습니다. 법원은 한국농어촌공사의 관리 책임을 인정하여 A씨에게 5900여만원을 배상하라고 판결했으나, A씨의 과실도 일부 인정하여 배상 책임을 75%로 제한했습니다.</t>
+          <t>2023년 7월 해병 순직 사건의 책임자로 지목된 임성근 전 해병대 1사단장이 구속기소되어 재판을 받고 있으며, 현재 보석을 요청한 상태입니다. 특검은 임 전 사단장이 안전장비 없이 수중 수색을 지시하는 등 안전 주의 의무를 저버린 혐의를 주장하며 구속 유지를 강조하고 있습니다. 재판부는 다음 달 피고인 신문 및 변론 종결을 진행할 예정입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>한국농어촌공사의 관리 부실 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 공공기관인 농어촌공사는 충분한 자력을 갖추고 있습니다(적합 조건 2). 피해 금액도 5900만원으로 적지 않으며(적합 조건 4), 이미 소송을 통해 증거가 확보되고 법적 판단을 받았습니다(적합 조건 5).</t>
+          <t>임성근 전 사단장이 구속기소되어 형사 재판이 진행 중이며, 특검이 구체적인 안전 주의 의무 위반 혐의를 주장하고 있어 상대방 책임이 비교적 명확합니다 (적합 조건 1). 해병 1인의 순직 사건으로 피해 규모가 크고 (적합 조건 4), 특검 수사를 통해 증거가 확보되었으며 공판 절차가 진행 중입니다 (적합 조건 5, 6). 사건이 종결되지 않고 현재 진행 중이므로 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>5900여만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>길 걷다 맨홀에 추락해 전치 12주…“5900만원 배상 책임”</t>
+          <t>‘해병 순직’ 임성근 전 사단장, 보석 요청…특검 “여론 왜곡 우려”</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10704700?ref=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8522251&amp;ref=A</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-28 12:37:22.260297+00:00</t>
+          <t>2026-03-30 12:37:54.903835+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>한국농어촌공사</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>1심 판결 (원고 일부 승소)</t>
+          <t>1심 승소 판결</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>50대 여성이 덤불에 가려진 맨홀에 추락해 전치 12주의 부상을 입고 한국농어촌공사를 상대로 손해배상 소송을 제기했습니다. 법원은 농어촌공사의 관리 소홀 책임을 인정하여 원고에게 5,900여만 원을 지급하라고 판결했으며, 다만 원고의 과실도 일부 인정하여 배상 책임을 75%로 제한했습니다.</t>
+          <t>50대 여성이 덮개 없는 맨홀에 추락하여 한국농어촌공사를 상대로 손해배상 소송을 제기, 1심에서 승소하여 5천900만원의 배상 책임을 인정받았습니다. 법원은 한국농어촌공사의 시설물 관리 소홀 책임을 인정한 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>법원이 한국농어촌공사의 관리 소홀 책임을 명확히 인정하여 배상 판결을 내렸고(상대방 책임 명확), 한국농어촌공사는 공공기관으로 자력이 충분합니다. 전치 12주 진단과 5,900여만 원의 배상액은 개인 사건으로는 상당한 피해 규모이며, 이미 법원 판결을 통해 책임과 피해가 인정되어 증거 확보가 용이합니다.</t>
+          <t>법원에서 한국농어촌공사의 배상 책임이 명확히 인정되었고(상대방 책임 명확, 증거 확보), 한국농어촌공사는 공공기관으로 자력이 충분합니다(상대방 자력 충분). 5천900만원의 피해 금액 또한 소송금융 투자 대상으로 고려할 만합니다(피해 규모).</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>5,900여만 원</t>
+          <t>5천900만원</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>덤불 속 맨홀에 떨어져 전치 12주...法  농어촌공사 배상 책임</t>
+          <t>덮개 없는 맨홀 추락사고... 법원  농어촌공사 5천900만원 배상 책임</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202603280010</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=844161</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-28 12:31:53.492798+00:00</t>
+          <t>2026-03-29 12:40:59.341293+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>NC파크 운영 주체 및 관련 공공기관</t>
+          <t>한국농어촌공사</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>중대재해처벌법 적용 여부 논의 및 기관 간 책임 공방 진행 중</t>
+          <t>청주지법 1심 판결</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>NC파크에서 발생한 사고로 인해 피해자와 유족의 고통이 깊어지고 있으며, 기관 간 책임 공방이 이어지고 있습니다. 중대재해처벌법 적용의 일관성과 실효성 부족에 대한 지적이 제기되고 있어, 공공시설 안전관리 체계 혁신이 필요하다는 목소리가 나오고 있습니다.</t>
+          <t>50대 여성 A씨가 덤불에 가려진 맨홀에 추락해 전치 12주의 부상을 입고 한국농어촌공사와 보은군을 상대로 손해배상 소송을 제기했습니다. 법원은 한국농어촌공사의 관리 책임을 인정하여 A씨에게 5900여만원을 배상하라고 판결했으나, A씨의 과실도 일부 인정하여 배상 책임을 75%로 제한했습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>공공시설에서 발생한 사고로, 중대재해처벌법 적용이 논의될 정도로 피해 규모가 크고(적합 조건 4), 관련 공공기관이 피고가 될 가능성이 높아 자력이 충분하며(적합 조건 2), 사고 발생 사실 및 관련 공적 절차(중대재해처벌법 적용 검토)가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6). 다만 기관 간 책임 공방이 있어 책임 주체 특정에 시간이 소요될 수 있습니다.</t>
+          <t>한국농어촌공사의 관리 부실 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 공공기관인 농어촌공사는 충분한 자력을 갖추고 있습니다(적합 조건 2). 피해 금액도 5900만원으로 적지 않으며(적합 조건 4), 이미 소송을 통해 증거가 확보되고 법적 판단을 받았습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5900여만원</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>최소 1명 이상 (사망 또는 중상)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>[사설] NC파크 사고 공공시설 안전관리 혁신 계기로</t>
+          <t>길 걷다 맨홀에 추락해 전치 12주…“5900만원 배상 책임”</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>knnews.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.knnews.co.kr/news/articleView.php?idxno=1485135</t>
+          <t>https://biz.heraldcorp.com/article/10704700?ref=naver</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-26 12:37:36.037263+00:00</t>
+          <t>2026-03-28 12:37:22.260297+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>시공사, 하청업체, 창원시설공단, NC다이노스 관련 공사업체</t>
+          <t>한국농어촌공사</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 관계자 17명 검찰 송치, 유족 재수사 요구 및 소송 예고</t>
+          <t>1심 판결 (원고 일부 승소)</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>지난해 창원NC파크에서 발생한 구조물 추락 사고로 1명이 사망하고 2명이 부상당했다. 경찰 수사 결과 설계, 시공, 관리 전반의 '총체적 부실'이 확인되어 시공사, 창원시설공단 등 관계자 17명이 검찰에 송치되었다. 유족 측은 수사 결과에 반발하며 재수사 요구 및 강력한 법적 대응을 예고하고 있다.</t>
+          <t>50대 여성이 덤불에 가려진 맨홀에 추락해 전치 12주의 부상을 입고 한국농어촌공사를 상대로 손해배상 소송을 제기했습니다. 법원은 농어촌공사의 관리 소홀 책임을 인정하여 원고에게 5,900여만 원을 지급하라고 판결했으며, 다만 원고의 과실도 일부 인정하여 배상 책임을 75%로 제한했습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>경찰 수사 결과 '총체적 부실'이 명확히 드러났고(상대방 책임 명확, 증거 확보), 창원시설공단 등 자력 있는 상대방이 특정되었습니다(상대방 자력 충분). 사망 사고로 피해 규모가 크며(피해 규모 큼), 현재 경찰 수사 완료 후 검찰 송치 단계로 공적 절차가 진행 중입니다(공적 절차 진행 중). 유족 측이 수사 결과에 반발하며 소송을 예고하고 있어 투자 적합성이 높습니다.</t>
+          <t>법원이 한국농어촌공사의 관리 소홀 책임을 명확히 인정하여 배상 판결을 내렸고(상대방 책임 명확), 한국농어촌공사는 공공기관으로 자력이 충분합니다. 전치 12주 진단과 5,900여만 원의 배상액은 개인 사건으로는 상당한 피해 규모이며, 이미 법원 판결을 통해 책임과 피해가 인정되어 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5,900여만 원</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>사망 1명, 부상 2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>창원NC파크 사망 사고…시공·관리 ‘총체적 부실’</t>
+          <t>덤불 속 맨홀에 떨어져 전치 12주...法  농어촌공사 배상 책임</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519320&amp;ref=A</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603280010</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-26 12:37:13.202400+00:00</t>
+          <t>2026-03-28 12:31:53.492798+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>서울시</t>
+          <t>NC파크 운영 주체 및 관련 공공기관</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>정부 조사 결과 발표, 서울시 대책 마련 중</t>
+          <t>중대재해처벌법 적용 여부 논의 및 기관 간 책임 공방 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>1년 전 서울 강동구에서 발생한 땅 꺼짐 사고로 30대 배달 기사 1명이 사망하고 인근 주유소가 피해를 입었으나, 1년이 지나도록 책임지는 주체가 없고 피해 복구도 더딘 상황이다. 정부 조사 결과 노후 하수관이 주요 원인으로 지목되었으며, 서울시는 미흡하다는 지적을 받는 땅 꺼짐 대책을 내놓았다. 피해 유족과 주유소 대표는 책임자 처벌 및 빠른 복구를 요구하고 있다.</t>
+          <t>NC파크에서 발생한 사고로 인해 피해자와 유족의 고통이 깊어지고 있으며, 기관 간 책임 공방이 이어지고 있습니다. 중대재해처벌법 적용의 일관성과 실효성 부족에 대한 지적이 제기되고 있어, 공공시설 안전관리 체계 혁신이 필요하다는 목소리가 나오고 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>정부 조사 결과 노후 하수관이 땅 꺼짐의 주요 원인으로 지목되어 서울시의 관리 책임이 명확하며, 서울시는 충분한 자력을 갖춘 상대방이다. 사망자 발생 및 사업장 피해 등 피해 규모가 크고, 정부 조사 결과라는 객관적 증거가 존재하며, 서울시의 대책 마련 등 공적 절차가 진행 중인 점을 고려할 때 소송금융 투자에 적합하다. 사건이 종결되지 않고 책임 소재가 불분명한 상태이다.</t>
+          <t>공공시설에서 발생한 사고로, 중대재해처벌법 적용이 논의될 정도로 피해 규모가 크고(적합 조건 4), 관련 공공기관이 피고가 될 가능성이 높아 자력이 충분하며(적합 조건 2), 사고 발생 사실 및 관련 공적 절차(중대재해처벌법 적용 검토)가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6). 다만 기관 간 책임 공방이 있어 책임 주체 특정에 시간이 소요될 수 있습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1명 사망, 1개 사업장 피해</t>
+          <t>최소 1명 이상 (사망 또는 중상)</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>“지하 탐사 확대”…‘안전 지도’ 공개는 아직</t>
+          <t>[사설] NC파크 사고 공공시설 안전관리 혁신 계기로</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>knnews.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8517410&amp;ref=A</t>
+          <t>http://www.knnews.co.kr/news/articleView.php?idxno=1485135</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-25 00:20:45.002458+00:00</t>
+          <t>2026-03-26 12:37:36.037263+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>서울특별시</t>
+          <t>시공사, 하청업체, 창원시설공단, NC다이노스 관련 공사업체</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>정부 조사 결과 발표, 서울시 대책 발표</t>
+          <t>경찰 수사 완료 후 관계자 17명 검찰 송치, 유족 재수사 요구 및 소송 예고</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>1년 전 서울 강동구에서 발생한 땅 꺼짐 사고로 30대 배달 기사가 사망하고 인근 주유소가 영업 손실을 겪고 있습니다. 정부는 노후 하수관을 주요 원인으로 지목했으나, 책임지는 주체가 없고 피해 복구도 더딘 상황입니다. 서울시는 새로운 땅 꺼짐 대책을 발표했으나 미흡하다는 지적이 나옵니다.</t>
+          <t>지난해 창원NC파크에서 발생한 구조물 추락 사고로 1명이 사망하고 2명이 부상당했다. 경찰 수사 결과 설계, 시공, 관리 전반의 '총체적 부실'이 확인되어 시공사, 창원시설공단 등 관계자 17명이 검찰에 송치되었다. 유족 측은 수사 결과에 반발하며 재수사 요구 및 강력한 법적 대응을 예고하고 있다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>정부 조사 결과 노후 하수관이 사고의 주요 원인으로 지목되어 상대방(서울시)의 책임이 비교적 명확하며(적합 조건 1), 서울시는 자력이 충분한 공공기관입니다(적합 조건 2). 사망자 발생 및 주유소 영업 손실 등 피해 규모가 크고(적합 조건 4), 정부 조사 결과라는 객관적 증거가 존재하며(적합 조건 5), 서울시의 대책 발표 등 관련 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>경찰 수사 결과 '총체적 부실'이 명확히 드러났고(상대방 책임 명확, 증거 확보), 창원시설공단 등 자력 있는 상대방이 특정되었습니다(상대방 자력 충분). 사망 사고로 피해 규모가 크며(피해 규모 큼), 현재 경찰 수사 완료 후 검찰 송치 단계로 공적 절차가 진행 중입니다(공적 절차 진행 중). 유족 측이 수사 결과에 반발하며 소송을 예고하고 있어 투자 적합성이 높습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>사망 1명, 사업장 피해 1곳</t>
+          <t>사망 1명, 부상 2명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>“지하 탐사 확대”…‘안전 지도’ 공개는 아직</t>
+          <t>창원NC파크 사망 사고…시공·관리 ‘총체적 부실’</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8516980&amp;ref=A</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519320&amp;ref=A</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-24 12:36:55.905051+00:00</t>
+          <t>2026-03-26 12:37:13.202400+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>서울시</t>
+        </is>
+      </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>경찰 수사 및 합동감식 진행 중</t>
+          <t>정부 조사 결과 발표, 서울시 대책 마련 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>대전 화재 현장에서 13명의 희생자 신원이 확인되었으며, 경찰은 급격한 연소와 다수 피해자 대피 실패 등 모든 의혹에 대해 다각도로 면밀히 살펴볼 예정입니다. 현재 경찰은 화재 발생 시설의 대표 등을 대상으로 수사를 진행하고 있습니다.</t>
+          <t>1년 전 서울 강동구에서 발생한 땅 꺼짐 사고로 30대 배달 기사 1명이 사망하고 인근 주유소가 피해를 입었으나, 1년이 지나도록 책임지는 주체가 없고 피해 복구도 더딘 상황이다. 정부 조사 결과 노후 하수관이 주요 원인으로 지목되었으며, 서울시는 미흡하다는 지적을 받는 땅 꺼짐 대책을 내놓았다. 피해 유족과 주유소 대표는 책임자 처벌 및 빠른 복구를 요구하고 있다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 13명의 사망자가 발생한 대규모 화재 사건으로, 경찰의 합동감식 및 수사가 진행 중이므로 책임 주체와 증거 확보가 용이할 것으로 보입니다. 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>정부 조사 결과 노후 하수관이 땅 꺼짐의 주요 원인으로 지목되어 서울시의 관리 책임이 명확하며, 서울시는 충분한 자력을 갖춘 상대방이다. 사망자 발생 및 사업장 피해 등 피해 규모가 크고, 정부 조사 결과라는 객관적 증거가 존재하며, 서울시의 대책 마련 등 공적 절차가 진행 중인 점을 고려할 때 소송금융 투자에 적합하다. 사건이 종결되지 않고 책임 소재가 불분명한 상태이다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>13명</t>
+          <t>1명 사망, 1개 사업장 피해</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>대전 화재현장 합동감식…희생자 13명 신원 확인</t>
+          <t>“지하 탐사 확대”…‘안전 지도’ 공개는 아직</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008488960&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8517410&amp;ref=A</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-24 00:16:18.071804+00:00</t>
+          <t>2026-03-25 00:20:45.002458+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr"/>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>서울특별시</t>
+        </is>
+      </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>경찰이 업무상 과실치사상 혐의 적용을 검토하며 수사 진행 중</t>
+          <t>정부 조사 결과 발표, 서울시 대책 발표</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>13명의 희생자가 발생한 사건에 대해 경찰이 '업무상 과실치사상' 혐의 적용을 검토하며 수사를 진행 중이다. 경찰은 급격한 연소와 다수의 피해자가 대피하지 못한 원인 등 모든 의혹을 다각도로 면밀히 살펴볼 예정이다.</t>
+          <t>1년 전 서울 강동구에서 발생한 땅 꺼짐 사고로 30대 배달 기사가 사망하고 인근 주유소가 영업 손실을 겪고 있습니다. 정부는 노후 하수관을 주요 원인으로 지목했으나, 책임지는 주체가 없고 피해 복구도 더딘 상황입니다. 서울시는 새로운 땅 꺼짐 대책을 발표했으나 미흡하다는 지적이 나옵니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 경찰이 '업무상 과실치사상' 혐의 적용을 검토하며 수사를 진행 중이며, 13명의 희생자가 발생한 중대한 사건으로 집단소송 가능성이 높습니다.</t>
+          <t>정부 조사 결과 노후 하수관이 사고의 주요 원인으로 지목되어 상대방(서울시)의 책임이 비교적 명확하며(적합 조건 1), 서울시는 자력이 충분한 공공기관입니다(적합 조건 2). 사망자 발생 및 주유소 영업 손실 등 피해 규모가 크고(적합 조건 4), 정부 조사 결과라는 객관적 증거가 존재하며(적합 조건 5), 서울시의 대책 발표 등 관련 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>13명 이상</t>
+          <t>사망 1명, 사업장 피해 1곳</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>희생자 13명 신원 확인… '업무상 과실치사상' 혐의 적용 검토</t>
+          <t>“지하 탐사 확대”…‘안전 지도’ 공개는 아직</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008488806&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8516980&amp;ref=A</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-23 12:45:25.323266+00:00</t>
+          <t>2026-03-24 12:36:55.905051+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>서울시의 지반침하 예방 및 관리 대책 강화, 피해 보상 절차 진행 중</t>
+          <t>경찰 수사 및 합동감식 진행 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>서울시가 명일동 지반침하 사고 1년을 맞아 지반침하 예방 및 관리 대책을 강화하고 있다. GPR 탐사 확대, 노후 하수관로 전수조사, 지반침하 관측망 구축 등 예방 시스템을 개선하며, 시민안전보험에 지반침하를 포함하고 피해 보상에도 적극 나서고 있다.</t>
+          <t>대전 화재 현장에서 13명의 희생자 신원이 확인되었으며, 경찰은 급격한 연소와 다수 피해자 대피 실패 등 모든 의혹에 대해 다각도로 면밀히 살펴볼 예정입니다. 현재 경찰은 화재 발생 시설의 대표 등을 대상으로 수사를 진행하고 있습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>서울시라는 자력 있는 공공기관이 피고가 될 수 있으며 (적합 조건 2), 명일동 사고와 같이 다수의 시민이 피해를 입을 가능성이 높아 집단적 피해(적합 조건 3)에 해당합니다. 서울시가 지반침하 예방 및 보상 시스템을 강화하고 있어 관련 증거 확보(적합 조건 5) 및 공적 절차 진행 중(적합 조건 6)인 점도 긍정적입니다. 상대방 책임 또한 공공 인프라 관리 주체로서 비교적 명확합니다(적합 조건 1).</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 13명의 사망자가 발생한 대규모 화재 사건으로, 경찰의 합동감식 및 수사가 진행 중이므로 책임 주체와 증거 확보가 용이할 것으로 보입니다. 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>명일동 사고 피해자 다수</t>
+          <t>13명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>제2의 명일동 막는다 … 서울시, 지반침하 관리에 인력 늘리고 신기술...</t>
+          <t>대전 화재현장 합동감식…희생자 13명 신원 확인</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032309504111258</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008488960&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-23 12:25:43.248144+00:00</t>
+          <t>2026-03-24 00:16:18.071804+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>중앙재난심리회복지원단 운영 및 피해 수습 지원 진행 중</t>
+          <t>경찰이 업무상 과실치사상 혐의 적용을 검토하며 수사 진행 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>기사는 '삽시간에 번진 공포의 불길'로 인한 재난 피해자 및 유가족에 대한 지원 활동을 다루고 있습니다. 중앙재난심리회복지원단이 운영되며 숙박, 생계, 장례, 심리 회복 등 다각적인 피해 수습 및 지원이 공동으로 추진되고 있습니다.</t>
+          <t>13명의 희생자가 발생한 사건에 대해 경찰이 '업무상 과실치사상' 혐의 적용을 검토하며 수사를 진행 중이다. 경찰은 급격한 연소와 다수의 피해자가 대피하지 못한 원인 등 모든 의혹을 다각도로 면밀히 살펴볼 예정이다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>기사에 명시된 '재난'과 '유가족' 언급은 다수의 피해자와 큰 피해 규모를 시사합니다 (적합 조건 3, 4). 또한 '중앙재난심리회복지원단' 운영 및 피해 수습 지원은 공적 절차가 진행 중이며(적합 조건 6), 이는 증거 확보 가능성을 높입니다(적합 조건 5). 책임 주체가 명확히 특정되지 않았으나, 재난의 성격상 책임 규명이 가능할 것으로 보입니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 경찰이 '업무상 과실치사상' 혐의 적용을 검토하며 수사를 진행 중이며, 13명의 희생자가 발생한 중대한 사건으로 집단소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>13명 이상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>삽시간에 번진 공포의 불길… '안전'을 삼켰다</t>
+          <t>희생자 13명 신원 확인… '업무상 과실치사상' 혐의 적용 검토</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2264275</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008488806&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-22 12:29:13.431942+00:00</t>
+          <t>2026-03-23 12:45:25.323266+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>서울특별시</t>
+        </is>
+      </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>DNA 채취를 통한 신원 확인 및 시신 인도 진행 중, 정부의 유가족 및 피해자 지원 방침 발표</t>
+          <t>서울시의 지반침하 예방 및 관리 대책 강화, 피해 보상 절차 진행 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>한 화재 참사로 인해 다수의 사망자가 발생했으며, 현재 DNA 채취를 통한 신원 확인 및 시신 인도가 진행 중입니다. 정부는 이번 참사와 관련하여 유가족과 피해자 지원에 총력을 기울이겠다는 방침을 밝혔습니다.</t>
+          <t>서울시가 명일동 지반침하 사고 1년을 맞아 지반침하 예방 및 관리 대책을 강화하고 있다. GPR 탐사 확대, 노후 하수관로 전수조사, 지반침하 관측망 구축 등 예방 시스템을 개선하며, 시민안전보험에 지반침하를 포함하고 피해 보상에도 적극 나서고 있다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>대형 화재 참사로 인해 다수의 유가족과 피해자가 발생하여 집단적 피해가 명확하며, 사망자가 발생하여 피해 규모가 매우 큽니다. 정부가 유가족 및 피해자 지원에 총력을 기울이겠다는 방침을 밝혀 공적 절차가 진행 중이며, 이 과정에서 사고 원인 및 책임 규명을 위한 증거 확보 가능성이 높습니다.</t>
+          <t>서울시라는 자력 있는 공공기관이 피고가 될 수 있으며 (적합 조건 2), 명일동 사고와 같이 다수의 시민이 피해를 입을 가능성이 높아 집단적 피해(적합 조건 3)에 해당합니다. 서울시가 지반침하 예방 및 보상 시스템을 강화하고 있어 관련 증거 확보(적합 조건 5) 및 공적 절차 진행 중(적합 조건 6)인 점도 긍정적입니다. 상대방 책임 또한 공공 인프라 관리 주체로서 비교적 명확합니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>다수 (사망자 포함)</t>
+          <t>명일동 사고 피해자 다수</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>[르포]  아빠가 다쳤냐고 물어보네 손자가 …분향소 찾은 유가족 통곡</t>
+          <t>제2의 명일동 막는다 … 서울시, 지반침하 관리에 인력 늘리고 신기술...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>cctoday.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227433</t>
+          <t>https://view.asiae.co.kr/article/2026032309504111258</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-22 12:29:03.839670+00:00</t>
+          <t>2026-03-23 12:25:43.248144+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>국과수 합동 감식 진행 예정, 희생자 합동분향소 설치</t>
+          <t>중앙재난심리회복지원단 운영 및 피해 수습 지원 진행 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>대전 화재로 다수의 희생자가 발생했으며, 안전공업 대표가 유가족에게 사과했다. 국과수 등은 정확한 화재 원인 규명을 위해 합동 감식을 진행할 예정이며, 대전시청에 희생자 합동분향소가 설치되고 지원센터가 운영 중이다.</t>
+          <t>기사는 '삽시간에 번진 공포의 불길'로 인한 재난 피해자 및 유가족에 대한 지원 활동을 다루고 있습니다. 중앙재난심리회복지원단이 운영되며 숙박, 생계, 장례, 심리 회복 등 다각적인 피해 수습 및 지원이 공동으로 추진되고 있습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>안전공업 대표가 사과하여 상대방 책임이 비교적 명확하고(적합 조건 1), 희생자 합동분향소 설치 및 유가족 언급으로 집단적 피해와 큰 피해 규모가 확인된다(적합 조건 3, 4). 또한 국과수 합동 감식이 진행 예정이므로 증거 확보 및 공적 절차 진행 중인 점도 긍정적이다(적합 조건 5, 6).</t>
+          <t>기사에 명시된 '재난'과 '유가족' 언급은 다수의 피해자와 큰 피해 규모를 시사합니다 (적합 조건 3, 4). 또한 '중앙재난심리회복지원단' 운영 및 피해 수습 지원은 공적 절차가 진행 중이며(적합 조건 6), 이는 증거 확보 가능성을 높입니다(적합 조건 5). 책임 주체가 명확히 특정되지 않았으나, 재난의 성격상 책임 규명이 가능할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>유가족에 죽을죄 지었다 …대전 화재 안전공업 대표 사과</t>
+          <t>삽시간에 번진 공포의 불길… '안전'을 삼켰다</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1623894/?sc=Naver</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2264275</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-22 00:23:10.378721+00:00</t>
+          <t>2026-03-22 12:29:13.431942+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>화재 원인 수사 진행 중, 정부 재난 피해자 지원센터 운영</t>
+          <t>DNA 채취를 통한 신원 확인 및 시신 인도 진행 중, 정부의 유가족 및 피해자 지원 방침 발표</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>대규모 화재 사고 발생 후 정부가 행정안전부 등 22개 기관을 모아 중앙 합동 재난 피해자 지원센터를 설치하고 피해자와 유가족을 지원하고 있습니다. 화재 원인에 대한 수사가 본격적으로 진행 중입니다.</t>
+          <t>한 화재 참사로 인해 다수의 사망자가 발생했으며, 현재 DNA 채취를 통한 신원 확인 및 시신 인도가 진행 중입니다. 정부는 이번 참사와 관련하여 유가족과 피해자 지원에 총력을 기울이겠다는 방침을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>재난 피해자 지원센터 설치와 '화재 원인 수사 본격화'는 적합 조건인 '집단적 피해', '피해 규모가 큼', '증거 확보 가능', '공적 절차 진행 중'에 해당합니다. 정부 차원의 대응은 사건의 중대성과 다수 피해자 발생 가능성을 시사하며, 수사를 통해 책임 소재가 명확해질 경우 소송금융 투자 가능성이 높습니다.</t>
+          <t>대형 화재 참사로 인해 다수의 유가족과 피해자가 발생하여 집단적 피해가 명확하며, 사망자가 발생하여 피해 규모가 매우 큽니다. 정부가 유가족 및 피해자 지원에 총력을 기울이겠다는 방침을 밝혀 공적 절차가 진행 중이며, 이 과정에서 사고 원인 및 책임 규명을 위한 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>피해자와 유가족들 다수</t>
+          <t>다수 (사망자 포함)</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>이 대통령  2차 사고 없어야 …화재 원인 수사 본격화</t>
+          <t>[르포]  아빠가 다쳤냐고 물어보네 손자가 …분향소 찾은 유가족 통곡</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008486579&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227433</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-21 12:28:01.788501+00:00</t>
+          <t>2026-03-22 12:29:03.839670+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>행정안전부 중앙재난안전대책본부 구성 및 중앙합동재난피해자지원센터 설치</t>
+          <t>국과수 합동 감식 진행 예정, 희생자 합동분향소 설치</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>대전의 한 공장에서 화재가 발생하여 행정안전부가 중앙재난안전대책본부를 구성하고 피해자 지원을 위한 센터를 설치했습니다. 화재 원인으로 나트륨 및 조립식 구조의 문제가 지목되고 있으며, 해당 공장은 자동차·선박용 엔진밸브를 생산하는 곳입니다.</t>
+          <t>대전 화재로 다수의 희생자가 발생했으며, 안전공업 대표가 유가족에게 사과했다. 국과수 등은 정확한 화재 원인 규명을 위해 합동 감식을 진행할 예정이며, 대전시청에 희생자 합동분향소가 설치되고 지원센터가 운영 중이다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 행정안전부의 중앙재난안전대책본부 구성 및 피해자 지원센터 설치는 다수의 피해자와 정부 차원의 조사를 시사하며, 이는 향후 소송에서 객관적 증거 확보에 유리할 것으로 판단됩니다.</t>
+          <t>안전공업 대표가 사과하여 상대방 책임이 비교적 명확하고(적합 조건 1), 희생자 합동분향소 설치 및 유가족 언급으로 집단적 피해와 큰 피해 규모가 확인된다(적합 조건 3, 4). 또한 국과수 합동 감식이 진행 예정이므로 증거 확보 및 공적 절차 진행 중인 점도 긍정적이다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>대전 공장 왜 이렇게 탔나…나트륨·조립식 구조 ‘이중 악재’</t>
+          <t>유가족에 죽을죄 지었다 …대전 화재 안전공업 대표 사과</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603210030</t>
+          <t>https://www.dailian.co.kr/news/view/1623894/?sc=Naver</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-21 00:27:02.204729+00:00</t>
+          <t>2026-03-22 00:23:10.378721+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D26" t="inlineStr"/>
+      <c r="C26" t="inlineStr"/>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>사고 발생 1주기 추모 행사 진행. 현재 소송 진행 여부는 불분명하나, 과거 사고 조사 등 관련 절차가 진행되었을 것으로 예상됨.</t>
+          <t>화재 원인 수사 진행 중, 정부 재난 피해자 지원센터 운영</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>지난해 경남 창원NC파크 외벽 구조물 추락 사고로 1명이 사망했으며, 사고 1주기를 맞아 추모 행사가 열렸습니다. 창원시와 창원시설공단이 추모 행사를 주관했으며, 사고의 책임 소재와 법적 진행 상황은 기사에서 명확히 언급되지 않았습니다.</t>
+          <t>대규모 화재 사고 발생 후 정부가 행정안전부 등 22개 기관을 모아 중앙 합동 재난 피해자 지원센터를 설치하고 피해자와 유가족을 지원하고 있습니다. 화재 원인에 대한 수사가 본격적으로 진행 중입니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>창원NC파크 외벽 구조물 추락 사고로 인한 사망 사건으로, 시설물 관리 주체인 창원시 또는 창원시설공단의 책임이 명확할 수 있습니다 (적합 조건 1). 상대방은 공공기관으로 배상 능력이 충분하며 (적합 조건 2), 사망 사고이므로 피해 규모가 매우 큽니다 (적합 조건 4). 사고 발생 사실이 명확하고 관련 조사 기록 등 증거 확보가 가능할 것으로 예상됩니다 (적합 조건 5). 기사만으로는 현재 소송 진행 여부나 종결 여부를 알 수 없으나, 사망 사고의 중대성과 공공기관의 책임 가능성을 고려할 때 소송금융 투자 검토 가치가 높습니다.</t>
+          <t>재난 피해자 지원센터 설치와 '화재 원인 수사 본격화'는 적합 조건인 '집단적 피해', '피해 규모가 큼', '증거 확보 가능', '공적 절차 진행 중'에 해당합니다. 정부 차원의 대응은 사건의 중대성과 다수 피해자 발생 가능성을 시사하며, 수사를 통해 책임 소재가 명확해질 경우 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>피해자와 유가족들 다수</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>창원NC파크 사망사고 1주기 추모</t>
+          <t>이 대통령  2차 사고 없어야 …화재 원인 수사 본격화</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260318.22008005336</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008486579&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-17 12:28:35.472404+00:00</t>
+          <t>2026-03-21 12:28:01.788501+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>경찰 및 소방당국 합동 감식 진행 중, 정부 및 서울시 피해자 지원</t>
+          <t>행정안전부 중앙재난안전대책본부 구성 및 중앙합동재난피해자지원센터 설치</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>서울 중구 소공로 복합건물 내 캡슐호텔에서 화재가 발생하여 10명이 중경상을 입었으며, 이 중 8명은 외국인으로 확인되었습니다. 캡슐형 숙박시설의 구조적 특성이 대피를 지연시켰다는 분석이 나오고 있으며, 소방당국과 경찰은 정확한 화재 원인을 조사할 예정입니다. 서울시는 피해자들을 위한 임시 대피소와 주거 시설을 지원하고 있습니다.</t>
+          <t>대전의 한 공장에서 화재가 발생하여 행정안전부가 중앙재난안전대책본부를 구성하고 피해자 지원을 위한 센터를 설치했습니다. 화재 원인으로 나트륨 및 조립식 구조의 문제가 지목되고 있으며, 해당 공장은 자동차·선박용 엔진밸브를 생산하는 곳입니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>캡슐형 숙박시설의 구조적 특성으로 인한 대피 지연 가능성이 제기되어 시설물 관리 주체의 책임이 비교적 명확합니다. 10명의 중경상자와 45명의 체크인 투숙객 중 다수가 피해를 입어 집단적 피해에 해당하며, 3명의 중상자는 상당한 피해 규모를 예상하게 합니다. 소방당국과 경찰의 합동 감식이 진행 중이므로 객관적인 증거 확보가 용이하며, 정부와 서울시의 피해자 지원 등 공적 절차가 진행 중입니다.</t>
+          <t>적합 조건 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 행정안전부의 중앙재난안전대책본부 구성 및 피해자 지원센터 설치는 다수의 피해자와 정부 차원의 조사를 시사하며, 이는 향후 소송에서 객관적 증거 확보에 유리할 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>최소 10명 부상, 45명 체크인 투숙객 중 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>서울 한복판 캡슐호텔 화재로 10명 중경상... 대부분 외국인</t>
+          <t>대전 공장 왜 이렇게 탔나…나트륨·조립식 구조 ‘이중 악재’</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/546483</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603210030</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-15 00:25:20.545592+00:00</t>
+          <t>2026-03-21 00:27:02.204729+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>창원시, 창원시설공단</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
-          <t>소방 및 경찰 합동 감식 진행 중</t>
+          <t>사고 발생 1주기 추모 행사 진행. 현재 소송 진행 여부는 불분명하나, 과거 사고 조사 등 관련 절차가 진행되었을 것으로 예상됨.</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>서울 소공동 게스트하우스에서 화재가 발생하여 3명이 중상을 입고 7명이 경상을 입었으며, 45명 이상의 투숙객이 대피하는 등 다수의 인명 피해가 발생했습니다. 현재 소방 당국과 경찰이 합동 감식을 통해 정확한 화재 원인을 조사 중이며, 서울시는 피해자 지원에 나섰습니다. 화재 원인 규명에 따라 건물 관리 주체의 책임이 명확해질 경우 집단 소송 가능성이 높습니다.</t>
+          <t>지난해 경남 창원NC파크 외벽 구조물 추락 사고로 1명이 사망했으며, 사고 1주기를 맞아 추모 행사가 열렸습니다. 창원시와 창원시설공단이 추모 행사를 주관했으며, 사고의 책임 소재와 법적 진행 상황은 기사에서 명확히 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해)에 따라 10명 부상, 45명 이상 투숙객이 화재로 직접 영향을 받았으며, 적합 조건 4(피해 규모 큼)에 따라 3명 중상으로 상당한 손해배상액이 예상됩니다. 또한 적합 조건 5(증거 확보 가능) 및 6(공적 절차 진행 중)에 따라 소방 및 경찰의 합동 감식으로 화재 원인 및 책임 규명이 가능하여 투자 적합도가 높습니다. 다만, 상대방 책임의 명확성 및 자력은 추가 조사를 통해 확인이 필요합니다.</t>
+          <t>창원NC파크 외벽 구조물 추락 사고로 인한 사망 사건으로, 시설물 관리 주체인 창원시 또는 창원시설공단의 책임이 명확할 수 있습니다 (적합 조건 1). 상대방은 공공기관으로 배상 능력이 충분하며 (적합 조건 2), 사망 사고이므로 피해 규모가 매우 큽니다 (적합 조건 4). 사고 발생 사실이 명확하고 관련 조사 기록 등 증거 확보가 가능할 것으로 예상됩니다 (적합 조건 5). 기사만으로는 현재 소송 진행 여부나 종결 여부를 알 수 없으나, 사망 사고의 중대성과 공공기관의 책임 가능성을 고려할 때 소송금융 투자 검토 가치가 높습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>최소 10명 부상, 45명 이상 직접 영향</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>서울 소공동 빌딩 게스트하우스서 불, 3명 중상…오세훈 “수습에 만전...</t>
+          <t>창원NC파크 사망사고 1주기 추모</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12051467?ref=naver</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260318.22008005336</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-15 00:19:23.861837+00:00</t>
+          <t>2026-03-17 12:28:35.472404+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>책임 공방 중, 배상 절차 미시작</t>
+          <t>경찰 및 소방당국 합동 감식 진행 중, 정부 및 서울시 피해자 지원</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>울산 도심 인도에서 20대 청년이 파손된 맨홀에 발이 빠져 거골 골절로 전치 6주 진단을 받았다. 피해자는 수술 후 실직 위기에 처했으나, 관할 구청과 건물주가 서로 관리 책임을 미루며 배상 절차는 시작되지 않고 있다. 사고 영상 및 파손된 맨홀 등 증거가 명확하며, 피고의 자력은 충분할 것으로 예상된다.</t>
+          <t>서울 중구 소공로 복합건물 내 캡슐호텔에서 화재가 발생하여 10명이 중경상을 입었으며, 이 중 8명은 외국인으로 확인되었습니다. 캡슐형 숙박시설의 구조적 특성이 대피를 지연시켰다는 분석이 나오고 있으며, 소방당국과 경찰은 정확한 화재 원인을 조사할 예정입니다. 서울시는 피해자들을 위한 임시 대피소와 주거 시설을 지원하고 있습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(시설물 관리 책임), 관할 구청이 피고가 될 경우 자력이 충분함. 사고 영상 및 파손된 맨홀 등 증거가 명확하고, 피해자의 부상 정도가 심각하며 실직 위기에 처해 피해 규모가 상당함.</t>
+          <t>캡슐형 숙박시설의 구조적 특성으로 인한 대피 지연 가능성이 제기되어 시설물 관리 주체의 책임이 비교적 명확합니다. 10명의 중경상자와 45명의 체크인 투숙객 중 다수가 피해를 입어 집단적 피해에 해당하며, 3명의 중상자는 상당한 피해 규모를 예상하게 합니다. 소방당국과 경찰의 합동 감식이 진행 중이므로 객관적인 증거 확보가 용이하며, 정부와 서울시의 피해자 지원 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 10명 부상, 45명 체크인 투숙객 중 다수</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>맨홀 밟고 '푹'.. 책임 공방 속 실직 위기</t>
+          <t>서울 한복판 캡슐호텔 화재로 10명 중경상... 대부분 외국인</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>web.ubc.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>http://web.ubc.co.kr/wp/archives/126319</t>
+          <t>https://www.insight.co.kr/news/546483</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-06 01:23:17.562171+00:00</t>
+          <t>2026-03-15 00:25:20.545592+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>피해자 정보공개 청구 및 관할 구청 배상 가능성 검토 중</t>
+          <t>소방 및 경찰 합동 감식 진행 중</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>울산 번화가 인도에서 20대 남성이 파손된 맨홀에 빠져 다리 골절 및 실직 위기에 처했습니다. 지자체와 건물주가 서로 관리 책임을 미루고 있으며, 피해자는 정보공개 청구를 통해 원인 규명에 나섰습니다. 관할 구청은 뒤늦게 배상 가능성을 검토하겠다고 밝혔습니다.</t>
+          <t>서울 소공동 게스트하우스에서 화재가 발생하여 3명이 중상을 입고 7명이 경상을 입었으며, 45명 이상의 투숙객이 대피하는 등 다수의 인명 피해가 발생했습니다. 현재 소방 당국과 경찰이 합동 감식을 통해 정확한 화재 원인을 조사 중이며, 서울시는 피해자 지원에 나섰습니다. 화재 원인 규명에 따라 건물 관리 주체의 책임이 명확해질 경우 집단 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(맨홀 파손), 상대방(지자체, 건물주)에게 자력이 충분합니다. 피해자의 다리 골절 및 실직 위기로 인한 피해 규모가 상당하며, 사고 현장 및 의료 기록 등 증거 확보가 용이합니다. 또한 피해자가 정보공개 청구를 진행하고 구청이 배상 검토를 시작하는 등 공적 절차가 진행 중입니다.</t>
+          <t>적합 조건 3(집단적 피해)에 따라 10명 부상, 45명 이상 투숙객이 화재로 직접 영향을 받았으며, 적합 조건 4(피해 규모 큼)에 따라 3명 중상으로 상당한 손해배상액이 예상됩니다. 또한 적합 조건 5(증거 확보 가능) 및 6(공적 절차 진행 중)에 따라 소방 및 경찰의 합동 감식으로 화재 원인 및 책임 규명이 가능하여 투자 적합도가 높습니다. 다만, 상대방 책임의 명확성 및 자력은 추가 조사를 통해 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 10명 부상, 45명 이상 직접 영향</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>맨홀 사고…지자체·건물주 ‘나 몰라라’</t>
+          <t>서울 소공동 빌딩 게스트하우스서 불, 3명 중상…오세훈 “수습에 만전...</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8500431&amp;ref=A</t>
+          <t>https://www.dt.co.kr/article/12051467?ref=naver</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-06 01:18:15.268954+00:00</t>
+          <t>2026-03-15 00:19:23.861837+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>패러글라이딩 업체</t>
+          <t>남구청</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>패러글라이딩 추락사 재수사 진행 중, 민사소송 항소심 진행 중</t>
+          <t>책임 공방 중, 배상 절차 미시작</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>패러글라이딩 추락사고 피해 유족이 보험사를 상대로 한 민사소송에서 1, 2심 패소 후 항소심을 진행하던 중, 사고 기체가 아니었다는 새로운 사실이 밝혀져 재수사가 시작되었습니다. 이 사건은 사망 사고로 피해 규모가 크며, 재수사를 통해 책임 소재가 명확해질 가능성이 있어 기존 판결이 뒤집힐 여지가 있습니다.</t>
+          <t>울산 도심 인도에서 20대 청년이 파손된 맨홀에 발이 빠져 거골 골절로 전치 6주 진단을 받았다. 피해자는 수술 후 실직 위기에 처했으나, 관할 구청과 건물주가 서로 관리 책임을 미루며 배상 절차는 시작되지 않고 있다. 사고 영상 및 파손된 맨홀 등 증거가 명확하며, 피고의 자력은 충분할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>사망 사고로 피해 규모가 크고 (적합 조건 4), '사고 기체 아니었다'는 새로운 사실이 밝혀져 재수사가 진행 중이므로 (적합 조건 5, 6) 기존 소송 결과가 뒤집힐 가능성이 높습니다. 사건이 종결되지 않아 투자 기회가 있습니다.</t>
+          <t>상대방 책임이 비교적 명확하며(시설물 관리 책임), 관할 구청이 피고가 될 경우 자력이 충분함. 사고 영상 및 파손된 맨홀 등 증거가 명확하고, 피해자의 부상 정도가 심각하며 실직 위기에 처해 피해 규모가 상당함.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>패러글라이딩 추락사 재수사…알고 보니 사고 기체 아니었다</t>
+          <t>맨홀 밟고 '푹'.. 책임 공방 속 실직 위기</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>web.ubc.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12287080?influxDiv=NAVER</t>
+          <t>http://web.ubc.co.kr/wp/archives/126319</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-02-26 00:56:02.866604+00:00</t>
+          <t>2026-03-06 01:23:17.562171+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>오션월드 운영사, 안전관리 수탁업체</t>
+          <t>울산시 남구청, 인근 건물주들</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>1심 판결로 추정되며, 항소 여부 확인 필요</t>
+          <t>피해자 정보공개 청구 및 관할 구청 배상 가능성 검토 중</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>2022년 6월 홍천 오션월드 파도풀에서 발생한 익사 사고에 대해 법원이 오션월드 운영사와 안전관리 수탁업체의 안전관리 소홀 책임을 80% 인정하며 손해배상 판결을 내렸습니다. 이 사건은 춘천지역 5개 태권도장 연합 물놀이 중 발생했으며, 법원 판결로 인해 책임 소재가 명확해졌습니다.</t>
+          <t>울산 번화가 인도에서 20대 남성이 파손된 맨홀에 빠져 다리 골절 및 실직 위기에 처했습니다. 지자체와 건물주가 서로 관리 책임을 미루고 있으며, 피해자는 정보공개 청구를 통해 원인 규명에 나섰습니다. 관할 구청은 뒤늦게 배상 가능성을 검토하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>법원 판결로 오션월드 운영사와 안전관리 수탁업체의 안전관리 소홀 책임이 80% 인정되어 상대방 책임이 명확하며(적합 조건 1), 오션월드 운영사는 대기업 계열사로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 익사 사고로 인한 인명 피해는 손해배상 규모가 크고(적합 조건 4), 이미 법원 판결이 존재하여 증거가 명확합니다(적합 조건 5).</t>
+          <t>상대방 책임이 비교적 명확하고(맨홀 파손), 상대방(지자체, 건물주)에게 자력이 충분합니다. 피해자의 다리 골절 및 실직 위기로 인한 피해 규모가 상당하며, 사고 현장 및 의료 기록 등 증거 확보가 용이합니다. 또한 피해자가 정보공개 청구를 진행하고 구청이 배상 검토를 시작하는 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>법원, 홍천 오션월드 파도풀서 물놀이 익사…안전관리 손해배상책임</t>
+          <t>맨홀 사고…지자체·건물주 ‘나 몰라라’</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18579</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8500431&amp;ref=A</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-02-24 13:03:35.508344+00:00</t>
+          <t>2026-03-06 01:18:15.268954+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
+          <t>패러글라이딩 업체</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>패러글라이딩 추락사 재수사 진행 중, 민사소송 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>패러글라이딩 추락사고 피해 유족이 보험사를 상대로 한 민사소송에서 1, 2심 패소 후 항소심을 진행하던 중, 사고 기체가 아니었다는 새로운 사실이 밝혀져 재수사가 시작되었습니다. 이 사건은 사망 사고로 피해 규모가 크며, 재수사를 통해 책임 소재가 명확해질 가능성이 있어 기존 판결이 뒤집힐 여지가 있습니다.</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>사망 사고로 피해 규모가 크고 (적합 조건 4), '사고 기체 아니었다'는 새로운 사실이 밝혀져 재수사가 진행 중이므로 (적합 조건 5, 6) 기존 소송 결과가 뒤집힐 가능성이 높습니다. 사건이 종결되지 않아 투자 기회가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>패러글라이딩 추락사 재수사…알고 보니 사고 기체 아니었다</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12287080?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:56:02.866604+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>오션월드 운영사, 안전관리 수탁업체</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>1심 판결로 추정되며, 항소 여부 확인 필요</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>2022년 6월 홍천 오션월드 파도풀에서 발생한 익사 사고에 대해 법원이 오션월드 운영사와 안전관리 수탁업체의 안전관리 소홀 책임을 80% 인정하며 손해배상 판결을 내렸습니다. 이 사건은 춘천지역 5개 태권도장 연합 물놀이 중 발생했으며, 법원 판결로 인해 책임 소재가 명확해졌습니다.</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>법원 판결로 오션월드 운영사와 안전관리 수탁업체의 안전관리 소홀 책임이 80% 인정되어 상대방 책임이 명확하며(적합 조건 1), 오션월드 운영사는 대기업 계열사로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 익사 사고로 인한 인명 피해는 손해배상 규모가 크고(적합 조건 4), 이미 법원 판결이 존재하여 증거가 명확합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>법원, 홍천 오션월드 파도풀서 물놀이 익사…안전관리 손해배상책임</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>lawleader.co.kr</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18579</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:03:35.508344+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
           <t>무보험 어린이 통학버스 운영자</t>
         </is>
       </c>
-      <c r="D33" t="inlineStr">
+      <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E33" t="inlineStr">
+      <c r="E35" t="inlineStr">
         <is>
           <t>의무보험 미가입 차량에 대한 과태료 부과 및 재가입 조치 진행 중</t>
         </is>
       </c>
-      <c r="F33" t="inlineStr">
+      <c r="F35" t="inlineStr">
         <is>
           <t>어린이 통학버스 중 의무보험 미가입 차량이 다수 존재하며, 이에 대한 관리체계가 미흡하다는 지적입니다. 현재 미가입 차량에 대해 과태료 부과 및 보험 재가입 조치가 이뤄지고 있으나, 이는 사고 발생 시 피해 보상에 취약한 구조를 야기합니다. 잠재적인 대규모 안전사고 위험이 존재하며, 사회적 민감도가 높은 사안입니다.</t>
         </is>
       </c>
-      <c r="G33" t="inlineStr">
+      <c r="G35" t="inlineStr">
         <is>
           <t>무보험 어린이 통학버스 운영자의 의무보험 미가입은 자동차손해배상보장법 위반으로 상대방 책임이 명확합니다. 다수의 어린이 통학버스가 관련되어 있어 집단적 피해 발생 가능성이 높고, 사고 발생 시 피해 규모가 매우 클 것으로 예상됩니다. 미가입 차량 기록 등 증거 확보가 용이하며, 현재 과태료 부과 및 재가입 조치 등 공적 절차가 진행 중인 점도 적합 조건에 해당합니다. 다만, 아직 구체적인 사고 발생 및 피해 규모가 확인되지 않았고, 개별 운영자의 자력은 미지수입니다.</t>
         </is>
       </c>
-      <c r="H33" t="inlineStr">
+      <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I33" t="inlineStr">
+      <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J33" t="inlineStr">
+      <c r="J35" t="inlineStr">
         <is>
           <t>무보험 어린이 통학버스…구멍뚫린 관리체계</t>
         </is>
       </c>
-      <c r="K33" t="inlineStr">
+      <c r="K35" t="inlineStr">
         <is>
           <t>incheonilbo.com</t>
         </is>
       </c>
-      <c r="L33" t="inlineStr">
+      <c r="L35" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M33" t="inlineStr">
+      <c r="M35" t="inlineStr">
         <is>
           <t>https://www.incheonilbo.com/news/articleView.html?idxno=1317624</t>
         </is>
       </c>
-      <c r="N33" t="inlineStr">
+      <c r="N35" t="inlineStr">
         <is>
           <t>2026-02-23 13:07:34.535551+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N33"/>
+  <autoFilter ref="A1:N35"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>