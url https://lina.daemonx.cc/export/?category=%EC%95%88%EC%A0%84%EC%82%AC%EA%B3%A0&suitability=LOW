--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$20</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$23</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N20"/>
+  <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="44" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,1308 +535,1516 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>어린이집 원장과 담당 보육교사 A씨</t>
+          <t>완도 냉동창고 공사업체</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>1심 원고 일부 승소 판결</t>
+          <t>공사업체 대표 집행유예 선고 및 피해자 측과 합의 완료</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>청주의 한 어린이집에서 보육교사가 한살배기 아이를 씻기던 중 아이가 넘어져 머리를 크게 다치는 사고가 발생했다. 아이 부모가 어린이집 원장과 보육교사를 상대로 낸 손해배상 소송에서 법원은 3천3백여만원을 공동으로 배상하라고 판결했다. 아이는 전치 8주의 상해를 입고 수술을 받았으나, 인지 능력 저하 등 장래 노동능력 상실은 인정되지 않았다.</t>
+          <t>완도 냉동창고 화재로 소방관 2명이 순직한 사건에서 공사업체 대표가 집행유예를 선고받았습니다. 기사에서는 피해자 측과 합의가 완료되었음을 언급하고 있어 사건이 종결된 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>피해 규모가 소송금융 투자 대상으로 보기에 상대적으로 작고(3천3백여만원), 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 적합도가 낮습니다. (부적합 조건 3, 4 해당) 이미 1심 판결이 선고되어 법적 책임은 명확하나, 신규 투자 기회 발굴 측면에서는 매력도가 떨어집니다.</t>
+          <t>기사에 따르면 공사업체 대표가 집행유예를 선고받았고, 피해자 측과 이미 합의가 완료된 것으로 보입니다. 이는 '부적합 조건' 중 '이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>3천3백여만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>어린이집서 한살배기 넘어져 전치 8주…法  3천여만원 배상하라</t>
+          <t>소방관 2명 숨진 완도 냉동창고 공사업체 대표 집행유예 선고</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>fpn119.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260508099100064?input=1195m</t>
+          <t>http://fpn119.co.kr/255260</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-27 07:38:54.305147+00:00</t>
+          <t>2026-08-15 07:01:38.448769+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>헬스장</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 실종자 수색 중</t>
+          <t>1심 무책임 판결</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>2022년 이태원 참사 당시 구조 활동을 도운 30대 남성 A씨가 트라우마를 겪다가 최근 실종되어 경찰이 수색 중입니다. A씨는 지난 20일 집을 나선 뒤 가족 및 지인들과 연락이 끊긴 것으로 알려졌습니다.</t>
+          <t>헬스기구에 깔려 사망한 남성 사건에 대해 1심 재판부가 헬스장의 책임이 없다고 판결했습니다. 재판부는 질식 상태가 5분만 지속돼도 사망에 이를 가능성이 높다는 점을 고려할 때, 헬스장이 상황을 인지했더라도 사망을 막을 수 있었다고 단정하기 어렵다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>경찰이 실종자 수색 중인 공적 절차가 진행되고 있으나, 이 사건은 실종된 개인에 대한 경찰 수색에 초점을 맞추고 있어 소송금융 투자 대상이 될 만한 명확한 상대방, 구체적인 법적 책임, 그리고 금전적 피해 규모가 불분명합니다. 기사 내용만으로는 소송금융의 핵심 요건인 '명확한 소송 대상'과 '회수 가능성'을 파악하기 어렵습니다.</t>
+          <t>1심에서 헬스장의 책임이 없다고 판단되어 상대방 책임이 불명확합니다. 또한 단일 피해자 사건으로 집단적 피해에 해당하지 않으며, 헬스장의 자력이나 명확한 과실을 입증할 증거에 대한 정보가 부족합니다. (적합 조건 1, 2, 3, 5 미충족)</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>경찰, 이태원 참사 구조 도운 30대 실종자 수색</t>
+          <t>헬스기구 눌려 숨진 男…1심 “헬스장 책임 없다”</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-07-19</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260428_0003610265</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260720.22010005521</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-12 06:24:47.135533+00:00</t>
+          <t>2026-07-21 07:01:23.631308+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
-      <c r="D4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>원심에서 피해자들에게 불리한 판결 선고</t>
+          <t>사고 수습 과정 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>기사 내용은 법원이 비상구 관련 사건에서 피고의 잘못과 피해자 사망 간의 인과관계를 인정할 증거가 부족하다고 판결한 원심의 판단을 담고 있다. 이는 피해자들에게 불리한 판결로, 비상구 설치 기준 위반 여부가 쟁점이었다.</t>
+          <t>정 후보가 사고로 치료 중인 피해자들의 빠른 회복과 평온한 일상 복귀를 기원하며, 사고 수습 과정에서 피해자와 가족들이 소외되지 않도록 세심한 지원을 촉구하는 메시지를 전달했습니다. 기사 내용이 매우 단편적이어서 구체적인 사고 내용이나 책임 주체 등은 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>법원이 비상구 설치 기준 위반에 대한 잘못과 사망의 인과관계를 인정할 증거가 부족하다고 판결하여 상대방 책임이 명확하지 않고 증거 확보가 어렵다. 이미 원심에서 피해자들에게 불리한 판결이 선고되어 소송금융 투자 적합도가 낮다.</t>
+          <t>기사 내용이 매우 단편적이고 모호하여 특정 사고, 책임 주체, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 파악되지 않습니다. 적합 조건 1~6 모두 해당 여부 판단 불가.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>사용할 수 없다면 비상구가 아니다</t>
+          <t>정준영, 서소문 희생자 추모 메시지</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233551</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2418511</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-02 00:25:37.762988+00:00</t>
+          <t>2026-07-04 07:00:42.030179+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>어린이집 원장과 담당 보육교사 A씨</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>대전시 심리지원 및 노후 산단 안전점검 진행 중</t>
+          <t>1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>대전 대덕구 안전공업 화재로 인근 사업장 직원들이 심리적 어려움을 겪고 있습니다. 대전시는 간접 피해자들을 위한 심리지원 버스를 운영하고, 노후 산업단지 및 공장 건축물에 대한 전면적인 안전점검과 조례 개정을 추진할 계획입니다.</t>
+          <t>청주의 한 어린이집에서 보육교사가 한살배기 아이를 씻기던 중 아이가 넘어져 머리를 크게 다치는 사고가 발생했다. 아이 부모가 어린이집 원장과 보육교사를 상대로 낸 손해배상 소송에서 법원은 3천3백여만원을 공동으로 배상하라고 판결했다. 아이는 전치 8주의 상해를 입고 수술을 받았으나, 인지 능력 저하 등 장래 노동능력 상실은 인정되지 않았다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사에서 화재 발생 주체인 '안전공업'이 간접 피해자들의 심리적 피해에 대한 명확한 책임 주체로 특정되지 않으며, 피해 규모(금액 및 구체적인 피해자 수) 또한 미상입니다. 대전시의 안전점검은 진행 중이나, 이는 책임 규명보다는 예방 및 지원에 가깝습니다. (적합 조건 1, 4, 5, 6 미흡)</t>
+          <t>피해 규모가 소송금융 투자 대상으로 보기에 상대적으로 작고(3천3백여만원), 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 적합도가 낮습니다. (부적합 조건 3, 4 해당) 이미 1심 판결이 선고되어 법적 책임은 명확하나, 신규 투자 기회 발굴 측면에서는 매력도가 떨어집니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3천3백여만원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>대전시, 노후 산단 ‘안전’ 전수점검 나선다</t>
+          <t>어린이집서 한살배기 넘어져 전치 8주…法  3천여만원 배상하라</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603312046005</t>
+          <t>https://www.yna.co.kr/view/AKR20260508099100064?input=1195m</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-31 12:42:02.120944+00:00</t>
+          <t>2026-05-27 07:38:54.305147+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>대전시 심리지원 확대</t>
+          <t>경찰 실종자 수색 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>대전시가 화재로 인한 스트레스와 불안을 겪는 인근 공업단지 내 간접 피해자들을 위해 '마음톡톡버스'를 확대 운영합니다. 신청한 사업장에 정신건강 전문요원이 찾아가 상담 서비스를 제공하며, 피해자들의 심리적 안정을 지원할 예정입니다.</t>
+          <t>2022년 이태원 참사 당시 구조 활동을 도운 30대 남성 A씨가 트라우마를 겪다가 최근 실종되어 경찰이 수색 중입니다. A씨는 지난 20일 집을 나선 뒤 가족 및 지인들과 연락이 끊긴 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 화재 간접 피해자들에 대한 대전시의 심리 지원 조치를 다루고 있으며, 소송의 대상이 될 만한 책임 주체나 구체적인 법적 쟁점을 명시하고 있지 않습니다. 상대방 책임이 불분명하고, 소송 상대방이 특정되지 않으며, 피해 규모(금액)를 추정하기 어렵습니다. 소송금융 투자 대상으로 적합한 조건을 충족하지 못합니다.</t>
+          <t>경찰이 실종자 수색 중인 공적 절차가 진행되고 있으나, 이 사건은 실종된 개인에 대한 경찰 수색에 초점을 맞추고 있어 소송금융 투자 대상이 될 만한 명확한 상대방, 구체적인 법적 책임, 그리고 금전적 피해 규모가 불분명합니다. 기사 내용만으로는 소송금융의 핵심 요건인 '명확한 소송 대상'과 '회수 가능성'을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>대전시 '마음톡톡버스' 확대…화재 간접 피해자 심리지원 나선다</t>
+          <t>경찰, 이태원 참사 구조 도운 30대 실종자 수색</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/daejeon-chungnam/6119379</t>
+          <t>https://www.newsis.com/view/NISX20260428_0003610265</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-31 00:30:32.381637+00:00</t>
+          <t>2026-05-12 06:24:47.135533+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>현장 심리지원 진행 중</t>
+          <t>원심에서 피해자들에게 불리한 판결 선고</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>공업단지 내 사고 발생 후, 사고 충격이 주변 사업장까지 확산되면서 간접 피해자들의 심리적 어려움이 커지고 있습니다. 이에 '마음톡톡버스'가 심리지원을 신청한 사업장을 직접 방문하여 정신건강 전문요원의 상담을 제공하고 있습니다.</t>
+          <t>기사 내용은 법원이 비상구 관련 사건에서 피고의 잘못과 피해자 사망 간의 인과관계를 인정할 증거가 부족하다고 판결한 원심의 판단을 담고 있다. 이는 피해자들에게 불리한 판결로, 비상구 설치 기준 위반 여부가 쟁점이었다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사에서 사고의 구체적인 원인과 책임 주체가 명확히 특정되지 않아 소송 상대방을 파악하기 어렵습니다 (적합 조건 1 미충족). 또한, 피해 규모가 심리적 지원에 초점이 맞춰져 있어 직접적인 재산상 피해 금액을 추정하기 어렵습니다 (적합 조건 4 미충족).</t>
+          <t>법원이 비상구 설치 기준 위반에 대한 잘못과 사망의 인과관계를 인정할 증거가 부족하다고 판결하여 상대방 책임이 명확하지 않고 증거 확보가 어렵다. 이미 원심에서 피해자들에게 불리한 판결이 선고되어 소송금융 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>화재 이후 멈춘 마음…현장 심리지원</t>
+          <t>사용할 수 없다면 비상구가 아니다</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2406808</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233551</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-31 00:27:22.578191+00:00</t>
+          <t>2026-04-02 00:25:37.762988+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>대전시 심리지원 및 노후 산단 안전점검 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>트램펄린 놀이시설에서 아동이 다친 사고에 대해 법원이 시설 운영사 및 가해 아동 측에 2,600만 원의 손해배상 책임을 인정하는 1심 판결을 내렸다. 이 사건은 미성년자 A와 그 부모가 가해 미성년자 B와 그 부모, 그리고 시설 운영사 C사를 상대로 제기한 손해배상 청구 소송이다.</t>
+          <t>대전 대덕구 안전공업 화재로 인근 사업장 직원들이 심리적 어려움을 겪고 있습니다. 대전시는 간접 피해자들을 위한 심리지원 버스를 운영하고, 노후 산업단지 및 공장 건축물에 대한 전면적인 안전점검과 조례 개정을 추진할 계획입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>법원 1심 판결이 선고되어 신규 소송금융 투자 기회가 제한적입니다. 또한, 단일 피해자 사건이며 피해 금액(2,600만 원)이 소송금융 투자 대상으로 보기에 크지 않습니다.</t>
+          <t>기사에서 화재 발생 주체인 '안전공업'이 간접 피해자들의 심리적 피해에 대한 명확한 책임 주체로 특정되지 않으며, 피해 규모(금액 및 구체적인 피해자 수) 또한 미상입니다. 대전시의 안전점검은 진행 중이나, 이는 책임 규명보다는 예방 및 지원에 가깝습니다. (적합 조건 1, 4, 5, 6 미흡)</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>2,600만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>'1칸당 1명' 트램펄린에 뛰어들어 다친 아동…법원  시설도 책임</t>
+          <t>대전시, 노후 산단 ‘안전’ 전수점검 나선다</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/busan-gyeongnam/6118975</t>
+          <t>https://www.khan.co.kr/article/202603312046005</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-30 13:01:13.037068+00:00</t>
+          <t>2026-03-31 12:42:02.120944+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>연날리기 사고 지속 발생</t>
+          <t>대전시 심리지원 확대</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>중국에서 날이 따뜻해지면서 연날리기가 인기를 끌고 있으나, 고성능 섬유 케블라 실로 만든 연줄이 잘 보이지 않아 인명피해가 잇따르고 있습니다. 오토바이 운전자가 연줄에 손가락을 베이는 사고가 발생했으며, 고압선에 연이 걸려 정전 사고도 빈번하게 발생하고 있습니다.</t>
+          <t>대전시가 화재로 인한 스트레스와 불안을 겪는 인근 공업단지 내 간접 피해자들을 위해 '마음톡톡버스'를 확대 운영합니다. 신청한 사업장에 정신건강 전문요원이 찾아가 상담 서비스를 제공하며, 피해자들의 심리적 안정을 지원할 예정입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>연날리기 사고의 상대방이 불특정 다수의 개인으로 특정하기 어렵고, 이들의 자력을 확인하기 어렵습니다. (적합 조건 1, 2 미충족) 또한, 피해 규모가 명확히 제시되지 않아 소송 가치 평가가 어렵고, 사건이 중국에서 발생하여 국내 소송금융 적용에 현실적인 어려움이 있습니다. (적합 조건 4 미충족)</t>
+          <t>이 기사는 화재 간접 피해자들에 대한 대전시의 심리 지원 조치를 다루고 있으며, 소송의 대상이 될 만한 책임 주체나 구체적인 법적 쟁점을 명시하고 있지 않습니다. 상대방 책임이 불분명하고, 소송 상대방이 특정되지 않으며, 피해 규모(금액)를 추정하기 어렵습니다. 소송금융 투자 대상으로 적합한 조건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>중국, 연줄에 사람에 다치지 않도록 주의해야</t>
+          <t>대전시 '마음톡톡버스' 확대…화재 간접 피해자 심리지원 나선다</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519353&amp;ref=A</t>
+          <t>https://www.news1.kr/local/daejeon-chungnam/6119379</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-26 12:38:37.970819+00:00</t>
+          <t>2026-03-31 00:30:32.381637+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
-      <c r="D10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>취미용 드론 사고 발생 시 피해자 보상 체계 부재 지적 및 개선 필요성 제기</t>
+          <t>현장 심리지원 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>취미용 드론 7만 대 시대에 드론 추락 및 충돌로 인한 인명·재산 피해 발생 시 피해자 보상을 위한 제도적 장치가 전무한 것으로 나타났습니다. 보험 가입이 거의 없어 하늘 위 사각지대가 발생하고 있으며, 보험연구원은 개인용 드론 사고 시 피해자 보상 체계를 마련할 필요가 있다고 제언했습니다.</t>
+          <t>공업단지 내 사고 발생 후, 사고 충격이 주변 사업장까지 확산되면서 간접 피해자들의 심리적 어려움이 커지고 있습니다. 이에 '마음톡톡버스'가 심리지원을 신청한 사업장을 직접 방문하여 정신건강 전문요원의 상담을 제공하고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>기사는 취미용 드론 사고 발생 시 피해자 보상 체계가 전무하다는 제도적 미비점을 지적하고 있을 뿐, 특정 사건의 피해자, 가해자, 피해 규모가 구체적으로 명시되지 않았습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 등)을 충족하지 못합니다.</t>
+          <t>기사에서 사고의 구체적인 원인과 책임 주체가 명확히 특정되지 않아 소송 상대방을 파악하기 어렵습니다 (적합 조건 1 미충족). 또한, 피해 규모가 심리적 지원에 초점이 맞춰져 있어 직접적인 재산상 피해 금액을 추정하기 어렵습니다 (적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>하늘 위 사각지대  취미용 드론 7만 대 시대, 보험 가입은 '전무'</t>
+          <t>화재 이후 멈춘 마음…현장 심리지원</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>fins.co.kr</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.fins.co.kr/news/articleView.html?idxno=107942</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2406808</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-24 00:22:19.703602+00:00</t>
+          <t>2026-03-31 00:27:22.578191+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>안전공업㈜</t>
+          <t>어린이 놀이시설 운영사 C 사</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>대전시 심리 지원 진행 중</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>대전 대덕구 안전공업㈜ 화재 발생 후, 대전시가 심리적 충격을 겪는 시민과 피해자를 대상으로 전문 상담 및 정서적 안정을 위한 심리 지원에 나섰습니다. 대덕구보건소를 통해 심리 지원이 제공됩니다.</t>
+          <t>트램펄린 놀이시설에서 아동이 다친 사고에 대해 법원이 시설 운영사 및 가해 아동 측에 2,600만 원의 손해배상 책임을 인정하는 1심 판결을 내렸다. 이 사건은 미성년자 A와 그 부모가 가해 미성년자 B와 그 부모, 그리고 시설 운영사 C사를 상대로 제기한 손해배상 청구 소송이다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>기사 내용이 대전시의 심리 지원에 초점을 맞추고 있어, 화재의 책임 소재(적합 조건 1) 및 상대방의 자력(적합 조건 2)이 불분명합니다. 또한, 피해 규모(금액)가 명확히 제시되지 않고 주로 심리적 충격에 대한 지원이므로 소송금융 투자 대상으로서의 손해배상 가능성이 낮습니다.</t>
+          <t>법원 1심 판결이 선고되어 신규 소송금융 투자 기회가 제한적입니다. 또한, 단일 피해자 사건이며 피해 금액(2,600만 원)이 소송금융 투자 대상으로 보기에 크지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2,600만 원</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>대전시, ‘안전공업 화재’ 심리 지원 나선다</t>
+          <t>'1칸당 1명' 트램펄린에 뛰어들어 다친 아동…법원  시설도 책임</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603230240</t>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6118975</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-23 12:44:55.312706+00:00</t>
+          <t>2026-03-30 13:01:13.037068+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>대전시 합동분향소 및 피해자 지원센터 운영 중</t>
+          <t>연날리기 사고 지속 발생</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>대전시 문평동 공장 화재 사고 희생자를 위한 합동분향소가 시청에 설치되어 운영 중이다. 대전시는 유가족 대기실, 트라우마 지원센터, 재난피해자지원센터 등을 통해 장례, 자금융자, 납세유예 등 맞춤형 지원을 제공하고 있다. 기사에는 화재 원인이나 책임 주체에 대한 정보는 포함되어 있지 않다.</t>
+          <t>중국에서 날이 따뜻해지면서 연날리기가 인기를 끌고 있으나, 고성능 섬유 케블라 실로 만든 연줄이 잘 보이지 않아 인명피해가 잇따르고 있습니다. 오토바이 운전자가 연줄에 손가락을 베이는 사고가 발생했으며, 고압선에 연이 걸려 정전 사고도 빈번하게 발생하고 있습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 화재 사고의 책임 주체가 명확히 특정되지 않아 소송 상대방을 파악하기 어렵습니다. 또한, 책임 소재에 대한 공적 조사 진행 여부나 증거 확보 가능성도 불분명하여 소송금융 투자 적합도가 낮습니다.</t>
+          <t>연날리기 사고의 상대방이 불특정 다수의 개인으로 특정하기 어렵고, 이들의 자력을 확인하기 어렵습니다. (적합 조건 1, 2 미충족) 또한, 피해 규모가 명확히 제시되지 않아 소송 가치 평가가 어렵고, 사건이 중국에서 발생하여 국내 소송금융 적용에 현실적인 어려움이 있습니다. (적합 조건 4 미충족)</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>대전시, 문평동 화재 희생자 합동분향소 운영</t>
+          <t>중국, 연줄에 사람에 다치지 않도록 주의해야</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10700065?ref=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519353&amp;ref=A</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-23 00:28:59.168370+00:00</t>
+          <t>2026-03-26 12:38:37.970819+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
-      <c r="E13" t="inlineStr"/>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>취미용 드론 사고 발생 시 피해자 보상 체계 부재 지적 및 개선 필요성 제기</t>
+        </is>
+      </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>청주시가 전기차 충전시설 관리자들에게 5월 27일까지 무과실 배상책임보험 가입 및 신고를 의무화한다고 밝혔다. 이는 충전 중 사고 발생 시 관리자 과실 여부와 관계없이 피해자에게 보상이 가능하도록 하는 조치이며, 기한 내 미이행 시 과태료가 부과될 예정이다.</t>
+          <t>취미용 드론 7만 대 시대에 드론 추락 및 충돌로 인한 인명·재산 피해 발생 시 피해자 보상을 위한 제도적 장치가 전무한 것으로 나타났습니다. 보험 가입이 거의 없어 하늘 위 사각지대가 발생하고 있으며, 보험연구원은 개인용 드론 사고 시 피해자 보상 체계를 마련할 필요가 있다고 제언했습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>해당 기사는 전기차 충전시설의 보험 가입 및 신고 의무화에 대한 규제 안내문으로, 실제 피해 발생이나 특정 상대방의 책임이 명확히 드러난 사건이 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사례가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 취미용 드론 사고 발생 시 피해자 보상 체계가 전무하다는 제도적 미비점을 지적하고 있을 뿐, 특정 사건의 피해자, 가해자, 피해 규모가 구체적으로 명시되지 않았습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 등)을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>청주시  전기차 충전시설 5월27일까지 꼭 신고하세요</t>
+          <t>하늘 위 사각지대  취미용 드론 7만 대 시대, 보험 가입은 '전무'</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>fins.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3536295</t>
+          <t>http://www.fins.co.kr/news/articleView.html?idxno=107942</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-23 00:28:15.096706+00:00</t>
+          <t>2026-03-24 00:22:19.703602+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>안전공업㈜</t>
+        </is>
+      </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>대통령 현장 방문 및 피해 상황 점검</t>
+          <t>대전시 심리 지원 진행 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>대전에서 발생한 화재참사 현장에 이 대통령이 방문하여 피해 상황과 실종자 수색 진행 상황을 점검했다. 대통령은 피해자 가족들을 언급하며 위로의 뜻을 전하고, 소방대원들을 격려했다.</t>
+          <t>대전 대덕구 안전공업㈜ 화재 발생 후, 대전시가 심리적 충격을 겪는 시민과 피해자를 대상으로 전문 상담 및 정서적 안정을 위한 심리 지원에 나섰습니다. 대덕구보건소를 통해 심리 지원이 제공됩니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 제한적이며, 화재의 원인, 책임 주체, 구체적인 피해 규모, 피해자 수 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 파악되지 않습니다. 상대방의 책임 명확성, 자력 여부, 증거 확보 가능성 등 적합 조건에 해당하는지 판단하기 어렵습니다.</t>
+          <t>기사 내용이 대전시의 심리 지원에 초점을 맞추고 있어, 화재의 책임 소재(적합 조건 1) 및 상대방의 자력(적합 조건 2)이 불분명합니다. 또한, 피해 규모(금액)가 명확히 제시되지 않고 주로 심리적 충격에 대한 지원이므로 소송금융 투자 대상으로서의 손해배상 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>대전 화재참사 현장 방문한 李대통령, 피해상황·실종자수색 점검</t>
+          <t>대전시, ‘안전공업 화재’ 심리 지원 나선다</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1349957</t>
+          <t>https://www.kukinews.com/article/view/kuk202603230240</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-21 12:19:23.764481+00:00</t>
+          <t>2026-03-23 12:44:55.312706+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>실종자 수색 및 피해자 지원센터 운영 중</t>
+          <t>대전시 합동분향소 및 피해자 지원센터 운영 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>김민석 총리가 대전 화재 현장을 방문하여 실종자 수색과 대원 안전의 중요성을 강조했다. 행정안전부 관계자는 실종자 가족과 부상자들을 위한 피해자 지원 상황을 설명하고, 현장 인근에 임시 지원센터를 설치해 운영 중이라고 밝혔다.</t>
+          <t>대전시 문평동 공장 화재 사고 희생자를 위한 합동분향소가 시청에 설치되어 운영 중이다. 대전시는 유가족 대기실, 트라우마 지원센터, 재난피해자지원센터 등을 통해 장례, 자금융자, 납세유예 등 맞춤형 지원을 제공하고 있다. 기사에는 화재 원인이나 책임 주체에 대한 정보는 포함되어 있지 않다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 화재의 원인이나 책임 소재가 전혀 파악되지 않아 소송 상대방을 특정할 수 없습니다. 또한 피해 규모(금액, 구체적인 피해자 수)도 미상이며, 소송금융 투자를 위한 핵심 정보가 부족합니다.</t>
+          <t>기사 내용만으로는 화재 사고의 책임 주체가 명확히 특정되지 않아 소송 상대방을 파악하기 어렵습니다. 또한, 책임 소재에 대한 공적 조사 진행 여부나 증거 확보 가능성도 불분명하여 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>김민석 총리, 대전 화재 현장 찾아  실종자 수색·대원 안전 모두 중요...</t>
+          <t>대전시, 문평동 화재 희생자 합동분향소 운영</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3386749</t>
+          <t>https://biz.heraldcorp.com/article/10700065?ref=naver</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-21 00:17:59.212635+00:00</t>
+          <t>2026-03-23 00:28:59.168370+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
-      <c r="D16" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D16" t="inlineStr"/>
+      <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
-          <t>미국 버지니아주 올드도미니언대학교 인근과 미시간주 유대교 회당에서 테러 의심 사건이 잇따라 발생했습니다. 이 사건들로 총 3명이 사망하고 3명이 부상했으며, FBI가 수사에 착수했습니다. 버지니아 사건의 총격범은 과거 IS 연루 전력이 있는 것으로 알려졌습니다.</t>
+          <t>청주시가 전기차 충전시설 관리자들에게 5월 27일까지 무과실 배상책임보험 가입 및 신고를 의무화한다고 밝혔다. 이는 충전 중 사고 발생 시 관리자 과실 여부와 관계없이 피해자에게 보상이 가능하도록 하는 조치이며, 기한 내 미이행 시 과태료가 부과될 예정이다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>FBI 수사가 진행 중이고 증거 확보 가능성이 있지만(적합 조건 5, 6), 소송금융의 핵심인 '상대방 책임의 명확성'과 '상대방의 충분한 자력'이 불분명합니다. 사건의 직접 가해자는 사망하거나 수감된 상태이며, 기관(대학교, 유대교 회당)의 과실 여부 및 그에 따른 배상 책임이 명확히 드러나지 않습니다. 또한, 피해자 수가 적어 집단적 피해로 보기 어렵습니다.</t>
+          <t>해당 기사는 전기차 충전시설의 보험 가입 및 신고 의무화에 대한 규제 안내문으로, 실제 피해 발생이나 특정 상대방의 책임이 명확히 드러난 사건이 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사례가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>사망 3명, 부상 3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>이란 전쟁 여파인가···미 본토에 ‘테러 의심 사건’ 잇따라</t>
+          <t>청주시  전기차 충전시설 5월27일까지 꼭 신고하세요</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603130751001</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3536295</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-13 00:22:55.440765+00:00</t>
+          <t>2026-03-23 00:28:15.096706+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
-      <c r="D17" t="inlineStr"/>
-      <c r="E17" t="inlineStr"/>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>대통령 현장 방문 및 피해 상황 점검</t>
+        </is>
+      </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>울산시교육청이 초등 현장 체험학습 안전 관리를 강화하기 위해 안전요원 배치 기준을 학생 50명당 1명에서 학급당 1명으로 변경합니다. 또한, 안전 인력 확보를 위한 전용 홈페이지를 구축하고, 체험활동 중 사고 발생 시 교원 보호를 위한 손해배상 책임 보장 및 소송 비용을 지원할 예정입니다.</t>
+          <t>대전에서 발생한 화재참사 현장에 이 대통령이 방문하여 피해 상황과 실종자 수색 진행 상황을 점검했다. 대통령은 피해자 가족들을 언급하며 위로의 뜻을 전하고, 소방대원들을 격려했다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>본 기사는 울산시교육청의 현장 체험학습 안전 관리 강화 정책에 대한 내용으로, 실제 발생한 사고나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 손해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 내용이 매우 제한적이며, 화재의 원인, 책임 주체, 구체적인 피해 규모, 피해자 수 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 파악되지 않습니다. 상대방의 책임 명확성, 자력 여부, 증거 확보 가능성 등 적합 조건에 해당하는지 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>울산 초등 체험학습 안전요원 ‘학급당 1명’ 배치</t>
+          <t>대전 화재참사 현장 방문한 李대통령, 피해상황·실종자수색 점검</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493925&amp;ref=A</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1349957</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-02-26 00:45:10.018884+00:00</t>
+          <t>2026-03-21 12:19:23.764481+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
-      <c r="D18" t="inlineStr"/>
-      <c r="E18" t="inlineStr"/>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>실종자 수색 및 피해자 지원센터 운영 중</t>
+        </is>
+      </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>해당 사설은 체험학습 중 사고 발생 시 교사들을 보호하기 위한 '교원 보호 공제 사업'의 필요성과 학급당 1명의 안전요원 배치를 제안합니다. 손해배상, 민·형사 소송비용 지원, 분쟁 조정 등을 통해 교사들이 교육 활동에 전념할 수 있는 환경을 조성해야 한다고 주장합니다.</t>
+          <t>김민석 총리가 대전 화재 현장을 방문하여 실종자 수색과 대원 안전의 중요성을 강조했다. 행정안전부 관계자는 실종자 가족과 부상자들을 위한 피해자 지원 상황을 설명하고, 현장 인근에 임시 지원센터를 설치해 운영 중이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 교원 보호 공제 사업 및 안전요원 배치에 대한 사설입니다. 소송금융 투자 대상이 되기 위한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 내용만으로는 화재의 원인이나 책임 소재가 전혀 파악되지 않아 소송 상대방을 특정할 수 없습니다. 또한 피해 규모(금액, 구체적인 피해자 수)도 미상이며, 소송금융 투자를 위한 핵심 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>[사설] 안전요원 '학급당 1명', 체험학습 정상화 마중물 되길</t>
+          <t>김민석 총리, 대전 화재 현장 찾아  실종자 수색·대원 안전 모두 중요...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060081</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3386749</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-02-25 13:32:44.638473+00:00</t>
+          <t>2026-03-21 00:17:59.212635+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
-      <c r="D19" t="inlineStr"/>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>울산교육청의 교사 지원책 마련</t>
+          <t>FBI 수사 진행 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>울산교육청이 현장 체험학습 안전사고 책임이 교사에게 있다는 법원 판결에 따라 교사들의 부담을 줄이기 위한 지원책을 마련했습니다. 초등학교 안전 요원 배치 기준을 상향하고, 체험활동 중 발생할 수 있는 안전사고에 대비해 손해배상 책임과 민·형사 소송비용을 지원할 예정입니다.</t>
+          <t>미국 버지니아주 올드도미니언대학교 인근과 미시간주 유대교 회당에서 테러 의심 사건이 잇따라 발생했습니다. 이 사건들로 총 3명이 사망하고 3명이 부상했으며, FBI가 수사에 착수했습니다. 버지니아 사건의 총격범은 과거 IS 연루 전력이 있는 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>이 기사는 현장 체험학습 안전사고에 대한 교사의 책임 판결에 따라 울산교육청이 교사들을 위한 지원책을 마련한다는 내용입니다. 소송금융 투자 대상이 될 만한 특정 사건이나 명확한 피고가 존재하지 않으며, 집단적 피해나 대규모 피해 금액도 파악되지 않습니다. 오히려 교사가 피고가 될 가능성에 대비한 지원책이므로, 원고 측 소송금융 투자에는 적합하지 않습니다.</t>
+          <t>FBI 수사가 진행 중이고 증거 확보 가능성이 있지만(적합 조건 5, 6), 소송금융의 핵심인 '상대방 책임의 명확성'과 '상대방의 충분한 자력'이 불분명합니다. 사건의 직접 가해자는 사망하거나 수감된 상태이며, 기관(대학교, 유대교 회당)의 과실 여부 및 그에 따른 배상 책임이 명확히 드러나지 않습니다. 또한, 피해자 수가 적어 집단적 피해로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망 3명, 부상 3명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>현장 체험학습 안전요원 확대·소송지원 마련</t>
+          <t>이란 전쟁 여파인가···미 본토에 ‘테러 의심 사건’ 잇따라</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>usmbc.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.usmbc.co.kr/NewsArticle/826628</t>
+          <t>https://www.khan.co.kr/article/202603130751001</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-02-25 13:19:47.552817+00:00</t>
+          <t>2026-03-13 00:22:55.440765+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr"/>
+      <c r="E20" t="inlineStr"/>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>울산시교육청이 초등 현장 체험학습 안전 관리를 강화하기 위해 안전요원 배치 기준을 학생 50명당 1명에서 학급당 1명으로 변경합니다. 또한, 안전 인력 확보를 위한 전용 홈페이지를 구축하고, 체험활동 중 사고 발생 시 교원 보호를 위한 손해배상 책임 보장 및 소송 비용을 지원할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>본 기사는 울산시교육청의 현장 체험학습 안전 관리 강화 정책에 대한 내용으로, 실제 발생한 사고나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 손해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>울산 초등 체험학습 안전요원 ‘학급당 1명’ 배치</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493925&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:45:10.018884+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr"/>
+      <c r="E21" t="inlineStr"/>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>해당 사설은 체험학습 중 사고 발생 시 교사들을 보호하기 위한 '교원 보호 공제 사업'의 필요성과 학급당 1명의 안전요원 배치를 제안합니다. 손해배상, 민·형사 소송비용 지원, 분쟁 조정 등을 통해 교사들이 교육 활동에 전념할 수 있는 환경을 조성해야 한다고 주장합니다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 교원 보호 공제 사업 및 안전요원 배치에 대한 사설입니다. 소송금융 투자 대상이 되기 위한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>[사설] 안전요원 '학급당 1명', 체험학습 정상화 마중물 되길</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>iusm.co.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060081</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:32:44.638473+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr"/>
+      <c r="D22" t="inlineStr"/>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>울산교육청의 교사 지원책 마련</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>울산교육청이 현장 체험학습 안전사고 책임이 교사에게 있다는 법원 판결에 따라 교사들의 부담을 줄이기 위한 지원책을 마련했습니다. 초등학교 안전 요원 배치 기준을 상향하고, 체험활동 중 발생할 수 있는 안전사고에 대비해 손해배상 책임과 민·형사 소송비용을 지원할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>이 기사는 현장 체험학습 안전사고에 대한 교사의 책임 판결에 따라 울산교육청이 교사들을 위한 지원책을 마련한다는 내용입니다. 소송금융 투자 대상이 될 만한 특정 사건이나 명확한 피고가 존재하지 않으며, 집단적 피해나 대규모 피해 금액도 파악되지 않습니다. 오히려 교사가 피고가 될 가능성에 대비한 지원책이므로, 원고 측 소송금융 투자에는 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>현장 체험학습 안전요원 확대·소송지원 마련</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>usmbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>https://www.usmbc.co.kr/NewsArticle/826628</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:19:47.552817+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
         <is>
           <t>A 씨</t>
         </is>
       </c>
-      <c r="D20" t="inlineStr">
+      <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E23" t="inlineStr">
         <is>
           <t>경찰 수사 및 현행범 체포, 검찰 송치 예정</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
+      <c r="F23" t="inlineStr">
         <is>
           <t>30대 남성 A 씨가 3층 건물 옥상에서 에어컨 실외기를 던져 지나가던 초등학생들이 맞을 뻔한 사건. A 씨는 특수상해미수 혐의로 현행범 체포되었으며, 경찰 조사에서 '화가 나서 던졌다'고 진술했다. 경찰은 A 씨의 정신 병력을 확인하고 응급 입원 조치했으며, 혐의가 인정되면 검찰에 송치할 예정이다.</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr">
+      <c r="G23" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 등 공적 절차가 진행 중이며(적합 조건 6), 증거가 명확하다(적합 조건 5). 그러나 상대방이 개인이며 정신 병력이 언급되어 자력이 충분하지 않을 가능성이 높고(부적합 조건), 실제 발생한 인명 피해가 없어 피해 규모가 크지 않으며 집단적 피해로 보기 어렵다. 소송금융 투자 회수 가능성이 낮다.</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J20" t="inlineStr">
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
         <is>
           <t>화 난다고 옥상에서 실외기 던져…행인들 맞을 뻔</t>
         </is>
       </c>
-      <c r="K20" t="inlineStr">
+      <c r="K23" t="inlineStr">
         <is>
           <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
+      <c r="L23" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
+      <c r="M23" t="inlineStr">
         <is>
           <t>http://www.yonhapnewstv.co.kr/MYH20260223185616tzu</t>
         </is>
       </c>
-      <c r="N20" t="inlineStr">
+      <c r="N23" t="inlineStr">
         <is>
           <t>2026-02-23 12:30:13.936601+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N20"/>
+  <autoFilter ref="A1:N23"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>