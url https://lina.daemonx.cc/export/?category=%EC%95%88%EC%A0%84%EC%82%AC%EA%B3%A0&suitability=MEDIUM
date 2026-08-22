--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$27</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$28</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,66 +426,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N27"/>
+  <dimension ref="A1:N28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="17" customWidth="1" min="3" max="3"/>
+    <col width="20" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="49" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="11" customWidth="1" min="8" max="8"/>
+    <col width="12" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
@@ -535,1868 +535,1940 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>LG전자</t>
+          <t>아파트 관리주체 또는 관련 보험사</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 및 LG전자 내부 조사 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>LG전자 마곡사업장에서 협력업체 직원이 흉기 난동을 벌여 LG전자 직원 2명이 팔과 옆구리를 다쳤다. 피의자는 본사와의 업무 갈등을 범행 동기로 진술했으며, 경찰은 특수상해 혐의로 긴급체포해 조사 중이다. LG전자도 내부 조사를 진행하고 있다.</t>
+          <t>경북 경산의 한 아파트 관리사무소에서 입주민의 방화로 3명이 사망하고 4명이 부상당하는 사건이 발생했습니다. 일부 피해자는 수억 원에 달하는 치료비가 필요한 상황이며, 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>LG전자라는 대기업이 상대방으로 지목될 수 있어 자력은 충분하며(적합 조건 2), 경찰 수사 및 LG전자 내부 조사가 진행 중이므로 증거 확보가 용이하다(적합 조건 5, 6). 그러나 집단적 피해가 아니며 피해 규모가 크지 않고, LG전자의 직접적인 책임 입증이 어려울 수 있어 적합도가 'Medium'으로 판단된다.</t>
+          <t>피해 규모가 크고(1인당 수억 원 치료비), 경찰 수사가 진행 중이므로 증거 확보가 용이하며 공적 절차가 진행 중입니다. 다만 직접 가해자(방화범)의 자력이 부족할 가능성이 높아, 아파트 관리주체 또는 관련 보험사의 책임 여부를 추가로 검토해야 합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 (1인당)</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>7명 (사망 3명, 부상 4명)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>협력사 직원, LG전자 건물서 흉기 난동…2명 부상</t>
+          <t>'8명 사상' 경산 아파트 방화 수사팀장, 숨진 채 발견</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/05/28/2026052890029.html</t>
+          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=02082806645544040</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-30 07:00:24.599675+00:00</t>
+          <t>2026-08-15 07:01:34.605307+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>대전 오월드</t>
+          <t>LG전자</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>늑대 수색 및 포획 진행 중, 동물단체 성명 발표</t>
+          <t>경찰 수사 및 LG전자 내부 조사 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>대전 오월드에서 늑대가 탈출하여 보문산 일대를 배회하며 당국이 수색 중이다. 오월드의 시설 관리 부실이 원인으로 지목되며, 동물단체들은 늑대 사살이 아닌 생포를 촉구하고 오월드 재창조 사업 재검토를 요구했다. 현재까지 인명 피해는 없으나 시민 안전에 대한 우려가 커지고 있다.</t>
+          <t>LG전자 마곡사업장에서 협력업체 직원이 흉기 난동을 벌여 LG전자 직원 2명이 팔과 옆구리를 다쳤다. 피의자는 본사와의 업무 갈등을 범행 동기로 진술했으며, 경찰은 특수상해 혐의로 긴급체포해 조사 중이다. LG전자도 내부 조사를 진행하고 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>대전 오월드의 시설 관리 부실로 늑대가 탈출하여 책임 소재가 명확하며(적합 조건 1), 대전시 관련 기관으로 자력이 충분한 것으로 보입니다(적합 조건 2). CCTV 등 증거가 명확하고(적합 조건 5), 당국의 수색 및 재난 문자 발송 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 현재까지 인명 피해나 재산 피해 등 구체적이고 집단적인 금전적 손해가 발생하지 않아 소송금융 투자 대상으로서의 피해 규모와 집단성이 불분명합니다(적합 조건 3, 4 미흡).</t>
+          <t>LG전자라는 대기업이 상대방으로 지목될 수 있어 자력은 충분하며(적합 조건 2), 경찰 수사 및 LG전자 내부 조사가 진행 중이므로 증거 확보가 용이하다(적합 조건 5, 6). 그러나 집단적 피해가 아니며 피해 규모가 크지 않고, LG전자의 직접적인 책임 입증이 어려울 수 있어 적합도가 'Medium'으로 판단된다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>“암컷 늑대 투입” 탈출 ‘늑구’ 9시간째 수색…“사살 안 됩니다” ...</t>
+          <t>협력사 직원, LG전자 건물서 흉기 난동…2명 부상</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/accident/2026/04/08/20260408500282?wlog_tag3=naver</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/05/28/2026052890029.html</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-10 07:02:23.040874+00:00</t>
+          <t>2026-05-30 07:00:24.599675+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>대전 오월드</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>과실비율 다툼 진행 중</t>
+          <t>늑대 수색 및 포획 진행 중, 동물단체 성명 발표</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>국민건강보험공단이 국민건강보험법에 따라 피해자의 손해배상청구권을 대위 취득하여 원고로 소송을 진행 중인 사건입니다. 작업 현장 외곽 고위험 지점에서의 시설 관리자 안전관리 책임과 과실비율이 주요 쟁점으로 다뤄지고 있습니다.</t>
+          <t>대전 오월드에서 늑대가 탈출하여 보문산 일대를 배회하며 당국이 수색 중이다. 오월드의 시설 관리 부실이 원인으로 지목되며, 동물단체들은 늑대 사살이 아닌 생포를 촉구하고 오월드 재창조 사업 재검토를 요구했다. 현재까지 인명 피해는 없으나 시민 안전에 대한 우려가 커지고 있다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>국민건강보험공단이 피해자의 손해배상청구권을 대위 취득하여 원고로 소송을 진행 중이며, 시설 관리자의 안전관리 책임이 쟁점이 되고 있음 (적합 조건 1: 상대방 책임 명확, 적합 조건 5: 증거 확보 가능성 높음). 다만, 피해 규모 및 상대방의 자력에 대한 정보가 부족하여 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>대전 오월드의 시설 관리 부실로 늑대가 탈출하여 책임 소재가 명확하며(적합 조건 1), 대전시 관련 기관으로 자력이 충분한 것으로 보입니다(적합 조건 2). CCTV 등 증거가 명확하고(적합 조건 5), 당국의 수색 및 재난 문자 발송 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 현재까지 인명 피해나 재산 피해 등 구체적이고 집단적인 금전적 손해가 발생하지 않아 소송금융 투자 대상으로서의 피해 규모와 집단성이 불분명합니다(적합 조건 3, 4 미흡).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[최수영의 과실비율 구조보기] 2.2km 거리보다 '업무동선'… 시설 관리자...</t>
+          <t>“암컷 늑대 투입” 탈출 ‘늑구’ 9시간째 수색…“사살 안 됩니다” ...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>insnews.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.insnews.co.kr/news/articleView.html?idxno=90042</t>
+          <t>https://www.seoul.co.kr/news/society/accident/2026/04/08/20260408500282?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-06 00:31:22.110678+00:00</t>
+          <t>2026-04-10 07:02:23.040874+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>과실비율 다툼 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>독일의 한 숲에서 부활절 달걀 찾기 놀이를 하던 중 강풍에 쓰러진 나무에 깔려 3명이 사망하고 1명이 다쳤습니다. 사망자 중에는 10개월 된 아기도 포함되어 있으며, 피해자들은 인근 아동·청소년 복지시설 거주자와 보호자들입니다. 독일 기상청은 사고 당일 해당 지역에 강풍을 예보했습니다.</t>
+          <t>국민건강보험공단이 국민건강보험법에 따라 피해자의 손해배상청구권을 대위 취득하여 원고로 소송을 진행 중인 사건입니다. 작업 현장 외곽 고위험 지점에서의 시설 관리자 안전관리 책임과 과실비율이 주요 쟁점으로 다뤄지고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>3명의 사망자와 1명의 부상자가 발생하여 피해 규모가 크고(적합 조건 4), 경찰 수사가 진행 중이며 기상청 예보 등 증거 확보가 가능하여 공적 절차가 진행 중인 점(적합 조건 5, 6)은 긍정적입니다. 그러나 사고 발생의 책임 주체(숲 관리 주체, 행사 주최 측 등)가 명확히 특정되지 않고 자력 여부도 불분명하며(적합 조건 1, 2), 집단적 피해로 보기에는 직접 피해자 수가 적어(적합 조건 3) 추가 조사가 필요합니다.</t>
+          <t>국민건강보험공단이 피해자의 손해배상청구권을 대위 취득하여 원고로 소송을 진행 중이며, 시설 관리자의 안전관리 책임이 쟁점이 되고 있음 (적합 조건 1: 상대방 책임 명확, 적합 조건 5: 증거 확보 가능성 높음). 다만, 피해 규모 및 상대방의 자력에 대한 정보가 부족하여 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>사망 3명, 부상 1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>독일 부활절 비극…쓰러진 나무에 깔린 3명 사망</t>
+          <t>[최수영의 과실비율 구조보기] 2.2km 거리보다 '업무동선'… 시설 관리자...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>insnews.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260406060539EvV</t>
+          <t>https://www.insnews.co.kr/news/articleView.html?idxno=90042</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-06 00:23:12.208717+00:00</t>
+          <t>2026-04-06 00:31:22.110678+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 수사 및 인터폴 적색수배 요청 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>인도네시아 발리에서 외국인 관광객을 대상으로 한 납치, 살인, 성폭행 등 강력 범죄가 잇따라 발생하며 치안 불안이 고조되고 있다. 주인도네시아 한국대사관은 현지 방문객에게 신변 안전 주의를 당부했으며, 경찰은 일부 사건에 대해 수사를 확대하고 용의자를 특정하여 인터폴 적색수배를 요청했다. 이로 인해 발리를 찾는 한국인 관광객들의 불안감이 커지고 있다.</t>
+          <t>독일의 한 숲에서 부활절 달걀 찾기 놀이를 하던 중 강풍에 쓰러진 나무에 깔려 3명이 사망하고 1명이 다쳤습니다. 사망자 중에는 10개월 된 아기도 포함되어 있으며, 피해자들은 인근 아동·청소년 복지시설 거주자와 보호자들입니다. 독일 기상청은 사고 당일 해당 지역에 강풍을 예보했습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>경찰 수사 및 인터폴 적색수배 요청 등 공적 절차가 진행 중이며(적합 조건 6), 납치 영상 등 증거가 확보되어 있음(적합 조건 5). 하지만 사건들이 개별적으로 발생하여 집단적 피해로 보기 어렵고(적합 조건 3 미충족), 잠재적 피고(호텔, 운송 플랫폼)의 자력이나 책임 범위가 명확히 특정되지 않아(적합 조건 1, 2 미충족) 소송금융 투자 적합도가 'Medium'으로 판단됨.</t>
+          <t>3명의 사망자와 1명의 부상자가 발생하여 피해 규모가 크고(적합 조건 4), 경찰 수사가 진행 중이며 기상청 예보 등 증거 확보가 가능하여 공적 절차가 진행 중인 점(적합 조건 5, 6)은 긍정적입니다. 그러나 사고 발생의 책임 주체(숲 관리 주체, 행사 주최 측 등)가 명확히 특정되지 않고 자력 여부도 불분명하며(적합 조건 1, 2), 집단적 피해로 보기에는 직접 피해자 수가 적어(적합 조건 3) 추가 조사가 필요합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망 3명, 부상 1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>한국인 최애 휴양지인데…“관광객 대상 납치·살인 주의” 무서운 경고...</t>
+          <t>독일 부활절 비극…쓰러진 나무에 깔린 3명 사망</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20028286?ref=naver</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260406060539EvV</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-04 12:26:00.835556+00:00</t>
+          <t>2026-04-06 00:23:12.208717+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>형사 항소심 금고형 유지</t>
+          <t>경찰 수사 및 인터폴 적색수배 요청 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>30대 여성이 바퀴벌레를 잡으려다 화재를 일으켜 임산부 1명이 사망하고 주민 8명이 부상당한 사건입니다. 피고인은 중과실치사상 및 중실화 혐의로 항소심에서 금고 4년형을 선고받았습니다. 피해자들은 피고인을 상대로 민사상 손해배상 청구를 할 수 있습니다.</t>
+          <t>인도네시아 발리에서 외국인 관광객을 대상으로 한 납치, 살인, 성폭행 등 강력 범죄가 잇따라 발생하며 치안 불안이 고조되고 있다. 주인도네시아 한국대사관은 현지 방문객에게 신변 안전 주의를 당부했으며, 경찰은 일부 사건에 대해 수사를 확대하고 용의자를 특정하여 인터폴 적색수배를 요청했다. 이로 인해 발리를 찾는 한국인 관광객들의 불안감이 커지고 있다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(형사 재판에서 유죄 선고), 사망 1명 및 부상 8명으로 피해 규모가 크며(적합 조건 1, 4), 증거 확보가 용이합니다(적합 조건 5). 그러나 피고가 개인(30대 여성)으로 자력 확보가 불확실하여 소송금융 투자 회수 가능성이 낮을 수 있습니다(적합 조건 2 미충족).</t>
+          <t>경찰 수사 및 인터폴 적색수배 요청 등 공적 절차가 진행 중이며(적합 조건 6), 납치 영상 등 증거가 확보되어 있음(적합 조건 5). 하지만 사건들이 개별적으로 발생하여 집단적 피해로 보기 어렵고(적합 조건 3 미충족), 잠재적 피고(호텔, 운송 플랫폼)의 자력이나 책임 범위가 명확히 특정되지 않아(적합 조건 1, 2 미충족) 소송금융 투자 적합도가 'Medium'으로 판단됨.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>사망 1명, 부상 8명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>바퀴벌레 잡으려다…임산부 숨지게한 30대 여성, 금고형</t>
+          <t>한국인 최애 휴양지인데…“관광객 대상 납치·살인 주의” 무서운 경고...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11579148?ref=naver</t>
+          <t>https://www.sedaily.com/article/20028286?ref=naver</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-01 12:31:44.524252+00:00</t>
+          <t>2026-04-04 12:26:00.835556+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>사고 수습 및 피해자 지원 진행 중, 유사 업종 안전 점검 확대 예정</t>
+          <t>형사 항소심 금고형 유지</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>대전 화재로 74명의 사상자가 발생했으며, 이는 노후 조립식 건축물의 안전 사각지대 문제를 드러냈다. 현재 사고 수습과 피해자 지원이 진행 중이며, 유사 업종 전반으로 안전 점검 범위가 확대될 예정이다.</t>
+          <t>30대 여성이 바퀴벌레를 잡으려다 화재를 일으켜 임산부 1명이 사망하고 주민 8명이 부상당한 사건입니다. 피고인은 중과실치사상 및 중실화 혐의로 항소심에서 금고 4년형을 선고받았습니다. 피해자들은 피고인을 상대로 민사상 손해배상 청구를 할 수 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>74명의 사상자가 발생하여 집단적 피해 및 피해 규모가 크다. 사고 수습 및 유사 업종 안전 점검 확대 조치가 진행될 예정이므로 공적 절차 진행 및 증거 확보 가능성이 높다. 다만, 기사에서 책임 주체가 명확히 특정되지 않아 상대방의 책임 명확성 및 자력 여부를 추가 확인해야 한다.</t>
+          <t>상대방 책임이 명확하고(형사 재판에서 유죄 선고), 사망 1명 및 부상 8명으로 피해 규모가 크며(적합 조건 1, 4), 증거 확보가 용이합니다(적합 조건 5). 그러나 피고가 개인(30대 여성)으로 자력 확보가 불확실하여 소송금융 투자 회수 가능성이 낮을 수 있습니다(적합 조건 2 미충족).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>74명</t>
+          <t>사망 1명, 부상 8명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>대전 화재가 던진 숙제… 노후 조립식 건축물, 안전 사각지대</t>
+          <t>바퀴벌레 잡으려다…임산부 숨지게한 30대 여성, 금고형</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>s-journal.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.s-journal.co.kr/news/articleView.html?idxno=40093</t>
+          <t>https://www.munhwa.com/article/11579148?ref=naver</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-31 12:33:32.342919+00:00</t>
+          <t>2026-04-01 12:31:44.524252+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>사고 수습 및 피해자 지원 진행 중, 유사 업종 안전 점검 확대 예정</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>50대 A씨가 덤불에 가려진 맨홀에 추락하여 한국농어촌공사와 충북 보은군을 상대로 손해배상 소송을 제기했다. 청주지법은 한국농어촌공사에 A씨에게 5900만원을 지급하라고 원고 일부 승소 판결을 내렸다.</t>
+          <t>대전 화재로 74명의 사상자가 발생했으며, 이는 노후 조립식 건축물의 안전 사각지대 문제를 드러냈다. 현재 사고 수습과 피해자 지원이 진행 중이며, 유사 업종 전반으로 안전 점검 범위가 확대될 예정이다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>한국농어촌공사(공공기관)의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1, 5), 배상 능력이 충분하다(적합 조건 2). 다만, 기사상으로는 단일 피해 사례로 보이며 집단 소송의 가능성은 낮다(적합 조건 3 미해당). 이미 1심 판결이 선고된 상태로, 추가적인 소송금융의 필요성이나 투자 매력도가 'High'까지는 아니다.</t>
+          <t>74명의 사상자가 발생하여 집단적 피해 및 피해 규모가 크다. 사고 수습 및 유사 업종 안전 점검 확대 조치가 진행될 예정이므로 공적 절차 진행 및 증거 확보 가능성이 높다. 다만, 기사에서 책임 주체가 명확히 특정되지 않아 상대방의 책임 명확성 및 자력 여부를 추가 확인해야 한다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>5900만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>74명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>법원, 덤불 가려진 맨홀 추락한 시민 농어촌공사에 배상책임</t>
+          <t>대전 화재가 던진 숙제… 노후 조립식 건축물, 안전 사각지대</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>s-journal.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2406447</t>
+          <t>https://www.s-journal.co.kr/news/articleView.html?idxno=40093</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-30 00:32:48.645582+00:00</t>
+          <t>2026-03-31 12:33:32.342919+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>한국농어촌공사</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>1심 승소 판결 선고</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>50대 여성 A씨가 덮개 없는 맨홀에 추락하여 중상을 입고 한국농어촌공사와 보은군을 상대로 손해배상 소송을 제기했다. 법원은 한국농어촌공사의 관리 부실 책임을 인정하여 A씨에게 5900만원을 배상하라고 1심 판결을 내렸다. 이는 시설물 관리 소홀로 인한 안전사고에 대한 공공기관의 책임을 인정한 사례이다.</t>
+          <t>50대 A씨가 덤불에 가려진 맨홀에 추락하여 한국농어촌공사와 충북 보은군을 상대로 손해배상 소송을 제기했다. 청주지법은 한국농어촌공사에 A씨에게 5900만원을 지급하라고 원고 일부 승소 판결을 내렸다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 한국농어촌공사는 자력이 충분한 공공기관이다(적합 조건 2). 또한, 법원 판결을 통해 증거가 충분히 확보되었음이 확인된다(적합 조건 5). 다만, 단일 피해자 사건이며 이미 1심 판결이 선고되어 소송 진행 단계가 후반부이므로, 신규 소송금융 투자 기회로서의 매력은 다소 낮을 수 있다.</t>
+          <t>한국농어촌공사(공공기관)의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1, 5), 배상 능력이 충분하다(적합 조건 2). 다만, 기사상으로는 단일 피해 사례로 보이며 집단 소송의 가능성은 낮다(적합 조건 3 미해당). 이미 1심 판결이 선고된 상태로, 추가적인 소송금융의 필요성이나 투자 매력도가 'High'까지는 아니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>5900만원</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>덮개 없는 맨홀 추락 중상...법원  관리 부실 농어촌공사 5900만원 배상</t>
+          <t>법원, 덤불 가려진 맨홀 추락한 시민 농어촌공사에 배상책임</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275548</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2406447</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-29 00:34:02.152844+00:00</t>
+          <t>2026-03-30 00:32:48.645582+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>한국농어촌공사</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>청주지법 1심 판결 선고</t>
+          <t>1심 승소 판결 선고</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>50대 여성 A씨가 덤불 속 맨홀에 추락하는 사고를 당해 한국농어촌공사와 충북 보은군을 상대로 손해배상 소송을 제기했습니다. 청주지법은 한국농어촌공사가 A씨에게 5900여만 원을 배상해야 한다고 판결했습니다.</t>
+          <t>50대 여성 A씨가 덮개 없는 맨홀에 추락하여 중상을 입고 한국농어촌공사와 보은군을 상대로 손해배상 소송을 제기했다. 법원은 한국농어촌공사의 관리 부실 책임을 인정하여 A씨에게 5900만원을 배상하라고 1심 판결을 내렸다. 이는 시설물 관리 소홀로 인한 안전사고에 대한 공공기관의 책임을 인정한 사례이다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확하며(적합 조건 1), 한국농어촌공사는 자력이 충분한 공공기관입니다(적합 조건 2). 증거 또한 법원 판결을 통해 입증되었습니다(적합 조건 5). 그러나 단일 피해자이며, 피해 금액이 소송금융 투자 기준인 수억 원 이상에는 미치지 못합니다. 이미 1심 판결이 선고된 상태입니다.</t>
+          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 한국농어촌공사는 자력이 충분한 공공기관이다(적합 조건 2). 또한, 법원 판결을 통해 증거가 충분히 확보되었음이 확인된다(적합 조건 5). 다만, 단일 피해자 사건이며 이미 1심 판결이 선고되어 소송 진행 단계가 후반부이므로, 신규 소송금융 투자 기회로서의 매력은 다소 낮을 수 있다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>5900여만 원</t>
+          <t>5900만원</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[속보] 덤불 속 ‘맨홀’ 추락 사고… 법원 “농어촌공사, 5900만 원 배상...</t>
+          <t>덮개 없는 맨홀 추락 중상...법원  관리 부실 농어촌공사 5900만원 배상</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026032815445524657</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275548</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-28 12:46:16.468312+00:00</t>
+          <t>2026-03-29 00:34:02.152844+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>한국농어촌공사</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>청주지법 1심 판결 선고</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>50대 여성 A씨가 덮개 없는 덤불 속 맨홀에 추락하는 사고를 당해 한국농어촌공사와 충북 보은군을 상대로 손해배상 소송을 제기했다. 청주지법은 한국농어촌공사가 A씨에게 5900여만원을 지급하라고 판결했다.</t>
+          <t>50대 여성 A씨가 덤불 속 맨홀에 추락하는 사고를 당해 한국농어촌공사와 충북 보은군을 상대로 손해배상 소송을 제기했습니다. 청주지법은 한국농어촌공사가 A씨에게 5900여만 원을 배상해야 한다고 판결했습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>한국농어촌공사(공공기관)의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1, 5), 배상 능력이 충분합니다(적합 조건 2). 다만, 기사상으로는 단일 피해 사례로 보이며(적합 조건 3 미해당), 피해 금액이 소송금융 투자 기준인 '수억 원 이상'에는 미치지 못합니다(적합 조건 4 미해당).</t>
+          <t>상대방 책임이 법원 판결로 명확하며(적합 조건 1), 한국농어촌공사는 자력이 충분한 공공기관입니다(적합 조건 2). 증거 또한 법원 판결을 통해 입증되었습니다(적합 조건 5). 그러나 단일 피해자이며, 피해 금액이 소송금융 투자 기준인 수억 원 이상에는 미치지 못합니다. 이미 1심 판결이 선고된 상태입니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>5900여만원</t>
+          <t>5900여만 원</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>덮개 없는 덤불 속 맨홀 추락사고… 농어촌공사 배상책임</t>
+          <t>[속보] 덤불 속 ‘맨홀’ 추락 사고… 법원 “농어촌공사, 5900만 원 배상...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1626688/?sc=Naver</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026032815445524657</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-28 12:45:30.865207+00:00</t>
+          <t>2026-03-28 12:46:16.468312+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>한국농어촌공사</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>1심 원고 일부 승소 판결</t>
+          <t>청주지법 1심 판결 선고</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>50대 여성이 덤불에 가려진 덮개 없는 맨홀에 추락하여 전치 12주의 상해를 입었습니다. 법원은 한국농어촌공사의 관리 책임을 75% 인정하여 피해자에게 5900여 만원을 배상하라고 판결했습니다. 다만, 피해자에게도 덤불을 주의 깊게 확인하지 않은 과실이 인정되어 배상 책임이 제한되었습니다.</t>
+          <t>50대 여성 A씨가 덮개 없는 덤불 속 맨홀에 추락하는 사고를 당해 한국농어촌공사와 충북 보은군을 상대로 손해배상 소송을 제기했다. 청주지법은 한국농어촌공사가 A씨에게 5900여만원을 지급하라고 판결했다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(법원 판결로 농어촌공사 75% 책임 인정), 상대방에게 자력이 충분합니다(한국농어촌공사는 공공기관). 또한, 1심 판결문이라는 객관적 증거가 존재합니다. 다만, 집단적 피해가 아닌 개인 사고이며, 피해 규모가 수억 원 이상은 아닙니다.</t>
+          <t>한국농어촌공사(공공기관)의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1, 5), 배상 능력이 충분합니다(적합 조건 2). 다만, 기사상으로는 단일 피해 사례로 보이며(적합 조건 3 미해당), 피해 금액이 소송금융 투자 기준인 '수억 원 이상'에는 미치지 못합니다(적합 조건 4 미해당).</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>5900만원</t>
+          <t>5900여만원</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>덤불 걷다 맨홀에 '쑥'…法  농어촌공사, 5900만원 배상해야</t>
+          <t>덮개 없는 덤불 속 맨홀 추락사고… 농어촌공사 배상책임</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02443606645387912</t>
+          <t>https://www.dailian.co.kr/news/view/1626688/?sc=Naver</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-28 12:31:28.710029+00:00</t>
+          <t>2026-03-28 12:45:30.865207+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>한국농어촌공사, 충북 보은군</t>
+          <t>한국농어촌공사</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>50대 여성 A 씨가 덤불 속 맨홀에 추락하는 사고를 당해 한국농어촌공사와 충북 보은군을 상대로 손해배상 소송을 제기했다. 청주지법은 농어촌공사의 책임을 인정하여 A 씨에게 5900여만 원을 지급하라고 판결했다.</t>
+          <t>50대 여성이 덤불에 가려진 덮개 없는 맨홀에 추락하여 전치 12주의 상해를 입었습니다. 법원은 한국농어촌공사의 관리 책임을 75% 인정하여 피해자에게 5900여 만원을 배상하라고 판결했습니다. 다만, 피해자에게도 덤불을 주의 깊게 확인하지 않은 과실이 인정되어 배상 책임이 제한되었습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 한국농어촌공사 및 충북 보은군이라는 공공기관이 피고로 자력이 충분하다(적합 조건 2). 이미 1심에서 원고 일부 승소 판결이 나와 증거가 충분히 확보된 상태이다(적합 조건 5). 다만, 집단적 피해가 아니며 피해 금액이 소송금융 투자 기준에서 아주 크다고 보기는 어렵다.</t>
+          <t>상대방 책임이 비교적 명확하며(법원 판결로 농어촌공사 75% 책임 인정), 상대방에게 자력이 충분합니다(한국농어촌공사는 공공기관). 또한, 1심 판결문이라는 객관적 증거가 존재합니다. 다만, 집단적 피해가 아닌 개인 사고이며, 피해 규모가 수억 원 이상은 아닙니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>5900여만 원</t>
+          <t>5900만원</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>덤불 속 맨홀에 추락… 농어촌공사, 5900여만원 지급  판시</t>
+          <t>덤불 걷다 맨홀에 '쑥'…法  농어촌공사, 5900만원 배상해야</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2265519</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02443606645387912</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-28 12:31:16.154190+00:00</t>
+          <t>2026-03-28 12:31:28.710029+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>한국농어촌공사</t>
+          <t>한국농어촌공사, 충북 보은군</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>50대 여성 A 씨가 덤불 속 맨홀에 빠져 전치 12주의 부상을 입은 사건으로, 청주지법은 한국농어촌공사에 5천900여만 원을 배상하라고 판결했습니다. A 씨는 한국농어촌공사와 충북 보은군을 상대로 손해배상 소송을 제기했습니다.</t>
+          <t>50대 여성 A 씨가 덤불 속 맨홀에 추락하는 사고를 당해 한국농어촌공사와 충북 보은군을 상대로 손해배상 소송을 제기했다. 청주지법은 농어촌공사의 책임을 인정하여 A 씨에게 5900여만 원을 지급하라고 판결했다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>한국농어촌공사라는 공공기관이 피고로 자력이 충분하며(적합 조건 2), 법원에서 이미 책임이 인정되어 배상 판결이 내려졌습니다(적합 조건 1, 5). 다만, 집단적 피해가 아닌 개별 사건이며, 피해 금액이 수억 원 이상은 아닙니다.</t>
+          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 한국농어촌공사 및 충북 보은군이라는 공공기관이 피고로 자력이 충분하다(적합 조건 2). 이미 1심에서 원고 일부 승소 판결이 나와 증거가 충분히 확보된 상태이다(적합 조건 5). 다만, 집단적 피해가 아니며 피해 금액이 소송금융 투자 기준에서 아주 크다고 보기는 어렵다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>5천900여만 원</t>
+          <t>5900여만 원</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>덤불 속 맨홀에 떨어져 전치 12주… 5천900만 원 배상하라</t>
+          <t>덤불 속 맨홀에 추락… 농어촌공사, 5900여만원 지급  판시</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008495604&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2265519</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-28 12:29:52.488480+00:00</t>
+          <t>2026-03-28 12:31:16.154190+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>한국농어촌공사</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>유족 변호인 선임 및 사건 조사 중</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>음주 야간수영과 관련된 것으로 추정되는 사건으로 두 명의 사망자가 발생했습니다. 사망한 피해자에게 보낸 김소영의 문자가 언급되었으며, 피해자 유족 변호인이 사건에 관여하고 있어 법적 절차가 진행 중인 것으로 보입니다.</t>
+          <t>50대 여성 A 씨가 덤불 속 맨홀에 빠져 전치 12주의 부상을 입은 사건으로, 청주지법은 한국농어촌공사에 5천900여만 원을 배상하라고 판결했습니다. A 씨는 한국농어촌공사와 충북 보은군을 상대로 손해배상 소송을 제기했습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>두 명의 사망자가 발생하여 피해 규모는 크지만 (적합 조건 4), 기사 내용이 매우 단편적이고 모호하여 소송 상대방의 책임 명확성 및 자력 여부를 판단하기 어렵습니다. 유족 변호인이 언급되어 법적 절차가 진행 중임을 시사합니다 (적합 조건 5).</t>
+          <t>한국농어촌공사라는 공공기관이 피고로 자력이 충분하며(적합 조건 2), 법원에서 이미 책임이 인정되어 배상 판결이 내려졌습니다(적합 조건 1, 5). 다만, 집단적 피해가 아닌 개별 사건이며, 피해 금액이 수억 원 이상은 아닙니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5천900여만 원</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[사건추적] 2명 죽었지만  엄마 밥 먹고파  /  음주 야간수영  최후는</t>
+          <t>덤불 속 맨홀에 떨어져 전치 12주… 5천900만 원 배상하라</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183525</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008495604&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-23 12:39:37.391820+00:00</t>
+          <t>2026-03-28 12:29:52.488480+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>대통령 지시로 원인 규명 및 피해자 지원 절차 진행 중</t>
+          <t>유족 변호인 선임 및 사건 조사 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>대전에서 발생한 화재 참사로 인해 유가족과 부상자들이 발생했다. 대통령은 현장을 방문하여 피해자들을 위로하고, 관계 당국에 철저한 원인 규명과 피해자 지원을 당부하며 끝까지 책임질 것을 약속했다. 이는 향후 책임 주체가 밝혀질 경우 대규모 손해배상 소송으로 이어질 가능성이 있음을 시사한다.</t>
+          <t>음주 야간수영과 관련된 것으로 추정되는 사건으로 두 명의 사망자가 발생했습니다. 사망한 피해자에게 보낸 김소영의 문자가 언급되었으며, 피해자 유족 변호인이 사건에 관여하고 있어 법적 절차가 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>대전 화재 참사로 '유가족과 부상자들'이라는 집단적 피해가 발생했으며, 대통령이 '원인 철저 규명'을 지시하고 '관계 당국'에 지원을 당부하는 등 공적 절차가 진행 중입니다. 이는 소송금융 적합 조건인 '집단적 피해'와 '공적 절차 진행 중'에 해당합니다. 다만, 현재 기사만으로는 상대방의 책임이 명확히 특정되지 않아 'High' 등급에는 미치지 못합니다.</t>
+          <t>두 명의 사망자가 발생하여 피해 규모는 크지만 (적합 조건 4), 기사 내용이 매우 단편적이고 모호하여 소송 상대방의 책임 명확성 및 자력 여부를 판단하기 어렵습니다. 유족 변호인이 언급되어 법적 절차가 진행 중임을 시사합니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>李 대통령, 대전화재 참사에  원인 철저 규명…끝까지 책임질 것</t>
+          <t>[사건추적] 2명 죽었지만  엄마 밥 먹고파  /  음주 야간수영  최후는</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>public25.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.public25.com/news/articleView.html?idxno=42314</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183525</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-22 00:19:14.698366+00:00</t>
+          <t>2026-03-23 12:39:37.391820+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>서울시의 화재안전조사 및 피해자 지원 진행 중</t>
+          <t>대통령 지시로 원인 규명 및 피해자 지원 절차 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>서울 중구 소공동 복합건축물에서 화재가 발생하여 부상자와 외국인 관광객 등 다수의 피해자가 발생했습니다. 오세훈 서울시장은 현장을 점검하고 부상자 쾌유를 빌며, 객실 밀집 숙박시설의 소화설비 보강 및 화재 안전관리 실태 전반에 대한 점검과 제도 개선을 약속했습니다. 서울시는 피해자들에게 임시주거시설을 제공하고 시내 소규모 숙박시설에 대한 화재안전조사를 진행 중입니다.</t>
+          <t>대전에서 발생한 화재 참사로 인해 유가족과 부상자들이 발생했다. 대통령은 현장을 방문하여 피해자들을 위로하고, 관계 당국에 철저한 원인 규명과 피해자 지원을 당부하며 끝까지 책임질 것을 약속했다. 이는 향후 책임 주체가 밝혀질 경우 대규모 손해배상 소송으로 이어질 가능성이 있음을 시사한다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 다수의 부상자와 이재민이 발생했으며, 서울시가 화재 안전관리 실태 점검 및 제도 개선을 추진하고 있어 공식 조사 결과가 나올 가능성이 높습니다. 다만, 책임 주체가 아직 명확히 특정되지 않았고 피해 규모가 구체적으로 확인되지 않았습니다.</t>
+          <t>대전 화재 참사로 '유가족과 부상자들'이라는 집단적 피해가 발생했으며, 대통령이 '원인 철저 규명'을 지시하고 '관계 당국'에 지원을 당부하는 등 공적 절차가 진행 중입니다. 이는 소송금융 적합 조건인 '집단적 피해'와 '공적 절차 진행 중'에 해당합니다. 다만, 현재 기사만으로는 상대방의 책임이 명확히 특정되지 않아 'High' 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>오세훈, 중구 소공동 복합건축물 화재 현장 점검</t>
+          <t>李 대통령, 대전화재 참사에  원인 철저 규명…끝까지 책임질 것</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>public25.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/policy/2026/03/16/2026031619243176182</t>
+          <t>https://www.public25.com/news/articleView.html?idxno=42314</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-16 12:26:48.061252+00:00</t>
+          <t>2026-03-22 00:19:14.698366+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>소방당국 및 경찰 조사 진행 중</t>
+          <t>서울시의 화재안전조사 및 피해자 지원 진행 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>서울 중구 소공동의 한 복합건축물 3층 게스트하우스에서 화재가 발생하여 2명이 중상을 입고 8명이 경상을 입는 등 총 10명의 인명 피해가 발생했습니다. 윤호중 행정안전부 장관은 관계기관에 가용 인력과 장비를 총동원하여 인명구조와 화재진압에 총력을 다할 것을 지시했습니다. 현재 소방 당국이 진화 작업을 진행 중이며, 경찰도 현장 주변 통제에 만전을 기하고 있습니다.</t>
+          <t>서울 중구 소공동 복합건축물에서 화재가 발생하여 부상자와 외국인 관광객 등 다수의 피해자가 발생했습니다. 오세훈 서울시장은 현장을 점검하고 부상자 쾌유를 빌며, 객실 밀집 숙박시설의 소화설비 보강 및 화재 안전관리 실태 전반에 대한 점검과 제도 개선을 약속했습니다. 서울시는 피해자들에게 임시주거시설을 제공하고 시내 소규모 숙박시설에 대한 화재안전조사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>서울 소공동 복합건축물 화재로 10명의 인명 피해가 발생했으며, 소방 및 경찰 당국의 조사가 진행될 예정이므로 객관적 증거 확보 및 공적 절차 진행 중이라는 적합 조건에 해당합니다. (조건 5, 6) 2명의 중상자가 발생하여 피해 규모가 작지 않을 것으로 예상되나, 상대방의 자력은 불분명하며 집단적 피해 규모도 크지 않아(10명) High 등급에는 미치지 못합니다.</t>
+          <t>적합 조건 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 다수의 부상자와 이재민이 발생했으며, 서울시가 화재 안전관리 실태 점검 및 제도 개선을 추진하고 있어 공식 조사 결과가 나올 가능성이 높습니다. 다만, 책임 주체가 아직 명확히 특정되지 않았고 피해 규모가 구체적으로 확인되지 않았습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>10명 (중상 2명, 경상 8명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>[아주경제 오늘의 뉴스 종합] 트럼프 '러브콜'에도...北, 탄도미사일 10...</t>
+          <t>오세훈, 중구 소공동 복합건축물 화재 현장 점검</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260314211454756</t>
+          <t>https://www.mt.co.kr/policy/2026/03/16/2026031619243176182</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-15 00:28:41.527890+00:00</t>
+          <t>2026-03-16 12:26:48.061252+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>화재 발생 직후, 소방 대응 1단계 발령 및 경찰 통제 중, 서울시 임시주거시설 지원</t>
+          <t>소방당국 및 경찰 조사 진행 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>서울 중구 소공빌딩 3층에서 화재가 발생하여 소방 당국이 진화 중이며 경찰이 통제하고 있다. 오세훈 서울시장은 피해자들에게 임시주거시설을 지원하는 등 총력 지원을 약속했다. 현재 화재 원인 및 피해 규모는 파악 중이다.</t>
+          <t>서울 중구 소공동의 한 복합건축물 3층 게스트하우스에서 화재가 발생하여 2명이 중상을 입고 8명이 경상을 입는 등 총 10명의 인명 피해가 발생했습니다. 윤호중 행정안전부 장관은 관계기관에 가용 인력과 장비를 총동원하여 인명구조와 화재진압에 총력을 다할 것을 지시했습니다. 현재 소방 당국이 진화 작업을 진행 중이며, 경찰도 현장 주변 통제에 만전을 기하고 있습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>적합 조건 5(증거 확보 가능성)와 6(공적 절차 진행 중)에 해당합니다. 화재 원인 조사를 통해 책임 주체가 특정될 가능성이 있으나, 현재 기사만으로는 상대방 책임의 명확성(조건 1)과 자력(조건 2), 집단적 피해(조건 3), 피해 규모(조건 4)가 불분명하여 추가 정보가 필요합니다.</t>
+          <t>서울 소공동 복합건축물 화재로 10명의 인명 피해가 발생했으며, 소방 및 경찰 당국의 조사가 진행될 예정이므로 객관적 증거 확보 및 공적 절차 진행 중이라는 적합 조건에 해당합니다. (조건 5, 6) 2명의 중상자가 발생하여 피해 규모가 작지 않을 것으로 예상되나, 상대방의 자력은 불분명하며 집단적 피해 규모도 크지 않아(10명) High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10명 (중상 2명, 경상 8명)</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>오세훈, 소공동 화재  피해자 지원 총력…임시주거시설 지원</t>
+          <t>[아주경제 오늘의 뉴스 종합] 트럼프 '러브콜'에도...北, 탄도미사일 10...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/seoul/6101397</t>
+          <t>https://www.ajunews.com/view/20260314211454756</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-15 00:19:58.239857+00:00</t>
+          <t>2026-03-15 00:28:41.527890+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>서울시 및 유관기관 현장 수습 및 피해자 지원 중, 소방·경찰 조사 진행 중</t>
+          <t>화재 발생 직후, 소방 대응 1단계 발령 및 경찰 통제 중, 서울시 임시주거시설 지원</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>서울 중구 소공동 복합건축물에서 화재가 발생하여 10명이 부상당했다. 오세훈 서울시장은 현장 수습과 외국인 관광객 등 피해자 지원에 총력을 다할 것을 지시했으며, 서울시와 유관기관이 협력하여 임시주거시설 제공 및 병원 이송 등 긴급 지원 조치를 추진 중이다. 화재 진압은 완료되었고, 건물 내부 안전 점검 및 현장 수습이 진행되고 있다.</t>
+          <t>서울 중구 소공빌딩 3층에서 화재가 발생하여 소방 당국이 진화 중이며 경찰이 통제하고 있다. 오세훈 서울시장은 피해자들에게 임시주거시설을 지원하는 등 총력 지원을 약속했다. 현재 화재 원인 및 피해 규모는 파악 중이다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>화재 원인 및 책임 주체가 아직 명확하지 않지만, 소방·경찰 등 공적 기관의 현장 수습 및 조사가 진행 중이므로 증거 확보 가능성이 높습니다 (적합 조건 5, 6). 10명의 부상자가 발생하여 다수 피해자가 존재하며 (적합 조건 3), 복합건축물의 소유주 또는 관리 주체가 대기업일 경우 자력도 충분할 수 있습니다 (적합 조건 2).</t>
+          <t>적합 조건 5(증거 확보 가능성)와 6(공적 절차 진행 중)에 해당합니다. 화재 원인 조사를 통해 책임 주체가 특정될 가능성이 있으나, 현재 기사만으로는 상대방 책임의 명확성(조건 1)과 자력(조건 2), 집단적 피해(조건 3), 피해 규모(조건 4)가 불분명하여 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>10명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>서울 중구 소공동 복합건축물 화재…오세훈  현장 수습·피해자 지원 총...</t>
+          <t>오세훈, 소공동 화재  피해자 지원 총력…임시주거시설 지원</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260314000140</t>
+          <t>https://www.news1.kr/local/seoul/6101397</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-15 00:18:39.166110+00:00</t>
+          <t>2026-03-15 00:19:58.239857+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>관계 기관의 화재 원인 및 책임 소재 조사 예정</t>
+          <t>서울시 및 유관기관 현장 수습 및 피해자 지원 중, 소방·경찰 조사 진행 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>서울 소공동 게스트하우스에서 화재가 발생하여 3명이 중상을 입고 7명이 경상을 입었다. 관계 기관은 인명구조와 화재 진압에 총력을 기울이고 있으며, 서울시장도 피해자 지원을 지시했다. 화재 원인 및 책임 소재에 대한 조사가 진행될 예정이다.</t>
+          <t>서울 중구 소공동 복합건축물에서 화재가 발생하여 10명이 부상당했다. 오세훈 서울시장은 현장 수습과 외국인 관광객 등 피해자 지원에 총력을 다할 것을 지시했으며, 서울시와 유관기관이 협력하여 임시주거시설 제공 및 병원 이송 등 긴급 지원 조치를 추진 중이다. 화재 진압은 완료되었고, 건물 내부 안전 점검 및 현장 수습이 진행되고 있다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하나, 상대방 자력(적합 조건 2)이 불확실하고, 피해자 수가 집단소송을 위한 '수십 명 이상'에는 미치지 못해(적합 조건 3) 투자 적합도는 Medium으로 판단됩니다.</t>
+          <t>화재 원인 및 책임 주체가 아직 명확하지 않지만, 소방·경찰 등 공적 기관의 현장 수습 및 조사가 진행 중이므로 증거 확보 가능성이 높습니다 (적합 조건 5, 6). 10명의 부상자가 발생하여 다수 피해자가 존재하며 (적합 조건 3), 복합건축물의 소유주 또는 관리 주체가 대기업일 경우 자력도 충분할 수 있습니다 (적합 조건 2).</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>10명 (중상 3명, 경상 7명)</t>
+          <t>10명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>서울 소공동 게스트하우스에서 화재...3명 중상·7명 경상</t>
+          <t>서울 중구 소공동 복합건축물 화재…오세훈  현장 수습·피해자 지원 총...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/national_general/2026/03/14/HZ5DKTDEMRGE5GKXCOX6PZTRMU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.newspim.com/news/view/20260314000140</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-15 00:17:51.762671+00:00</t>
+          <t>2026-03-15 00:18:39.166110+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>스위스우체국 대중교통 자회사</t>
+          <t>소공동 게스트하우스 운영자</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>검찰 수사 진행 중</t>
+          <t>관계 기관의 화재 원인 및 책임 소재 조사 예정</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>스위스에서 60대 남성이 버스 안에서 몸에 불을 붙여 6명이 사망하고 5명이 부상당하는 사건이 발생했습니다. 스위스우체국 대중교통 자회사가 운영하는 버스에서 발생했으며, 수사당국은 살인 및 방화 혐의로 수사를 시작했습니다. 용의자는 정신이 불안정한 것으로 알려졌으나 테러 공격 정황은 없습니다.</t>
+          <t>서울 소공동 게스트하우스에서 화재가 발생하여 3명이 중상을 입고 7명이 경상을 입었다. 관계 기관은 인명구조와 화재 진압에 총력을 기울이고 있으며, 서울시장도 피해자 지원을 지시했다. 화재 원인 및 책임 소재에 대한 조사가 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>이 사건은 6명 사망, 5명 부상으로 피해 규모가 크고(적합 조건 4), 스위스 수사당국과 검찰의 살인 및 방화 수사가 진행 중이므로 객관적 증거 확보 및 공적 절차 진행(적합 조건 5, 6)이 명확합니다. 버스 운영 주체인 스위스우체국 대중교통 자회사는 자력이 충분할 것으로 보이나, 용의자의 고의적 행위로 인한 사고이므로 버스 회사의 직접적인 책임 입증이 쟁점이 될 수 있어 적합도를 Medium으로 판단합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하나, 상대방 자력(적합 조건 2)이 불확실하고, 피해자 수가 집단소송을 위한 '수십 명 이상'에는 미치지 못해(적합 조건 3) 투자 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>11명 (사망 6명, 부상 5명)</t>
+          <t>10명 (중상 3명, 경상 7명)</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>버스 탄 60대 남성, 몸에 불 붙였다…'6명 사망' 스위스 발칵</t>
+          <t>서울 소공동 게스트하우스에서 화재...3명 중상·7명 경상</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25411148</t>
+          <t>https://www.chosun.com/national/national_general/2026/03/14/HZ5DKTDEMRGE5GKXCOX6PZTRMU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-12 00:17:45.881256+00:00</t>
+          <t>2026-03-15 00:17:51.762671+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>지자체, 건물주</t>
+          <t>스위스우체국 대중교통 자회사</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>손해배상 소송 검토 중</t>
+          <t>검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>20대 피해자가 맨홀에 추락한 사고에 대해 지자체와 건물주 중 책임 소재가 불분명한 상황에서 양측 모두를 상대로 손해배상 청구하는 법적 전략이 논의되고 있다. 피해자는 사고로 인한 손해에 대해 보상을 받고자 하며, 기사는 이에 대한 법적 조언을 제공한다.</t>
+          <t>스위스에서 60대 남성이 버스 안에서 몸에 불을 붙여 6명이 사망하고 5명이 부상당하는 사건이 발생했습니다. 스위스우체국 대중교통 자회사가 운영하는 버스에서 발생했으며, 수사당국은 살인 및 방화 혐의로 수사를 시작했습니다. 용의자는 정신이 불안정한 것으로 알려졌으나 테러 공격 정황은 없습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능)에 해당한다. 지자체와 건물주 모두를 상대로 손해배상 청구가 가능하며, 이들은 배상 능력이 충분하다. 다만, 집단적 피해가 아닌 단일 피해자 사건으로 피해 규모가 특정되지 않아 적합도는 Medium으로 판단된다.</t>
+          <t>이 사건은 6명 사망, 5명 부상으로 피해 규모가 크고(적합 조건 4), 스위스 수사당국과 검찰의 살인 및 방화 수사가 진행 중이므로 객관적 증거 확보 및 공적 절차 진행(적합 조건 5, 6)이 명확합니다. 버스 운영 주체인 스위스우체국 대중교통 자회사는 자력이 충분할 것으로 보이나, 용의자의 고의적 행위로 인한 사고이므로 버스 회사의 직접적인 책임 입증이 쟁점이 될 수 있어 적합도를 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>11명 (사망 6명, 부상 5명)</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>맨홀 추락 20대, 책임 떠넘긴 지자체·건물주 참교육할 법적 묘수는?</t>
+          <t>버스 탄 60대 남성, 몸에 불 붙였다…'6명 사망' 스위스 발칵</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/FC50RODRDIEW</t>
+          <t>https://www.joongang.co.kr/article/25411148</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-06 12:47:22.938861+00:00</t>
+          <t>2026-03-12 00:17:45.881256+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>울산시 남구청</t>
+          <t>지자체, 건물주</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>피해자 정보공개 청구, 관할 구청 배상 가능성 검토 중</t>
+          <t>손해배상 소송 검토 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>울산시 남구 번화가 인도에서 20대 남성이 부실한 맨홀 뚜껑 아래로 빠져 다리 골절상을 입고 실직 위기에 처했습니다. 현행 하수도법상 관리 책임은 설치 주체에게 있으나, 지자체와 인근 건물주 모두 서로 책임을 미루고 있습니다. 피해자가 직접 정보공개 청구에 나섰으며, 관할 구청은 뒤늦게 배상 가능성을 검토하겠다고 밝혔습니다.</t>
+          <t>20대 피해자가 맨홀에 추락한 사고에 대해 지자체와 건물주 중 책임 소재가 불분명한 상황에서 양측 모두를 상대로 손해배상 청구하는 법적 전략이 논의되고 있다. 피해자는 사고로 인한 손해에 대해 보상을 받고자 하며, 기사는 이에 대한 법적 조언을 제공한다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>적합 조건으로 울산시 남구청이라는 자력 있는 상대방이 존재하고, 피해 규모가 크며(전치 6주 골절, 실직 위기), 사고 현장 및 진단서 등 증거 확보가 용이합니다. 또한 피해자가 정보공개 청구를 진행하고 구청이 배상 가능성을 검토하는 등 공적 절차가 진행 중입니다. 그러나 지자체와 건물주 간 책임 소재가 불분명하여 소송 과정에서 쟁점이 될 수 있으며, 집단적 피해가 아닌 단일 피해 사례라는 점이 투자 매력을 낮춥니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능)에 해당한다. 지자체와 건물주 모두를 상대로 손해배상 청구가 가능하며, 이들은 배상 능력이 충분하다. 다만, 집단적 피해가 아닌 단일 피해자 사건으로 피해 규모가 특정되지 않아 적합도는 Medium으로 판단된다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>맨홀에 갑자기 ‘쑥’…지자체도 건물주도 ‘나몰라라’</t>
+          <t>맨홀 추락 20대, 책임 떠넘긴 지자체·건물주 참교육할 법적 묘수는?</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8500572&amp;ref=A</t>
+          <t>https://lawtalknews.co.kr/article/FC50RODRDIEW</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-06 01:21:50.698538+00:00</t>
+          <t>2026-03-06 12:47:22.938861+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>불법 주정차 차량 소유주</t>
+          <t>울산시 남구청</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>대치동 아파트 화재 발생, 불법 주정차로 인한 소방차 진입 지연</t>
+          <t>피해자 정보공개 청구, 관할 구청 배상 가능성 검토 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>서울 대치동 아파트 화재 당시 불법 주정차 차량들로 인해 소방차 진입이 지연되어 여중생이 사망하는 피해가 발생했습니다. 소방관들은 긴급 상황 시 불법 주정차 차량을 강제 처분할 수 있는 권한이 있으나, 민원 및 소송 부담으로 인해 실제 활용이 저조한 상황입니다. 서울소방은 대원들의 부담을 덜기 위해 보상 대응 전담팀을 운영할 계획입니다.</t>
+          <t>울산시 남구 번화가 인도에서 20대 남성이 부실한 맨홀 뚜껑 아래로 빠져 다리 골절상을 입고 실직 위기에 처했습니다. 현행 하수도법상 관리 책임은 설치 주체에게 있으나, 지자체와 인근 건물주 모두 서로 책임을 미루고 있습니다. 피해자가 직접 정보공개 청구에 나섰으며, 관할 구청은 뒤늦게 배상 가능성을 검토하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>불법 주정차 차량으로 인한 소방차 진입 방해로 인명 피해가 발생하여 상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 증거 확보가 용이합니다(적합 조건 5). 그러나 상대방이 개별 차량 소유주로 자력 충분 여부가 불확실하며, 집단적 피해 사례로 보기는 어렵습니다.</t>
+          <t>적합 조건으로 울산시 남구청이라는 자력 있는 상대방이 존재하고, 피해 규모가 크며(전치 6주 골절, 실직 위기), 사고 현장 및 진단서 등 증거 확보가 용이합니다. 또한 피해자가 정보공개 청구를 진행하고 구청이 배상 가능성을 검토하는 등 공적 절차가 진행 중입니다. 그러나 지자체와 건물주 간 책임 소재가 불분명하여 소송 과정에서 쟁점이 될 수 있으며, 집단적 피해가 아닌 단일 피해 사례라는 점이 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>소방차 막는 차 밀어버린다?‥민원 부담에 주춤</t>
+          <t>맨홀에 갑자기 ‘쑥’…지자체도 건물주도 ‘나몰라라’</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6805315_37012.html</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8500572&amp;ref=A</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-06 00:44:15.666888+00:00</t>
+          <t>2026-03-06 01:21:50.698538+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>안전사고</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
+          <t>불법 주정차 차량 소유주</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>대치동 아파트 화재 발생, 불법 주정차로 인한 소방차 진입 지연</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>서울 대치동 아파트 화재 당시 불법 주정차 차량들로 인해 소방차 진입이 지연되어 여중생이 사망하는 피해가 발생했습니다. 소방관들은 긴급 상황 시 불법 주정차 차량을 강제 처분할 수 있는 권한이 있으나, 민원 및 소송 부담으로 인해 실제 활용이 저조한 상황입니다. 서울소방은 대원들의 부담을 덜기 위해 보상 대응 전담팀을 운영할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>불법 주정차 차량으로 인한 소방차 진입 방해로 인명 피해가 발생하여 상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 증거 확보가 용이합니다(적합 조건 5). 그러나 상대방이 개별 차량 소유주로 자력 충분 여부가 불확실하며, 집단적 피해 사례로 보기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>1명 (사망)</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>소방차 막는 차 밀어버린다?‥민원 부담에 주춤</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6805315_37012.html</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:44:15.666888+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>안전사고</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
+      <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
+      <c r="E28" t="inlineStr">
         <is>
           <t>견주에 대한 형사 재판 종결 및 징역형 선고</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr">
+      <c r="F28" t="inlineStr">
         <is>
           <t>의정부 중랑천에서 발생한 반려견 사고로 피해자가 사망했으며, 견주 A씨는 사고 직후 구호 조치를 하지 않아 징역 1년 10개월을 선고받았습니다. 이 사건은 견주의 책임이 명확하고 형사 판결로 증거가 확보되었으나, 상대방이 개인이라는 점에서 민사상 손해배상 청구의 회수 가능성을 고려해야 합니다.</t>
         </is>
       </c>
-      <c r="G27" t="inlineStr">
+      <c r="G28" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 법적 책임 입증이 용이합니다. 특히 형사 재판을 통해 견주의 과실과 피해자의 사망 간 인과관계가 명확히 인정되었습니다. 다만, 상대방이 개인(A씨)이므로 적합 조건 2(상대방 자력 충분)에 부합하지 않아 실제 배상금 회수 가능성이 낮을 수 있습니다.</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I27" t="inlineStr">
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J27" t="inlineStr">
+      <c r="J28" t="inlineStr">
         <is>
           <t>의정부 중랑천 반려견 사고… 견주 징역 1년 10개월</t>
         </is>
       </c>
-      <c r="K27" t="inlineStr">
+      <c r="K28" t="inlineStr">
         <is>
           <t>newscj.com</t>
         </is>
       </c>
-      <c r="L27" t="inlineStr">
+      <c r="L28" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M27" t="inlineStr">
+      <c r="M28" t="inlineStr">
         <is>
           <t>https://www.newscj.com/news/articleView.html?idxno=3377271</t>
         </is>
       </c>
-      <c r="N27" t="inlineStr">
+      <c r="N28" t="inlineStr">
         <is>
           <t>2026-02-22 12:23:26.740953+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N27"/>
+  <autoFilter ref="A1:N28"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>