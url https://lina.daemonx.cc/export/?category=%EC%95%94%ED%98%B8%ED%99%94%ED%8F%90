--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$21</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$22</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N21"/>
+  <dimension ref="A1:N22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="30" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="30" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,1450 +539,1518 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>암호화폐</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>WLFI가 저스틴 선에 대해 공개적으로 법적 분쟁 예고</t>
+          <t>암호화폐 탈취 사건 발생 보도</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>세계 자유 금융(WLFI)이 트론 창립자 저스틴 선을 상대로 공개적인 법적 분쟁을 예고했다. WLFI의 7500만 달러 규모 스테이블코인 대출과 자금 운용 방식을 둘러싼 저스틴 선의 비판이 발단이 되었으며, WLFI는 계약과 증거를 가지고 법정에서 보자고 밝혔다. 이번 사안은 디파이 플랫폼의 자금 운용 투명성과 투자자 권한 문제를 부각시키고 있다.</t>
+          <t>지난주 3건의 암호화폐 탈취 사건으로 총 4,000만 달러(약 554억 원) 이상의 피해가 발생했다는 보도가 나왔다. 각 피해자별 손실 규모는 1,000만 달러(약 139억 원) 이상으로 전해졌으나, 사건별 구체적인 피해 자산, 공격 방식, 피해자 신원 등은 공개되지 않았다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방(저스틴 선)의 자력이 충분하고(적합 조건 2), 분쟁의 핵심 금액이 7500만 달러로 매우 커서 피해 규모가 크며(적합 조건 4), WLFI가 계약 및 증거를 언급하고 온체인 데이터가 존재할 가능성이 있어 증거 확보 가능성이 있습니다(적합 조건 5). 다만, 기사 내용만으로는 어느 쪽의 책임이 명확한지 판단하기 어렵고, 일반 투자자들의 집단적 피해가 명시되지 않았습니다.</t>
+          <t>피해 규모는 4천만 달러 이상으로 매우 크지만 (적합 조건 4), 기사에 상대방이 특정되지 않아 책임 소재와 자력 여부를 판단하기 어렵습니다 (적합 조건 1, 2 미충족). 또한 구체적인 공격 방식이나 피해자 신원, 공적 절차 진행 여부가 불분명하여 증거 확보 및 소송 진행 가능성이 낮습니다 (적합 조건 5, 6 미충족).</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>7500만 달러 (약 1116억 원)</t>
+          <t>4,000만 달러 이상 (약 554억 원)</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 3명 이상 (각 1,000만 달러 이상 피해)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>WLFI·저스틴 선 정면충돌…‘법정 분쟁’ 번지나</t>
+          <t>4000만달러 넘는 암호화폐 3건서 탈취 보도</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/blockchain/348697</t>
+          <t>https://www.tokenpost.kr/news/breaking/396602</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-15 07:01:35.714322+00:00</t>
+          <t>2026-08-26 07:06:44.434915+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>암호화폐</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>저스틴 선</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>WLFI가 저스틴 선에 대해 공개적으로 법적 분쟁 예고</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>하태경 보험연수원장은 인터뷰에서 디지털 자산을 '의식주와 같은 기본재'로 강조하며, 보험 산업의 디지털 전환과 AI 에이전트 및 스테이블코인을 활용한 다이나믹 프라이싱, 지수보험의 미래를 설명했습니다. 또한, 공무원들의 압수 크립토 지갑 도난 사례를 언급하며 크립토 리터러시 교육의 중요성을 강조했습니다.</t>
+          <t>세계 자유 금융(WLFI)이 트론 창립자 저스틴 선을 상대로 공개적인 법적 분쟁을 예고했다. WLFI의 7500만 달러 규모 스테이블코인 대출과 자금 운용 방식을 둘러싼 저스틴 선의 비판이 발단이 되었으며, WLFI는 계약과 증거를 가지고 법정에서 보자고 밝혔다. 이번 사안은 디파이 플랫폼의 자금 운용 투명성과 투자자 권한 문제를 부각시키고 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 소송금융 투자 대상이 될 만한 구체적인 사건을 다루는 뉴스 기사가 아닌, 보험연수원장의 인터뷰입니다. 기사 내에서 언급된 '공무원들이 압수한 크립토 지갑의 코인을 도난당한 사례'는 과거의 예시로 제시되었을 뿐, 현재 진행 중인 소송금융 투자 기회로 볼 수 있는 정보(피해자, 상대방 특정, 피해 규모, 진행 단계 등)가 전무하여 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방(저스틴 선)의 자력이 충분하고(적합 조건 2), 분쟁의 핵심 금액이 7500만 달러로 매우 커서 피해 규모가 크며(적합 조건 4), WLFI가 계약 및 증거를 언급하고 온체인 데이터가 존재할 가능성이 있어 증거 확보 가능성이 있습니다(적합 조건 5). 다만, 기사 내용만으로는 어느 쪽의 책임이 명확한지 판단하기 어렵고, 일반 투자자들의 집단적 피해가 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
+          <t>7500만 달러 (약 1116억 원)</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[인터뷰] 하태경 보험연수원장  디지털 자산은 의식주와 같은 기본재…...</t>
+          <t>WLFI·저스틴 선 정면충돌…‘법정 분쟁’ 번지나</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/insights/346025</t>
+          <t>https://www.tokenpost.kr/news/blockchain/348697</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-03 12:25:59.487354+00:00</t>
+          <t>2026-04-15 07:01:35.714322+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>암호화폐</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr"/>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>하태경 보험연수원장은 인터뷰에서 디지털 자산을 '의식주와 같은 기본재'로 강조하며, 보험 산업의 디지털 전환과 AI 에이전트 및 스테이블코인을 활용한 다이나믹 프라이싱, 지수보험의 미래를 설명했습니다. 또한, 공무원들의 압수 크립토 지갑 도난 사례를 언급하며 크립토 리터러시 교육의 중요성을 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>해당 기사는 소송금융 투자 대상이 될 만한 구체적인 사건을 다루는 뉴스 기사가 아닌, 보험연수원장의 인터뷰입니다. 기사 내에서 언급된 '공무원들이 압수한 크립토 지갑의 코인을 도난당한 사례'는 과거의 예시로 제시되었을 뿐, 현재 진행 중인 소송금융 투자 기회로 볼 수 있는 정보(피해자, 상대방 특정, 피해 규모, 진행 단계 등)가 전무하여 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>[인터뷰] 하태경 보험연수원장  디지털 자산은 의식주와 같은 기본재…...</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/insights/346025</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:25:59.487354+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
+      <c r="B5" t="inlineStr">
         <is>
           <t>암호화폐</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="C5" t="inlineStr">
         <is>
           <t>서클(Circle)</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>서클의 16개 핫월렛 USDC 동결 조치, 미공개 미국 민사 소송 관련</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>스테이블코인 발행사 서클이 입법, 경쟁, 규제 악재로 주가가 급락한 가운데, 16개 업체 소속 핫월렛의 USDC 잔액을 동결한 사실이 드러났습니다. 이는 미공개 미국 민사 소송과 관련된 조치로 알려졌으며, 서클은 이에 대한 논평을 거부했습니다. 이로 인해 해당 업체들은 잠재적인 피해를 입었을 가능성이 있습니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>상대방(서클)은 대형 스테이블코인 발행사로 자력이 충분하며 (적합 조건 2), 16개 핫월렛 동결이라는 구체적인 조치가 발생하여 증거 확보가 용이합니다 (적합 조건 5). 다만, 피해 규모(동결 금액)가 명시되지 않았고, 피해자 수가 16개 업체로 집단적 피해 조건에 완전히 부합하지는 않습니다 (적합 조건 3, 4 미흡). 또한, 기사 내용만으로는 서클의 책임이 명확히 드러나지 않고, '미공개 민사 소송'과 관련된 조치로만 언급되어 추가 정보가 필요합니다 (적합 조건 1 미흡).</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>16개 업체</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>서클 주가 하루 만에 20% 급락…테더·트론 반사이익, 트론 주간 35% 상승</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.tokenpost.kr/news/insights/343125</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-25 12:44:08.822928+00:00</t>
         </is>
       </c>
     </row>
-    <row r="5">
-      <c r="A5" s="2" t="inlineStr">
+    <row r="6">
+      <c r="A6" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
+      <c r="B6" t="inlineStr">
         <is>
           <t>암호화폐</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
+      <c r="C6" t="inlineStr">
         <is>
           <t>밸런서랩스</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>해킹으로 인한 법적·재정적 부담으로 밸런서랩스 운영 종료 결정, 잠재 소송 및 규제 리스크 존재</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>탈중앙화 거래소 밸런서 개발사 밸런서랩스가 2025년 11월 발생한 1억2800만달러 규모 해킹 사건으로 인한 법적·재정적 부담으로 운영을 종료한다. 해킹으로 사용자 자금이 대거 탈취되었으며, 법인은 해체되지만 밸런서 DAO와 재단은 존속하며 프로토콜 운영을 이어갈 예정이다. 이번 사건은 디파이 업계에서 법인 중심 운영이 DAO 중심으로 이동하는 상징적 사례로 조명되고 있다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 존재)에 해당하여 소송금융 투자에 긍정적 요인이 많습니다. 그러나 밸런서랩스가 해킹으로 인한 법적·재정적 부담으로 운영을 종료하는 상황이므로, 적합 조건 2(상대방 자력 충분)가 불확실하여 회수 가능성에 대한 추가 검토가 필요합니다. DAO를 대상으로 한 소송은 법적 복잡성이 높을 수 있습니다.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>1억2800만달러 (약 1,280억 원)</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>다수 (밸런서 DEX 이용자 및 투자자)</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>1억2800만달러 해킹 후폭풍…밸런서랩스 결국 운영 종료</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.tokenpost.kr/news/tech/343050</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-03-25 12:40:13.350483+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-25 12:38:51.995301+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>암호화폐</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Balancer Labs</t>
+          <t>점프 트레이딩</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>해킹 사고 발생 및 법적 리스크로 인한 법인 청산 결정</t>
+          <t>테라폼랩스 청산 신탁이 점프 트레이딩에 40억 달러 손해배상 소송 제기, 점프 트레이딩 답변서 제출</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>디파이 탈중앙화거래소 밸런서의 인큐베이터 역할을 해온 밸런서 랩스가 해킹 후 불거진 법적 리스크와 수익 부재를 이유로 청산 절차에 들어갑니다. 2025년 11월 v2 익스플로잇으로 약 1억1000만 달러 상당의 디지털 자산이 유출되었으며, 프로토콜은 DAO 중심의 '초슬림 체제'로 재편될 예정입니다.</t>
+          <t>테라폼랩스 청산 절차를 이끄는 토드 스나이더가 암호화폐 고빈도매매 업체 점프 트레이딩을 상대로 40억 달러 규모의 손해배상 소송을 제기했다. 스나이더 측은 점프 트레이딩이 UST 디페깅 당시 시장조작과 투자자 기망에 가담했다고 주장하며, 점프 트레이딩은 이를 책임 전가 시도라며 반박하고 있다. 이 소송은 테라 붕괴 이후 법적 공방이 확전되는 양상으로, 마켓메이커의 시세 관여 책임 기준에 대한 중요한 판례가 될 수 있다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>2025년 11월 v2 익스플로잇 해킹 사고로 약 1억1000만 달러 상당의 디지털 자산이 유출되어 피해 규모가 매우 크고(적합 조건 4), 해킹 사고 발생 사실이 명확하여 증거 확보가 용이합니다(적합 조건 5). 밸런서 랩스 스스로 이를 '법적 노출'로 언급하며 청산의 직접적 배경으로 삼고 있어 상대방 책임이 비교적 명확하며(적합 조건 1), 디파이 프로토콜의 대규모 자산 유출은 다수의 예치자에게 피해를 입혔을 가능성이 높습니다(적합 조건 3). 다만, 밸런서 랩스가 청산 수순에 들어가 자력 부족이 우려되는 점은 리스크 요인입니다.</t>
+          <t>점프 트레이딩은 암호화폐 고빈도매매 업계의 '큰손'으로 자력이 충분하며(적합 조건 2), 테라폼랩스 청산 신탁이 40억 달러 규모의 손해배상을 청구하여 피해 규모가 매우 크다(적합 조건 4). UST 디페깅 당시 시장조작 및 투자자 기망 혐의로 상대방 책임이 비교적 명확하게 주장되고 있으며(적합 조건 1), 테라 붕괴 관련 SEC 소송 등 공적 절차가 이미 진행되어 증거 확보 가능성이 높다(적합 조건 5, 6). 또한, 이 소송은 테라 붕괴로 인한 다수의 피해자(채권자)를 대리하는 성격이 강하다(적합 조건 3). 현재 소송이 진행 중으로 종결된 사건이 아니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>약 1억1000만 달러 (약 1,645억 원)</t>
+          <t>40억 달러 (약 5조 9천억원)</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>테라폼랩스 채권자 다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>밸런서 랩스 청산…해킹 후폭풍에 DAO ‘초슬림 체제’ 전환</t>
+          <t>점프 트레이딩, 테라 청산 신탁 소송 반박…“책임 전가 시도”</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/342707</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/343038</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-24 12:51:33.527518+00:00</t>
+          <t>2026-03-25 12:38:51.995301+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>암호화폐</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
+          <t>Balancer Labs</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>해킹 사고 발생 및 법적 리스크로 인한 법인 청산 결정</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>디파이 탈중앙화거래소 밸런서의 인큐베이터 역할을 해온 밸런서 랩스가 해킹 후 불거진 법적 리스크와 수익 부재를 이유로 청산 절차에 들어갑니다. 2025년 11월 v2 익스플로잇으로 약 1억1000만 달러 상당의 디지털 자산이 유출되었으며, 프로토콜은 DAO 중심의 '초슬림 체제'로 재편될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>2025년 11월 v2 익스플로잇 해킹 사고로 약 1억1000만 달러 상당의 디지털 자산이 유출되어 피해 규모가 매우 크고(적합 조건 4), 해킹 사고 발생 사실이 명확하여 증거 확보가 용이합니다(적합 조건 5). 밸런서 랩스 스스로 이를 '법적 노출'로 언급하며 청산의 직접적 배경으로 삼고 있어 상대방 책임이 비교적 명확하며(적합 조건 1), 디파이 프로토콜의 대규모 자산 유출은 다수의 예치자에게 피해를 입혔을 가능성이 높습니다(적합 조건 3). 다만, 밸런서 랩스가 청산 수순에 들어가 자력 부족이 우려되는 점은 리스크 요인입니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>약 1억1000만 달러 (약 1,645억 원)</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>밸런서 랩스 청산…해킹 후폭풍에 DAO ‘초슬림 체제’ 전환</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/342707</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:51:33.527518+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>암호화폐</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
           <t>권도형, 테라폼랩스</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>검찰 수사 및 형사 절차 진행 중</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>2022년 권도형이 만든 스테이블코인 테라(UST)와 루나가 72시간 만에 붕괴하여 국내 수십만 명의 투자자가 수조 원의 피해를 입었다. 이 사건은 블록체인 시대의 뱅크런을 보여주는 대표적인 사례로, 현재 권도형은 여러 국가에서 형사 절차를 밟고 있다. 기사는 이 사건을 통해 스테이블코인발 금융 혼란의 위험성을 경고한다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>적합 조건에 따라 상대방 책임이 명확하고(권도형, 테라폼랩스), 국내 수십만 명의 피해자와 수조 원에 달하는 막대한 피해 규모를 가짐. 이미 검찰 수사 등 공적 절차가 진행 중이며, 사건 관련 증거가 충분하여 소송금융 투자 적합도가 높음. 다만, 상대방의 자력 확보 및 실제 피해 회복 과정은 복잡할 수 있음.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
+      <c r="H9" t="inlineStr">
         <is>
           <t>수조 원</t>
         </is>
       </c>
-      <c r="I8" t="inlineStr">
+      <c r="I9" t="inlineStr">
         <is>
           <t>수십만 명</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>[칼럼]  조용한 금융 아마겟돈 …오늘날 뱅크런은 어떤 모습일까</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://www.tokenpost.kr/news/insights/341656</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-03-21 12:26:10.379236+00:00</t>
         </is>
       </c>
     </row>
-    <row r="9">
-      <c r="A9" s="3" t="inlineStr">
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
+      <c r="B10" t="inlineStr">
         <is>
           <t>암호화폐</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="F9" t="inlineStr">
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr"/>
+      <c r="E10" t="inlineStr"/>
+      <c r="F10" t="inlineStr">
         <is>
           <t>미국 SEC와 CFTC가 암호화폐를 5개 범주로 나누는 포괄적 가이드라인을 발표했다. 비트코인, 이더리움 등 16개 주요 토큰을 '디지털 상품'으로 규정하며 증권이 아님을 명확히 했고, 스테이킹과 채굴도 비증권으로 분류했다. 이는 규제 불확실성을 해소하고 사후 규제에서 명문화된 기준으로 전환하려는 조치이다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>이 기사는 특정 피해 발생이나 가해자를 다루는 사건이 아닌, 미국 규제 당국의 암호화폐 분류 및 규제 가이드라인 발표에 대한 내용입니다. 소송금융 투자 대상이 되기 위한 '상대방 책임', '집단적 피해', '피해 규모' 등의 적합 조건이 전혀 해당되지 않아 투자 기회로 볼 수 없습니다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
+      <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
+      <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>SEC·CFTC, 암호화폐 5대 분류 기준 발표…비트코인·이더리움 ‘디지털...</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.tokenpost.kr/news/policy/340800</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-03-18 13:08:58.830629+00:00</t>
         </is>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" s="3" t="inlineStr">
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
+      <c r="B11" t="inlineStr">
         <is>
           <t>암호화폐</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
+      <c r="C11" t="inlineStr">
         <is>
           <t>나데르 알나지</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D11" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>미국 SEC의 소송 취하로 법적 공방 마무리</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>미국 SEC가 소셜 토큰 프로젝트 비트클라우트 창립자 나데르 알나지에 대한 2년 가까운 소송을 공식 취하했다. SEC는 알나지가 미등록 토큰 판매로 약 2억 5700만 달러를 모집하고 이 중 700만 달러 이상을 개인 용도로 사용했다고 주장했으나, 증거 기록 재검토 후 소송을 기각했다. 이는 트럼프 행정부 이후 SEC의 암호화폐 규제 완화 흐름과 맞물려 주목받고 있다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>SEC가 비트클라우트 창립자에 대한 소송을 증거 기록 재검토 후 공식 취하하여, 이미 공적 절차가 종결된 사건에 해당합니다. 이는 상대방 책임의 명확성과 증거 확보 가능성에 대한 불확실성을 높여, 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
+      <c r="H11" t="inlineStr">
         <is>
           <t>2억 5700만 달러 (약 3832억 원) 모집, 700만 달러 이상 개인 유용 혐의</t>
         </is>
       </c>
-      <c r="I10" t="inlineStr">
+      <c r="I11" t="inlineStr">
         <is>
           <t>미상 (다수의 투자자)</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>SEC, 비트클라우트 창립자 소송 취하…미국 크립토 규제 기조 바뀌나</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://www.tokenpost.kr/news/policy/340087</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-03-17 00:43:07.115025+00:00</t>
         </is>
       </c>
     </row>
-    <row r="11">
-      <c r="A11" s="3" t="inlineStr">
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
+      <c r="B12" t="inlineStr">
         <is>
           <t>암호화폐</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
+      <c r="C12" t="inlineStr">
         <is>
           <t>리플(Ripple)</t>
         </is>
       </c>
-      <c r="D11" t="inlineStr">
+      <c r="D12" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>탈중앙성 논쟁 재점화</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>비트코인 초기 전도사가 XRP를 '후드티를 입은 은행'에 비유하며 탈중앙성 문제를 제기해 커뮤니티 내 논쟁이 재점화되었습니다. 숨겨진 레버리지, 가짜 탈중앙화 등 5가지 문제점이 지적되었으며, XRP의 구조와 역할에 대한 논쟁이 당분간 지속될 것으로 보입니다.</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>기사는 XRP의 탈중앙성 논쟁에 대한 것으로, 특정 주체의 명확한 법적 책임이나 구체적인 피해 발생 사실이 확인되지 않습니다. (적합 조건 1, 4 미충족) 또한, 이 논쟁과 관련하여 공적 절차나 객관적 증거가 제시되지 않아 소송금융 투자 대상이 되기 위한 요건이 부족합니다. (적합 조건 5, 6 미충족)</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
+      <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I11" t="inlineStr">
+      <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J11" t="inlineStr">
+      <c r="J12" t="inlineStr">
         <is>
           <t>‘후드티 입은 은행’ 논쟁…엑스알피(XRP) 탈중앙성 공방 재점화</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://www.tokenpost.kr/news/cryptocurrency/339511</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-03-15 00:29:00.425029+00:00</t>
         </is>
       </c>
     </row>
-    <row r="12">
-      <c r="A12" s="4" t="inlineStr">
+    <row r="13">
+      <c r="A13" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
+      <c r="B13" t="inlineStr">
         <is>
           <t>암호화폐</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
+      <c r="C13" t="inlineStr">
         <is>
           <t>에이브(AAVE)</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
+      <c r="D13" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <t>디파이 플랫폼 내 대규모 청산 발생</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>디파이 대출 플랫폼 에이브(AAVE)에서 리도(Lido)의 스테이킹 파생토큰 wstETH 가격 산정 과정의 일시적 오류(가격 글리치) 의혹과 함께 약 2700만달러 규모의 대규모 청산이 발생했습니다. 이는 에이브의 리스크 오라클 시스템 가격 업데이트와 관련이 있을 수 있으며, 과거 유사 사례도 언급되어 다수의 사용자가 피해를 입었을 가능성이 제기됩니다.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>디파이 플랫폼 에이브(AAVE)에서 약 398억 원 규모의 대규모 청산이 발생하여 피해 규모가 크고, 온체인 데이터 등 객관적 증거 확보가 가능합니다. 다수의 피해자가 발생했을 가능성이 높으며, 상대방(AAVE)은 주요 디파이 플랫폼으로서 자력이 충분하다고 판단됩니다. 다만, 책임 소재의 명확한 입증이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
+      <c r="H13" t="inlineStr">
         <is>
           <t>약 2700만달러 (약 398억 원)</t>
         </is>
       </c>
-      <c r="I12" t="inlineStr">
+      <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J12" t="inlineStr">
+      <c r="J13" t="inlineStr">
         <is>
           <t>이더리움 재단, ‘DVT-lite’로 7만2000 ETH 분산 스테이킹 실험…기관 ...</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>https://www.tokenpost.kr/news/tech/338383</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-03-12 00:29:53.275458+00:00</t>
         </is>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" s="3" t="inlineStr">
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
+      <c r="B14" t="inlineStr">
         <is>
           <t>암호화폐</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr">
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t>영국 경찰 수사 착수, 온체인 자금 추적 진행 중</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>암호화폐 보유자 '실리튜나'가 무장 강도에게 물리적 협박을 당해 약 2400만달러 규모의 토큰을 탈취당했다고 주장했습니다. 이는 '렌치 공격'으로 불리는 물리적 폭력을 통한 암호화폐 탈취 사례로, 영국 경찰이 수사에 착수했으며 블록체인 분석 플랫폼을 통해 자금 추적이 진행되고 있습니다. 암호화폐 업계에서는 오프라인 리스크 관리의 중요성이 부각되고 있습니다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>피해 규모는 매우 크고(2400만달러), 영국 경찰 수사 및 온체인 추적 등 공적 절차와 증거 확보가 진행 중이나, 소송금융의 핵심인 '자력 있는 상대방'이 특정되지 않습니다. 직접적인 가해자는 범죄자들이며, 이들의 배상 능력이 불확실하고, 사건의 성격상 암호화폐 거래소 등 제3자의 명확한 법적 책임이 입증되기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
+      <c r="H14" t="inlineStr">
         <is>
           <t>2400만달러 (약 356억4000만원)</t>
         </is>
       </c>
-      <c r="I13" t="inlineStr">
+      <c r="I14" t="inlineStr">
         <is>
           <t>1명 (실리튜나)</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr">
+      <c r="J14" t="inlineStr">
         <is>
           <t>현물 강도에 2400만달러 탈취 주장…‘렌치 공격’ 공포 커졌다</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-07</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>https://www.tokenpost.kr/news/cryptocurrency/337055</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-03-08 00:20:41.636861+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-06 13:11:36.421779+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>암호화폐</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>저스틴 선, 트론 재단, 비트토렌트 재단, 레인베리</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>SEC 소송 합의 종결, 트럼프 일가 크립토 이해충돌 논란 확산 및 정치권 공세 강화</t>
+          <t>SEC 민사 사기 소송 합의 종결, 투자자 집단소송 가능성</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회(SEC)가 트론 창업자 저스틴 선에 대한 소송을 합의로 마무리하자, 선의 트럼프 일가 크립토 프로젝트 투자와 맞물린 이해충돌 논란이 정치권으로 확산되고 있습니다. SEC는 선과 그의 법인들을 디지털자산 불법 유통, 거래량 조작 등으로 고소했으며, 레인베리가 1000만 달러를 납부하는 조건으로 합의가 이루어졌습니다. 민주당은 트럼프 집권 이후 SEC의 규제 완화를 문제 삼으며 공세를 강화하고 있습니다.</t>
+          <t>미국 SEC가 트론 창립자 저스틴 선과 관련 재단을 상대로 제기했던 미등록 증권 판매 및 시장 조작 관련 민사 사기 소송을 합의로 종결했다. 레인베리(비트토렌트)는 1000만 달러의 벌금을 납부하고 영구 금지 명령을 받았으며, 저스틴 선 및 트론/비트토렌트 재단에 대한 청구는 철회되었다. 이 사건은 암호화폐 시장의 규제 불확실성을 일부 해소했지만, 미등록 증권 판매 및 시장 조작으로 인한 투자자 피해에 대한 새로운 집단소송 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>SEC의 저스틴 선에 대한 불법 디지털자산 유통 및 거래량 조작 혐의 제기는 상대방의 책임이 비교적 명확함을 보여줍니다. 저스틴 선과 관련 법인들은 상당한 자력을 보유하고 있으며, TRX 토큰 투자자 다수가 피해를 입었을 가능성이 높고 피해 규모 또한 상당할 것으로 추정됩니다. SEC의 조사 및 합의는 사적 소송의 강력한 증거 기반을 제공합니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
+          <t>SEC가 저스틴 선 및 관련 재단을 상대로 미등록 증권 판매, 시장 조작 등 민사 사기 소송을 제기하여 상대방 책임이 비교적 명확하며(적합 조건 1), 상대방은 자력이 충분하다(적합 조건 2). 미등록 증권 판매 및 시장 조작은 다수의 투자자에게 집단적 피해를 야기했을 가능성이 높아 집단소송의 잠재력이 높고(적합 조건 3), SEC의 조사 결과는 강력한 증거가 될 수 있다(적합 조건 5). 비록 SEC 소송은 종결되었으나, 이는 투자자들의 새로운 소송 제기에 유리한 근거를 제공한다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>SEC가 주장한 저스틴 선의 부당 이득 약 3100만 달러, 레인베리 합의금 1000만 달러. 피해자들의 총 손해액은 미상이나 상당할 것으로 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>TRX 토큰 투자자 다수 (수십 명 이상으로 추정)</t>
+          <t>다수의 투자자</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>SEC, 저스틴 선 소송 정리…트럼프 일가 크립토 이해충돌 논란 확산</t>
+          <t>SEC, 저스틴 선·트론 소송 합의로 종결…레인베리 1,000만달러 벌금</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/336647</t>
+          <t>https://www.tokenpost.kr/news/policy/336649</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-06 13:10:53.981621+00:00</t>
+          <t>2026-03-06 13:11:36.421779+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>암호화폐</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>저스틴 선, 트론 재단, 비트토렌트 재단, 레인베리</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>마운트곡스 채권자 변제 절차 진행 중, 비트코인 하드포크 제안 및 커뮤니티 논의 활발</t>
+          <t>SEC 소송 합의 종결, 트럼프 일가 크립토 이해충돌 논란 확산 및 정치권 공세 강화</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>마운트곡스 전 대표 마크 카펠레스가 개인키 없이 약 8만 BTC를 복구 주소로 이동시키는 비트코인 하드포크를 공식 제안했습니다. 이는 2014년 마운트곡스 붕괴로 사라진 비트코인을 되찾기 위한 극단적 해법으로, 비트코인의 핵심 가치인 거래 불변성과 검열 저항을 훼손할 수 있다는 커뮤니티의 반발을 사고 있습니다. 현재 신탁관과 커뮤니티 간 온체인 복구 논의가 교착 상태에 빠져 있으며, 마운트곡스 채권자들의 오랜 기다림 속에 비트코인 원칙에 대한 근본적인 질문을 던지고 있습니다.</t>
+          <t>미국 증권거래위원회(SEC)가 트론 창업자 저스틴 선에 대한 소송을 합의로 마무리하자, 선의 트럼프 일가 크립토 프로젝트 투자와 맞물린 이해충돌 논란이 정치권으로 확산되고 있습니다. SEC는 선과 그의 법인들을 디지털자산 불법 유통, 거래량 조작 등으로 고소했으며, 레인베리가 1000만 달러를 납부하는 조건으로 합의가 이루어졌습니다. 민주당은 트럼프 집권 이후 SEC의 규제 완화를 문제 삼으며 공세를 강화하고 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해)에 따라 마운트곡스 채권자라는 다수의 피해자가 존재합니다. 적합 조건 4(피해 규모 큼)에 따라 복구 대상인 8만 BTC는 약 7조 2,300억원에 달하는 막대한 규모입니다. 적합 조건 5(증거 존재)에 따라 15년간 움직이지 않은 특정 지갑에 BTC가 존재한다는 사실이 명확하며, 하드포크 제안서도 공개되어 있습니다. 적합 조건 6(공적 절차 진행 중)에 따라 마운트곡스 신탁관 주도로 채권자 변제 절차가 진행 중이며, 온체인 복구 논의가 활발히 이루어지고 있습니다. 비록 직접적인 소송 제기 기사는 아니지만, 막대한 피해 규모와 다수의 피해자, 그리고 현재 진행 중인 복구 논의를 고려할 때, 소송금융 투자 기회를 적극적으로 모색할 가치가 높습니다.</t>
+          <t>SEC의 저스틴 선에 대한 불법 디지털자산 유통 및 거래량 조작 혐의 제기는 상대방의 책임이 비교적 명확함을 보여줍니다. 저스틴 선과 관련 법인들은 상당한 자력을 보유하고 있으며, TRX 토큰 투자자 다수가 피해를 입었을 가능성이 높고 피해 규모 또한 상당할 것으로 추정됩니다. SEC의 조사 및 합의는 사적 소송의 강력한 증거 기반을 제공합니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>약 7조 2,300억원 (8만 BTC)</t>
+          <t>SEC가 주장한 저스틴 선의 부당 이득 약 3100만 달러, 레인베리 합의금 1000만 달러. 피해자들의 총 손해액은 미상이나 상당할 것으로 추정</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>마운트곡스 채권자 다수</t>
+          <t>TRX 토큰 투자자 다수 (수십 명 이상으로 추정)</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>마운트곡스 전 대표, ‘키 없이 8만BTC 복구’ 하드포크 제안…비트코인...</t>
+          <t>SEC, 저스틴 선 소송 정리…트럼프 일가 크립토 이해충돌 논란 확산</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/334794</t>
+          <t>https://www.tokenpost.kr/news/policy/336647</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-01 00:17:59.349659+00:00</t>
+          <t>2026-03-06 13:10:53.981621+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>암호화폐</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
+      <c r="C17" t="inlineStr"/>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>마운트곡스 채권자 변제 절차 진행 중, 비트코인 하드포크 제안 및 커뮤니티 논의 활발</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>마운트곡스 전 대표 마크 카펠레스가 개인키 없이 약 8만 BTC를 복구 주소로 이동시키는 비트코인 하드포크를 공식 제안했습니다. 이는 2014년 마운트곡스 붕괴로 사라진 비트코인을 되찾기 위한 극단적 해법으로, 비트코인의 핵심 가치인 거래 불변성과 검열 저항을 훼손할 수 있다는 커뮤니티의 반발을 사고 있습니다. 현재 신탁관과 커뮤니티 간 온체인 복구 논의가 교착 상태에 빠져 있으며, 마운트곡스 채권자들의 오랜 기다림 속에 비트코인 원칙에 대한 근본적인 질문을 던지고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>적합 조건 3(집단적 피해)에 따라 마운트곡스 채권자라는 다수의 피해자가 존재합니다. 적합 조건 4(피해 규모 큼)에 따라 복구 대상인 8만 BTC는 약 7조 2,300억원에 달하는 막대한 규모입니다. 적합 조건 5(증거 존재)에 따라 15년간 움직이지 않은 특정 지갑에 BTC가 존재한다는 사실이 명확하며, 하드포크 제안서도 공개되어 있습니다. 적합 조건 6(공적 절차 진행 중)에 따라 마운트곡스 신탁관 주도로 채권자 변제 절차가 진행 중이며, 온체인 복구 논의가 활발히 이루어지고 있습니다. 비록 직접적인 소송 제기 기사는 아니지만, 막대한 피해 규모와 다수의 피해자, 그리고 현재 진행 중인 복구 논의를 고려할 때, 소송금융 투자 기회를 적극적으로 모색할 가치가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>약 7조 2,300억원 (8만 BTC)</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>마운트곡스 채권자 다수</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>마운트곡스 전 대표, ‘키 없이 8만BTC 복구’ 하드포크 제안…비트코인...</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/334794</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:17:59.349659+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>암호화폐</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
         <is>
           <t>Axiom</t>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
+      <c r="D18" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E18" t="inlineStr">
         <is>
           <t>온체인 탐정 조사로 내부자 거래 사실 확인</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F18" t="inlineStr">
         <is>
           <t>솔라나 기반 트레이딩 플랫폼 Axiom의 직원이 내부 관리 시스템을 악용, 10개월간 고객 지갑 데이터를 열람하고 KOL의 매매를 선행매매한 사실이 온체인 탐정 ZachXBT의 조사로 드러났다. 이로 인한 추정 수익은 약 5억 5천만 원에 달하며, 내부자들은 범행 증거를 다수 남겼다. 이 사건은 중앙화 거래소의 구조적 취약점을 보여주며, 한국에서도 유사 사례 발생 가능성을 제기한다.</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G18" t="inlineStr">
         <is>
           <t>Axiom 직원의 내부자 거래 및 선행매매로 상대방 책임이 명확하며(적합 조건 1), Axiom은 누적 매출 5,400억 원의 성장 플랫폼으로 자력이 충분하다(적합 조건 2). 추정 피해 규모가 약 5억 5천만 원으로 크고(적합 조건 4), 온체인 탐정 조사 및 내부자들의 자멸적 증거로 증거 확보가 용이하다(적합 조건 5). 다수의 KOL 및 이용자 데이터 접근으로 집단적 피해 가능성도 높다(적합 조건 3). 부적합 조건에 해당하지 않아 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
+      <c r="H18" t="inlineStr">
         <is>
           <t>약 5억 5,000만 원</t>
         </is>
       </c>
-      <c r="I17" t="inlineStr">
+      <c r="I18" t="inlineStr">
         <is>
           <t>KOL 및 이용자 다수</t>
         </is>
       </c>
-      <c r="J17" t="inlineStr">
+      <c r="J18" t="inlineStr">
         <is>
           <t>[토큰분석] Axiom 내부자 거래 스캔들… 거래소 직원이 고객 지갑을 훔쳐...</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K18" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L18" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
+      <c r="M18" t="inlineStr">
         <is>
           <t>https://www.tokenpost.kr/news/insights/334793</t>
         </is>
       </c>
-      <c r="N17" t="inlineStr">
+      <c r="N18" t="inlineStr">
         <is>
           <t>2026-03-01 00:17:43.016560+00:00</t>
         </is>
       </c>
     </row>
-    <row r="18">
-      <c r="A18" s="3" t="inlineStr">
+    <row r="19">
+      <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
+      <c r="B19" t="inlineStr">
         <is>
           <t>암호화폐</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
+      <c r="C19" t="inlineStr">
         <is>
           <t>제인스트리트</t>
         </is>
       </c>
-      <c r="D18" t="inlineStr">
+      <c r="D19" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t>제인스트리트의 비트코인 매도 의혹 제기</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>미 증시 개장 시간마다 비트코인을 대량 매도했다는 의혹이 트레이딩 거물 제인스트리트를 중심으로 제기됨. 이로 인해 비트코인 가격이 하락했다는 주장이나, 사실 여부는 불투명한 상태. 장기 침체 속 투자 심리에 부정적인 영향을 미치고 있음.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하지 않고(사실 여부 불투명), 객관적 증거가 부족하며 공적 절차 진행 여부도 확인되지 않아 소송금융 투자 적합도가 낮음. (적합 조건 1, 5, 6 미충족)</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
+      <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I18" t="inlineStr">
+      <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
+      <c r="J19" t="inlineStr">
         <is>
           <t>'비트코인의 추락' 도대체 왜?…'트레이딩 거물' 제인스트리트 때문?</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>https://www.news1.kr/finance/blockchain-fintech/6085453</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-02-28 00:48:14.320275+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-02-28 00:35:18.764616+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>암호화폐</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
+          <t>바이낸스</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>바이낸스의 '엄격한 실사' 약속 위반 및 TUSD 관련 정보 불투명성 의혹 제기</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>바이낸스가 이란 관련 거래 의혹을 부인하며 컴플라이언스를 강조하는 가운데, 암호화폐 분석가 베넷 톰린이 스테이블코인 TUSD 상장 및 유지 심사 과정에서 바이낸스의 '엄격한 실사' 약속이 제대로 이행되지 않았다고 지적했다. TUSD 준비금의 접근성 문제, 투기성 펀드 묶임 가능성, 운영 주체 표기 오류 등 여러 의혹이 제기되며 바이낸스의 신뢰도에 부담으로 작용할 수 있다는 분석이다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>대기업 피고(바이낸스)의 자력이 충분하며, 암호화폐 분석가가 TUSD 준비금 및 운영 주체에 대한 바이낸스의 '엄격한 실사' 약속 위반 의혹을 제기하며 구체적인 증거(어테스테이션 보고서, SEC 진술)를 제시하고 있어 상대방 책임이 비교적 명확하고 증거 확보 가능성이 높다. 또한, TUSD 이용자 다수가 잠재적 피해자가 될 수 있어 집단적 피해 가능성이 있다.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>바이낸스, 이란 거래 의혹 부인…TUSD 상장 ‘엄격한 실사’ 약속은 흔...</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/policy/334581</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:35:18.764616+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>암호화폐</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
           <t>액시엄 (Axiom)</t>
         </is>
       </c>
-      <c r="D20" t="inlineStr">
+      <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <t>액시엄 내부 조사 진행 중, 뉴욕 남부연방검찰청(SDNY) 수사 가능성 거론</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
+      <c r="F21" t="inlineStr">
         <is>
           <t>솔라나 기반 트레이딩 플랫폼 액시엄의 내부 직원이 고객 지갑 조회 도구를 악용해 수십 건의 내부자 거래를 했다는 의혹이 제기되었습니다. 액시엄은 이 사실을 인정하고 해당 도구 접근 권한을 회수했으며, 뉴욕 남부연방검찰청(SDNY)의 수사 가능성도 거론되고 있습니다. 이 사건은 플랫폼 신뢰도에 큰 영향을 미치며, 다수의 고객에게 상당한 금전적 피해를 입혔을 가능성이 있습니다.</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr">
+      <c r="G21" t="inlineStr">
         <is>
           <t>액시엄 내부 직원의 고객 데이터 악용 및 내부자 거래 의혹은 ZachXBT 보고서와 액시엄 측의 인정으로 상대방 책임이 명확합니다. 누적 매출 3.9억 달러의 액시엄은 충분한 자력을 갖추고 있으며, 수십 건의 거래와 20만 달러 규모의 피해 사례가 언급되어 집단적이고 큰 피해가 예상됩니다. 또한, 뉴욕 남부연방검찰청(SDNY)의 수사 가능성이 거론되어 공적 절차 진행 가능성도 높습니다.</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
+      <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I20" t="inlineStr">
+      <c r="I21" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr">
+      <c r="J21" t="inlineStr">
         <is>
           <t>3억 9000만 달러 매출 ‘액시엄’… 고객 지갑 ‘특권 접근’으로 내부...</t>
         </is>
       </c>
-      <c r="K20" t="inlineStr">
+      <c r="K21" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
+      <c r="L21" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
+      <c r="M21" t="inlineStr">
         <is>
           <t>https://www.tokenpost.kr/news/cryptocurrency/334226</t>
         </is>
       </c>
-      <c r="N20" t="inlineStr">
+      <c r="N21" t="inlineStr">
         <is>
           <t>2026-02-27 00:34:27.268489+00:00</t>
         </is>
       </c>
     </row>
-    <row r="21">
-      <c r="A21" s="2" t="inlineStr">
+    <row r="22">
+      <c r="A22" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
+      <c r="B22" t="inlineStr">
         <is>
           <t>암호화폐</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
+      <c r="C22" t="inlineStr">
         <is>
           <t>저스틴 선, 트론(TRX) 프로젝트</t>
         </is>
       </c>
-      <c r="D21" t="inlineStr">
+      <c r="D22" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
+      <c r="E22" t="inlineStr">
         <is>
           <t>복수의 소송 진행 중</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr">
+      <c r="F22" t="inlineStr">
         <is>
           <t>암호화폐 사업가 저스틴 선이 여러 소송에서 원고와 피고로 동시에 얽히며 법적 공방이 장기화되고 있습니다. 이로 인해 트론(TRX) 등 연관 프로젝트 전반에 규제 및 평판 리스크가 상시 반영될 수 있으며, 이는 시장 참여자와 투자자 심리에 직접적인 영향을 미치고 있습니다. 기사는 이러한 법적 불확실성이 크립토 시장의 주요 변수임을 강조합니다.</t>
         </is>
       </c>
-      <c r="G21" t="inlineStr">
+      <c r="G22" t="inlineStr">
         <is>
           <t>저스틴 선은 '크립토 거물'로 상대방의 자력이 충분하며(적합 조건 2), 그가 얽힌 복수의 소송은 암호화폐 시장 전반에 '규제·법률 리스크'를 야기하여 잠재적으로 다수의 투자자에게 영향을 미칠 수 있습니다(적합 조건 3, 4). 그러나 기사 자체는 특정 피해 사건과 그에 따른 원고의 손해배상 청구 기회를 구체적으로 제시하고 있지 않아, 소송금융 투자 대상으로서의 명확한 원고 측 기회를 파악하기는 어렵습니다.</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr">
+      <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I21" t="inlineStr">
+      <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J21" t="inlineStr">
+      <c r="J22" t="inlineStr">
         <is>
           <t>1달러=1,443.20원… 저스틴 선, ‘원고·피고’ 동시 소송전이 키우는 트...</t>
         </is>
       </c>
-      <c r="K21" t="inlineStr">
+      <c r="K22" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L21" t="inlineStr">
+      <c r="L22" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr">
+      <c r="M22" t="inlineStr">
         <is>
           <t>https://www.tokenpost.kr/news/policy/333492</t>
         </is>
       </c>
-      <c r="N21" t="inlineStr">
+      <c r="N22" t="inlineStr">
         <is>
           <t>2026-02-24 13:26:48.175423+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N21"/>
+  <autoFilter ref="A1:N22"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>