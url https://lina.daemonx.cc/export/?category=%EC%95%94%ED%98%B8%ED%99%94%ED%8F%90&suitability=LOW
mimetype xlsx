--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,67 +426,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="29" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="49" customWidth="1" min="8" max="8"/>
-    <col width="14" customWidth="1" min="9" max="9"/>
+    <col width="30" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -534,437 +534,505 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>암호화폐</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>암호화폐 탈취 사건 발생 보도</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>하태경 보험연수원장은 인터뷰에서 디지털 자산을 '의식주와 같은 기본재'로 강조하며, 보험 산업의 디지털 전환과 AI 에이전트 및 스테이블코인을 활용한 다이나믹 프라이싱, 지수보험의 미래를 설명했습니다. 또한, 공무원들의 압수 크립토 지갑 도난 사례를 언급하며 크립토 리터러시 교육의 중요성을 강조했습니다.</t>
+          <t>지난주 3건의 암호화폐 탈취 사건으로 총 4,000만 달러(약 554억 원) 이상의 피해가 발생했다는 보도가 나왔다. 각 피해자별 손실 규모는 1,000만 달러(약 139억 원) 이상으로 전해졌으나, 사건별 구체적인 피해 자산, 공격 방식, 피해자 신원 등은 공개되지 않았다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 소송금융 투자 대상이 될 만한 구체적인 사건을 다루는 뉴스 기사가 아닌, 보험연수원장의 인터뷰입니다. 기사 내에서 언급된 '공무원들이 압수한 크립토 지갑의 코인을 도난당한 사례'는 과거의 예시로 제시되었을 뿐, 현재 진행 중인 소송금융 투자 기회로 볼 수 있는 정보(피해자, 상대방 특정, 피해 규모, 진행 단계 등)가 전무하여 적합 조건에 해당하지 않습니다.</t>
+          <t>피해 규모는 4천만 달러 이상으로 매우 크지만 (적합 조건 4), 기사에 상대방이 특정되지 않아 책임 소재와 자력 여부를 판단하기 어렵습니다 (적합 조건 1, 2 미충족). 또한 구체적인 공격 방식이나 피해자 신원, 공적 절차 진행 여부가 불분명하여 증거 확보 및 소송 진행 가능성이 낮습니다 (적합 조건 5, 6 미충족).</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4,000만 달러 이상 (약 554억 원)</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 3명 이상 (각 1,000만 달러 이상 피해)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[인터뷰] 하태경 보험연수원장  디지털 자산은 의식주와 같은 기본재…...</t>
+          <t>4000만달러 넘는 암호화폐 3건서 탈취 보도</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/insights/346025</t>
+          <t>https://www.tokenpost.kr/news/breaking/396602</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-03 12:25:59.487354+00:00</t>
+          <t>2026-08-26 07:06:44.434915+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>암호화폐</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>미국 SEC와 CFTC가 암호화폐를 5개 범주로 나누는 포괄적 가이드라인을 발표했다. 비트코인, 이더리움 등 16개 주요 토큰을 '디지털 상품'으로 규정하며 증권이 아님을 명확히 했고, 스테이킹과 채굴도 비증권으로 분류했다. 이는 규제 불확실성을 해소하고 사후 규제에서 명문화된 기준으로 전환하려는 조치이다.</t>
+          <t>하태경 보험연수원장은 인터뷰에서 디지털 자산을 '의식주와 같은 기본재'로 강조하며, 보험 산업의 디지털 전환과 AI 에이전트 및 스테이블코인을 활용한 다이나믹 프라이싱, 지수보험의 미래를 설명했습니다. 또한, 공무원들의 압수 크립토 지갑 도난 사례를 언급하며 크립토 리터러시 교육의 중요성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 발생이나 가해자를 다루는 사건이 아닌, 미국 규제 당국의 암호화폐 분류 및 규제 가이드라인 발표에 대한 내용입니다. 소송금융 투자 대상이 되기 위한 '상대방 책임', '집단적 피해', '피해 규모' 등의 적합 조건이 전혀 해당되지 않아 투자 기회로 볼 수 없습니다.</t>
+          <t>해당 기사는 소송금융 투자 대상이 될 만한 구체적인 사건을 다루는 뉴스 기사가 아닌, 보험연수원장의 인터뷰입니다. 기사 내에서 언급된 '공무원들이 압수한 크립토 지갑의 코인을 도난당한 사례'는 과거의 예시로 제시되었을 뿐, 현재 진행 중인 소송금융 투자 기회로 볼 수 있는 정보(피해자, 상대방 특정, 피해 규모, 진행 단계 등)가 전무하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>SEC·CFTC, 암호화폐 5대 분류 기준 발표…비트코인·이더리움 ‘디지털...</t>
+          <t>[인터뷰] 하태경 보험연수원장  디지털 자산은 의식주와 같은 기본재…...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/340800</t>
+          <t>https://www.tokenpost.kr/news/insights/346025</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-18 13:08:58.830629+00:00</t>
+          <t>2026-04-03 12:25:59.487354+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>암호화폐</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>미국 SEC가 소셜 토큰 프로젝트 비트클라우트 창립자 나데르 알나지에 대한 2년 가까운 소송을 공식 취하했다. SEC는 알나지가 미등록 토큰 판매로 약 2억 5700만 달러를 모집하고 이 중 700만 달러 이상을 개인 용도로 사용했다고 주장했으나, 증거 기록 재검토 후 소송을 기각했다. 이는 트럼프 행정부 이후 SEC의 암호화폐 규제 완화 흐름과 맞물려 주목받고 있다.</t>
+          <t>미국 SEC와 CFTC가 암호화폐를 5개 범주로 나누는 포괄적 가이드라인을 발표했다. 비트코인, 이더리움 등 16개 주요 토큰을 '디지털 상품'으로 규정하며 증권이 아님을 명확히 했고, 스테이킹과 채굴도 비증권으로 분류했다. 이는 규제 불확실성을 해소하고 사후 규제에서 명문화된 기준으로 전환하려는 조치이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>SEC가 비트클라우트 창립자에 대한 소송을 증거 기록 재검토 후 공식 취하하여, 이미 공적 절차가 종결된 사건에 해당합니다. 이는 상대방 책임의 명확성과 증거 확보 가능성에 대한 불확실성을 높여, 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 기사는 특정 피해 발생이나 가해자를 다루는 사건이 아닌, 미국 규제 당국의 암호화폐 분류 및 규제 가이드라인 발표에 대한 내용입니다. 소송금융 투자 대상이 되기 위한 '상대방 책임', '집단적 피해', '피해 규모' 등의 적합 조건이 전혀 해당되지 않아 투자 기회로 볼 수 없습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>2억 5700만 달러 (약 3832억 원) 모집, 700만 달러 이상 개인 유용 혐의</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상 (다수의 투자자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>SEC, 비트클라우트 창립자 소송 취하…미국 크립토 규제 기조 바뀌나</t>
+          <t>SEC·CFTC, 암호화폐 5대 분류 기준 발표…비트코인·이더리움 ‘디지털...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/340087</t>
+          <t>https://www.tokenpost.kr/news/policy/340800</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-17 00:43:07.115025+00:00</t>
+          <t>2026-03-18 13:08:58.830629+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>암호화폐</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>리플(Ripple)</t>
+          <t>나데르 알나지</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>탈중앙성 논쟁 재점화</t>
+          <t>미국 SEC의 소송 취하로 법적 공방 마무리</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>비트코인 초기 전도사가 XRP를 '후드티를 입은 은행'에 비유하며 탈중앙성 문제를 제기해 커뮤니티 내 논쟁이 재점화되었습니다. 숨겨진 레버리지, 가짜 탈중앙화 등 5가지 문제점이 지적되었으며, XRP의 구조와 역할에 대한 논쟁이 당분간 지속될 것으로 보입니다.</t>
+          <t>미국 SEC가 소셜 토큰 프로젝트 비트클라우트 창립자 나데르 알나지에 대한 2년 가까운 소송을 공식 취하했다. SEC는 알나지가 미등록 토큰 판매로 약 2억 5700만 달러를 모집하고 이 중 700만 달러 이상을 개인 용도로 사용했다고 주장했으나, 증거 기록 재검토 후 소송을 기각했다. 이는 트럼프 행정부 이후 SEC의 암호화폐 규제 완화 흐름과 맞물려 주목받고 있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사는 XRP의 탈중앙성 논쟁에 대한 것으로, 특정 주체의 명확한 법적 책임이나 구체적인 피해 발생 사실이 확인되지 않습니다. (적합 조건 1, 4 미충족) 또한, 이 논쟁과 관련하여 공적 절차나 객관적 증거가 제시되지 않아 소송금융 투자 대상이 되기 위한 요건이 부족합니다. (적합 조건 5, 6 미충족)</t>
+          <t>SEC가 비트클라우트 창립자에 대한 소송을 증거 기록 재검토 후 공식 취하하여, 이미 공적 절차가 종결된 사건에 해당합니다. 이는 상대방 책임의 명확성과 증거 확보 가능성에 대한 불확실성을 높여, 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 5700만 달러 (약 3832억 원) 모집, 700만 달러 이상 개인 유용 혐의</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (다수의 투자자)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>‘후드티 입은 은행’ 논쟁…엑스알피(XRP) 탈중앙성 공방 재점화</t>
+          <t>SEC, 비트클라우트 창립자 소송 취하…미국 크립토 규제 기조 바뀌나</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/339511</t>
+          <t>https://www.tokenpost.kr/news/policy/340087</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-15 00:29:00.425029+00:00</t>
+          <t>2026-03-17 00:43:07.115025+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>암호화폐</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>리플(Ripple)</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>영국 경찰 수사 착수, 온체인 자금 추적 진행 중</t>
+          <t>탈중앙성 논쟁 재점화</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>암호화폐 보유자 '실리튜나'가 무장 강도에게 물리적 협박을 당해 약 2400만달러 규모의 토큰을 탈취당했다고 주장했습니다. 이는 '렌치 공격'으로 불리는 물리적 폭력을 통한 암호화폐 탈취 사례로, 영국 경찰이 수사에 착수했으며 블록체인 분석 플랫폼을 통해 자금 추적이 진행되고 있습니다. 암호화폐 업계에서는 오프라인 리스크 관리의 중요성이 부각되고 있습니다.</t>
+          <t>비트코인 초기 전도사가 XRP를 '후드티를 입은 은행'에 비유하며 탈중앙성 문제를 제기해 커뮤니티 내 논쟁이 재점화되었습니다. 숨겨진 레버리지, 가짜 탈중앙화 등 5가지 문제점이 지적되었으며, XRP의 구조와 역할에 대한 논쟁이 당분간 지속될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>피해 규모는 매우 크고(2400만달러), 영국 경찰 수사 및 온체인 추적 등 공적 절차와 증거 확보가 진행 중이나, 소송금융의 핵심인 '자력 있는 상대방'이 특정되지 않습니다. 직접적인 가해자는 범죄자들이며, 이들의 배상 능력이 불확실하고, 사건의 성격상 암호화폐 거래소 등 제3자의 명확한 법적 책임이 입증되기 어렵습니다.</t>
+          <t>기사는 XRP의 탈중앙성 논쟁에 대한 것으로, 특정 주체의 명확한 법적 책임이나 구체적인 피해 발생 사실이 확인되지 않습니다. (적합 조건 1, 4 미충족) 또한, 이 논쟁과 관련하여 공적 절차나 객관적 증거가 제시되지 않아 소송금융 투자 대상이 되기 위한 요건이 부족합니다. (적합 조건 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>2400만달러 (약 356억4000만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명 (실리튜나)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>현물 강도에 2400만달러 탈취 주장…‘렌치 공격’ 공포 커졌다</t>
+          <t>‘후드티 입은 은행’ 논쟁…엑스알피(XRP) 탈중앙성 공방 재점화</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/337055</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/339511</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-08 00:20:41.636861+00:00</t>
+          <t>2026-03-15 00:29:00.425029+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>암호화폐</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>영국 경찰 수사 착수, 온체인 자금 추적 진행 중</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>암호화폐 보유자 '실리튜나'가 무장 강도에게 물리적 협박을 당해 약 2400만달러 규모의 토큰을 탈취당했다고 주장했습니다. 이는 '렌치 공격'으로 불리는 물리적 폭력을 통한 암호화폐 탈취 사례로, 영국 경찰이 수사에 착수했으며 블록체인 분석 플랫폼을 통해 자금 추적이 진행되고 있습니다. 암호화폐 업계에서는 오프라인 리스크 관리의 중요성이 부각되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>피해 규모는 매우 크고(2400만달러), 영국 경찰 수사 및 온체인 추적 등 공적 절차와 증거 확보가 진행 중이나, 소송금융의 핵심인 '자력 있는 상대방'이 특정되지 않습니다. 직접적인 가해자는 범죄자들이며, 이들의 배상 능력이 불확실하고, 사건의 성격상 암호화폐 거래소 등 제3자의 명확한 법적 책임이 입증되기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>2400만달러 (약 356억4000만원)</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>1명 (실리튜나)</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>현물 강도에 2400만달러 탈취 주장…‘렌치 공격’ 공포 커졌다</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/337055</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-03-08 00:20:41.636861+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>암호화폐</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
         <is>
           <t>제인스트리트</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>제인스트리트의 비트코인 매도 의혹 제기</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>미 증시 개장 시간마다 비트코인을 대량 매도했다는 의혹이 트레이딩 거물 제인스트리트를 중심으로 제기됨. 이로 인해 비트코인 가격이 하락했다는 주장이나, 사실 여부는 불투명한 상태. 장기 침체 속 투자 심리에 부정적인 영향을 미치고 있음.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하지 않고(사실 여부 불투명), 객관적 증거가 부족하며 공적 절차 진행 여부도 확인되지 않아 소송금융 투자 적합도가 낮음. (적합 조건 1, 5, 6 미충족)</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>'비트코인의 추락' 도대체 왜?…'트레이딩 거물' 제인스트리트 때문?</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://www.news1.kr/finance/blockchain-fintech/6085453</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-02-28 00:48:14.320275+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N7"/>
+  <autoFilter ref="A1:N8"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>