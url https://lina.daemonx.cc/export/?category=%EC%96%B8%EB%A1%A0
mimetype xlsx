--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$36</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$37</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N36"/>
+  <dimension ref="A1:N37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="17" customWidth="1" min="8" max="8"/>
     <col width="29" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,2450 +539,2522 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>특정 인터넷 언론</t>
+          <t>KBS 관계자들</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>언론중재위원회 제소</t>
+          <t>민사 1심 원고 패소, 형사 사건 대법원 심리 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>사천시가 특정 인터넷 언론의 허위·왜곡 보도로 시와 시민의 명예가 심각하게 훼손되었다며 언론중재위원회에 정정보도와 손해배상을 청구했습니다. 시는 해당 언론 보도에 대해 강력한 법적 대응에 나섰습니다.</t>
+          <t>한동훈 의원이 '검언 유착 녹취록' 오보에 관여한 KBS 기자들을 상대로 5억 원의 손해배상 청구 소송을 제기했으나, 1심에서 원고 패소 판결을 받았다. KBS는 앞서 오보를 인정하고 사과한 바 있다. 한편, 당시 보도와 관련된 형사 사건은 신성식 전 검사장과 KBS 기자 이모씨가 1, 2심에서 무죄를 선고받았으며, 현재 검찰의 상고로 대법원에서 심리 중이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방(특정 인터넷 언론)의 책임이 명확하고, 언론중재위원회 제소라는 공적 절차가 진행 중입니다. 다만, 상대방의 자력 여부가 불확실하며, 명예훼손으로 인한 피해 규모를 구체적인 금액으로 추정하기 어렵다는 점에서 투자 매력도가 낮아집니다.</t>
+          <t>KBS가 오보를 인정하고 사과하여 상대방 책임이 명확하며(적합 조건 1), 공영방송으로서 자력이 충분합니다(적합 조건 2). 한동훈 의원이 5억 원의 손해배상을 청구하여 피해 규모가 크고(적합 조건 4), KBS의 오보 인정 및 녹취록 원문 공개로 증거가 명확합니다(적합 조건 5). 또한, 관련 형사 사건이 대법원에서 심리 중인 공적 절차가 진행 중입니다(적합 조건 6). 다만, 민사 1심에서 원고 패소 판결이 나왔고, 관련 형사 사건도 무죄가 선고되어 항소심에서도 무죄가 유지된 점은 항소심 승소 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5억 원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>사천시, 허위·왜곡 보도에 언론중재위원회 제소</t>
+          <t>'KBS 녹취록 오보'에 손배소 낸 한동훈…6년 만에 판결 나왔다</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=683233</t>
+          <t>https://www.imaeil.com/page/view/2026070922031723189</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-02 12:49:40.900481+00:00</t>
+          <t>2026-07-25 15:15:12.880804+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>특정 인터넷 언론</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>언론중재위원회 제소</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>사천시가 특정 인터넷 언론의 허위·왜곡 보도로 시와 시민의 명예가 심각하게 훼손되었다며 언론중재위원회에 정정보도와 손해배상을 청구했습니다. 시는 해당 언론 보도에 대해 강력한 법적 대응에 나섰습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>상대방(특정 인터넷 언론)의 책임이 명확하고, 언론중재위원회 제소라는 공적 절차가 진행 중입니다. 다만, 상대방의 자력 여부가 불확실하며, 명예훼손으로 인한 피해 규모를 구체적인 금액으로 추정하기 어렵다는 점에서 투자 매력도가 낮아집니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>사천시, 허위·왜곡 보도에 언론중재위원회 제소</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>newsfreezone.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=683233</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:49:40.900481+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C3" t="inlineStr">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
         <is>
           <t>한겨레</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>언론중재위 제소</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>국민의힘은 한겨레가 김종혁 전 최고위원의 근거 희박한 발언을 인용하여 당과 당 사무처 직원의 명예를 훼손했다고 주장하며 언론중재위원회에 제소했다. 국민의힘은 한겨레에 정정보도와 손해배상을 청구하고 있다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하다고 보기 어렵고, 집단적 피해가 아니며, 명예훼손 사건의 특성상 피해 규모가 크다고 단정하기 어렵다. 언론중재위 제소는 진행 중이나, 소송금융 투자 대상으로서의 매력이 낮다. (적합 조건 1, 3, 4 미충족)</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J3" t="inlineStr">
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
         <is>
           <t>이미 끝났다 는 말에…국힘, 김종혁 인터뷰 인용한 한겨레 언중위 제소</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>mediatoday.co.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333448</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-03-31 13:02:41.357560+00:00</t>
-        </is>
-[...62 lines deleted...]
-          <t>2026-03-30 12:17:33.100143+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>언론중재위원회 설치를 위한 법률 개정 촉구 결의안 시의회 상임위 통과</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>인천시의회 상임위원회에서 '언론중재와 피해구제 등에 관한 법률' 개정을 통해 인천에 언론중재부를 설치할 것을 국회와 정부에 촉구하는 결의안이 통과되었습니다. 이는 신속한 피해 구제 체계를 구축하기 위한 것으로, 현재는 법 개정 근거 마련 단계입니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 피해 사건이나 소송에 대한 내용이 아니라, 언론중재위원회 설치를 위한 법률 개정 촉구 결의안 통과에 대한 보도입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 규모, 피해자가 존재하지 않으며, 현재 진행 중인 분쟁이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>인천 언론중재위원회 설치될까···촉구 결의안 시의회 상임위 통과</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>incheontoday.com</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.incheontoday.com/news/articleView.html?idxno=317065</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-03-30 12:17:33.100143+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C5" t="inlineStr">
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
         <is>
           <t>문화일보, 조선일보, TV조선, 채널A</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>손해배상 청구소송 제기, 시민단체 형사 고발 진행 중</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>김 전 부원장이 '전자발찌 오보'를 보도한 문화일보, 조선일보, TV조선, 채널A 등 4개 언론사를 상대로 각 1억 원의 손해배상 청구소송을 제기했다. TV조선은 해당 오보에 대해 정정 방송을 했으며, 시민단체는 관련 언론사들을 형사 고발했다. 이는 언론의 허위 보도로 인한 명예훼손 및 손해배상 사건으로 진행 중이다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확함 (TV조선 정정 방송), 상대방에게 자력이 충분함 (주요 언론사), 피해 규모가 큼 (총 4억 원 청구), 증거가 있거나 확보 가능함 (정정 방송, 오보 내용), 이미 공적 절차(소송 제외)가 진행 중임 (시민단체 형사 고발). 부적합 조건에 해당하지 않음.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>총 4억 원 (각 1억 원)</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>1명 (김 전 부원장)</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>TV조선, 메인뉴스에서 '김용 전자발찌' 오보 정정 방송</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>mediatoday.co.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333395</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-03-29 12:41:32.278700+00:00</t>
         </is>
       </c>
     </row>
-    <row r="6">
-      <c r="A6" s="3" t="inlineStr">
+    <row r="7">
+      <c r="A7" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" t="inlineStr">
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
         <is>
           <t>폭스뉴스 (Fox News)</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr"/>
-[...62 lines deleted...]
-      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
+          <t>트럼프 대통령의 언론 비판</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>도널드 트럼프 전 미국 대통령이 자신의 지지율이 취임 후 최저치라고 공개한 폭스뉴스를 공개적으로 비판했습니다. 트럼프는 폭스 여론조사를 '형편없다'고 맹비난하며, 과거 루퍼트 머독이 여론조사를 없애겠다고 약속했으나 지키지 않았다고 주장했습니다. 기사는 과거 트럼프가 WSJ에 100억 달러 소송을 제기했던 사건도 언급합니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>기사는 트럼프 대통령의 폭스뉴스 여론조사에 대한 비판을 다루고 있으며, 현재 진행 중인 법적 분쟁이나 소송 제기 움직임이 명확히 나타나지 않습니다. 상대방(폭스뉴스)은 자력이 충분하나(적합 조건 2 해당), 집단적 피해나 구체적인 피해 규모가 없으며(적합 조건 3, 4 미해당), 소송으로 발전할 명확한 책임 소재나 공적 절차 진행이 확인되지 않습니다(적합 조건 1, 5, 6 미해당).</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>트럼프, 취임 후 최저 지지율 공개 폭스뉴스 저격… 폭스 증오해</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260327_0003567217</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-03-27 13:01:30.138879+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr"/>
+      <c r="E8" t="inlineStr">
+        <is>
           <t>해당 없음</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>이 기사는 언론이 잘못된 보도를 바로잡고 사과하는 것이 언론 자유의 전제임을 강조하는 사설입니다. 법원이 잘못된 판결에 대해 재심을 열어 사과하는 경우를 예로 들며, 언론 역시 잘못을 인정하고 바로잡아야 한다고 주장합니다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>해당 기사는 특정 사건에 대한 보도가 아닌, 언론의 잘못된 보도에 대한 정정 및 사과의 중요성을 강조하는 사설입니다. 소송금융 투자 대상으로 검토할 만한 특정 피고, 피해자, 구체적인 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 투자 적합성을 판단할 수 없습니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J7" t="inlineStr">
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
         <is>
           <t>[사설] 잘못된 보도를 바로잡고 사과하는 건 언론자유의 전제</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>vop.co.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://vop.co.kr/A00001690554.html</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-03-26 00:21:16.223517+00:00</t>
         </is>
       </c>
     </row>
-    <row r="8">
-[...66 lines deleted...]
-    </row>
     <row r="9">
-      <c r="A9" s="3" t="inlineStr">
+      <c r="A9" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>정치적/언론적 논쟁 진행 중</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>이재명 대표가 SBS '그것이 알고 싶다' 프로그램에 대해 '주권자에 사과하라'고 비판하자, SBS 노조는 이를 '언론탄압'으로 규정하며 반발했습니다. 노조는 해당 프로그램이 파타야 살인사건을 독자 취재한 것으로 이 대표 사건과 무관하며, 이 대표의 행보가 언론 자유를 위협한다고 주장했습니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>해당 기사는 정치인과 언론사 노조 간의 언론 자유 및 비판에 대한 논쟁을 다루고 있으며, 소송금융이 투자할 만한 명확한 금전적 피해를 입은 특정 피해자 집단이나 상대방의 책임이 명확한 손해배상 사건으로 보기 어렵습니다. 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>이재명 “그알, 주권자에 사과해”…SBS 노조 “언론탄압” 반발</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>bntnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603250028</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-03-25 00:22:43.104146+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>민사소송 드롭 및 법적 절차 미진행</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>대통령이 SBS '그것이 알고싶다' 프로그램에 대한 민사소송을 제기하지 않고 법적 절차를 밟지 않은 채 SNS를 통해 비판한 것에 대해 SBS 내부에서 비판적인 반응이 있었다는 내용이다. 당시 '그알' 방영에 대한 내부 의혹도 함께 언급되었다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>기사에 따르면 대통령이 '그알'에 대한 민사소송을 '드롭'하고 법적인 절차를 밟지 않았다고 명시되어 있어, 소송금융 투자 대상으로서의 활성 법적 분쟁이 존재하지 않는다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J9" t="inlineStr">
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
         <is>
           <t>이 대통령  언론 자유는 특권 아냐  지적 이후 SBS 내부 분위기는</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>mediatoday.co.kr</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333283</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-03-24 13:16:50.828828+00:00</t>
         </is>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" s="3" t="inlineStr">
+    <row r="11">
+      <c r="A11" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C10" t="inlineStr">
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
         <is>
           <t>나무위키 운영사</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D11" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>고등법원 판결 확정</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>광주시 명진고등학교를 운영하는 학교법인 도연학원이 나무위키 운영사를 상대로 게시글 삭제 및 500만 원의 손해배상 청구 소송을 제기했습니다. 학교 측은 '스쿨미투' 및 교사 채용 비리 관련 내용이 허위 사실이라고 주장했으나, 서울고등법원은 나무위키의 개방형 특성과 표현의 자유를 고려해 원고 패소 판결을 내렸습니다. 명진고 측이 대법원 상고를 포기하면서 판결은 최종 확정되었습니다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>해당 사건은 이미 고등법원 판결이 확정되어 종결된 상태로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건) 또한, 법원이 나무위키의 손해배상 책임을 인정하지 않아 상대방 책임이 명확하지 않습니다.</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
+      <c r="H11" t="inlineStr">
         <is>
           <t>500만 원</t>
         </is>
       </c>
-      <c r="I10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J10" t="inlineStr">
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
         <is>
           <t>법원  나무위키 일부 왜곡·과장…위법은 아냐</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>news.tf.co.kr</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://news.tf.co.kr/read/life/2305725.htm</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-03-24 13:02:43.801056+00:00</t>
         </is>
       </c>
     </row>
-    <row r="11">
-      <c r="A11" s="3" t="inlineStr">
+    <row r="12">
+      <c r="A12" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E11" t="inlineStr">
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr"/>
+      <c r="E12" t="inlineStr">
         <is>
           <t>언론중재법 개정 및 인천 중재부 신설 요구</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>인천경기기자협회가 김교흥 국회 문화체육관광위원회 위원장을 만나 '언론중재 및 피해구제 등에 관한 법률' 개정과 인천 중재부 신설을 촉구했습니다. 이는 언론 관련 분쟁 해결 및 피해 구제 절차 개선을 위한 입법적 노력을 요구하는 활동입니다.</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>해당 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌, 언론중재법 개정 및 중재부 신설을 요구하는 입법 활동에 관한 것입니다. 소송금융 투자의 대상이 되는 명확한 원고, 피고, 그리고 손해배상 청구권이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J11" t="inlineStr">
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
         <is>
           <t>인천경기기자협회, 국회서 '언론중재법 개정·인천 중재부 신설' 요구</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>kihoilbo.co.kr</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3017346</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-03-24 12:24:28.839186+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-23 00:23:25.446142+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>SBS</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>사과 요구 진행 중</t>
+        </is>
+      </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>SBS 노조는 이재명 대통령의 '그것이 알고싶다' 조작방송 비난에 대해, 해당 방송은 장영하 씨 주장 인용이 아닌 사건 피해자와 재판 기록 취재를 통해 확인된 내용을 보도한 것이라고 반박했습니다. 노조는 이재명 대통령의 비난을 언론에 대한 압박으로 규정했습니다.</t>
+          <t>SBS '그것이 알고 싶다' 프로그램의 근거 없는 의혹 보도로 인해 피해 주체(대통령)가 SBS에 사과를 요구하는 상황입니다. 언론의 자유와 피해자의 정당한 권리 사이의 논쟁이 핵심이며, 아직 법적 절차는 시작되지 않은 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>해당 기사는 정치인의 방송 내용 비난과 언론사 노조의 반박에 대한 것으로, 언론의 공정성 및 정치적 압박에 대한 논쟁입니다. 소송금융 투자 대상이 되기 위한 명확한 피해자 집단, 구체적인 금전적 피해 규모, 그리고 상대방의 명확한 책임 소재가 불분명하여 적합 조건에 해당하지 않습니다.</t>
+          <t>SBS는 자력이 충분한 대기업이며, '근거 없는 의혹 보도'라는 책임이 명확히 제기되고 있어 소송금융 적합 조건에 부합합니다. 다만, 피해자가 특정 개인(대통령)으로 집단적 피해가 아니며, 구체적인 피해 금액이 명시되지 않아 규모가 불분명합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (대통령)</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>SBS노조  이재명 대통령 '조작방송' 비난은 언론 압박</t>
+          <t>SBS '그알' 사태, 언론의 자유인가 방임인가</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3386867</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233349</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-21 12:19:35.123974+00:00</t>
+          <t>2026-03-23 00:23:25.446142+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="3" t="inlineStr">
+      <c r="A14" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
-          <t>기사는 국민의힘이 SBS를 '이재명 정부로부터 부당한 탄압을 당한 피해자'로 묘사한 논평에 대해 다루고 있습니다. SBS가 이재명 대통령에게 사과했다는 제목과 본문의 내용이 상충되며, 구체적인 법적 분쟁이나 피해 사실은 명확히 드러나지 않습니다.</t>
+          <t>SBS 노조는 이재명 대통령의 '그것이 알고싶다' 조작방송 비난에 대해, 해당 방송은 장영하 씨 주장 인용이 아닌 사건 피해자와 재판 기록 취재를 통해 확인된 내용을 보도한 것이라고 반박했습니다. 노조는 이재명 대통령의 비난을 언론에 대한 압박으로 규정했습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 법적 분쟁이 아닌 정치적 논평에 해당하며, 잠재적 원고, 피고, 구체적인 손해 또는 소송의 원인을 파악할 수 없습니다. 따라서 적합 조건 중 어느 하나도 명확히 충족되지 않습니다.</t>
+          <t>해당 기사는 정치인의 방송 내용 비난과 언론사 노조의 반박에 대한 것으로, 언론의 공정성 및 정치적 압박에 대한 논쟁입니다. 소송금융 투자 대상이 되기 위한 명확한 피해자 집단, 구체적인 금전적 피해 규모, 그리고 상대방의 명확한 책임 소재가 불분명하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>SBS, 이재명 대통령에게 뒤늦은 사과</t>
+          <t>SBS노조  이재명 대통령 '조작방송' 비난은 언론 압박</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>goodmorningcc.com</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=443293</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3386867</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-21 00:20:16.645775+00:00</t>
+          <t>2026-03-21 12:19:35.123974+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr"/>
+      <c r="D15" t="inlineStr"/>
+      <c r="E15" t="inlineStr"/>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>기사는 국민의힘이 SBS를 '이재명 정부로부터 부당한 탄압을 당한 피해자'로 묘사한 논평에 대해 다루고 있습니다. SBS가 이재명 대통령에게 사과했다는 제목과 본문의 내용이 상충되며, 구체적인 법적 분쟁이나 피해 사실은 명확히 드러나지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>제공된 기사 내용은 법적 분쟁이 아닌 정치적 논평에 해당하며, 잠재적 원고, 피고, 구체적인 손해 또는 소송의 원인을 파악할 수 없습니다. 따라서 적합 조건 중 어느 하나도 명확히 충족되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>SBS, 이재명 대통령에게 뒤늦은 사과</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>goodmorningcc.com</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=443293</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-03-21 00:20:16.645775+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C15" t="inlineStr">
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
         <is>
           <t>SBS</t>
         </is>
       </c>
-      <c r="D15" t="inlineStr">
+      <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
+      <c r="E16" t="inlineStr">
         <is>
           <t>대법원 판결로 허위 사실 확정 후 언론사에 추후 보도 청구 요청 중</t>
         </is>
       </c>
-      <c r="F15" t="inlineStr">
+      <c r="F16" t="inlineStr">
         <is>
           <t>이재명 대통령은 2021년 대선 당시 SBS '그것이 알고싶다'의 '조폭 연루설' 보도가 허위였음이 대법원 판결로 확정되자, 해당 언론사에 공개 사과와 추후 보도를 요구했습니다. 이 대통령은 해당 보도를 자신을 제거하기 위한 정치적 작전의 일환으로 보고 있으며, 언론중재법에 따른 추후 보도 청구권을 행사하고 있습니다.</t>
         </is>
       </c>
-      <c r="G15" t="inlineStr">
+      <c r="G16" t="inlineStr">
         <is>
           <t>대법원 판결을 통해 상대방(SBS)의 보도가 허위였음이 법적으로 확정되어 책임이 명확하며, SBS는 자력이 충분한 대형 언론사입니다. 대통령의 명예훼손이라는 점에서 피해 규모가 매우 크고, 대법원 판결이라는 강력한 증거가 존재합니다. 현재 언론중재법상 추후 보도 청구 절차가 진행 중이며, 이는 향후 손해배상 소송으로 이어질 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H15" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I15" t="inlineStr">
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J15" t="inlineStr">
+      <c r="J16" t="inlineStr">
         <is>
           <t>李대통령, ‘조폭 연루설’ 보도한 ‘그알’ 향해 “미안하다 한마디 듣...</t>
         </is>
       </c>
-      <c r="K15" t="inlineStr">
+      <c r="K16" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L15" t="inlineStr">
+      <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr">
+      <c r="M16" t="inlineStr">
         <is>
           <t>https://biz.heraldcorp.com/article/10698613?ref=naver</t>
         </is>
       </c>
-      <c r="N15" t="inlineStr">
+      <c r="N16" t="inlineStr">
         <is>
           <t>2026-03-20 12:17:55.990874+00:00</t>
         </is>
       </c>
     </row>
-    <row r="16">
-      <c r="A16" s="4" t="inlineStr">
+    <row r="17">
+      <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C16" t="inlineStr">
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
         <is>
           <t>관련 언론사들</t>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
+      <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E17" t="inlineStr">
         <is>
           <t>청와대의 추후보도청구권 요청 진행 중</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <t>청와대가 이재명 대통령의 '조폭 연루설' 관련 보도에 대해 언론사들에 추후보도청구권을 요청했다. 대법원이 해당 의혹을 제기한 인물에게 공직선거법 위반 혐의 유죄를 확정하며 관련 의혹이 허위임을 법적으로 확인했기 때문이다. 청와대는 언론의 책임 있는 대응과 사실관계 바로잡기를 촉구하며, 국민의 오해 해소와 대통령의 명예 회복을 강조했다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G17" t="inlineStr">
         <is>
           <t>대법원 판결로 '조폭 연루설'이 허위 사실로 법적 확정되어 상대방(언론사)의 책임이 명확하며(적합 조건 1, 5), 언론사들은 자력이 충분할 것으로 예상됩니다(적합 조건 2). 청와대가 추후보도청구권을 요청하며 공적 절차가 진행 중이며(적합 조건 6), 대통령의 명예 훼손이라는 피해 규모가 큽니다(적합 조건 4).</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I16" t="inlineStr">
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J16" t="inlineStr">
+      <c r="J17" t="inlineStr">
         <is>
           <t>청와대, ‘이재명 대통령 조폭 연루설’ 보도에 추후보도청구권 요청</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K17" t="inlineStr">
         <is>
           <t>kyeonggi.com</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M17" t="inlineStr">
         <is>
           <t>https://www.kyeonggi.com/article/20260319580451</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N17" t="inlineStr">
         <is>
           <t>2026-03-19 12:18:55.714864+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-03-19 00:38:34.642967+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>김어준</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr"/>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>공소취소 거래설 파문, 특별검사법안 발의 논의</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>방송인 김어준 씨를 둘러싼 '공소취소 거래설 파문' 등으로 민주당 내에서 김 씨에 대한 거리두기 움직임이 확산되고 있습니다. 야당은 특별검사법안 발의를 추진하고 있으며, 민주당이 허위·조작정보 유통에 대한 징벌적 손해배상 법안을 주도했음에도 김 씨에 대한 조치가 없다는 지적이 제기됩니다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>해당 기사는 방송인의 정치적 영향력과 관련된 논란 및 민주당 내부 갈등을 다루고 있으며, 특정 피해자가 발생하여 손해배상을 청구할 수 있는 명확한 민사상 청구권이나 손해 규모가 확인되지 않습니다. 소송금융 투자를 위한 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보 등)에 부합하는 부분이 거의 없어 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>[현장에서]'여권의 입' 김어준을 둘러싼 민주당 균열</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02082806645384960</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:38:34.642967+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C18" t="inlineStr">
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
         <is>
           <t>방송통신심의위원회</t>
         </is>
       </c>
-      <c r="D18" t="inlineStr">
+      <c r="D19" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t>이전 방심위의 편파 심의 및 중징계로 인한 피해 발생</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>한국기자협회는 이전 방송통신심의위원회(방심위)가 윤석열 정부 비판 언론에 대해 정치적으로 편향된 심의와 무더기 중징계를 남발했다고 비판했습니다. 뉴스타파, MBC, JTBC 등 다수의 언론사가 과징금 부과 등의 피해를 입었으며, 이는 언론 장악 기구로 전락한 수치스러운 기간이었다고 지적했습니다. 새로 출범한 방미심위가 정치적 독립성을 확보하고 심의 자율성을 지킬 것을 촉구했습니다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>이전 방심위의 정치적 편향 심의 및 비판 언론에 대한 무더기 중징계는 상대방의 책임이 명확하며(1), 공공기관으로서 자력이 충분합니다(2). 뉴스타파, MBC, JTBC 등 다수의 언론사가 피해를 입었고(3), 과징금 부과 등 피해 규모가 크며(4), 관련 행정 기록이 증거로 활용될 수 있습니다(5).</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I18" t="inlineStr">
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
         <is>
           <t>다수의 언론사 (뉴스타파, MBC, JTBC 등)</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
+      <c r="J19" t="inlineStr">
         <is>
           <t>방미심위 정치권력 외압 기필코 떨쳐내야</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>journalist.or.kr</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>http://www.journalist.or.kr/news/article.html?no=60533</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-03-17 18:00:16.155182+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-17 13:21:23.961747+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>동아일보사</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>헌법재판소 재판소원 절차 추진 중, 민변 검토 요청</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>동아자유언론수호투쟁위원회와 조선자유언론수호투쟁위원회가 결성 51주년을 맞아 과거 독재정권과 사주에 의한 강제 해직의 부당성을 재차 주장했습니다. 2015년 대법원 패소 판결에도 불구하고, 헌법재판소 재판소원 절차를 통해 법적 명예회복을 추진할 계획이며, 민주사회를위한변호사모임에 검토를 요청한 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>동아일보사 및 조선일보사라는 자력 있는 대기업이 피고이며, 진실화해위 권고로 상대방 책임이 명확합니다. 113명 이상의 다수 피해자가 51년간 피해를 입었으며, 헌법재판소 재판소원 절차를 통해 법적 명예회복을 재차 시도하는 등 조직적인 움직임이 있어 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>동아투위 113명 및 조선투위 기자 다수</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>동투·조투 결성 51주년... 민형사 명예회복 재차 나설 것</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>newstapa.org</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://newstapa.org/article/cJ9Ia</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-03-17 13:21:23.961747+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="3" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C20" t="inlineStr">
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
         <is>
           <t>언론사 다수</t>
         </is>
       </c>
-      <c r="D20" t="inlineStr">
+      <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <t>언론중재위원회 조정 절차 진행 중</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
+      <c r="F21" t="inlineStr">
         <is>
           <t>지난해 언론사 유튜브 콘텐츠에 대한 언론중재위원회 조정사건이 전년 대비 2.5배 증가한 106건으로 나타났습니다. 언론중재위원회는 유튜브가 핵심 뉴스 유통 창구로 부상하며 분쟁 사례가 늘고 있다고 분석했으며, 언론피해 구제를 위한 제도 보완의 필요성을 언급했습니다.</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr">
+      <c r="G21" t="inlineStr">
         <is>
           <t>언론중재위원회 조정 절차가 진행 중인 다수의 사건이 존재하며(적합 조건 6), 언론사 유튜브 콘텐츠 자체가 증거가 될 수 있습니다(적합 조건 5). 상대방이 언론사들이므로 자력이 충분할 가능성이 높습니다(적합 조건 2). 다만, 개별 사건의 책임 명확성 및 피해 규모는 기사에서 특정되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J20" t="inlineStr">
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
         <is>
           <t>언론사 유튜브 콘텐츠 조정사건, 전년 대비 2.5배 증가</t>
         </is>
       </c>
-      <c r="K20" t="inlineStr">
+      <c r="K21" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
+      <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
+      <c r="M21" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8510537&amp;ref=A</t>
         </is>
       </c>
-      <c r="N20" t="inlineStr">
+      <c r="N21" t="inlineStr">
         <is>
           <t>2026-03-17 12:19:27.029320+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-03-17 12:18:21.841403+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
+          <t>언론중재위원회 조정 진행 중</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>언론사 유튜브 콘텐츠 관련 분쟁이 증가하여 언론중재위원회에 접수된 조정 사건이 106건에 달한다. 이는 뉴스 소비 패러다임 변화에 따른 것으로, 언론 피해구제 제도 보완의 필요성이 제기되고 있다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>언론중재위원회에서 106건의 유튜브 콘텐츠 관련 조정 사건이 진행 중이므로 공적 절차 진행 중(적합 조건 6)에 해당합니다. 다수의 분쟁이 발생하고 있어 집단적 피해(적합 조건 3) 가능성이 있으나, 각 분쟁의 구체적인 내용과 상대방의 자력, 피해 규모가 명확히 제시되지 않아 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>언론사 유튜브 콘텐츠 분쟁 증가...조정 사건 106건</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>ppss.kr</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=288441</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:18:21.841403+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr"/>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
           <t>언론중재위 조정 신청 진행 중</t>
         </is>
       </c>
-      <c r="F22" t="inlineStr">
+      <c r="F23" t="inlineStr">
         <is>
           <t>언론사 운영 유튜브 채널에 대한 '정정' 및 '반론' 조정 신청이 언론중재위에 급증하고 있습니다. 유튜브가 뉴스 유통의 핵심 창구로 부상하면서 관련 분쟁 사례가 늘고 있으며, 언론중재위는 언론 피해 구제 실효성 제고를 위해 노력 중입니다.</t>
         </is>
       </c>
-      <c r="G22" t="inlineStr">
+      <c r="G23" t="inlineStr">
         <is>
           <t>기사는 언론중재위의 조정 신청 급증 현상에 대한 통계적 보도로, 특정 피해 사건이나 가해 언론사를 지목하지 않습니다. 따라서 상대방 책임의 명확성, 자력, 구체적인 피해 규모 등을 파악하기 어려워 소송금융 투자 대상으로 적합하지 않습니다. 다만, 언론중재위 조정 신청은 '공적 절차 진행 중'이라는 적합 조건에 해당합니다.</t>
         </is>
       </c>
-      <c r="H22" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J22" t="inlineStr">
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
         <is>
           <t>언론사 운영 유튜브에 '정정' '반론' 조정 신청 급증했다</t>
         </is>
       </c>
-      <c r="K22" t="inlineStr">
+      <c r="K23" t="inlineStr">
         <is>
           <t>mediatoday.co.kr</t>
         </is>
       </c>
-      <c r="L22" t="inlineStr">
+      <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M22" t="inlineStr">
+      <c r="M23" t="inlineStr">
         <is>
           <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333100</t>
         </is>
       </c>
-      <c r="N22" t="inlineStr">
+      <c r="N23" t="inlineStr">
         <is>
           <t>2026-03-17 12:15:57.317578+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-17 12:15:49.901706+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>언론사 (신문사, 방송사 등)</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>언론중재위원회 조정 절차 진행 중, 처리 기간 지연</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>언론사가 운영하는 유튜브 채널에 대한 언론조정 사건이 급증하여 지난해 106건에 달했습니다. 언론중재위원회는 유튜브가 핵심 뉴스 창구로 부상하면서 분쟁 사례가 늘고 있다고 분석했으며, 조정 처리 기간도 법정 기한보다 두 배 이상 지연되고 있습니다. 이는 뉴스 소비 패러다임 변화에 따른 법 개정 등 제도적 보완의 필요성을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>언론사가 운영하는 유튜브 채널에 대한 언론조정 사건이 급증하고 있으며, 상대방인 언론사들은 자력이 충분할 가능성이 높습니다 (적합 조건 2). 또한, 언론중재위원회를 통한 공적 절차가 진행 중입니다 (적합 조건 6). 그러나 기사 내용만으로는 개별 사건의 구체적인 피해 규모나 집단적 피해 여부가 불분명하며, 현재는 소송이 아닌 조정 단계에 집중되어 있어 소송금융 투자 대상으로서의 즉각적인 매력은 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>[미디어 이슈] 신문·방송사 운영 유튜브 채널, 언론조정 사건 2배 이상...</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>mediawatch.kr</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>https://www.mediawatch.kr/news/article.html?no=258950</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:15:49.901706+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D24" t="inlineStr">
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr"/>
+      <c r="D25" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E24" t="inlineStr">
+      <c r="E25" t="inlineStr">
         <is>
           <t>합의금 지불로 소송 마무리</t>
         </is>
       </c>
-      <c r="F24" t="inlineStr">
+      <c r="F25" t="inlineStr">
         <is>
           <t>파라마운트는 지난해 7월 도널드 트럼프 전 대통령에게 1600만 달러의 합의금을 지불하며 CBS 시사프로그램 '60분'에 제기된 손해배상 소송을 마무리했습니다. 많은 전문가들은 CBS가 이 소송에서 패소할 가능성이 거의 없다고 평가했습니다.</t>
         </is>
       </c>
-      <c r="G24" t="inlineStr">
+      <c r="G25" t="inlineStr">
         <is>
           <t>해당 사건은 파라마운트가 트럼프 대통령에게 1600만 달러의 합의금을 지불하며 이미 종결된 소송입니다. 소송금융 투자는 현재 진행 중이거나 앞으로 진행될 소송을 대상으로 하므로, 이미 마무리된 사건은 투자 대상으로서의 적합성이 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
-      <c r="H24" t="inlineStr">
+      <c r="H25" t="inlineStr">
         <is>
           <t>1600만 달러</t>
         </is>
       </c>
-      <c r="I24" t="inlineStr">
+      <c r="I25" t="inlineStr">
         <is>
           <t>1명 (도널드 트럼프)</t>
         </is>
       </c>
-      <c r="J24" t="inlineStr">
+      <c r="J25" t="inlineStr">
         <is>
           <t>파라마운트의 CNN 인수는 트럼프의 큰 그림?</t>
         </is>
       </c>
-      <c r="K24" t="inlineStr">
+      <c r="K25" t="inlineStr">
         <is>
           <t>mediatoday.co.kr</t>
         </is>
       </c>
-      <c r="L24" t="inlineStr">
+      <c r="L25" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
-      <c r="M24" t="inlineStr">
+      <c r="M25" t="inlineStr">
         <is>
           <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333070</t>
         </is>
       </c>
-      <c r="N24" t="inlineStr">
+      <c r="N25" t="inlineStr">
         <is>
           <t>2026-03-15 13:00:15.271936+00:00</t>
         </is>
       </c>
     </row>
-    <row r="25">
-      <c r="A25" s="3" t="inlineStr">
+    <row r="26">
+      <c r="A26" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E25" t="inlineStr">
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr"/>
+      <c r="D26" t="inlineStr"/>
+      <c r="E26" t="inlineStr">
         <is>
           <t>언론 보도 분석 및 비판</t>
         </is>
       </c>
-      <c r="F25" t="inlineStr">
+      <c r="F26" t="inlineStr">
         <is>
           <t>한국 언론이 이란 침공 전쟁을 보도하면서 트럼프 대통령의 발언과 한국 주식시장에 과도하게 집중하고, 국제법 위반 쟁점이나 침공 맥락을 간과했다는 분석 기사입니다. 전문가들은 이러한 보도 행태가 저널리즘 본령을 지키지 못한 실패라고 비판했습니다. 기사는 빅카인즈 서비스를 통해 1만 건 이상의 기사 제목을 분석한 결과를 토대로 작성되었습니다.</t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
+      <c r="G26" t="inlineStr">
         <is>
           <t>이 기사는 한국 언론의 보도 행태에 대한 비판적 분석으로, 특정 피해자가 특정 언론사를 상대로 손해배상을 청구할 수 있는 명확한 법적 쟁점이나 구체적인 피해 규모가 제시되지 않았습니다. 소송금융 투자에 필요한 명확한 상대방 책임, 집단적 피해, 그리고 금전적으로 측정 가능한 피해 규모가 부재합니다.</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J25" t="inlineStr">
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
         <is>
           <t>이란 침공 전쟁, 한국 언론은 트럼프 말과 한국 주식에 더 집중해 보도...</t>
         </is>
       </c>
-      <c r="K25" t="inlineStr">
+      <c r="K26" t="inlineStr">
         <is>
           <t>pressian.com</t>
         </is>
       </c>
-      <c r="L25" t="inlineStr">
+      <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M25" t="inlineStr">
+      <c r="M26" t="inlineStr">
         <is>
           <t>https://www.pressian.com/pages/articles/2026031320430569215?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
-      <c r="N25" t="inlineStr">
+      <c r="N26" t="inlineStr">
         <is>
           <t>2026-03-14 00:28:38.966640+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-03-13 13:03:34.045490+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>방심위의 징계 결정 30건이 법원 행정소송에서 취소 판결을 받음</t>
+          <t>서울행정법원 MBC 승소 판결, 외교부 정정보도 소송 취하, 방송미디어통신위원회 항소 포기 전망</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>방송통신심의위원회(방심위)가 과거 정부 비판 언론에 내린 30건의 징계 결정이 법원 행정소송에서 모두 취소되며 '30전 30패' 기록을 세웠습니다. 특히 MBC에 대한 3천만원 과징금 결정도 취소되는 등, 방심위의 '정치 심의'가 법적으로 부당했음이 명확히 드러났습니다. 이로 인해 김우석 위원의 상임위원 호선이 불발되고 언론노조의 사퇴 촉구가 이어지는 등 후폭풍이 거셉니다.</t>
+          <t>윤석열 전 대통령의 '바이든-날리면' 발언 보도와 관련하여 MBC가 방송통신심의위원회로부터 받은 과징금 3천만원 처분이 서울행정법원에서 취소되었다. 외교부가 MBC를 상대로 낸 정정보도 청구 소송은 2심 재판부 중재로 외교부가 소를 취하하며 정리되었고, 이번 과징금 취소 처분에 대해서도 방송미디어통신위원회는 항소하지 않을 것으로 전망되어 관련 법적 분쟁이 마무리되는 분위기다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 방송통신심의위원회(방심위)의 징계 결정 30건이 법원 판결로 모두 취소되어 위법성이 명확히 입증되었습니다. 적합 조건 2(상대방 자력 충분): 상대방이 공공기관이므로 배상 능력이 충분합니다. 적합 조건 3(집단적 피해): 다수의 언론사(MBC 등)가 30건 이상의 부당한 징계로 피해를 입었으며, 적합 조건 5(증거 확보 가능): 법원의 취소 판결문이 강력한 증거가 됩니다. 비록 행정소송은 종결되었으나, 그 결과로 인한 손해배상 청구 등 새로운 소송의 가능성이 높습니다.</t>
+          <t>기사에서 다루는 주요 법적 분쟁(MBC에 대한 과징금 처분 취소 소송, 정정보도 청구 소송)이 이미 종결되었거나 항소하지 않을 것으로 예상되어 신규 소송금융 투자 기회가 없음. 또한, 소송금융의 대상이 될 만한 집단적 피해자나 명확한 금전적 피해 규모가 특정되지 않아 투자 적합성이 낮음.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>다수의 언론사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>'입틀막 심의' 비판에… 김우석 방미심위 상임위원 호선 불발</t>
+          <t>'바이든-날리면' 중징계 이끈 법원 판단, 이번엔 달랐다</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>journalist.or.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>http://www.journalist.or.kr/news/article.html?no=60505</t>
+          <t>http://www.journalist.or.kr/news/article.html?no=60512</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-12 13:18:15.731853+00:00</t>
+          <t>2026-03-13 13:03:34.045490+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>미국 국방부</t>
+          <t>방송미디어통신심의위원회</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>사진기자 출입 금지 조치에 대한 소송 제기</t>
+          <t>방심위의 징계 결정 30건이 법원 행정소송에서 취소 판결을 받음</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>미국 국방부가 장관의 사진이 '이상하게 나왔다'는 이유로 사진기자 출입을 금지하자, 이에 반발하여 소송이 제기되었습니다. 이는 언론의 자유 침해 논란을 불러일으키며 국방부 출입기자단 전체에 영향을 미칠 수 있는 사안입니다.</t>
+          <t>방송통신심의위원회(방심위)가 과거 정부 비판 언론에 내린 30건의 징계 결정이 법원 행정소송에서 모두 취소되며 '30전 30패' 기록을 세웠습니다. 특히 MBC에 대한 3천만원 과징금 결정도 취소되는 등, 방심위의 '정치 심의'가 법적으로 부당했음이 명확히 드러났습니다. 이로 인해 김우석 위원의 상임위원 호선이 불발되고 언론노조의 사퇴 촉구가 이어지는 등 후폭풍이 거셉니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>미국 국방부(공공기관)가 상대방으로 자력이 충분하며(적합 조건 2), 국방부 출입기자단 전체에 대한 출입 제한으로 다수의 언론인이 피해를 입을 가능성이 있어 집단적 피해에 해당할 수 있습니다(적합 조건 3). 또한 문제의 사진과 국방부의 출입 금지 조치 자체가 증거가 됩니다(적합 조건 5). 다만, 피해 금액 추정이 어렵고, 언론 자유 침해 여부에 대한 법적 다툼이 필요합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확): 방송통신심의위원회(방심위)의 징계 결정 30건이 법원 판결로 모두 취소되어 위법성이 명확히 입증되었습니다. 적합 조건 2(상대방 자력 충분): 상대방이 공공기관이므로 배상 능력이 충분합니다. 적합 조건 3(집단적 피해): 다수의 언론사(MBC 등)가 30건 이상의 부당한 징계로 피해를 입었으며, 적합 조건 5(증거 확보 가능): 법원의 취소 판결문이 강력한 증거가 됩니다. 비록 행정소송은 종결되었으나, 그 결과로 인한 손해배상 청구 등 새로운 소송의 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>국방부 출입기자단 다수</t>
+          <t>다수의 언론사</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>“장관 이상하게 나왔다” 美국방부, 사진기자 출입 금지… 사진 어땠길...</t>
+          <t>'입틀막 심의' 비판에… 김우석 방미심위 상임위원 호선 불발</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>journalist.or.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/international/international_general/2026/03/12/SLVRRFWC2FBFDE3TNPAQVIKH2E/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>http://www.journalist.or.kr/news/article.html?no=60505</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-12 12:40:45.844366+00:00</t>
+          <t>2026-03-12 13:18:15.731853+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>미국 국방부</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>사진기자 출입 금지 조치에 대한 소송 제기</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>미국 국방부가 장관의 사진이 '이상하게 나왔다'는 이유로 사진기자 출입을 금지하자, 이에 반발하여 소송이 제기되었습니다. 이는 언론의 자유 침해 논란을 불러일으키며 국방부 출입기자단 전체에 영향을 미칠 수 있는 사안입니다.</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>미국 국방부(공공기관)가 상대방으로 자력이 충분하며(적합 조건 2), 국방부 출입기자단 전체에 대한 출입 제한으로 다수의 언론인이 피해를 입을 가능성이 있어 집단적 피해에 해당할 수 있습니다(적합 조건 3). 또한 문제의 사진과 국방부의 출입 금지 조치 자체가 증거가 됩니다(적합 조건 5). 다만, 피해 금액 추정이 어렵고, 언론 자유 침해 여부에 대한 법적 다툼이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>국방부 출입기자단 다수</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>“장관 이상하게 나왔다” 美국방부, 사진기자 출입 금지… 사진 어땠길...</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/international/international_general/2026/03/12/SLVRRFWC2FBFDE3TNPAQVIKH2E/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:40:45.844366+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D29" t="inlineStr">
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr"/>
+      <c r="D30" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
+      <c r="E30" t="inlineStr">
         <is>
           <t>가짜 뉴스 논란 및 방미통위 심의 가능성 언급</t>
         </is>
       </c>
-      <c r="F29" t="inlineStr">
+      <c r="F30" t="inlineStr">
         <is>
           <t>박균택 더불어민주당 의원은 KBS 라디오 '전격시사' 인터뷰에서 '대통령 공소취소-검찰개혁안 거래설'에 대해 "터무니없다"고 일축하며, 해당 소문이 사실이 아니라고 주장했다. 그는 소문의 취재원과 근거를 밝히라고 요구했으며, 야당의 특검 도입 주장은 정치권을 시끄럽게 하려는 불량한 의도라고 비판했다.</t>
         </is>
       </c>
-      <c r="G29" t="inlineStr">
+      <c r="G30" t="inlineStr">
         <is>
           <t>이 기사는 '대통령 공소취소-검찰개혁안 거래설'이라는 소문의 진위 여부와 이에 대한 정치인의 입장을 다루고 있어, 소송금융의 대상이 될 만한 명확한 피해자와 대규모 금전적 피해가 특정되지 않습니다. (적합 조건 1, 3, 4 불충족) 소문을 유포한 주체의 책임이 명확하지 않고, 상대방의 자력 또한 불분명하여 투자 적합성이 낮습니다. (적합 조건 2 불충족)</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J29" t="inlineStr">
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
         <is>
           <t>[전격시사] 박균택 더불어민주당 의원 - ““취재원 등 근거 밝혀야…내...</t>
         </is>
       </c>
-      <c r="K29" t="inlineStr">
+      <c r="K30" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L29" t="inlineStr">
+      <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M29" t="inlineStr">
+      <c r="M30" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8506309&amp;ref=A</t>
         </is>
       </c>
-      <c r="N29" t="inlineStr">
+      <c r="N30" t="inlineStr">
         <is>
           <t>2026-03-12 12:39:30.380153+00:00</t>
         </is>
       </c>
     </row>
-    <row r="30">
-      <c r="A30" s="3" t="inlineStr">
+    <row r="31">
+      <c r="A31" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B30" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E30" t="inlineStr">
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr"/>
+      <c r="D31" t="inlineStr"/>
+      <c r="E31" t="inlineStr">
         <is>
           <t>국회 법제사법위원회 방송법 개정안 심사 중 발언</t>
         </is>
       </c>
-      <c r="F30" t="inlineStr">
+      <c r="F31" t="inlineStr">
         <is>
           <t>조배숙 국민의힘 의원이 국회 법제사법위원회에서 김어준의 뉴스공장의 '공소 취소 거래설'을 언급하며 징벌적 손해배상 대상 및 프로그램 폐지를 주장했다. 이는 방송법 개정안 심사 과정에서 나온 발언으로, 해당 '거래설'의 진위 여부나 구체적인 피해 상황은 기사에서 확인되지 않는다.</t>
         </is>
       </c>
-      <c r="G30" t="inlineStr">
+      <c r="G31" t="inlineStr">
         <is>
           <t>기사 내용만으로는 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 피해 규모나 피해자 수가 특정되지 않아 집단적 피해 가능성이 낮습니다(적합 조건 3, 4 미충족). 또한, '공소 취소 거래설'에 대한 객관적 증거나 공적 절차 진행 여부가 불분명합니다(적합 조건 5, 6 미충족).</t>
         </is>
       </c>
-      <c r="H30" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J30" t="inlineStr">
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
         <is>
           <t>[영상] 조배숙, 인터넷 콘텐츠 '뉴스공장'에  프로그램 폐지  거론</t>
         </is>
       </c>
-      <c r="K30" t="inlineStr">
+      <c r="K31" t="inlineStr">
         <is>
           <t>mediatoday.co.kr</t>
         </is>
       </c>
-      <c r="L30" t="inlineStr">
+      <c r="L31" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M30" t="inlineStr">
+      <c r="M31" t="inlineStr">
         <is>
           <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332997</t>
         </is>
       </c>
-      <c r="N30" t="inlineStr">
+      <c r="N31" t="inlineStr">
         <is>
           <t>2026-03-12 00:33:06.598718+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-12 00:18:38.058731+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>SBS</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>언론 보도 윤리 위반에 대한 비판 제기</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>이투데이 칼럼은 SBS '그것이 알고 싶다'의 '여수 영아 사망 사건' 보도가 한국기자협회의 아동학대 언론보도 권고기준을 무시하고 부모의 직업, 학대 장면 등을 공개하여 비판받고 있다고 지적한다. 기사는 방송의 목적이 시청률 상승과 여론재판에 불과하며, 아동학대 예방에 도움이 되지 않는다고 비판한다.</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>SBS의 '그것이 알고 싶다' 방송이 한국기자협회의 아동학대 언론보도 권고기준을 무시했다는 점에서 상대방 책임이 비교적 명확하고(적합 조건 1), SBS는 자력이 충분한 대기업이다(적합 조건 2). 권고기준 위반 사실은 객관적 증거로 활용될 수 있다(적합 조건 5). 그러나 방송으로 인한 직접적인 다수 피해자 발생이나 구체적인 피해 규모를 특정하기 어려워 집단소송 가능성이 낮고, 소송금융 투자 대상으로서의 매력도가 떨어진다.</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>[전문기자의 눈] 무엇을 위한 '아동학대 보도'인가</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M32" t="inlineStr">
+        <is>
+          <t>https://www.etoday.co.kr/news/view/2563929</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:18:38.058731+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B32" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D32" t="inlineStr">
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr"/>
+      <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E32" t="inlineStr">
+      <c r="E33" t="inlineStr">
         <is>
           <t>언론중재위 구제신청</t>
         </is>
       </c>
-      <c r="F32" t="inlineStr">
+      <c r="F33" t="inlineStr">
         <is>
           <t>충북 옥천군수 선거 입후보 예정자 전상인 씨가 자신의 출판기념회 관련 의혹을 보도한 언론사를 상대로 언론중재위에 정정보도와 손해배상을 청구했습니다. 전상인 씨는 보도 내용이 사실이 아니라고 주장하고 있습니다.</t>
         </is>
       </c>
-      <c r="G32" t="inlineStr">
+      <c r="G33" t="inlineStr">
         <is>
           <t>적합 조건 중 '공적 절차 진행 중'(언론중재위 구제신청)에 해당하나, 개인의 명예훼손 사건으로 '집단적 피해'가 아니며, '피해 규모'가 크다고 보기 어렵습니다. 또한 '상대방 책임 명확성'은 언론중재위의 판단이 필요한 상황입니다. 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I32" t="inlineStr">
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J32" t="inlineStr">
+      <c r="J33" t="inlineStr">
         <is>
           <t>[6·3옥천]전상인  보도내용 사실 아냐…언중위에 구제신청</t>
         </is>
       </c>
-      <c r="K32" t="inlineStr">
+      <c r="K33" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L32" t="inlineStr">
+      <c r="L33" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
-      <c r="M32" t="inlineStr">
+      <c r="M33" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260310_0003541884</t>
         </is>
       </c>
-      <c r="N32" t="inlineStr">
+      <c r="N33" t="inlineStr">
         <is>
           <t>2026-03-10 13:01:11.677196+00:00</t>
         </is>
       </c>
     </row>
-    <row r="33">
-      <c r="A33" s="3" t="inlineStr">
+    <row r="34">
+      <c r="A34" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B33" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C33" t="inlineStr">
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
         <is>
           <t>해당 언론사</t>
         </is>
       </c>
-      <c r="D33" t="inlineStr">
+      <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E33" t="inlineStr">
+      <c r="E34" t="inlineStr">
         <is>
           <t>언론중재위원회 조정/중재 진행 중</t>
         </is>
       </c>
-      <c r="F33" t="inlineStr">
+      <c r="F34" t="inlineStr">
         <is>
           <t>당진시 주택개발과 개발허가팀장 A씨가 자신의 '편파 행정' 의혹을 보도한 언론사를 상대로 손해배상과 추후 보도를 요구하며 언론중재위원회에 조정을 신청했다. 언론사는 정당한 행정 감시라고 반박하며 공방이 벌어지고 있다.</t>
         </is>
       </c>
-      <c r="G33" t="inlineStr">
+      <c r="G34" t="inlineStr">
         <is>
           <t>적합 조건 중 '공적 절차 진행 중'(언론중재위)에 해당하나, 상대방 책임의 명확성, 상대방의 충분한 자력, 집단적 피해, 대규모 피해 금액 등 다른 적합 조건이 충족되지 않는다. 개인 공무원과 언론사 간의 명예훼손성 분쟁으로, 소송금융 투자 대상으로서의 매력이 낮다.</t>
         </is>
       </c>
-      <c r="H33" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I33" t="inlineStr">
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
         <is>
           <t>1명 (공무원 A씨)</t>
         </is>
       </c>
-      <c r="J33" t="inlineStr">
+      <c r="J34" t="inlineStr">
         <is>
           <t>당진시 태양광 인허가 '편파 행정' 공방, 언론중재위로 번졌다</t>
         </is>
       </c>
-      <c r="K33" t="inlineStr">
+      <c r="K34" t="inlineStr">
         <is>
           <t>dtnews24.com</t>
         </is>
       </c>
-      <c r="L33" t="inlineStr">
+      <c r="L34" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M33" t="inlineStr">
+      <c r="M34" t="inlineStr">
         <is>
           <t>http://www.dtnews24.com/news/articleView.html?idxno=808120</t>
         </is>
       </c>
-      <c r="N33" t="inlineStr">
+      <c r="N34" t="inlineStr">
         <is>
           <t>2026-03-08 12:40:28.190950+00:00</t>
         </is>
       </c>
     </row>
-    <row r="34">
-      <c r="A34" s="3" t="inlineStr">
+    <row r="35">
+      <c r="A35" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B34" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E34" t="inlineStr">
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr"/>
+      <c r="D35" t="inlineStr"/>
+      <c r="E35" t="inlineStr">
         <is>
           <t>정보통신망법 개정안 통과, 언론중재위 제도 개선 논의 중</t>
         </is>
       </c>
-      <c r="F34" t="inlineStr">
+      <c r="F35" t="inlineStr">
         <is>
           <t>민주당이 실제 손해액의 최대 5배 징벌적 손해배상을 골자로 한 정보통신망법 개정안을 통과시키며 피해구제 현실화를 강조했습니다. 기사는 언론중재위 접근성 개선을 위해 중재위원 증원 등 신속 구제를 위한 법 개정에 적극 나서야 한다는 지적을 담고 있습니다.</t>
         </is>
       </c>
-      <c r="G34" t="inlineStr">
+      <c r="G35" t="inlineStr">
         <is>
           <t>본 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 정보통신망법 개정안 통과 및 언론중재위 제도 개선 필요성에 대한 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피고, 피해자 집단, 구체적인 피해 사실이 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J34" t="inlineStr">
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
         <is>
           <t>언론중재위 가려면 왕복 6시간?  중재위원 늘려라  기자들도 나섰다</t>
         </is>
       </c>
-      <c r="K34" t="inlineStr">
+      <c r="K35" t="inlineStr">
         <is>
           <t>mediatoday.co.kr</t>
         </is>
       </c>
-      <c r="L34" t="inlineStr">
+      <c r="L35" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
-      <c r="M34" t="inlineStr">
+      <c r="M35" t="inlineStr">
         <is>
           <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332817</t>
         </is>
       </c>
-      <c r="N34" t="inlineStr">
+      <c r="N35" t="inlineStr">
         <is>
           <t>2026-03-05 01:33:37.877331+00:00</t>
         </is>
       </c>
     </row>
-    <row r="35">
-      <c r="A35" s="2" t="inlineStr">
+    <row r="36">
+      <c r="A36" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B35" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C35" t="inlineStr">
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
         <is>
           <t>서울시</t>
         </is>
       </c>
-      <c r="D35" t="inlineStr">
+      <c r="D36" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E35" t="inlineStr">
+      <c r="E36" t="inlineStr">
         <is>
           <t>서울시의 언론중재위원회 제소 급증, 조정불성립 시 민사소송 가능성</t>
         </is>
       </c>
-      <c r="F35" t="inlineStr">
+      <c r="F36" t="inlineStr">
         <is>
           <t>오세훈 서울시가 지방선거를 앞두고 언론중재위원회 제소 건수를 급증시켜 언론을 압박한다는 지적이 제기되었습니다. 서울시는 2023년부터 올해 2월까지 총 36건을 제소했으며, 이는 다른 지자체에 비해 압도적으로 많은 수치입니다. 언론의 비판적 보도에 대한 행정청의 강경 대응이 언론의 자유를 침해하고 비판적 기능을 위축시킨다는 비판이 나옵니다.</t>
         </is>
       </c>
-      <c r="G35" t="inlineStr">
+      <c r="G36" t="inlineStr">
         <is>
           <t>서울시라는 공공기관이 피고가 될 수 있어 자력이 충분하며 (적합 조건 2), 다수의 언론사가 언론중재위원회 제소로 인한 압박을 받고 있어 집단적 피해로 볼 수 있습니다 (적합 조건 3). 또한, 시의원과 시민단체의 자료를 통해 서울시의 언중위 제소 남용에 대한 객관적 증거가 존재합니다 (적합 조건 5). 다만, 언론사의 직접적인 금전적 피해 규모가 명확하지 않아 소송금융 투자 매력도가 제한적일 수 있습니다.</t>
         </is>
       </c>
-      <c r="H35" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I35" t="inlineStr">
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
         <is>
           <t>언론사 다수</t>
         </is>
       </c>
-      <c r="J35" t="inlineStr">
+      <c r="J36" t="inlineStr">
         <is>
           <t>[단독] 오세훈의 서울시, 선거 앞두고 ‘언중위 제소’ 급증…전국 1위</t>
         </is>
       </c>
-      <c r="K35" t="inlineStr">
+      <c r="K36" t="inlineStr">
         <is>
           <t>hani.co.kr</t>
         </is>
       </c>
-      <c r="L35" t="inlineStr">
+      <c r="L36" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M35" t="inlineStr">
+      <c r="M36" t="inlineStr">
         <is>
           <t>https://www.hani.co.kr/arti/area/area_general/1246839.html</t>
         </is>
       </c>
-      <c r="N35" t="inlineStr">
+      <c r="N36" t="inlineStr">
         <is>
           <t>2026-02-27 00:39:17.038979+00:00</t>
         </is>
       </c>
     </row>
-    <row r="36">
-      <c r="A36" s="2" t="inlineStr">
+    <row r="37">
+      <c r="A37" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B36" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C36" t="inlineStr">
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
         <is>
           <t>헝가리 정부</t>
         </is>
       </c>
-      <c r="D36" t="inlineStr">
+      <c r="D37" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
+      <c r="E37" t="inlineStr">
         <is>
           <t>EU 최고법원(ECJ) 판결 선고</t>
         </is>
       </c>
-      <c r="F36" t="inlineStr">
+      <c r="F37" t="inlineStr">
         <is>
           <t>EU 최고법원이 헝가리 정부의 독립 라디오방송 클룹라디오 재승인 불허 조치가 EU 법규 위반이라고 판결했다. 클룹라디오는 정부 비판적 보도로 인해 2021년 면허 갱신이 거부되어 온라인으로만 운영 중이다. EU는 언론의 자유 침해를 이유로 헝가리 정부를 제소했으며, 이번 판결은 헝가리 정부의 언론 통제 비판에 힘을 실어준다.</t>
         </is>
       </c>
-      <c r="G36" t="inlineStr">
+      <c r="G37" t="inlineStr">
         <is>
           <t>EU 최고법원의 판결로 헝가리 정부의 책임이 명확하며(적합 조건 1), 상대방인 헝가리 정부는 충분한 자력을 가집니다(적합 조건 2). 또한, EU 최고법원의 판결 자체가 강력한 증거가 됩니다(적합 조건 5). 다만, 집단적 피해나 구체적인 피해 금액이 명시되지 않아 소송금융 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I36" t="inlineStr">
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
         <is>
           <t>1 (클룹라디오)</t>
         </is>
       </c>
-      <c r="J36" t="inlineStr">
+      <c r="J37" t="inlineStr">
         <is>
           <t>EU 최고법원  헝가리의 독립방송국 재승인 불허는 EU법 위반</t>
         </is>
       </c>
-      <c r="K36" t="inlineStr">
+      <c r="K37" t="inlineStr">
         <is>
           <t>yna.co.kr</t>
         </is>
       </c>
-      <c r="L36" t="inlineStr">
+      <c r="L37" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M36" t="inlineStr">
+      <c r="M37" t="inlineStr">
         <is>
           <t>https://www.yna.co.kr/view/AKR20260226188600098?input=1195m</t>
         </is>
       </c>
-      <c r="N36" t="inlineStr">
+      <c r="N37" t="inlineStr">
         <is>
           <t>2026-02-26 13:25:47.927131+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N36"/>
+  <autoFilter ref="A1:N37"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>