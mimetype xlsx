--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$48</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$51</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N48"/>
+  <dimension ref="A1:N51"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="25" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="16" customWidth="1" min="8" max="8"/>
     <col width="24" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,3330 +539,3534 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>MBC</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>GTX-A 삼성역 철근 누락 보도 관련 정정보도 및 손해배상 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>서울시가 MBC의 'GTX-A 삼성역 철근 누락' 보도에 대해 정정보도 및 손해배상 소송을 제기한 상태입니다. MBC는 서울시의 법적 대응이 언론의 자유를 위축시킨다고 주장하고 있습니다. 한편, 서울시가 MBC를 상대로 제기했던 '여의도선착장 특혜 의혹' 관련 정정보도 소송은 기각되었습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>원고가 정부 기관(서울시)으로, 소송금융의 일반적인 투자 대상인 개인이나 기업의 피해 사건과는 거리가 있습니다. 또한, 기사에서 언급된 '여의도선착장 특혜 의혹' 관련 소송은 이미 기각되어 '부적합 조건: 이미 종결된 사건'에 해당합니다. 언론사를 상대로 한 정정보도 및 손해배상 소송은 언론의 자유와 관련된 쟁점이 있어 투자 수익 예측이 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>오세훈 서울시, MBC 여의도선착장 특혜 의혹 정정보도 소송 기각</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>mediatoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=336071</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-08 07:00:14.424879+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr"/>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>기사는 선거 기간 중 발생하는 오보나 왜곡 보도에 대한 법적 책임을 다루며, 정정보도, 반론보도 청구 및 손해배상 소송, 언론중재위원회 조정 절차 등이 가능함을 설명합니다. 선거는 판세가 민감하게 흔들릴 수 있어 이러한 보도의 영향이 크다고 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건에 대한 분석이 아닌, 선거 관련 오보/왜곡 보도의 일반적인 법적 책임에 대한 논평입니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건이 특정되지 않아 적합 조건을 판단할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>[기사수첩] 선거 네거티브·허위 보도 책임은 누가 지나?</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>newsclaim.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3064837</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-07-13 11:54:28.435615+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>김세의</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>김세의 구속으로 민사 소송 가속화 전망</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>김세의 씨가 구속됨에 따라 김수현 씨 측이 김세의 씨를 상대로 제기한 120억원대 손해배상 소송이 더욱 빠르게 진행될 것으로 예상됩니다. 김세의 씨는 기자 시절 '조작' 행위로 인해 이 소송에 휘말린 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>상대방(김세의)의 책임이 구속이라는 공적 절차를 통해 명확해지고 있으며, 이미 120억원대의 손해배상 소송이 진행 중으로 피해 규모가 매우 큽니다. 형사 절차 진행으로 증거 확보 가능성도 높습니다. (적합 조건 1, 4, 5, 6)</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>120억원</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>김세의, 기자 때도 '조작'하더니…결국 눈물 쏟아낸 은현장</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12300136?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-06-17 19:00:15.016114+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C2" t="inlineStr">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
         <is>
           <t>topstarnews.net 소속 기자들</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>기자들에 대한 고발 진행 중</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>김 변호사가 특정 기자들을 고발하며, 해당 기자들이 피해자를 형사 처벌을 받은 전과자인 것처럼 허위 보도했다고 주장했습니다. 피해자는 가정법원의 소년보호처분만 받았을 뿐 형사 처벌을 받은 사실이 없다고 밝혀졌습니다. 이는 언론의 허위 보도로 인한 명예훼손 가능성이 있는 사건입니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>기자들의 허위 보도로 인한 피해자의 명예훼손 가능성이 높고(상대방 책임이 비교적 명확함), 해당 기사와 피해자의 실제 법적 처분 기록이 명확한 증거가 될 수 있습니다(증거가 있거나 확보 가능함). 또한 '피고발인들'이라는 표현으로 보아 관련 절차가 진행 중인 것으로 보입니다(이미 공적 절차가 진행 중임). 그러나 피해자가 1인이며 피해 규모가 명확히 크다고 보기 어렵고, 상대방의 자력 또한 대기업 수준으로 명확히 확인되지 않아 High 등급으로 보기는 어렵습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I2" t="inlineStr">
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>[TOP이슈] '시그널2' 편성 무산 속 조진웅, '소년범' 최초 보도 기자들 ...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>topstarnews.net</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-05-19</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.topstarnews.net/news/articleView.html?idxno=16065974</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-05-22 07:02:21.315477+00:00</t>
         </is>
       </c>
     </row>
-    <row r="3">
-[...210 lines deleted...]
-    </row>
     <row r="6">
-      <c r="A6" s="3" t="inlineStr">
+      <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>언론/명예훼손</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>소송 제기 예정</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>김성 장흥군수 예비후보가 특정 후보 지지를 위한 '기획 보도' 의혹을 제기하며, 해당 언론사를 상대로 10억 원 규모의 민사상 손해배상 청구를 포함한 모든 법적 수단을 동원하겠다고 선언했습니다. 김 후보는 잘못된 정보로 군민의 판단을 흐리게 하는 행위는 언론의 본분을 망각한 것이라고 주장했습니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>피해 규모가 10억 원으로 크지만 (적합 조건 4), 상대방(언론사)의 자력 확인이 어렵고, '기획 보도' 의혹에 대한 책임 입증이 쉽지 않을 수 있습니다. 또한, 집단적 피해가 아닌 단일 후보의 명예훼손 소송으로 보이며, 현재 공적 절차가 진행 중인 단계도 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>10억 원</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>김성 장흥군수 예비후보, 특정 후보 지지 위한 '기획 보도' 의혹, 군민의...</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>ppss.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=291317</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-04-04 00:29:07.195363+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>문화방송 (MBC)</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>징벌적 손해배상 소송 가능성 제기</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>기사는 PD수첩의 신천지 관련 보도가 20년간 반복적이고 편향적이었다고 주장하며, 이는 종교의 자유 침해이자 국민적 피해로 확산될 수 있어 징벌적 손해배상이 필요하다고 역설합니다. 해당 보도로 인한 집단적 피해 가능성과 상대방의 충분한 자력은 소송금융 투자에 긍정적 요인이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>상대방인 MBC는 자력이 충분하며(적합 조건 2), 특정 종교를 겨냥한 반복적이고 편향적인 보도로 인해 다수의 신도들이 집단적 피해를 입었을 가능성이 있습니다(적합 조건 3). 그러나 보도의 편향성 및 그로 인한 피해의 법적 입증 난이도가 높을 수 있으며, 구체적인 증거 유무나 공적 절차 진행 여부는 기사에서 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>신천지 신도 다수</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>20년 낙인… PD수첩의 '수상한' 보도와 신천지의 역설</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>newscj.com</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3391011</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-04-03 00:35:07.937420+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>SBS</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>과거 소송 취하 및 패소. 방통심의위 심의 재개(2020년) 및 재심 요청 가능성 언급.</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>이재명 당시 경기도지사는 SBS를 상대로 제기한 정정보도·손해배상 청구 소송을 취하했고, 은수미 당시 성남시장은 손해배상 청구소송에서 패소했습니다. 방통심의위 방송소위는 2020년 2월 해당 사안에 대한 심의를 재개했으며, 기사 제목은 SBS '그알' 관련 재심 요청이 들어올 경우 꼼꼼히 검토해 달라는 내용을 담고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>기사에서 언급된 이재명, 은수미 관련 소송들은 이미 취하되거나 패소하여 종결된 사건들입니다 (부적합 조건: 이미 종결된 사건). 비록 SBS가 자력이 충분한 상대방(적합 조건 2)이지만, 과거 소송 결과가 원고에게 불리했으며, '재심' 요청 가능성만 언급될 뿐 새로운 소송금융 투자 기회로 이어질 명확한 근거나 진행 상황이 제시되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>최민희  SBS '그알' 재심 들어오면 꼼꼼히 검토해 달라</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>mediaus.co.kr</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316623</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-04-01 13:13:40.064566+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
         <is>
           <t>대법원 판결 확정 및 언론중재법에 따른 추후보도 의무 발생</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>제20대 대선 당시 제기된 이재명 대통령의 '조폭 연루설'이 대법원에서 허위사실로 최종 확정되었다. 청와대는 언론중재법에 따라 관련 보도를 한 언론사들에 추후보도를 요청했다. 이는 해당 의혹의 법적 진위 여부가 종결되었음을 의미한다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>대법원에서 '조폭 연루설'이 허위사실로 최종 확정되어, 해당 의혹의 진위 여부에 대한 법적 다툼은 종결된 사건이다. 이는 소송금융 투자 대상으로서의 신규 소송 발굴 가능성이 낮고, 이미 판결이 확정된 부적합 조건에 해당한다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I6" t="inlineStr">
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>李대통령 '조폭 연루설' 허위사실 대법원 확정 관련 추후보도</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>kukinews.com</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://www.kukinews.com/article/view/kuk202603260125</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-03-26 12:18:24.192941+00:00</t>
         </is>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" s="3" t="inlineStr">
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" t="inlineStr">
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
         <is>
           <t>SBS</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>정치인의 과거 언론 보도 비판</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>정청래 더불어민주당 대표가 노무현 전 대통령 묘역 참배 중 과거 '논두렁 시계' 보도를 한 SBS를 '흉기 같은 언론'이라며 강력 비판했다. 그는 해당 보도가 노 전 대통령을 죽음으로 내몰았다고 주장하며 SBS의 사과를 요구했다. 이 발언은 검찰개혁 법안 통과 이후 노 전 대통령에게 보고하는 자리에서 나왔다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>기사는 정치인의 과거 언론 보도에 대한 비판을 다루고 있으며, 실제 소송 주체(피해자)가 특정되지 않았습니다. 또한, 언급된 사건은 오래된 과거의 일로, 새로운 소송 제기 시 소멸시효 등 법적 쟁점이 발생할 가능성이 높습니다. 소송금융 투자 대상으로서의 구체적인 소송 가능성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J7" t="inlineStr">
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
         <is>
           <t>노무현 전 대통령 묘역 참배 중 눈물 보인 정청래가 SBS를 거침없이 비...</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>wikitree.co.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.wikitree.co.kr/articles/1127102</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-03-23 13:12:33.103840+00:00</t>
         </is>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" s="3" t="inlineStr">
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C8" t="inlineStr">
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
         <is>
           <t>언론사들</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D11" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>언론중재법에 따른 추후 보도문 게재 요청</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>청와대는 이재명 대통령의 '조직 폭력배 연루 의혹' 보도가 법정에서 허위로 확인됨에 따라, 해당 언론사들에 '언론중재 및 피해구제 등에 관한 법'에 근거하여 '추후 보도문' 게재를 요청했습니다. 이는 허위 사실 보도로 인한 명예훼손에 대한 법적 후속 조치입니다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>적합 조건 중 상대방 책임 명확(언론사들) 및 증거 확보 가능(법정서 확인)은 충족되나, 이는 이미 법적 판단이 내려진 부분입니다. 소송금융은 주로 금전적 손해배상을 목표로 하는데, 본 사건은 '추후 보도문' 게재 요청이 주된 내용이며 금전적 피해 규모가 명확하지 않고 집단적 피해도 아닙니다. 이미 법적 판단이 내려진 사안에 대한 후속 조치 성격이 강하여 신규 투자 매력도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I8" t="inlineStr">
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>“이 대통령 조폭연루설 허위” 법정서 확인</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>naeil.com</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://www.naeil.com/news/read/582309?ref=naver</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-03-23 12:20:48.777310+00:00</t>
         </is>
       </c>
     </row>
-    <row r="9">
-      <c r="A9" s="3" t="inlineStr">
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C9" t="inlineStr">
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
         <is>
           <t>SBS</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D12" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>대통령의 사과 요구 및 언론사 노조의 반발로 공방 중</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>이재명 대통령이 과거 '그것이 알고 싶다'의 조폭연루설 보도에 대해 사과를 요구하자 SBS 노조가 언론 독립 침해라며 반발했습니다. 대통령은 언론의 자유에는 책임이 따른다며 재차 반박했습니다. 이는 대통령의 명예훼손 주장과 언론의 자유 및 책임에 대한 공방입니다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>상대방(SBS)은 자력이 충분하나(적합 조건 2), 상대방의 책임이 명확하지 않고 언론의 자유와 책임에 대한 법적 쟁점이 복잡합니다(적합 조건 1). 또한, 집단적 피해가 아닌 개인의 명예훼손 주장이며(적합 조건 3), 피해 규모가 구체적으로 명시되지 않았습니다(적합 조건 4). 현재 소송이 진행 중인 단계도 아닙니다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I9" t="inlineStr">
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
         <is>
           <t>1명 (이재명 대통령)</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J12" t="inlineStr">
         <is>
           <t>李, '그알 사과' 반발한 SBS 노조에  언론 자유가 특권은 아냐</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>news.tvchosun.com</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://news.tvchosun.com/site/data/html_dir/2026/03/22/2026032290188.html</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-03-22 12:30:09.752167+00:00</t>
         </is>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" s="3" t="inlineStr">
+    <row r="13">
+      <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C10" t="inlineStr">
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
         <is>
           <t>파이낸셜뉴스</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D13" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <t>대법원 판결로 허위사실 공표 유죄 확정 후 언론사 추후 보도문 게재 요청</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>청와대는 20대 대선 당시 이재명 대통령의 '조직폭력배 연루설' 허위 보도에 대해 언론사들에 추후 보도문 게재를 요청했다. 해당 연루설을 주장한 변호사가 대법원에서 유죄 판결을 확정받아 연루설이 사실이 아님으로 확인되었으며, 파이낸셜뉴스는 이에 따라 추후 보도한다고 밝혔다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>이재명 대통령의 '조직폭력배 연루설' 관련 허위사실 공표 혐의는 대법원 판결로 유죄가 확정되어 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 기사는 이 판결에 따른 언론사의 추후 보도문 게재 요청에 대한 내용으로, 새로운 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J10" t="inlineStr">
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
         <is>
           <t>李대통령 '조폭 연루설' 허위사실 관련 추후보도</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202603221836434331</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-03-22 12:20:48.055930+00:00</t>
-        </is>
-[...202 lines deleted...]
-          <t>2026-03-21 12:19:11.363985+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>언론/명예훼손</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr"/>
+      <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
-          <t>일본 줄기세포 치료 사망 사고와 국내 기업 '알바이오'의 연관성을 보도한 언론사에 대해 주주연대가 손해배상 소송을 예고했습니다. 주주연대는 기사 삭제 또는 공식 입장 반영을 요구하며, 조치 미이행 시 소송을 제기할 방침입니다. '알바이오' 측은 바이오스타 줄기세포와의 직접적 연관성이 확인되지 않는다고 주장하고 있습니다.</t>
+          <t>기사 본문은 잘못된 보도로 인한 피해 발생 시 구제 노력이 필요하며 언론의 성찰을 바란다는 일반적인 언급만 포함하고 있습니다. 특정 사건이나 피해 상황에 대한 구체적인 정보는 전혀 제시되지 않았습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>주주연대가 언론사의 보도로 인한 손해배상 소송을 예고하여 집단적 피해 가능성이 높습니다. (적합 조건 3) 그러나 언론사의 자력, 보도 내용의 허위성 및 주주 피해와의 인과관계 입증이 쟁점이 될 수 있어 추가 정보 확인이 필요합니다.</t>
+          <t>제공된 기사 본문은 '잘못된 보도로 인한 피해'에 대한 일반적인 언급만 있을 뿐, 구체적인 사건, 피해 주체, 상대방 언론사, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 없습니다. 적합 조건 중 어느 하나도 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>日 줄기세포 치료 사망 사고 파장…국내 기업 '알바이오' 연관성 공방·...</t>
+          <t>민주  김부겸 대구 출마 여부 금주 결론…국힘, 기득권 우물에 갇혀</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>e-science.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.e-science.co.kr/news/articleView.html?idxno=128301</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008487196&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-20 12:58:59.565610+00:00</t>
+          <t>2026-03-22 12:20:25.388373+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>이재명 대통령</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>'그것이 알고 싶다' 제작진의 사과로 해당 사안에 대한 법적 분쟁 가능성 낮아짐</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>이재명 대통령이 SBS '그것이 알고 싶다'의 조폭 연루설 보도를 '조작방송'이라 비난하며 사과를 요구하자, SBS 노동조합이 언론 길들이기라며 강하게 반발했다. 노조는 '그알'이 공적 인물 검증 기능을 수행한 것이며, 대통령의 SNS 행보가 언론 자유를 위협한다고 규탄했다. '그알' 제작진은 이후 "확실한 근거 없이 의혹을 제기한 것에 대해 사과드린다"고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>'그것이 알고 싶다' 제작진이 이재명 대통령의 조폭 연루설 보도에 대해 사과함으로써, SBS나 노조가 대통령을 상대로 법적 책임을 묻기 위한 명분이 크게 약화되었다. 이는 사실상 해당 사안에 대한 소송 가능성이 낮아졌음을 의미하며, 소송금융 투자 대상으로서의 적합성이 매우 낮다. (부적합 조건: 이미 종결된 사건에 해당)</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>SBS노조  유리할 땐 '정의로운 언론' 불리하면 '조작' 비판하던 것이 李...</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>jibs.co.kr</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>https://www.jibs.co.kr/news/articles/articlesDetail/59182?feed=na</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-03-22 00:24:58.419732+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>이재명</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>SBS 노조의 과거 보도 방어 및 이재명 측의 비난에 대한 논란</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>SBS 노조가 2018년 파타야 살인사건 관련 보도에 대해 이재명 대통령(추정)의 비난에 맞서 보도의 정당성을 주장하고 있습니다. 노조는 해당 보도가 장영하 변호사의 주장이 아닌 피해자와 재판 기록을 바탕으로 한 것이라고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>기사 내용이 매우 단편적이어서 소송금융 투자 대상으로서의 원고(피해자) 특정, 상대방 책임 명확성, 피해 규모 등 적합 조건을 파악하기 어렵습니다. 현재는 SBS 노조가 과거 보도를 방어하는 상황으로, 소송금융의 일반적인 원고 측 투자 기회로 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>사과는 거짓이었나? SBS 노조, 이재명 대통령 비난 나서</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>goodmorningcc.com</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=443304</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-03-21 12:19:11.363985+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
-[...49 lines deleted...]
-      <c r="L15" t="inlineStr">
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>해당 언론사</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>언론사 대상 손해배상 소송 제기 예고</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>일본 줄기세포 치료 사망 사고와 국내 기업 '알바이오'의 연관성을 보도한 언론사에 대해 주주연대가 손해배상 소송을 예고했습니다. 주주연대는 기사 삭제 또는 공식 입장 반영을 요구하며, 조치 미이행 시 소송을 제기할 방침입니다. '알바이오' 측은 바이오스타 줄기세포와의 직접적 연관성이 확인되지 않는다고 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>주주연대가 언론사의 보도로 인한 손해배상 소송을 예고하여 집단적 피해 가능성이 높습니다. (적합 조건 3) 그러나 언론사의 자력, 보도 내용의 허위성 및 주주 피해와의 인과관계 입증이 쟁점이 될 수 있어 추가 정보 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>日 줄기세포 치료 사망 사고 파장…국내 기업 '알바이오' 연관성 공방·...</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>e-science.co.kr</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603200038</t>
+          <t>https://www.e-science.co.kr/news/articleView.html?idxno=128301</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-20 12:18:36.080243+00:00</t>
+          <t>2026-03-20 12:58:59.565610+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>언론/명예훼손</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>각 언론사</t>
+          <t>SBS</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>언론중재법상 추후보도청구권 행사 진행 중</t>
+          <t>언론중재법에 따른 정정보도 및 사과 요구</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>청와대가 이재명 대통령의 '조폭 연루설'이 대법원 판결로 허위임이 확정됨에 따라, 당시 이를 보도한 언론사들에 언론중재법에 따른 추후보도청구권 행사를 요청했다. 청와대는 허위 보도로 인한 국민의 오해 해소와 명예훼손 회복을 위해 언론사의 책임 있는 조치를 기대한다고 밝혔다.</t>
+          <t>고위 공직자(이 대통령 또는 이 수석)가 과거 '그것이 알고싶다'의 '조폭 연루설' 보도로 명예가 훼손되었다며 언론사에 사과와 정정보도를 요구하고 있습니다. 언론중재 및 피해구제 등에 관한 법률 제17조에 따라 무죄 판결 등을 받은 자는 언론사에 추후보도를 청구할 수 있으며, 이에 근거하여 언론사의 책임이 명확해 보입니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>대법원 판결로 '조폭 연루설'이 허위임이 법적으로 확정되어 상대방(언론사)의 책임이 명확하며(적합 조건 1), 언론중재법에 따른 추후보도청구권 행사가 진행 중이다(적합 조건 6). 상대방인 언론사들은 자력이 충분할 것으로 예상되며(적합 조건 2), 대법원 판결이라는 명확한 증거가 존재한다(적합 조건 5).</t>
+          <t>상대방(SBS)에게 자력이 충분하고(적합 조건 2), 무죄 판결 등 명확한 증거가 존재하여(적합 조건 5) 언론사의 책임이 비교적 명확합니다. 고위 공직자의 명예훼손 사건으로 사회적 관심이 높으나, 기사 내용상 금전적 손해배상보다는 정정보도 및 사과를 주된 목적으로 하고 있어 소송금융의 수익 모델과 직접적으로 부합하는지 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>1명 (이재명 대통령)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>靑  李 대통령 '조폭 연루설' 허위 확정…'추후보도' 요청</t>
+          <t>이 대통령, ‘조폭 연루설’ 그알에 “미안하다 듣고 싶다”</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1951185</t>
+          <t>https://www.naeil.com/news/read/582057?ref=naver</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-20 12:16:38.936837+00:00</t>
+          <t>2026-03-20 12:20:02.597042+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>언론/명예훼손</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>보도 언론사</t>
+          <t>TV조선, 채널A, 서울신문, 연합뉴스TV</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>언론중재 및 피해구제 등에 관한 법률 제17조에 따른 추후보도 요청</t>
+          <t>형사 절차에서 무죄 판결이 확정되어 언론중재법에 따른 추후보도가 완료되었으며, 민사상 손해배상 소송 제기 가능성이 높음.</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>청와대가 '이대통령 조폭 연루설'을 보도한 언론사에 대해 언론중재법 제17조에 의거한 추후보도를 요청했습니다. 이는 범죄 혐의 보도 후 무죄 판결 등을 받은 자가 언론사에 사실 관련 추후보도를 청구할 수 있다는 규정에 따른 것입니다. 기사는 명예회복을 위한 법적 절차를 다루고 있으며, 금전적 손해배상 청구와는 거리가 있습니다.</t>
+          <t>TV조선, 채널A, 서울신문, 연합뉴스TV 등 주요 언론사들이 보도했던 '이(李) 조폭연루설'이 허위로 밝혀져, 언론중재법에 따라 추후보도를 진행했다. 이는 형사 절차에서 무죄 판결이 확정된 결과로, 언론사의 허위 보도로 인한 명예훼손 피해에 대한 민사상 손해배상 청구 가능성이 높다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>이 사건은 '이대통령 조폭 연루설' 보도에 대한 무죄 판결 등 이후 언론사에 추후보도를 요청하는 것으로, 이미 종결된 사건(무죄 판결)에 대한 명예회복 절차입니다. 소송금융의 주된 투자 대상인 금전적 손해배상 청구 사건이 아니므로 적합도가 낮습니다.</t>
+          <t>주요 언론사들의 허위 보도에 대한 무죄 판결이 확정되어 상대방 책임이 명확하며(조건 1), 상대방 언론사들은 자력이 충분함(조건 2). 무죄 판결이라는 객관적 증거가 존재하며(조건 5), 언론중재법에 따른 추후보도가 진행된 공적 절차를 거쳤음(조건 6).</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>靑, '李대통령 조폭 연루설' 보도 언론사에 추후보도 요청</t>
+          <t>TV조선·채널A·서울신문·연합뉴스TV  李 조폭연루설 허위  추후보도</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=298040</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333188</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-20 00:17:11.841904+00:00</t>
+          <t>2026-03-20 12:19:18.398906+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>언론/명예훼손</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>언론사</t>
+          <t>'그알' 방송사</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>허위 보도에 대한 법적 확정 및 추후보도청구권 행사 가능</t>
+          <t>대법원 유죄 확정 판결로 추후 보도 청구 요건 미충족, 법적 구제 가능성 없음.</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>이 대통령에 대한 '조폭연루설'이 법적으로 허위임이 확정되었습니다. 이에 따라 관련 보도를 한 언론사에 대해 '언론중재 및 피해구제 등에 관한 법률'에 따른 추후보도청구권 행사가 가능합니다. 이는 허위 보도로 인한 명예훼손에 대한 후속 조치로 이어질 수 있습니다.</t>
+          <t>장영하 변호사에 대한 '그알'의 조폭 연루설 보도와 관련하여, 대법원이 장 변호사에게 유죄를 확정했습니다. 언론중재법상 범죄 혐의 보도로 피해를 입은 당사자가 무죄 판결 등을 받은 경우에만 언론사에 추후 보도를 청구할 수 있으므로, 본 사안은 해당 요건을 충족하지 못해 법적 구제 가능성이 없습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>언론사의 허위 보도 책임이 법적으로 확정되어 명확하며(적합 조건 1), 허위 사실에 대한 법적 확정이라는 객관적 증거가 존재합니다(적합 조건 5). 그러나 집단적 피해가 아니며, 피해 규모가 구체적으로 명시되지 않았고, 상대방 언론사의 자력은 특정되지 않아 추가 확인이 필요합니다.</t>
+          <t>기사에 따르면 대법원이 장영하 변호사에 대해 유죄를 확정했습니다. 이는 언론중재법상 추후 보도 청구의 요건인 '무죄 판결 등'에 해당하지 않으므로, 해당 언론 보도에 대한 법적 구제 가능성이 없습니다. 따라서 상대방 책임이 명확하지 않고(조건 1 불충족), 증거가 오히려 청구에 불리하게 작용합니다(조건 5 불충족).</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (장영하 변호사)</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>청와대  이 대통령 '조폭연루설' 허위 법적 확정…언론사에 추후보도 요...</t>
+          <t>李대통령 “‘그알’ 조폭연루설, 사과·추후보도 할까…‘살인 조폭’...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2039764</t>
+          <t>https://www.kukinews.com/article/view/kuk202603200038</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-19 12:20:21.337661+00:00</t>
+          <t>2026-03-20 12:18:36.080243+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>각 언론사</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>언론중재법상 추후보도청구권 행사 진행 중</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>청와대가 이재명 대통령의 '조폭 연루설'이 대법원 판결로 허위임이 확정됨에 따라, 당시 이를 보도한 언론사들에 언론중재법에 따른 추후보도청구권 행사를 요청했다. 청와대는 허위 보도로 인한 국민의 오해 해소와 명예훼손 회복을 위해 언론사의 책임 있는 조치를 기대한다고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>대법원 판결로 '조폭 연루설'이 허위임이 법적으로 확정되어 상대방(언론사)의 책임이 명확하며(적합 조건 1), 언론중재법에 따른 추후보도청구권 행사가 진행 중이다(적합 조건 6). 상대방인 언론사들은 자력이 충분할 것으로 예상되며(적합 조건 2), 대법원 판결이라는 명확한 증거가 존재한다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>1명 (이재명 대통령)</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>靑  李 대통령 '조폭 연루설' 허위 확정…'추후보도' 요청</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>inews24.com</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>http://www.inews24.com/view/1951185</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:16:38.936837+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D21" t="inlineStr">
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>보도 언론사</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I21" t="inlineStr">
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>언론중재 및 피해구제 등에 관한 법률 제17조에 따른 추후보도 요청</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>청와대가 '이대통령 조폭 연루설'을 보도한 언론사에 대해 언론중재법 제17조에 의거한 추후보도를 요청했습니다. 이는 범죄 혐의 보도 후 무죄 판결 등을 받은 자가 언론사에 사실 관련 추후보도를 청구할 수 있다는 규정에 따른 것입니다. 기사는 명예회복을 위한 법적 절차를 다루고 있으며, 금전적 손해배상 청구와는 거리가 있습니다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>이 사건은 '이대통령 조폭 연루설' 보도에 대한 무죄 판결 등 이후 언론사에 추후보도를 요청하는 것으로, 이미 종결된 사건(무죄 판결)에 대한 명예회복 절차입니다. 소송금융의 주된 투자 대상인 금전적 손해배상 청구 사건이 아니므로 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J21" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L21" t="inlineStr">
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>靑, '李대통령 조폭 연루설' 보도 언론사에 추후보도 요청</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>thepublic.kr</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333170</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=298040</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-19 12:19:55.241739+00:00</t>
+          <t>2026-03-20 00:17:11.841904+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>언론/명예훼손</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>관련 보도를 한 언론사 다수</t>
+          <t>언론사</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>허위 보도에 대한 법적 확정 및 추후보도청구권 행사 가능</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>이 대통령에 대한 '조폭연루설'이 법적으로 허위임이 확정되었습니다. 이에 따라 관련 보도를 한 언론사에 대해 '언론중재 및 피해구제 등에 관한 법률'에 따른 추후보도청구권 행사가 가능합니다. 이는 허위 보도로 인한 명예훼손에 대한 후속 조치로 이어질 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>언론사의 허위 보도 책임이 법적으로 확정되어 명확하며(적합 조건 1), 허위 사실에 대한 법적 확정이라는 객관적 증거가 존재합니다(적합 조건 5). 그러나 집단적 피해가 아니며, 피해 규모가 구체적으로 명시되지 않았고, 상대방 언론사의 자력은 특정되지 않아 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>청와대  이 대통령 '조폭연루설' 허위 법적 확정…언론사에 추후보도 요...</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>kado.net</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>https://www.kado.net/news/articleView.html?idxno=2039764</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:20:21.337661+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L23" t="inlineStr">
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>언론중재법에 따른 추후보도 요청 진행 중</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>청와대가 이 대통령의 '조폭 연루설'이 허위임을 밝히며 언론사에 '언론중재 및 피해구제 등에 관한 법률' 제17조에 의거한 추후보도를 요청했습니다. 이 법률은 범죄 혐의 보도 후 무죄 판결 등을 받은 경우 언론사에 추후 보도를 청구할 수 있도록 규정하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>기사는 전 대통령의 허위 보도에 대한 '추후보도' 요청을 다루고 있으며, 이는 주로 명예 회복을 위한 비금전적 구제 절차입니다. 소송금융은 대규모 금전적 손해배상 가능성이 높은 사건에 적합한데, 이 사건은 그러한 잠재적 수익을 명확히 파악하기 어렵습니다. (적합 조건 4. 피해 규모가 큼 - 해당 없음)</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>靑, 이 대통령 '조폭 연루설' 허위...언론에 '추후보도' 요청</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>enewstoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M23" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/president/6107237</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2408323</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-19 12:18:23.696249+00:00</t>
+          <t>2026-03-19 12:20:10.329412+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>언론/명예훼손</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>SBS, 장영하</t>
+        </is>
+      </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>언론중재위원회 조정 절차 진행 중인 사건 증가 추세</t>
+          <t>형사 절차 무죄 판결 후 언론중재법상 추후보도 요구 및 손해배상 청구 가능성</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>언론중재위원회에 접수되는 유튜브 채널 관련 조정 대상 사건이 크게 증가했다는 내용의 기사입니다. 피해구제율은 69.9%로 나타났으며, 평균 처리 기간은 28.7일로 전년 대비 증가했습니다. 이는 온라인 미디어 분쟁이 늘고 있음을 보여줍니다.</t>
+          <t>SBS와 장영하가 보도한 '李 조폭연루설'에 대해 '李'가 최종 무죄 판결을 받았다. 이에 '李'는 언론중재법에 의거하여 언론사에 무죄 판결 사실을 알리는 추후보도를 요구할 권리가 있으며, 허위 보도로 인한 명예훼손에 대한 손해배상 청구도 가능할 것으로 보인다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>이 기사는 언론중재위의 통계적 현황을 다루며, 특정 사건의 구체적인 피해자, 상대방, 피해 규모에 대한 정보가 없습니다. 소송금융 투자에 필요한 집단적 피해, 상대방의 자력, 명확한 책임 등 적합 조건이 충족되지 않아 투자 적합도가 낮습니다.</t>
+          <t>대형 언론사(SBS)의 허위 보도(조폭연루설)로 인한 명예훼손 사건으로, 피해자가 최종 무죄 판결을 받아 상대방의 책임이 명확하고 강력한 증거가 확보되어 있습니다. 또한, 상대방인 SBS는 충분한 자력을 가지고 있어 손해배상 청구 시 회수 가능성이 높습니다. 형사 절차는 종결되었으나, 언론중재법상 추후보도 및 손해배상 청구 등 추가적인 법적 절차 진행 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>언론중재위  유튜브 채널 조정 대상 크게 늘어</t>
+          <t>SBS·장영하 제기한 '李 조폭연루설' 보도 끝날까…靑  추후보도 게재해...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>seoulfn.com</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.seoulfn.com/news/articleView.html?idxno=624076</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333170</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-19 12:16:51.459325+00:00</t>
+          <t>2026-03-19 12:19:55.241739+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A26" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>언론/명예훼손</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>이철우 경북도지사</t>
+          <t>관련 보도를 한 언론사 다수</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>경북도지사의 언론사 고소 및 손해배상 청구 예고, 시민사회 규탄</t>
+          <t>대법원 판결로 허위 사실 확정 후 청와대가 언론사에 추후 보도 청구권 행사 요청</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>이철우 경북도지사가 자신에게 부정적인 기사를 보도하려 한 대구MBC 기자에 대해 명예훼손 및 손해배상 청구를 예고했다. 대구MBC는 녹취록과 보조금 집행 사실에 근거한 보도임을 주장하며, 대구 시민사회는 이 지사의 언론 겁박을 규탄하고 언론 매수 의혹의 진실 규명을 요구하고 있다. 이는 언론의 자유와 공정성에 대한 중대한 도전으로 비춰지고 있다.</t>
+          <t>이재명 대통령의 '조폭 연루설'이 대법원에서 허위 사실로 확정되었음에도, 관련 보도를 한 언론사들이 정정보도를 제대로 하지 않고 있다. 이에 청와대는 언론중재법에 따라 언론사에 추후 보도 청구권 행사를 요청하며 사실관계 바로잡기를 촉구했다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방(경북도지사)의 책임이 녹취록 등 증거에 기반하여 비교적 명확하며(조건 1), 공직자로서 자력이 충분하다고 판단된다(조건 2). 다만, 집단적 피해가 명확하지 않고(조건 3) 대구MBC가 입을 직접적인 금전적 피해 규모가 불분명하여(조건 4) 소송금융 투자 매력도가 제한적이다.</t>
+          <t>대법원에서 '허위 사실'로 확정된 내용에 대한 언론사의 정정보도 미이행이 쟁점입니다. 상대방(언론사)의 책임이 명확하고(적합 조건 1), 대법원 판결이라는 강력한 증거가 존재하며(적합 조건 5), 청와대가 언론중재법에 따른 추후 보도 청구권을 행사하는 등 공적 절차가 진행 중입니다(적합 조건 6). 다수의 언론사를 상대로 한 소송이 가능하며, 언론사의 자력도 충분할 것으로 예상됩니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (이재명 대통령)</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>[만평] 대구 시민사회  이철우 경북지사 대구MBC 보도 겁박 규탄···언...</t>
+          <t>청와대, 이 대통령 '조폭 연루설' 추후 보도 요청… 정정보도 거의 없어...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>dgmbc.com</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://dgmbc.com/NewsArticle/829927</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1294895&amp;inflow=N</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-18 00:37:12.737824+00:00</t>
+          <t>2026-03-19 12:19:38.888319+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>언론/명예훼손</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>김어준의 겸손은 힘들다 뉴스공장</t>
+          <t>언론사</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>언론 보도에 대한 비판 및 책임론 제기</t>
+          <t>대통령 '조폭 연루설' 제기자에 대한 대법원 판결 확정 후, 청와대가 언론사에 추후보도 요청</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>김어준의 겸손은 힘들다 뉴스공장에서 '공소 취소 거래설'이라는 중대 사안을 보도했으나, 해당 보도가 충분한 팩트 체크 없이 이루어졌다는 비판이 제기되었다. 기사는 김어준과 뉴스공장이 언론으로서의 책임과 공공성을 다하지 못했다고 지적하며, 이로 인해 발생할 수 있는 명예훼손 등 법적 책임 가능성을 시사한다.</t>
+          <t>대통령의 '조폭 연루설'을 제기한 인물에 대해 대법원이 유죄를 확정했습니다. 청와대는 당시 보도로 국민이 혼란을 겪었으며 제대로 된 정정보도가 없었다며 언론사에 신속한 추후보도를 요청했습니다. 이는 이미 법적 판단이 내려진 사안에 대한 언론의 후속 조치를 요구하는 상황입니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>김어준의 겸손은 힘들다 뉴스공장은 높은 영향력을 가진 매체로 자력이 충분하며 (적합 조건 2), 검증되지 않은 중대 사안을 보도하여 언론으로서의 책임이 제기되고 있어 상대방 책임이 비교적 명확함 (적합 조건 1). 보도 내용 및 팩트 체크 여부 등 증거 확보가 용이함 (적합 조건 5). 다만, 집단적 피해나 구체적인 금전적 피해 규모가 명시되지 않아 피해 규모가 크다고 단정하기 어려움.</t>
+          <t>대통령 '조폭 연루설'을 제기한 인물에 대한 대법원 판결이 이미 확정되어 핵심 법적 쟁점은 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 청와대의 언론사 추후보도 요청은 새로운 소송금융 투자 기회로 보기 어렵고, 피해 규모 또한 명확히 특정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>'공소 취소 거래설', 김어준은 왜 사과하지 않을까 [조성식의 통찰]</t>
+          <t>靑, 李대통령 '조폭 연루설' 추후보도 요청… 언론사 신속 조치 기대</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003215563&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.news1.kr/politics/president/6107237</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-17 12:17:13.147782+00:00</t>
+          <t>2026-03-19 12:18:23.696249+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="3" t="inlineStr">
+      <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>언론/명예훼손</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
+          <t>언론중재위원회 조정 절차 진행 중인 사건 증가 추세</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>언론중재위원회에 접수되는 유튜브 채널 관련 조정 대상 사건이 크게 증가했다는 내용의 기사입니다. 피해구제율은 69.9%로 나타났으며, 평균 처리 기간은 28.7일로 전년 대비 증가했습니다. 이는 온라인 미디어 분쟁이 늘고 있음을 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>이 기사는 언론중재위의 통계적 현황을 다루며, 특정 사건의 구체적인 피해자, 상대방, 피해 규모에 대한 정보가 없습니다. 소송금융 투자에 필요한 집단적 피해, 상대방의 자력, 명확한 책임 등 적합 조건이 충족되지 않아 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>언론중재위  유튜브 채널 조정 대상 크게 늘어</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>seoulfn.com</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>https://www.seoulfn.com/news/articleView.html?idxno=624076</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:16:51.459325+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>이철우 경북도지사</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>경북도지사의 언론사 고소 및 손해배상 청구 예고, 시민사회 규탄</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>이철우 경북도지사가 자신에게 부정적인 기사를 보도하려 한 대구MBC 기자에 대해 명예훼손 및 손해배상 청구를 예고했다. 대구MBC는 녹취록과 보조금 집행 사실에 근거한 보도임을 주장하며, 대구 시민사회는 이 지사의 언론 겁박을 규탄하고 언론 매수 의혹의 진실 규명을 요구하고 있다. 이는 언론의 자유와 공정성에 대한 중대한 도전으로 비춰지고 있다.</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>상대방(경북도지사)의 책임이 녹취록 등 증거에 기반하여 비교적 명확하며(조건 1), 공직자로서 자력이 충분하다고 판단된다(조건 2). 다만, 집단적 피해가 명확하지 않고(조건 3) 대구MBC가 입을 직접적인 금전적 피해 규모가 불분명하여(조건 4) 소송금융 투자 매력도가 제한적이다.</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>[만평] 대구 시민사회  이철우 경북지사 대구MBC 보도 겁박 규탄···언...</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>dgmbc.com</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>https://dgmbc.com/NewsArticle/829927</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:37:12.737824+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>김어준의 겸손은 힘들다 뉴스공장</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>언론 보도에 대한 비판 및 책임론 제기</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>김어준의 겸손은 힘들다 뉴스공장에서 '공소 취소 거래설'이라는 중대 사안을 보도했으나, 해당 보도가 충분한 팩트 체크 없이 이루어졌다는 비판이 제기되었다. 기사는 김어준과 뉴스공장이 언론으로서의 책임과 공공성을 다하지 못했다고 지적하며, 이로 인해 발생할 수 있는 명예훼손 등 법적 책임 가능성을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>김어준의 겸손은 힘들다 뉴스공장은 높은 영향력을 가진 매체로 자력이 충분하며 (적합 조건 2), 검증되지 않은 중대 사안을 보도하여 언론으로서의 책임이 제기되고 있어 상대방 책임이 비교적 명확함 (적합 조건 1). 보도 내용 및 팩트 체크 여부 등 증거 확보가 용이함 (적합 조건 5). 다만, 집단적 피해나 구체적인 금전적 피해 규모가 명시되지 않아 피해 규모가 크다고 단정하기 어려움.</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>'공소 취소 거래설', 김어준은 왜 사과하지 않을까 [조성식의 통찰]</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>ohmynews.com</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003215563&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:17:13.147782+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr"/>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
           <t>언론중재위원회 조정/중재 신청 급증</t>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
+      <c r="F31" t="inlineStr">
         <is>
           <t>언론사 유튜브 채널과 사이버레커로 인한 피해가 사회적 문제로 부상하며, 언론중재위원회에 접수된 관련 사건이 2.5배 급증했습니다. 정치·시사 유튜브를 규제 대상으로 하는 언론중재법안 발의 등 피해구제 제도 마련에 대한 논의가 진행 중입니다.</t>
         </is>
       </c>
-      <c r="G28" t="inlineStr">
+      <c r="G31" t="inlineStr">
         <is>
           <t>기사는 언론사 유튜브 및 사이버레커 관련 언론중재위원회 접수 사례가 급증하는 사회적 문제를 다루고 있으나, 특정 가해자나 구체적인 피해 규모, 피해자 수가 명시되어 있지 않습니다. 공적 절차(언론중재위원회)가 진행 중인 점은 적합 조건에 해당하나, 소송금융 투자 대상으로서의 구체적인 사건 특정 및 상대방 자력 확인이 어렵습니다.</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J28" t="inlineStr">
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
         <is>
           <t>언중위로 간 언론사 유튜브 2.5배 급증</t>
         </is>
       </c>
-      <c r="K28" t="inlineStr">
+      <c r="K31" t="inlineStr">
         <is>
           <t>pdjournal.com</t>
         </is>
       </c>
-      <c r="L28" t="inlineStr">
+      <c r="L31" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M28" t="inlineStr">
+      <c r="M31" t="inlineStr">
         <is>
           <t>https://www.pdjournal.com/news/articleView.html?idxno=81167</t>
         </is>
       </c>
-      <c r="N28" t="inlineStr">
+      <c r="N31" t="inlineStr">
         <is>
           <t>2026-03-17 12:16:19.952790+00:00</t>
         </is>
       </c>
     </row>
-    <row r="29">
-      <c r="A29" s="3" t="inlineStr">
+    <row r="32">
+      <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
-[...202 lines deleted...]
-      </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>언론/명예훼손</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
-          <t>정치적 논란</t>
+          <t>기사 내용만으로는 특정 사건의 진행 단계를 파악할 수 없음</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>국민의힘은 더불어민주당이 '가짜뉴스와의 전쟁'을 외치면서도, 친여 방송인 김어준 씨의 방송에서 제기된 정권 관련 의혹에 대해서는 아무런 조치를 취하지 않고 있다고 비판했습니다. 이는 여당이 '상왕 정치'에 굴복한 것이라고 주장하며, 민주당의 이중적 태도를 지적했습니다.</t>
+          <t>기사는 언론중재위원회가 언론 보도의 정정, 반박, 손해배상을 목적으로 하는 민사적·행정적 절차임을 설명하며, 발행·편집 책임자가 당사자로 포함되는 것이 관행이라고 언급합니다. 이는 김어준과 민주당의 사례를 들어 법리보다 정치적 계산이 우선시될 수 있다는 논평의 맥락에서 제시되었습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건의 피해 발생이나 법적 절차 진행에 대한 보도라기보다, '가짜뉴스'에 대한 여당의 이중적 태도를 비판하는 정치적 논평에 가깝습니다. 소송금융 투자에 필요한 명확한 피해자, 구체적인 피해 규모, 특정 가능한 피고, 진행 중인 공적 절차 등 적합 조건이 전혀 확인되지 않습니다.</t>
+          <t>제공된 기사는 언론중재위원회의 일반적인 기능과 정치적 논평에 대한 내용으로, 특정 사건이나 피해자, 가해자, 구체적인 피해 규모가 명시되어 있지 않습니다. 소송금융 투자를 검토할 만한 구체적인 사건 정보가 부재하여 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>국민의힘  김어준 빼고 장인수만 고발한 與…'상왕 정치'에 굴복</t>
+          <t>[양준서의 정조준] 김어준 못 건드린 민주당…법리보다 정치적 계산?</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=365816</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=116818</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-14 12:39:38.329957+00:00</t>
+          <t>2026-03-16 12:52:59.623681+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="3" t="inlineStr">
+      <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>언론/명예훼손</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>CBS의 소송 포기 및 배상금 지불로 사건 종결</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>미 CBS 방송이 트럼프 대통령에 대한 소송을 포기하고 막대한 배상금을 지불한 과거 사건이 언급되었습니다. 기사 내용은 오스카 시상식 관련 보도 중 일부로, 새로운 소송금융 투자 기회를 제시하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>기사 내용은 CBS 방송이 트럼프 대통령에 대한 소송을 포기하고 막대한 배상금을 지불한 과거 사건을 언급하고 있습니다. 이는 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다 (부적합 조건: 이미 종결된 사건).</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>당장 모든 전쟁 끝내야 … 오스카 시상식, '반전, 반트럼프' 메시지 봇...</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026031613460003701?did=NA</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:42:42.107566+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>김어준</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E33" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>민주당, 장인수 전 기자 고소 의사 밝힘</t>
+          <t>김어준 방송에서 정권을 뒤흔드는 의혹 제기</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>CBS 라디오 '박재홍의 한판승부'에서 '공소 취소 거래설'의 진위 여부를 두고 논의가 진행되었다. 패널들은 해당 설이 사실이 아닐 가능성이 높다고 판단했으며, 더불어민주당은 이 폭로를 한 장인수 전 기자를 고소할 의사를 밝혔다. 사건의 본질은 정치적 논란과 언론 보도의 신뢰성 문제로 보인다.</t>
+          <t>박충권 의원이 친여 방송인 김어준이 제기한 '정권을 뒤흔드는 의혹'에 대해 징벌적 손해배상이나 단속 칼날조차 향하지 않고 있다고 비판했습니다. 이는 민주당의 이중적인 태도를 지적하며, 김어준의 논란에 대한 조치 부재를 꼬집는 내용입니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>기사에서 논의된 '공소 취소 거래설' 자체가 사실이 아닐 가능성이 높다는 전문가들의 의견이 지배적입니다 (적합 조건 1 미충족). 소송금융의 대상이 될 만한 명확한 피해자 집단이나 대규모 피해 금액이 특정되지 않으며 (적합 조건 3, 4 미충족), 상대방의 자력 또한 불분명합니다 (적합 조건 2 미충족). 현재 논의되는 법적 조치는 민주당이 장인수 전 기자를 상대로 한 고소로, 이는 일반적인 집단 피해자 소송금융 투자 모델과는 거리가 있습니다.</t>
+          <t>기사는 특정 법적 분쟁이나 피해를 다루기보다는 정치적 비판에 가깝습니다. 상대방의 책임이 명확하지 않고, 구체적인 피해자나 피해 규모가 언급되지 않아 소송금융 투자 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모)에 부합하지 않습니다. 또한 공적 절차가 진행 중이라는 언급도 없습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>강성필  양문석, 국민 기본권 위해서라도 재판소원 말아야 [한판승부]</t>
+          <t>박충권 의원  김어준이 시작한 논란에 김어준만 없다</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6484181?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260313073058</t>
+          <t>https://www.hankyung.com/article/202603140846i</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-13 00:39:47.253453+00:00</t>
+          <t>2026-03-14 12:40:04.165642+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="3" t="inlineStr">
+      <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>언론/명예훼손</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>김어준</t>
         </is>
       </c>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
+          <t>정치적 논란</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>국민의힘은 더불어민주당이 '가짜뉴스와의 전쟁'을 외치면서도, 친여 방송인 김어준 씨의 방송에서 제기된 정권 관련 의혹에 대해서는 아무런 조치를 취하지 않고 있다고 비판했습니다. 이는 여당이 '상왕 정치'에 굴복한 것이라고 주장하며, 민주당의 이중적 태도를 지적했습니다.</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건의 피해 발생이나 법적 절차 진행에 대한 보도라기보다, '가짜뉴스'에 대한 여당의 이중적 태도를 비판하는 정치적 논평에 가깝습니다. 소송금융 투자에 필요한 명확한 피해자, 구체적인 피해 규모, 특정 가능한 피고, 진행 중인 공적 절차 등 적합 조건이 전혀 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>국민의힘  김어준 빼고 장인수만 고발한 與…'상왕 정치'에 굴복</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>sisajournal.com</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=365816</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:39:38.329957+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr"/>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>정치적 논란 및 명예훼손 가능성</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>김어준의 뉴스공장에서 장인수 씨가 '이재명 공소취소 거래 의혹'을 제기했으나, 관련 당사자들이 이를 전면 부인하고 있습니다. 제보자는 구체적인 근거를 제시하지 않고 있으며, 여권 내에서도 음모론으로 일축하며 검찰개혁 동력 약화 및 지지층 갈등을 우려하고 있습니다. 사실관계 규명이 어려워 고소·고발 가능성도 언급됩니다.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>기사 내용상 '공소취소 거래 의혹'은 근거 없는 음모론으로 일축되고 있으며, 관련 당사자들이 전면 부인하고 있어 상대방 책임이 명확하지 않습니다. 또한 제보자가 구체적인 근거나 취재원을 밝히지 않아 증거 확보가 어렵습니다. 피해 규모나 피해자 수가 특정되지 않아 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>집안싸움 부채질 누가 왜? 여권 덮친 이재명 공소취소 거래 의혹</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>ilyo.co.kr</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=509617</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:59:56.468745+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>장인수 전 기자</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>민주당, 장인수 전 기자 고소 의사 밝힘</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>CBS 라디오 '박재홍의 한판승부'에서 '공소 취소 거래설'의 진위 여부를 두고 논의가 진행되었다. 패널들은 해당 설이 사실이 아닐 가능성이 높다고 판단했으며, 더불어민주당은 이 폭로를 한 장인수 전 기자를 고소할 의사를 밝혔다. 사건의 본질은 정치적 논란과 언론 보도의 신뢰성 문제로 보인다.</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>기사에서 논의된 '공소 취소 거래설' 자체가 사실이 아닐 가능성이 높다는 전문가들의 의견이 지배적입니다 (적합 조건 1 미충족). 소송금융의 대상이 될 만한 명확한 피해자 집단이나 대규모 피해 금액이 특정되지 않으며 (적합 조건 3, 4 미충족), 상대방의 자력 또한 불분명합니다 (적합 조건 2 미충족). 현재 논의되는 법적 조치는 민주당이 장인수 전 기자를 상대로 한 고소로, 이는 일반적인 집단 피해자 소송금융 투자 모델과는 거리가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>강성필  양문석, 국민 기본권 위해서라도 재판소원 말아야 [한판승부]</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6484181?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260313073058</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:39:47.253453+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>김어준</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr"/>
+      <c r="E38" t="inlineStr">
+        <is>
           <t>징벌적 손해배상 청구 제안</t>
         </is>
       </c>
-      <c r="F35" t="inlineStr">
+      <c r="F38" t="inlineStr">
         <is>
           <t>국민의힘 의원들이 김어준의 '가짜뉴스' 양산에 대해 민주당이 통과시킨 정보통신망법에 따른 징벌적 손해배상 청구를 제안했습니다. 이는 정치권에서 특정 인물의 언론 활동에 대한 법적 대응을 촉구하는 내용입니다.</t>
         </is>
       </c>
-      <c r="G35" t="inlineStr">
+      <c r="G38" t="inlineStr">
         <is>
           <t>이 기사는 김어준에 대한 '가짜뉴스' 징벌적 손해배상 청구를 정치권에서 제안하는 내용으로, 실제 소송이 진행 중이거나 구체적인 피해 사실이 확인된 사건이 아닙니다. 특정 피해자, 피해 규모, 객관적인 증거가 명확히 제시되지 않아(적합 조건 1, 3, 4, 5 미충족) 소송금융 투자 대상으로 적합성이 낮습니다. 또한, 상대방의 자력이나 공적 절차 진행 여부도 불분명합니다(적합 조건 2, 6 미충족).</t>
         </is>
       </c>
-      <c r="H35" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J35" t="inlineStr">
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
         <is>
           <t>오세훈 오늘도 '공천 미등록'…'벼랑 끝' 국민의힘의 서울시장戰 어디로...</t>
         </is>
       </c>
-      <c r="K35" t="inlineStr">
+      <c r="K38" t="inlineStr">
         <is>
           <t>dailian.co.kr</t>
         </is>
       </c>
-      <c r="L35" t="inlineStr">
+      <c r="L38" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M35" t="inlineStr">
+      <c r="M38" t="inlineStr">
         <is>
           <t>https://www.dailian.co.kr/news/view/1620333/?sc=Naver</t>
         </is>
       </c>
-      <c r="N35" t="inlineStr">
+      <c r="N38" t="inlineStr">
         <is>
           <t>2026-03-13 00:38:41.978378+00:00</t>
-        </is>
-[...210 lines deleted...]
-          <t>2026-03-12 13:10:14.110930+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>언론/명예훼손</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E39" t="inlineStr"/>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>문화방송 (MBC)</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>언론중재위원회 제소 및 명예훼손, 선거법 위반 고소, 손해배상 청구 예고</t>
+        </is>
+      </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>기사는 '공소취소 거래설'을 둘러싼 정치적 공방을 보도하며, 민주당이 평소 가짜뉴스에 징벌적 손해배상을 주장해왔음을 지적합니다. 만약 해당 '거래설'이 음모론이라면 방송인 김어준과 해당 매체를 즉각 고발해야 한다고 주장하며, 고발하지 못할 경우 '거래설'이 사실임을 시사한다고 언급합니다.</t>
+          <t>이철우 경북도지사가 국민의힘 경선 당일 MBC의 '보조금 입막음' 보도를 '선거 개입' 시도로 규정하고 강력한 법적 대응을 예고했습니다. 이 지사는 해당 보도가 과거 대법원에서 허위로 판명된 '가짜 뉴스'의 재탕이며, 녹취록 조작 및 수사 기밀 유출 가능성, 그리고 경선 국면에 맞춘 악의적 기획 보도라고 주장했습니다. 언론중재위원회 제소, 명예훼손 및 선거법 위반 고소, 손해배상 청구를 통해 법의 심판을 받게 할 것이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>본 기사는 '공소취소 거래설'에 대한 정치적 논쟁과 가짜뉴스 관련 징벌적 손해배상 주장을 다루고 있습니다. 소송금융 투자에 적합한 명확한 피해 발생 사건, 구체적인 피해자 집단, 그리고 특정 가능한 손해 규모가 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방(MBC)은 자력이 충분한 대형 언론사이며, 이철우 지사 측은 보도 내용이 과거 대법원에서 허위로 판명된 기사의 재탕이라는 강력한 증거를 제시하고 있습니다. 또한 언론중재위원회 제소 및 형사 고소, 손해배상 청구를 예고하며 공적 절차 진행 중입니다. 다만, 집단적 피해는 아닙니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (이철우 경북도지사)</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>나경원  이재명 죄 지우기 위해 사법체계 훼손 …'공소취소 거래설' 정...</t>
+          <t>이철우  경선국면 MBC 보도는 '선거 개입' 시도</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=288064</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=612176</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-12 12:57:08.053484+00:00</t>
+          <t>2026-03-13 00:33:50.509180+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>언론/명예훼손</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>월스트리트저널</t>
-[...6 lines deleted...]
-      </c>
+          <t>김어준</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
-          <t>바이낸스가 월스트리트저널을 상대로 소송 제기</t>
+          <t>국민의힘의 김어준TV에 대한 징벌적 손해배상 청구 제안</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>바이낸스가 월스트리트저널(WSJ)을 상대로 이란 자금 지원 관련 허위 보도에 대해 소송을 제기했습니다. 바이낸스 공동 최고경영자는 해당 보도가 규제 준수 노력을 폄하하려는 의도를 가졌다고 비판하며, 클릭 유도형 보도에 대한 책임을 묻겠다고 밝혔습니다.</t>
+          <t>국민의힘은 김어준이 가짜뉴스를 양산했다면 정보통신망법에 따라 김어준TV를 폐쇄하고 징벌적 손해배상을 청구해야 한다고 주장했다. 이는 가짜뉴스에 대한 책임을 묻기 위한 방안으로 제시되었다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>월스트리트저널은 대형 언론사로 자력이 충분하며(적합 조건 2), 바이낸스는 WSJ의 보도가 허위라고 주장하며 책임이 명확하다고 판단하고 있습니다(적합 조건 1). 그러나 집단적 피해가 아닌 기업의 명예훼손 소송이며, 피해 규모가 구체적으로 명시되지 않아 투자 매력도가 중간 수준입니다.</t>
+          <t>해당 기사는 특정 정당이 언론인에 대해 가짜뉴스 책임을 물어 징벌적 손해배상을 청구해야 한다고 주장하는 정치적 발언에 가깝습니다. 실제 피해자가 특정되지 않았고, 구체적인 피해 사실이나 진행 중인 법적 절차가 없어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>1 (바이낸스)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>바이낸스, 월스트리트저널 제소... 이란 자금 지원 허위 보도  강력 대</t>
+          <t>국힘  공소취소 거래설 특검해야  대여 압박 수위 강화</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>ulsanpress.net</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/223082</t>
+          <t>https://www.ulsanpress.net/news/articleView.html?idxno=570881</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-12 00:30:30.729137+00:00</t>
+          <t>2026-03-13 00:32:00.838857+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="3" t="inlineStr">
+      <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>언론/명예훼손</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr"/>
-      <c r="D41" t="inlineStr"/>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>김어준 씨</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>가짜뉴스 징벌적 손해배상 검토 지시, 민주당 고소·고발 촉구</t>
+          <t>특검 추진 선언, 징벌적 손해배상 청구 검토</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>민주당은 '공소취소 거래설'을 헌정 질서를 뒤흔드는 중대한 범죄로 규정하며 음모론으로 일축했습니다. 만약 해당 내용이 허위라면 민주당은 즉각 고소·고발해야 한다고 주장했으며, 이 대통령에게도 가짜뉴스 징벌적 손해배상 검토에 대한 입장을 밝히라고 압박했습니다.</t>
+          <t>여당은 '공소취소 거래 의혹'을 '가짜뉴스'로 규정하며 김어준 씨에게 징벌적 손해배상 청구를 압박하고, 야당은 이를 '국정농단'으로 보고 특검 추진을 선언했습니다. 이는 '가짜뉴스' 여부와 '공소취소 거래 의혹'의 진실 규명을 둘러싼 정치적 공방이 심화되는 상황입니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>본 기사는 '공소취소 거래설'이라는 정치적 음모론에 대한 민주당의 입장과 가짜뉴스에 대한 징벌적 손해배상 검토를 언급하고 있습니다. 특정 피해 사실, 피해자, 명확한 상대방, 구체적인 피해 규모가 파악되지 않아 소송금융 적합 조건에 해당하지 않습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+          <t>기사는 '공소취소 거래 의혹'과 관련된 '가짜뉴스' 주장에 대한 정치적 공방을 다루고 있어, 소송금융 투자 대상으로서 상대방 책임의 명확성, 구체적인 피해 규모 및 피해자 수, 그리고 상대방의 충분한 자력 등이 불분명합니다. 현재 진행 중인 공적 절차도 명확히 파악되지 않아 적합 조건에 부합하는 부분이 적습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>민주당 “공소취소 거래설은 음모론”</t>
+          <t>'공소취소 거래 의혹'…與,  가짜뉴스 엄단  vs 野,  국정농단 규명</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>idaegu.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0100&amp;key=20260312.22005003472</t>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=541483</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-11 13:03:06.183007+00:00</t>
+          <t>2026-03-12 13:10:14.110930+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr"/>
+      <c r="D42" t="inlineStr"/>
+      <c r="E42" t="inlineStr"/>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>기사는 '공소취소 거래설'을 둘러싼 정치적 공방을 보도하며, 민주당이 평소 가짜뉴스에 징벌적 손해배상을 주장해왔음을 지적합니다. 만약 해당 '거래설'이 음모론이라면 방송인 김어준과 해당 매체를 즉각 고발해야 한다고 주장하며, 고발하지 못할 경우 '거래설'이 사실임을 시사한다고 언급합니다.</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>본 기사는 '공소취소 거래설'에 대한 정치적 논쟁과 가짜뉴스 관련 징벌적 손해배상 주장을 다루고 있습니다. 소송금융 투자에 적합한 명확한 피해 발생 사건, 구체적인 피해자 집단, 그리고 특정 가능한 손해 규모가 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>나경원  이재명 죄 지우기 위해 사법체계 훼손 …'공소취소 거래설' 정...</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>ppss.kr</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=288064</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:57:08.053484+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B42" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>언론/명예훼손</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>월스트리트저널</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>언론중재위원회 조정 신청, 방송통신심의위원회 심의 요청, 법원 증거보전 신청</t>
+          <t>바이낸스가 월스트리트저널을 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>전상인 옥천군수 출마예정자가 허위보도로 인한 피해를 주장하며 언론중재위원회에 정정보도, 반론보도, 손해배상을 요구하는 조정 신청을 했습니다. 이와 함께 방송통신심의위원회에 심의를 요청하고, 법원에 방송 원본 및 취재 기록 확보를 위한 증거보전 신청을 진행 중입니다.</t>
+          <t>바이낸스가 월스트리트저널(WSJ)을 상대로 이란 자금 지원 관련 허위 보도에 대해 소송을 제기했습니다. 바이낸스 공동 최고경영자는 해당 보도가 규제 준수 노력을 폄하하려는 의도를 가졌다고 비판하며, 클릭 유도형 보도에 대한 책임을 묻겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>언론중재위원회 및 방송통신심의위원회에 조정/심의를 요청하는 등 공적 절차가 진행 중이며(적합 조건 6), 법원에 증거보전 신청을 통해 증거 확보 노력이 이루어지고 있습니다(적합 조건 5). 그러나 집단적 피해가 아닌 개인의 피해 주장이며, 상대방 언론사의 구체적인 자력이나 피해 규모가 명확히 파악되지 않아 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>월스트리트저널은 대형 언론사로 자력이 충분하며(적합 조건 2), 바이낸스는 WSJ의 보도가 허위라고 주장하며 책임이 명확하다고 판단하고 있습니다(적합 조건 1). 그러나 집단적 피해가 아닌 기업의 명예훼손 소송이며, 피해 규모가 구체적으로 명시되지 않아 투자 매력도가 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1 (바이낸스)</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>전상인 옥천군수 출마예정자  허위보도 피해  주장</t>
+          <t>바이낸스, 월스트리트저널 제소... 이란 자금 지원 허위 보도  강력 대</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3383104</t>
+          <t>http://coinreaders.com/223082</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-11 00:29:24.717185+00:00</t>
+          <t>2026-03-12 00:30:30.729137+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr"/>
+      <c r="D44" t="inlineStr"/>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>가짜뉴스 징벌적 손해배상 검토 지시, 민주당 고소·고발 촉구</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>민주당은 '공소취소 거래설'을 헌정 질서를 뒤흔드는 중대한 범죄로 규정하며 음모론으로 일축했습니다. 만약 해당 내용이 허위라면 민주당은 즉각 고소·고발해야 한다고 주장했으며, 이 대통령에게도 가짜뉴스 징벌적 손해배상 검토에 대한 입장을 밝히라고 압박했습니다.</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>본 기사는 '공소취소 거래설'이라는 정치적 음모론에 대한 민주당의 입장과 가짜뉴스에 대한 징벌적 손해배상 검토를 언급하고 있습니다. 특정 피해 사실, 피해자, 명확한 상대방, 구체적인 피해 규모가 파악되지 않아 소송금융 적합 조건에 해당하지 않습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>민주당 “공소취소 거래설은 음모론”</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>kookje.co.kr</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0100&amp;key=20260312.22005003472</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>2026-03-11 13:03:06.183007+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B44" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>언론/명예훼손</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E45" t="inlineStr"/>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>KBS</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>언론중재위원회 조정 신청, 방송통신심의위원회 심의 신청</t>
+        </is>
+      </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>강력범죄 피해자가 특정 종교 소속이라는 이유로 사건과 무관한 종교 단체까지 부각해 보도하며 집단적 낙인을 찍는 언론 보도 프레임의 문제점을 지적하는 기사입니다. 범행 원인과 종교 정체성 간의 명확한 연관성이 없음에도 종교를 부각하는 보도 행태에 대한 논란을 다룹니다.</t>
+          <t>옥천 전상인 출마예정자가 KBS의 보도에 대해 정정보도, 반론보도, 손해배상을 요구하며 언론중재위원회에 조정 신청을 하고 방송통신심의위원회에 심의를 신청했습니다. 이는 KBS 보도의 진실성 및 검증 여부에 대한 법적 다툼으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>기사는 특정 사건에 대한 분석이 아닌, 언론 보도 프레임의 문제점을 지적하는 논평에 가깝습니다. 특정 가해자(언론사)가 명시되지 않아 상대방 책임이 불분명하며(적합 조건 1 미충족), 피해 규모나 피해자 수도 특정되지 않습니다(적합 조건 4 미충족). 또한, 언급된 사례들은 이미 발생한 과거의 논란으로, 현재 진행 중인 소송 대상 사건으로 보기 어렵습니다(부적합 조건: 이미 종결된 사건).</t>
+          <t>KBS라는 자력 있는 상대방이 특정되었고(적합 조건 2), 언론중재위원회 및 방송통신심의위원회 등 공적 절차가 진행 중이며(적합 조건 6), 방송 원본 등 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 그러나 집단적 피해가 아닌 개인의 사건이며, 피해 규모가 아직 명확하지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>[정치와 종교(6)] '범죄 피해'도 집단 낙인으로… 보도 프레임의 그림자</t>
+          <t>옥천 전상인 출마예정자  단독  앞세운 KBS 보도, 11일 검증 외면했나…...</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
+          <t>ppss.kr</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=287852</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:30:34.443407+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>언론중재위원회 조정 신청, 방송통신심의위원회 심의 요청, 법원 증거보전 신청</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>전상인 옥천군수 출마예정자가 허위보도로 인한 피해를 주장하며 언론중재위원회에 정정보도, 반론보도, 손해배상을 요구하는 조정 신청을 했습니다. 이와 함께 방송통신심의위원회에 심의를 요청하고, 법원에 방송 원본 및 취재 기록 확보를 위한 증거보전 신청을 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>언론중재위원회 및 방송통신심의위원회에 조정/심의를 요청하는 등 공적 절차가 진행 중이며(적합 조건 6), 법원에 증거보전 신청을 통해 증거 확보 노력이 이루어지고 있습니다(적합 조건 5). 그러나 집단적 피해가 아닌 개인의 피해 주장이며, 상대방 언론사의 구체적인 자력이나 피해 규모가 명확히 파악되지 않아 적합도가 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>전상인 옥천군수 출마예정자  허위보도 피해  주장</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
           <t>newscj.com</t>
         </is>
       </c>
-      <c r="L45" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>http://www.tvdaily.co.kr/read.php3?aid=17724454551779411002</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3383104</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-02 12:56:17.781397+00:00</t>
+          <t>2026-03-11 00:29:24.717185+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>JTBC, 대한민국 (검찰)</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>변희재 대표의 항소심 진행 중, 최서원씨의 태블릿 이미징 파일 열람복사 신청, 국민검증단 구성 제안</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>변희재 대표는 태블릿 조작 의혹을 제기하며 10년간 진실 규명 투쟁을 이어왔으며, 이로 인해 구속되는 등 법적 어려움을 겪고 있다. 현재 항소심이 진행 중이며, 최서원씨가 태블릿 이미징 파일 열람복사를 신청하는 등 추가 증거 확보 노력이 이루어지고 있다. 진보와 보수를 아우르는 다수의 지식인 및 활동가들이 변희재 대표의 주장을 지지하며 태블릿의 공개적이고 투명한 포렌식 조사를 요구하고 있다.</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>상대방에게 자력이 충분함 (JTBC 및 정부 기관). 증거가 있거나 확보 가능함 (이미 장시호 태블릿 관련 증거를 활용한 경험이 있으며, 최서원씨가 태블릿 이미징 파일 열람복사를 신청하는 등 추가 증거 확보 가능성이 높음). 사건의 사회적 파급력과 공익적 관심이 높으며, 다수의 연명인이 지지하고 있어 집단적 움직임으로 발전할 가능성이 있으나, 현재는 진실 규명 및 형사 항소심에 초점이 맞춰져 있어 직접적인 금전적 피해 규모 산정 및 집단적 손해배상 청구로의 전환 가능성이 명확하지 않음.</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>“변희재 피고인에 태블릿 이미징 파일을 검증할 기회를 주십시오”</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>mediawatch.kr</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>https://www.mediawatch.kr/news/article.html?no=258844</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:30:08.238030+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr"/>
+      <c r="D48" t="inlineStr"/>
+      <c r="E48" t="inlineStr"/>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>강력범죄 피해자가 특정 종교 소속이라는 이유로 사건과 무관한 종교 단체까지 부각해 보도하며 집단적 낙인을 찍는 언론 보도 프레임의 문제점을 지적하는 기사입니다. 범행 원인과 종교 정체성 간의 명확한 연관성이 없음에도 종교를 부각하는 보도 행태에 대한 논란을 다룹니다.</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>기사는 특정 사건에 대한 분석이 아닌, 언론 보도 프레임의 문제점을 지적하는 논평에 가깝습니다. 특정 가해자(언론사)가 명시되지 않아 상대방 책임이 불분명하며(적합 조건 1 미충족), 피해 규모나 피해자 수도 특정되지 않습니다(적합 조건 4 미충족). 또한, 언급된 사례들은 이미 발생한 과거의 논란으로, 현재 진행 중인 소송 대상 사건으로 보기 어렵습니다(부적합 조건: 이미 종결된 사건).</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>[정치와 종교(6)] '범죄 피해'도 집단 낙인으로… 보도 프레임의 그림자</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>newscj.com</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3381139</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:21:30.178129+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr"/>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>이윤진 씨의 SNS를 통한 고통 호소</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>이범수 씨의 전 아내 이윤진 씨가 이혼 소송 관련 자극적이고 무책임한 언론 보도로 인해 고통을 호소하며 자제를 요청했습니다. 특히 자녀들의 이름을 제목에 사용하는 것에 대한 불만을 표했습니다. 현재 이혼 조정 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>특정 언론사가 명확히 적시되지 않아 소송 상대방 특정 및 자력 확인이 어렵고(적합 조건 1, 2 미충족), 집단적 피해가 아닌 개인의 정신적 고통 호소로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다(적합 조건 3, 4 미충족).</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>1명 (이윤진 본인)</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>'이범수 前아내' 이윤진, 자극적 보도에 고통 호소</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>tvdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>http://www.tvdaily.co.kr/read.php3?aid=17724454551779411002</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:56:17.781397+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B47" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C47" t="inlineStr">
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
         <is>
           <t>주요 포털사 및 언론사</t>
         </is>
       </c>
-      <c r="D47" t="inlineStr">
+      <c r="D50" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
+      <c r="E50" t="inlineStr">
         <is>
           <t>사회적 문제 제기 및 법제도 개선 논의 필요성 제기</t>
         </is>
       </c>
-      <c r="F47" t="inlineStr">
+      <c r="F50" t="inlineStr">
         <is>
           <t>포털의 클릭베이트성 기사 제목이 독자를 오도하고, 당사자의 명예를 훼손하며 사회적 신뢰를 저해하는 심각한 문제로 지적되었습니다. 현행 법체계가 클릭베이트의 회색지대를 효과적으로 규제하지 못하고 있으며, 이에 대한 법률 명문화, 반복 위반 매체 제재, 플랫폼 알고리즘 투명성 강화 등 제도적 개선이 필요하다는 주장이 제기되었습니다.</t>
         </is>
       </c>
-      <c r="G47" t="inlineStr">
+      <c r="G50" t="inlineStr">
         <is>
           <t>주요 포털 및 언론사의 클릭베이트 유도 구조가 문제의 원인으로 지목되어 상대방 책임이 명확하고(적합 조건 1), 이들은 충분한 자력을 가집니다(적합 조건 2). 특정 개인뿐 아니라 다수의 정치인, 기업, 일반 대중에게 광범위한 명예훼손 및 신뢰 저하 피해가 발생하며(적합 조건 3, 4), 클릭베이트 기사 제목과 본문은 공개되어 있어 증거 확보가 용이합니다(적합 조건 5). 현재 법적 공백 상태이나, 사회적 문제 제기가 활발하여 집단 소송 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H47" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I47" t="inlineStr">
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
         <is>
           <t>다수 (정치인, 기업, 일반 대중 포함)</t>
         </is>
       </c>
-      <c r="J47" t="inlineStr">
+      <c r="J50" t="inlineStr">
         <is>
           <t>김삼기의 시사펀치  클릭베이트 공화국을 멈춰라</t>
         </is>
       </c>
-      <c r="K47" t="inlineStr">
+      <c r="K50" t="inlineStr">
         <is>
           <t>ilyosisa.co.kr</t>
         </is>
       </c>
-      <c r="L47" t="inlineStr">
+      <c r="L50" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
-      <c r="M47" t="inlineStr">
+      <c r="M50" t="inlineStr">
         <is>
           <t>https://www.ilyosisa.co.kr/news/article.html?no=254519</t>
         </is>
       </c>
-      <c r="N47" t="inlineStr">
+      <c r="N50" t="inlineStr">
         <is>
           <t>2026-03-01 00:25:53.917396+00:00</t>
         </is>
       </c>
     </row>
-    <row r="48">
-      <c r="A48" s="3" t="inlineStr">
+    <row r="51">
+      <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B48" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C48" t="inlineStr">
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
         <is>
           <t>경향신문</t>
         </is>
       </c>
-      <c r="D48" t="inlineStr">
+      <c r="D51" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
+      <c r="E51" t="inlineStr">
         <is>
           <t>대법원 파기환송</t>
         </is>
       </c>
-      <c r="F48" t="inlineStr">
+      <c r="F51" t="inlineStr">
         <is>
           <t>이충상 전 국가인권위원회 상임위원이 경향신문과 기자를 상대로 제기한 손해배상 소송에서 대법원이 원심을 파기환송했습니다. 원심에서는 경향신문 측이 이 전 위원에게 300만 원을 배상하라는 판결이 나왔으나, 대법원은 이를 뒤집고 사건을 하급심으로 돌려보냈습니다. 이는 '보복 징계 암시' 보도와 관련된 명예훼손 소송으로, 최종 판결은 하급심에서 다시 다뤄질 예정입니다.</t>
         </is>
       </c>
-      <c r="G48" t="inlineStr">
+      <c r="G51" t="inlineStr">
         <is>
           <t>상대방(경향신문)은 자력이 충분하나, (적합 조건 4) 피해 규모가 원심 기준 300만 원으로 소송금융 투자 대상으로 매우 작습니다. 또한 (적합 조건 1) 대법원에서 원심이 파기환송되어 상대방의 책임이 명확하지 않으며, 집단적 피해가 아닌 개인 소송입니다.</t>
         </is>
       </c>
-      <c r="H48" t="inlineStr">
+      <c r="H51" t="inlineStr">
         <is>
           <t>300만 원 (원심 기준)</t>
         </is>
       </c>
-      <c r="I48" t="inlineStr">
+      <c r="I51" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J48" t="inlineStr">
+      <c r="J51" t="inlineStr">
         <is>
           <t>이충상 전 인권위원, '보복 징계 암시' 경향신문 손배소 패소</t>
         </is>
       </c>
-      <c r="K48" t="inlineStr">
+      <c r="K51" t="inlineStr">
         <is>
           <t>mediaus.co.kr</t>
         </is>
       </c>
-      <c r="L48" t="inlineStr">
+      <c r="L51" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M48" t="inlineStr">
+      <c r="M51" t="inlineStr">
         <is>
           <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316288</t>
         </is>
       </c>
-      <c r="N48" t="inlineStr">
+      <c r="N51" t="inlineStr">
         <is>
           <t>2026-02-28 01:27:11.100537+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N48"/>
+  <autoFilter ref="A1:N51"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>