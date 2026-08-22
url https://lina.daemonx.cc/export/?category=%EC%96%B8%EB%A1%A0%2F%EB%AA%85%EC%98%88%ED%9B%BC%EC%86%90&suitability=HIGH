--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="25" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="24" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,464 +535,536 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>언론/명예훼손</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>TV조선, 채널A, 서울신문, 연합뉴스TV</t>
+          <t>김세의</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사 절차에서 무죄 판결이 확정되어 언론중재법에 따른 추후보도가 완료되었으며, 민사상 손해배상 소송 제기 가능성이 높음.</t>
+          <t>김세의 구속으로 민사 소송 가속화 전망</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>TV조선, 채널A, 서울신문, 연합뉴스TV 등 주요 언론사들이 보도했던 '이(李) 조폭연루설'이 허위로 밝혀져, 언론중재법에 따라 추후보도를 진행했다. 이는 형사 절차에서 무죄 판결이 확정된 결과로, 언론사의 허위 보도로 인한 명예훼손 피해에 대한 민사상 손해배상 청구 가능성이 높다.</t>
+          <t>김세의 씨가 구속됨에 따라 김수현 씨 측이 김세의 씨를 상대로 제기한 120억원대 손해배상 소송이 더욱 빠르게 진행될 것으로 예상됩니다. 김세의 씨는 기자 시절 '조작' 행위로 인해 이 소송에 휘말린 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>주요 언론사들의 허위 보도에 대한 무죄 판결이 확정되어 상대방 책임이 명확하며(조건 1), 상대방 언론사들은 자력이 충분함(조건 2). 무죄 판결이라는 객관적 증거가 존재하며(조건 5), 언론중재법에 따른 추후보도가 진행된 공적 절차를 거쳤음(조건 6).</t>
+          <t>상대방(김세의)의 책임이 구속이라는 공적 절차를 통해 명확해지고 있으며, 이미 120억원대의 손해배상 소송이 진행 중으로 피해 규모가 매우 큽니다. 형사 절차 진행으로 증거 확보 가능성도 높습니다. (적합 조건 1, 4, 5, 6)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
+          <t>120억원</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>TV조선·채널A·서울신문·연합뉴스TV  李 조폭연루설 허위  추후보도</t>
+          <t>김세의, 기자 때도 '조작'하더니…결국 눈물 쏟아낸 은현장</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333188</t>
+          <t>https://news.jtbc.co.kr/article/NB12300136?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-20 12:19:18.398906+00:00</t>
+          <t>2026-06-17 19:00:15.016114+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>언론/명예훼손</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>각 언론사</t>
+          <t>TV조선, 채널A, 서울신문, 연합뉴스TV</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>언론중재법상 추후보도청구권 행사 진행 중</t>
+          <t>형사 절차에서 무죄 판결이 확정되어 언론중재법에 따른 추후보도가 완료되었으며, 민사상 손해배상 소송 제기 가능성이 높음.</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>청와대가 이재명 대통령의 '조폭 연루설'이 대법원 판결로 허위임이 확정됨에 따라, 당시 이를 보도한 언론사들에 언론중재법에 따른 추후보도청구권 행사를 요청했다. 청와대는 허위 보도로 인한 국민의 오해 해소와 명예훼손 회복을 위해 언론사의 책임 있는 조치를 기대한다고 밝혔다.</t>
+          <t>TV조선, 채널A, 서울신문, 연합뉴스TV 등 주요 언론사들이 보도했던 '이(李) 조폭연루설'이 허위로 밝혀져, 언론중재법에 따라 추후보도를 진행했다. 이는 형사 절차에서 무죄 판결이 확정된 결과로, 언론사의 허위 보도로 인한 명예훼손 피해에 대한 민사상 손해배상 청구 가능성이 높다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>대법원 판결로 '조폭 연루설'이 허위임이 법적으로 확정되어 상대방(언론사)의 책임이 명확하며(적합 조건 1), 언론중재법에 따른 추후보도청구권 행사가 진행 중이다(적합 조건 6). 상대방인 언론사들은 자력이 충분할 것으로 예상되며(적합 조건 2), 대법원 판결이라는 명확한 증거가 존재한다(적합 조건 5).</t>
+          <t>주요 언론사들의 허위 보도에 대한 무죄 판결이 확정되어 상대방 책임이 명확하며(조건 1), 상대방 언론사들은 자력이 충분함(조건 2). 무죄 판결이라는 객관적 증거가 존재하며(조건 5), 언론중재법에 따른 추후보도가 진행된 공적 절차를 거쳤음(조건 6).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명 (이재명 대통령)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>靑  李 대통령 '조폭 연루설' 허위 확정…'추후보도' 요청</t>
+          <t>TV조선·채널A·서울신문·연합뉴스TV  李 조폭연루설 허위  추후보도</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1951185</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333188</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-20 12:16:38.936837+00:00</t>
+          <t>2026-03-20 12:19:18.398906+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>언론/명예훼손</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>SBS, 장영하</t>
+          <t>각 언론사</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>형사 절차 무죄 판결 후 언론중재법상 추후보도 요구 및 손해배상 청구 가능성</t>
+          <t>언론중재법상 추후보도청구권 행사 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>SBS와 장영하가 보도한 '李 조폭연루설'에 대해 '李'가 최종 무죄 판결을 받았다. 이에 '李'는 언론중재법에 의거하여 언론사에 무죄 판결 사실을 알리는 추후보도를 요구할 권리가 있으며, 허위 보도로 인한 명예훼손에 대한 손해배상 청구도 가능할 것으로 보인다.</t>
+          <t>청와대가 이재명 대통령의 '조폭 연루설'이 대법원 판결로 허위임이 확정됨에 따라, 당시 이를 보도한 언론사들에 언론중재법에 따른 추후보도청구권 행사를 요청했다. 청와대는 허위 보도로 인한 국민의 오해 해소와 명예훼손 회복을 위해 언론사의 책임 있는 조치를 기대한다고 밝혔다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>대형 언론사(SBS)의 허위 보도(조폭연루설)로 인한 명예훼손 사건으로, 피해자가 최종 무죄 판결을 받아 상대방의 책임이 명확하고 강력한 증거가 확보되어 있습니다. 또한, 상대방인 SBS는 충분한 자력을 가지고 있어 손해배상 청구 시 회수 가능성이 높습니다. 형사 절차는 종결되었으나, 언론중재법상 추후보도 및 손해배상 청구 등 추가적인 법적 절차 진행 가능성이 높습니다.</t>
+          <t>대법원 판결로 '조폭 연루설'이 허위임이 법적으로 확정되어 상대방(언론사)의 책임이 명확하며(적합 조건 1), 언론중재법에 따른 추후보도청구권 행사가 진행 중이다(적합 조건 6). 상대방인 언론사들은 자력이 충분할 것으로 예상되며(적합 조건 2), 대법원 판결이라는 명확한 증거가 존재한다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (이재명 대통령)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>SBS·장영하 제기한 '李 조폭연루설' 보도 끝날까…靑  추후보도 게재해...</t>
+          <t>靑  李 대통령 '조폭 연루설' 허위 확정…'추후보도' 요청</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333170</t>
+          <t>http://www.inews24.com/view/1951185</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-19 12:19:55.241739+00:00</t>
+          <t>2026-03-20 12:16:38.936837+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>언론/명예훼손</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>관련 보도를 한 언론사 다수</t>
+          <t>SBS, 장영하</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>대법원 판결로 허위 사실 확정 후 청와대가 언론사에 추후 보도 청구권 행사 요청</t>
+          <t>형사 절차 무죄 판결 후 언론중재법상 추후보도 요구 및 손해배상 청구 가능성</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>이재명 대통령의 '조폭 연루설'이 대법원에서 허위 사실로 확정되었음에도, 관련 보도를 한 언론사들이 정정보도를 제대로 하지 않고 있다. 이에 청와대는 언론중재법에 따라 언론사에 추후 보도 청구권 행사를 요청하며 사실관계 바로잡기를 촉구했다.</t>
+          <t>SBS와 장영하가 보도한 '李 조폭연루설'에 대해 '李'가 최종 무죄 판결을 받았다. 이에 '李'는 언론중재법에 의거하여 언론사에 무죄 판결 사실을 알리는 추후보도를 요구할 권리가 있으며, 허위 보도로 인한 명예훼손에 대한 손해배상 청구도 가능할 것으로 보인다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>대법원에서 '허위 사실'로 확정된 내용에 대한 언론사의 정정보도 미이행이 쟁점입니다. 상대방(언론사)의 책임이 명확하고(적합 조건 1), 대법원 판결이라는 강력한 증거가 존재하며(적합 조건 5), 청와대가 언론중재법에 따른 추후 보도 청구권을 행사하는 등 공적 절차가 진행 중입니다(적합 조건 6). 다수의 언론사를 상대로 한 소송이 가능하며, 언론사의 자력도 충분할 것으로 예상됩니다(적합 조건 2).</t>
+          <t>대형 언론사(SBS)의 허위 보도(조폭연루설)로 인한 명예훼손 사건으로, 피해자가 최종 무죄 판결을 받아 상대방의 책임이 명확하고 강력한 증거가 확보되어 있습니다. 또한, 상대방인 SBS는 충분한 자력을 가지고 있어 손해배상 청구 시 회수 가능성이 높습니다. 형사 절차는 종결되었으나, 언론중재법상 추후보도 및 손해배상 청구 등 추가적인 법적 절차 진행 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명 (이재명 대통령)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>청와대, 이 대통령 '조폭 연루설' 추후 보도 요청… 정정보도 거의 없어...</t>
+          <t>SBS·장영하 제기한 '李 조폭연루설' 보도 끝날까…靑  추후보도 게재해...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1294895&amp;inflow=N</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333170</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-19 12:19:38.888319+00:00</t>
+          <t>2026-03-19 12:19:55.241739+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>언론/명예훼손</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>문화방송 (MBC)</t>
+          <t>관련 보도를 한 언론사 다수</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>언론중재위원회 제소 및 명예훼손, 선거법 위반 고소, 손해배상 청구 예고</t>
+          <t>대법원 판결로 허위 사실 확정 후 청와대가 언론사에 추후 보도 청구권 행사 요청</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>이철우 경북도지사가 국민의힘 경선 당일 MBC의 '보조금 입막음' 보도를 '선거 개입' 시도로 규정하고 강력한 법적 대응을 예고했습니다. 이 지사는 해당 보도가 과거 대법원에서 허위로 판명된 '가짜 뉴스'의 재탕이며, 녹취록 조작 및 수사 기밀 유출 가능성, 그리고 경선 국면에 맞춘 악의적 기획 보도라고 주장했습니다. 언론중재위원회 제소, 명예훼손 및 선거법 위반 고소, 손해배상 청구를 통해 법의 심판을 받게 할 것이라고 밝혔습니다.</t>
+          <t>이재명 대통령의 '조폭 연루설'이 대법원에서 허위 사실로 확정되었음에도, 관련 보도를 한 언론사들이 정정보도를 제대로 하지 않고 있다. 이에 청와대는 언론중재법에 따라 언론사에 추후 보도 청구권 행사를 요청하며 사실관계 바로잡기를 촉구했다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방(MBC)은 자력이 충분한 대형 언론사이며, 이철우 지사 측은 보도 내용이 과거 대법원에서 허위로 판명된 기사의 재탕이라는 강력한 증거를 제시하고 있습니다. 또한 언론중재위원회 제소 및 형사 고소, 손해배상 청구를 예고하며 공적 절차 진행 중입니다. 다만, 집단적 피해는 아닙니다.</t>
+          <t>대법원에서 '허위 사실'로 확정된 내용에 대한 언론사의 정정보도 미이행이 쟁점입니다. 상대방(언론사)의 책임이 명확하고(적합 조건 1), 대법원 판결이라는 강력한 증거가 존재하며(적합 조건 5), 청와대가 언론중재법에 따른 추후 보도 청구권을 행사하는 등 공적 절차가 진행 중입니다(적합 조건 6). 다수의 언론사를 상대로 한 소송이 가능하며, 언론사의 자력도 충분할 것으로 예상됩니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명 (이철우 경북도지사)</t>
+          <t>1명 (이재명 대통령)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>이철우  경선국면 MBC 보도는 '선거 개입' 시도</t>
+          <t>청와대, 이 대통령 '조폭 연루설' 추후 보도 요청… 정정보도 거의 없어...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>hidomin.com</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.hidomin.com/news/articleView.html?idxno=612176</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1294895&amp;inflow=N</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-13 00:33:50.509180+00:00</t>
+          <t>2026-03-19 12:19:38.888319+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>언론/명예훼손</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
+          <t>문화방송 (MBC)</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>언론중재위원회 제소 및 명예훼손, 선거법 위반 고소, 손해배상 청구 예고</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>이철우 경북도지사가 국민의힘 경선 당일 MBC의 '보조금 입막음' 보도를 '선거 개입' 시도로 규정하고 강력한 법적 대응을 예고했습니다. 이 지사는 해당 보도가 과거 대법원에서 허위로 판명된 '가짜 뉴스'의 재탕이며, 녹취록 조작 및 수사 기밀 유출 가능성, 그리고 경선 국면에 맞춘 악의적 기획 보도라고 주장했습니다. 언론중재위원회 제소, 명예훼손 및 선거법 위반 고소, 손해배상 청구를 통해 법의 심판을 받게 할 것이라고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>상대방(MBC)은 자력이 충분한 대형 언론사이며, 이철우 지사 측은 보도 내용이 과거 대법원에서 허위로 판명된 기사의 재탕이라는 강력한 증거를 제시하고 있습니다. 또한 언론중재위원회 제소 및 형사 고소, 손해배상 청구를 예고하며 공적 절차 진행 중입니다. 다만, 집단적 피해는 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>1명 (이철우 경북도지사)</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>이철우  경선국면 MBC 보도는 '선거 개입' 시도</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>hidomin.com</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=612176</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:33:50.509180+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>언론/명예훼손</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
           <t>주요 포털사 및 언론사</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>사회적 문제 제기 및 법제도 개선 논의 필요성 제기</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>포털의 클릭베이트성 기사 제목이 독자를 오도하고, 당사자의 명예를 훼손하며 사회적 신뢰를 저해하는 심각한 문제로 지적되었습니다. 현행 법체계가 클릭베이트의 회색지대를 효과적으로 규제하지 못하고 있으며, 이에 대한 법률 명문화, 반복 위반 매체 제재, 플랫폼 알고리즘 투명성 강화 등 제도적 개선이 필요하다는 주장이 제기되었습니다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>주요 포털 및 언론사의 클릭베이트 유도 구조가 문제의 원인으로 지목되어 상대방 책임이 명확하고(적합 조건 1), 이들은 충분한 자력을 가집니다(적합 조건 2). 특정 개인뿐 아니라 다수의 정치인, 기업, 일반 대중에게 광범위한 명예훼손 및 신뢰 저하 피해가 발생하며(적합 조건 3, 4), 클릭베이트 기사 제목과 본문은 공개되어 있어 증거 확보가 용이합니다(적합 조건 5). 현재 법적 공백 상태이나, 사회적 문제 제기가 활발하여 집단 소송 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I8" t="inlineStr">
         <is>
           <t>다수 (정치인, 기업, 일반 대중 포함)</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>김삼기의 시사펀치  클릭베이트 공화국을 멈춰라</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>ilyosisa.co.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://www.ilyosisa.co.kr/news/article.html?no=254519</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-03-01 00:25:53.917396+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N7"/>
+  <autoFilter ref="A1:N8"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>