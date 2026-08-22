--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,63 +426,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="19" customWidth="1" min="5" max="5"/>
+    <col width="34" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="40" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -533,234 +533,366 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>언론/정보통신</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>서울고법 원고 패소 판결</t>
+          <t>대통령의 가짜뉴스 대응 정책 지시 및 관련 법령 정비 요청</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>서울고법은 온라인 백과사전 나무위키에 일부 부정확한 내용이 있더라도 공개 토론으로 시정 가능하므로 위법성을 쉽게 인정할 수 없다고 판결했습니다. 이는 한 학교법인이 나무위키 운영사를 상대로 게시글 삭제 및 손해배상을 청구한 소송에서 1심과 같이 원고 패소한 결과입니다. 재판부는 표현의 자유 보장과 공개 토론을 통한 시정 가능성을 강조했습니다.</t>
+          <t>대통령은 5·18 북한 개입설 등 가짜뉴스에 대해 모든 수단을 동원해 응징할 것을 지시했습니다. 이는 AI 표시 의무 확대, 소비자 피해구제 체제 강화 등을 위한 관련 법령과 제도 정비에 속도를 내달라는 요청을 포함합니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>원고인 학교법인이 1심과 항소심 모두에서 패소한 사건으로, 소송금융 투자 대상으로서 승소 가능성이 매우 낮습니다. 법원은 표현의 자유를 폭넓게 보장해야 하며, 공개 토론을 통해 시정이 가능하므로 위법성을 쉽게 인정할 수 없다고 판단했습니다.</t>
+          <t>해당 기사는 대통령의 가짜뉴스 대응 정책 지시 및 관련 법령 정비 요청에 대한 것으로, 특정 피해자, 가해자, 또는 구체적인 피해 규모가 명시되어 있지 않습니다. 소송금융 투자 대상이 되기 위한 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행) 중 어느 하나도 명확하게 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>법원  나무위키 일부 부정확해도 위법 아냐‥공개 토론으로 시정 가능</t>
+          <t>李대통령  5·18 북한 개입설 등 가짜뉴스, 모든수단 총동원 응징</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/news/2026/society/article/6809912_36918.html</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=911308</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-24 13:05:05.342850+00:00</t>
+          <t>2026-07-18 23:17:19.683463+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>언론/정보통신</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>법률 제정 및 적용 논의</t>
+          <t>대법원 손해배상판결 확정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>민주당 주도로 처리된 망법 개정안은 허위조작정보 유통 금지와 5배 징벌적 손해배상제 도입을 골자로 합니다. 기사는 이 법이 '우리 편' 매체에도 예외 없이 적용되어야 한다고 주장하며, 법의 공정한 적용을 촉구하고 있습니다.</t>
+          <t>기사는 대법원에서 손해배상판결이 확정된 허위조작정보에 대해 다루며, 정보 유통 횟수에 따라 과징금 대상이 될 수 있음을 언급합니다. 또한, 바뀐 법에 따라 손해배상 책임이 강화되었다는 내용을 포함하고 있습니다. 이는 '가짜뉴스'에 대한 법적 책임과 과징금 부과 가능성을 팩트체크하는 내용입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁이 아닌, '망법 개정안'이라는 법률 제정 및 그 적용 원칙에 대한 논평입니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 사실이 존재하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>기사 본문에서 '대법원에서 손해배상판결이 확정된' 사건임을 명시하고 있어, 이미 법적 절차가 종결된 사건에 해당합니다. 이는 소송금융 투자 대상으로서의 신규성이 없어 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>한국일보  허위정보근절법 주도 여권, '우리 편' 매체도 예외 없어야</t>
+          <t>[팩트체크] 정부가 '가짜뉴스' 딱지 붙이면 과징금 10억?</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>mediaus.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316445</t>
+          <t>https://news.jtbc.co.kr/article/NB12307081?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-16 12:57:19.616174+00:00</t>
+          <t>2026-07-18 07:00:32.224461+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>언론/정보통신</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
-      <c r="D4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>나무위키 운영사</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E4" t="inlineStr">
         <is>
+          <t>서울고법 원고 패소 판결</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>서울고법은 온라인 백과사전 나무위키에 일부 부정확한 내용이 있더라도 공개 토론으로 시정 가능하므로 위법성을 쉽게 인정할 수 없다고 판결했습니다. 이는 한 학교법인이 나무위키 운영사를 상대로 게시글 삭제 및 손해배상을 청구한 소송에서 1심과 같이 원고 패소한 결과입니다. 재판부는 표현의 자유 보장과 공개 토론을 통한 시정 가능성을 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>원고인 학교법인이 1심과 항소심 모두에서 패소한 사건으로, 소송금융 투자 대상으로서 승소 가능성이 매우 낮습니다. 법원은 표현의 자유를 폭넓게 보장해야 하며, 공개 토론을 통해 시정이 가능하므로 위법성을 쉽게 인정할 수 없다고 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>법원  나무위키 일부 부정확해도 위법 아냐‥공개 토론으로 시정 가능</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/news/2026/society/article/6809912_36918.html</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:05:05.342850+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>언론/정보통신</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>법률 제정 및 적용 논의</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>민주당 주도로 처리된 망법 개정안은 허위조작정보 유통 금지와 5배 징벌적 손해배상제 도입을 골자로 합니다. 기사는 이 법이 '우리 편' 매체에도 예외 없이 적용되어야 한다고 주장하며, 법의 공정한 적용을 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 피해 사건이나 분쟁이 아닌, '망법 개정안'이라는 법률 제정 및 그 적용 원칙에 대한 논평입니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 사실이 존재하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>한국일보  허위정보근절법 주도 여권, '우리 편' 매체도 예외 없어야</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>mediaus.co.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316445</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:57:19.616174+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>언론/정보통신</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr"/>
+      <c r="E6" t="inlineStr">
+        <is>
           <t>가짜뉴스 유포자 처벌 규정 추진</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>베트남 정부가 가짜뉴스 유포자에 대한 엄중 처벌을 추진하며, 최대 2억 동의 과태료와 함께 공개 사과, 부당 이득 환수 등의 추가 제재를 부과할 예정이다. 이는 가짜뉴스 확산을 막기 위한 강력한 조치로, 인지하지 못하고 유포한 경우에 대한 예외 조항도 포함된다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>이 기사는 베트남 정부가 가짜뉴스 유포자를 엄중 처벌하는 정책을 추진하는 내용으로, 소송금융의 고객이 될 수 있는 특정 피해자가 존재하지 않는다. 또한, 피해 규모나 상대방의 자력에 대한 정보가 없어 소송금융 투자 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J4" t="inlineStr">
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
         <is>
           <t>베트남, '가짜뉴스' 유포자 엄중 처벌 추진…과태료 최대 2억 동</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>insidevina.com</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.insidevina.com/news/articleView.html?idxno=42662</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-03-06 00:27:51.322948+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>