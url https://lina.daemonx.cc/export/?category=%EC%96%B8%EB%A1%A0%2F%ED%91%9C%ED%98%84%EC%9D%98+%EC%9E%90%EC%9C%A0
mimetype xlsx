--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
@@ -433,66 +433,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="11" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="22" customWidth="1" min="8" max="8"/>
+    <col width="46" customWidth="1" min="8" max="8"/>
     <col width="24" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
@@ -542,312 +542,384 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>언론/표현의 자유</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>JTBC, 대한민국 (특검팀 포함)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>변희재 항소심 법정구속, 최서원 특검팀 대상 5억대 소송 진행 중</t>
+          <t>개정 정보통신망법 시행 예정, 위헌성 논란 및 재개정 촉구</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>변희재 씨는 JTBC 태블릿 조작 의혹을 제기했다는 이유로 구속 및 징역형을 선고받았으며, 항소심에서도 법정구속되어 억울함을 호소하고 있습니다. 그는 검찰과 법원이 증거를 은폐하고 공정한 재판을 받을 권리 및 표현의 자유를 박탈했다고 주장합니다. 한편, 최서원 씨는 특검팀의 또 다른 태블릿 조작 의혹을 제기하며 5억대 소송을 진행 중입니다.</t>
+          <t>개정 정보통신망법이 차별·혐오·허위조작 정보 유통에 대한 플랫폼 및 이용자의 손해배상 책임을 강화하고 징벌적 손해배상 및 과징금을 부과하도록 함. 한동훈 의원 등은 이를 표현의 자유 침해 및 사전검열로 규정하며 정부와 여당을 비판하고 재개정을 촉구. '무섭노' 논란과 같은 사례로 인해 법 적용의 자의성 및 과도한 규제 우려가 커지고 있음.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (JTBC 및 특검팀의 태블릿 조작 의혹, 증거 은폐 주장), 상대방에게 자력이 충분함 (JTBC, 특검팀 등), 집단적 피해 (변희재, 최서원 등 다수의 인물이 유사한 문제로 피해를 입었으며, 언론의 자유 침해라는 광범위한 문제 제기), 피해 규모가 큼 (변희재의 장기 구속, 보석금 몰수, 동료의 자살, 최서원의 5억대 소송 등), 증거가 있거나 확보 가능함 (포렌식 조사 결과, 사실확인서 등 객관적 증거 존재 주장).</t>
+          <t>개정 정보통신망법이 표현의 자유를 제한하고 개인 및 플랫폼에 막대한 손해배상 및 과징금 책임을 부과하여 집단적 피해를 야기할 수 있음 (집단적 피해, 피해 규모 큼). 상대방인 정부는 자력이 충분하며 (상대방 자력 충분), 법률 자체와 관련 논의가 명확한 증거가 됨 (증거 확보 가능). 한동훈 의원 등 유력 인사들이 위헌성을 강하게 비판하고 있어 소송 가능성이 높음.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>5천만원 이상 (최서원 소송 5억대)</t>
+          <t>개인 최대 5천만원, 플랫폼 최대 5배 징벌적 손해배상 및 10억원 이하 과징금</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>변희재, 최서원 및 동료 황의원 등 다수</t>
+          <t>전국민 및 플랫폼 사업자 다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[변희재 성명] 헌법재판소가 대한민국의 명예를 지켜주십시오</t>
+          <t>한동훈  '무섭노가 일베? 말 같지도 않아…시민 가르치려 하면 안 돼</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mediawatch.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.mediawatch.kr/news/article.html?no=259037</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/07/08/2026070890073.html</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-24 12:49:02.510268+00:00</t>
+          <t>2026-07-22 08:53:57.610379+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>언론/표현의 자유</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>이철우 경북도지사</t>
+          <t>JTBC, 대한민국 (특검팀 포함)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 후 검찰 송치, 검찰 보완 수사 중. 이철우 지사가 대구MBC 상대로 기사 삭제 가처분 신청 및 언론중재위원회 제소.</t>
+          <t>변희재 항소심 법정구속, 최서원 특검팀 대상 5억대 소송 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이철우 경북도지사가 과거 안기부 고문 사건 기사 무마를 위해 언론사에 보조금을 지급했다는 의혹이 제기되었고, 경찰은 이 지사를 업무상 배임 혐의로 검찰에 송치했습니다. 대구MBC가 관련 녹취록을 보도하자 이 지사는 대구MBC를 상대로 기사 삭제 가처분 신청 및 언론중재위원회 제소를 진행하며 언론 탄압 논란이 일고 있습니다. 이는 언론의 자유와 민주주의에 대한 중대한 도전이라는 비판을 받고 있습니다.</t>
+          <t>변희재 씨는 JTBC 태블릿 조작 의혹을 제기했다는 이유로 구속 및 징역형을 선고받았으며, 항소심에서도 법정구속되어 억울함을 호소하고 있습니다. 그는 검찰과 법원이 증거를 은폐하고 공정한 재판을 받을 권리 및 표현의 자유를 박탈했다고 주장합니다. 한편, 최서원 씨는 특검팀의 또 다른 태블릿 조작 의혹을 제기하며 5억대 소송을 진행 중입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이철우 경북도지사의 언론 매수 의혹은 녹취록, 관계자 증언, 경찰의 검찰 송치 등 명확한 증거와 공적 절차 진행으로 상대방 책임이 비교적 명확합니다. (적합 조건 1, 5, 6) 또한, 현직 도지사가 언론에 재갈을 물리려는 행위는 언론의 자유와 민주주의에 대한 중대한 도전으로, 공익적 가치가 높아 소송금융 투자 가능성이 높습니다.</t>
+          <t>상대방 책임이 비교적 명확함 (JTBC 및 특검팀의 태블릿 조작 의혹, 증거 은폐 주장), 상대방에게 자력이 충분함 (JTBC, 특검팀 등), 집단적 피해 (변희재, 최서원 등 다수의 인물이 유사한 문제로 피해를 입었으며, 언론의 자유 침해라는 광범위한 문제 제기), 피해 규모가 큼 (변희재의 장기 구속, 보석금 몰수, 동료의 자살, 최서원의 5억대 소송 등), 증거가 있거나 확보 가능함 (포렌식 조사 결과, 사실확인서 등 객관적 증거 존재 주장).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5천만원 이상 (최서원 소송 5억대)</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>변희재, 최서원 및 동료 황의원 등 다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>이철우, '기사 삭제' 가처분 신청··· 비판 언론에 '재갈'</t>
+          <t>[변희재 성명] 헌법재판소가 대한민국의 명예를 지켜주십시오</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>dgmbc.com</t>
+          <t>mediawatch.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://dgmbc.com/NewsArticle/830480</t>
+          <t>https://www.mediawatch.kr/news/article.html?no=259037</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-19 13:16:36.746572+00:00</t>
+          <t>2026-03-24 12:49:02.510268+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>언론/표현의 자유</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>티모시 살라메</t>
-[...2 lines deleted...]
-      <c r="D4" t="inlineStr"/>
+          <t>이철우 경북도지사</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>법적 조치 가능성 낮음</t>
+          <t>경찰 수사 후 검찰 송치, 검찰 보완 수사 중. 이철우 지사가 대구MBC 상대로 기사 삭제 가처분 신청 및 언론중재위원회 제소.</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>기사는 티모시 살라메의 발레·오페라 관련 발언이 한국 법상 민사상 불법행위에 따른 손해배상 청구가 기각될 확률이 높다고 분석합니다. 해당 발언은 도의적 비판 대상은 될 수 있으나, 법의 심판대에 올리기는 어렵다는 결론입니다. 이는 표현의 자유 원칙에 부합하는 것으로 보입니다.</t>
+          <t>이철우 경북도지사가 과거 안기부 고문 사건 기사 무마를 위해 언론사에 보조금을 지급했다는 의혹이 제기되었고, 경찰은 이 지사를 업무상 배임 혐의로 검찰에 송치했습니다. 대구MBC가 관련 녹취록을 보도하자 이 지사는 대구MBC를 상대로 기사 삭제 가처분 신청 및 언론중재위원회 제소를 진행하며 언론 탄압 논란이 일고 있습니다. 이는 언론의 자유와 민주주의에 대한 중대한 도전이라는 비판을 받고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사는 티모시 살라메의 발언이 '순수한 의견 표명'에 불과하며, '민사상 불법행위에 따른 손해배상 청구도 기각될 확률이 높다'고 명시하여 '상대방 책임이 비교적 명확함' 조건에 해당하지 않습니다. 법적 분쟁으로 이어질 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이철우 경북도지사의 언론 매수 의혹은 녹취록, 관계자 증언, 경찰의 검찰 송치 등 명확한 증거와 공적 절차 진행으로 상대방 책임이 비교적 명확합니다. (적합 조건 1, 5, 6) 또한, 현직 도지사가 언론에 재갈을 물리려는 행위는 언론의 자유와 민주주의에 대한 중대한 도전으로, 공익적 가치가 높아 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>티모시 살라메  아무도 신경 안 쓰는 발레·오페라  발언, 한국 법으로 ...</t>
+          <t>이철우, '기사 삭제' 가처분 신청··· 비판 언론에 '재갈'</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>dgmbc.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/MDG5UHBRWKLD</t>
+          <t>https://dgmbc.com/NewsArticle/830480</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-16 12:47:48.604887+00:00</t>
+          <t>2026-03-19 13:16:36.746572+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>언론/표현의 자유</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>대한민국 정부</t>
+          <t>티모시 살라메</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
+          <t>법적 조치 가능성 낮음</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>기사는 티모시 살라메의 발레·오페라 관련 발언이 한국 법상 민사상 불법행위에 따른 손해배상 청구가 기각될 확률이 높다고 분석합니다. 해당 발언은 도의적 비판 대상은 될 수 있으나, 법의 심판대에 올리기는 어렵다는 결론입니다. 이는 표현의 자유 원칙에 부합하는 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>기사는 티모시 살라메의 발언이 '순수한 의견 표명'에 불과하며, '민사상 불법행위에 따른 손해배상 청구도 기각될 확률이 높다'고 명시하여 '상대방 책임이 비교적 명확함' 조건에 해당하지 않습니다. 법적 분쟁으로 이어질 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>티모시 살라메  아무도 신경 안 쓰는 발레·오페라  발언, 한국 법으로 ...</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/MDG5UHBRWKLD</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:47:48.604887+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>언론/표현의 자유</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>대한민국 정부</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr"/>
+      <c r="E6" t="inlineStr">
+        <is>
           <t>언론중재법 개정 및 규제 시도에 대한 정치적 비판</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>이상휘는 정부의 언론중재법 개정을 통한 징벌적 손해배상제 도입 및 사설·칼럼 규제 시도를 '강압적 언론 탄압'이자 '독재적 발상'이라고 비판했다. 그는 강제조사권을 가진 특위의 활동을 언급하며, 정권에 동조하지 않는 언론의 입을 막으려는 시도라고 강조했다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>본 기사는 언론중재법 개정 및 징벌적 손해배상제 도입 시도에 대한 정치적 비판을 담고 있어, 구체적인 피해 발생 사실이나 특정 가능한 피해자 및 손해액이 명확하지 않습니다. 소송금융 투자 대상으로서의 구체적인 법적 분쟁 요건을 충족하지 못합니다.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>이상휘  강압적 언론 탄압, 결국 부메랑 될 것</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>gukjenews.com</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.gukjenews.com/news/articleView.html?idxno=3521612</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-03-06 12:44:24.426339+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N5"/>
+  <autoFilter ref="A1:N6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>