--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="11" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="22" customWidth="1" min="8" max="8"/>
+    <col width="46" customWidth="1" min="8" max="8"/>
     <col width="24" customWidth="1" min="9" max="9"/>
-    <col width="36" customWidth="1" min="10" max="10"/>
-    <col width="15" customWidth="1" min="11" max="11"/>
+    <col width="40" customWidth="1" min="10" max="10"/>
+    <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -535,176 +535,248 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>언론/표현의 자유</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>JTBC, 대한민국 (특검팀 포함)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>변희재 항소심 법정구속, 최서원 특검팀 대상 5억대 소송 진행 중</t>
+          <t>개정 정보통신망법 시행 예정, 위헌성 논란 및 재개정 촉구</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>변희재 씨는 JTBC 태블릿 조작 의혹을 제기했다는 이유로 구속 및 징역형을 선고받았으며, 항소심에서도 법정구속되어 억울함을 호소하고 있습니다. 그는 검찰과 법원이 증거를 은폐하고 공정한 재판을 받을 권리 및 표현의 자유를 박탈했다고 주장합니다. 한편, 최서원 씨는 특검팀의 또 다른 태블릿 조작 의혹을 제기하며 5억대 소송을 진행 중입니다.</t>
+          <t>개정 정보통신망법이 차별·혐오·허위조작 정보 유통에 대한 플랫폼 및 이용자의 손해배상 책임을 강화하고 징벌적 손해배상 및 과징금을 부과하도록 함. 한동훈 의원 등은 이를 표현의 자유 침해 및 사전검열로 규정하며 정부와 여당을 비판하고 재개정을 촉구. '무섭노' 논란과 같은 사례로 인해 법 적용의 자의성 및 과도한 규제 우려가 커지고 있음.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (JTBC 및 특검팀의 태블릿 조작 의혹, 증거 은폐 주장), 상대방에게 자력이 충분함 (JTBC, 특검팀 등), 집단적 피해 (변희재, 최서원 등 다수의 인물이 유사한 문제로 피해를 입었으며, 언론의 자유 침해라는 광범위한 문제 제기), 피해 규모가 큼 (변희재의 장기 구속, 보석금 몰수, 동료의 자살, 최서원의 5억대 소송 등), 증거가 있거나 확보 가능함 (포렌식 조사 결과, 사실확인서 등 객관적 증거 존재 주장).</t>
+          <t>개정 정보통신망법이 표현의 자유를 제한하고 개인 및 플랫폼에 막대한 손해배상 및 과징금 책임을 부과하여 집단적 피해를 야기할 수 있음 (집단적 피해, 피해 규모 큼). 상대방인 정부는 자력이 충분하며 (상대방 자력 충분), 법률 자체와 관련 논의가 명확한 증거가 됨 (증거 확보 가능). 한동훈 의원 등 유력 인사들이 위헌성을 강하게 비판하고 있어 소송 가능성이 높음.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>5천만원 이상 (최서원 소송 5억대)</t>
+          <t>개인 최대 5천만원, 플랫폼 최대 5배 징벌적 손해배상 및 10억원 이하 과징금</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>변희재, 최서원 및 동료 황의원 등 다수</t>
+          <t>전국민 및 플랫폼 사업자 다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[변희재 성명] 헌법재판소가 대한민국의 명예를 지켜주십시오</t>
+          <t>한동훈  '무섭노가 일베? 말 같지도 않아…시민 가르치려 하면 안 돼</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mediawatch.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.mediawatch.kr/news/article.html?no=259037</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/07/08/2026070890073.html</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-24 12:49:02.510268+00:00</t>
+          <t>2026-07-22 08:53:57.610379+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>언론/표현의 자유</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
+          <t>JTBC, 대한민국 (특검팀 포함)</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>변희재 항소심 법정구속, 최서원 특검팀 대상 5억대 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>변희재 씨는 JTBC 태블릿 조작 의혹을 제기했다는 이유로 구속 및 징역형을 선고받았으며, 항소심에서도 법정구속되어 억울함을 호소하고 있습니다. 그는 검찰과 법원이 증거를 은폐하고 공정한 재판을 받을 권리 및 표현의 자유를 박탈했다고 주장합니다. 한편, 최서원 씨는 특검팀의 또 다른 태블릿 조작 의혹을 제기하며 5억대 소송을 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (JTBC 및 특검팀의 태블릿 조작 의혹, 증거 은폐 주장), 상대방에게 자력이 충분함 (JTBC, 특검팀 등), 집단적 피해 (변희재, 최서원 등 다수의 인물이 유사한 문제로 피해를 입었으며, 언론의 자유 침해라는 광범위한 문제 제기), 피해 규모가 큼 (변희재의 장기 구속, 보석금 몰수, 동료의 자살, 최서원의 5억대 소송 등), 증거가 있거나 확보 가능함 (포렌식 조사 결과, 사실확인서 등 객관적 증거 존재 주장).</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>5천만원 이상 (최서원 소송 5억대)</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>변희재, 최서원 및 동료 황의원 등 다수</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>[변희재 성명] 헌법재판소가 대한민국의 명예를 지켜주십시오</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>mediawatch.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.mediawatch.kr/news/article.html?no=259037</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:49:02.510268+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>언론/표현의 자유</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
           <t>이철우 경북도지사</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>경찰 수사 후 검찰 송치, 검찰 보완 수사 중. 이철우 지사가 대구MBC 상대로 기사 삭제 가처분 신청 및 언론중재위원회 제소.</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>이철우 경북도지사가 과거 안기부 고문 사건 기사 무마를 위해 언론사에 보조금을 지급했다는 의혹이 제기되었고, 경찰은 이 지사를 업무상 배임 혐의로 검찰에 송치했습니다. 대구MBC가 관련 녹취록을 보도하자 이 지사는 대구MBC를 상대로 기사 삭제 가처분 신청 및 언론중재위원회 제소를 진행하며 언론 탄압 논란이 일고 있습니다. 이는 언론의 자유와 민주주의에 대한 중대한 도전이라는 비판을 받고 있습니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>이철우 경북도지사의 언론 매수 의혹은 녹취록, 관계자 증언, 경찰의 검찰 송치 등 명확한 증거와 공적 절차 진행으로 상대방 책임이 비교적 명확합니다. (적합 조건 1, 5, 6) 또한, 현직 도지사가 언론에 재갈을 물리려는 행위는 언론의 자유와 민주주의에 대한 중대한 도전으로, 공익적 가치가 높아 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>이철우, '기사 삭제' 가처분 신청··· 비판 언론에 '재갈'</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>dgmbc.com</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://dgmbc.com/NewsArticle/830480</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-03-19 13:16:36.746572+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>