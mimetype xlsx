--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="39" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="17" customWidth="1" min="8" max="8"/>
     <col width="29" customWidth="1" min="9" max="9"/>
     <col width="43" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,464 +535,536 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>문화일보, 조선일보, TV조선, 채널A</t>
+          <t>KBS 관계자들</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>손해배상 청구소송 제기, 시민단체 형사 고발 진행 중</t>
+          <t>민사 1심 원고 패소, 형사 사건 대법원 심리 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>김 전 부원장이 '전자발찌 오보'를 보도한 문화일보, 조선일보, TV조선, 채널A 등 4개 언론사를 상대로 각 1억 원의 손해배상 청구소송을 제기했다. TV조선은 해당 오보에 대해 정정 방송을 했으며, 시민단체는 관련 언론사들을 형사 고발했다. 이는 언론의 허위 보도로 인한 명예훼손 및 손해배상 사건으로 진행 중이다.</t>
+          <t>한동훈 의원이 '검언 유착 녹취록' 오보에 관여한 KBS 기자들을 상대로 5억 원의 손해배상 청구 소송을 제기했으나, 1심에서 원고 패소 판결을 받았다. KBS는 앞서 오보를 인정하고 사과한 바 있다. 한편, 당시 보도와 관련된 형사 사건은 신성식 전 검사장과 KBS 기자 이모씨가 1, 2심에서 무죄를 선고받았으며, 현재 검찰의 상고로 대법원에서 심리 중이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (TV조선 정정 방송), 상대방에게 자력이 충분함 (주요 언론사), 피해 규모가 큼 (총 4억 원 청구), 증거가 있거나 확보 가능함 (정정 방송, 오보 내용), 이미 공적 절차(소송 제외)가 진행 중임 (시민단체 형사 고발). 부적합 조건에 해당하지 않음.</t>
+          <t>KBS가 오보를 인정하고 사과하여 상대방 책임이 명확하며(적합 조건 1), 공영방송으로서 자력이 충분합니다(적합 조건 2). 한동훈 의원이 5억 원의 손해배상을 청구하여 피해 규모가 크고(적합 조건 4), KBS의 오보 인정 및 녹취록 원문 공개로 증거가 명확합니다(적합 조건 5). 또한, 관련 형사 사건이 대법원에서 심리 중인 공적 절차가 진행 중입니다(적합 조건 6). 다만, 민사 1심에서 원고 패소 판결이 나왔고, 관련 형사 사건도 무죄가 선고되어 항소심에서도 무죄가 유지된 점은 항소심 승소 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>총 4억 원 (각 1억 원)</t>
+          <t>5억 원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명 (김 전 부원장)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>TV조선, 메인뉴스에서 '김용 전자발찌' 오보 정정 방송</t>
+          <t>'KBS 녹취록 오보'에 손배소 낸 한동훈…6년 만에 판결 나왔다</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333395</t>
+          <t>https://www.imaeil.com/page/view/2026070922031723189</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-29 12:41:32.278700+00:00</t>
+          <t>2026-07-25 15:15:12.880804+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>SBS</t>
+          <t>문화일보, 조선일보, TV조선, 채널A</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>대법원 판결로 허위 사실 확정 후 언론사에 추후 보도 청구 요청 중</t>
+          <t>손해배상 청구소송 제기, 시민단체 형사 고발 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이재명 대통령은 2021년 대선 당시 SBS '그것이 알고싶다'의 '조폭 연루설' 보도가 허위였음이 대법원 판결로 확정되자, 해당 언론사에 공개 사과와 추후 보도를 요구했습니다. 이 대통령은 해당 보도를 자신을 제거하기 위한 정치적 작전의 일환으로 보고 있으며, 언론중재법에 따른 추후 보도 청구권을 행사하고 있습니다.</t>
+          <t>김 전 부원장이 '전자발찌 오보'를 보도한 문화일보, 조선일보, TV조선, 채널A 등 4개 언론사를 상대로 각 1억 원의 손해배상 청구소송을 제기했다. TV조선은 해당 오보에 대해 정정 방송을 했으며, 시민단체는 관련 언론사들을 형사 고발했다. 이는 언론의 허위 보도로 인한 명예훼손 및 손해배상 사건으로 진행 중이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>대법원 판결을 통해 상대방(SBS)의 보도가 허위였음이 법적으로 확정되어 책임이 명확하며, SBS는 자력이 충분한 대형 언론사입니다. 대통령의 명예훼손이라는 점에서 피해 규모가 매우 크고, 대법원 판결이라는 강력한 증거가 존재합니다. 현재 언론중재법상 추후 보도 청구 절차가 진행 중이며, 이는 향후 손해배상 소송으로 이어질 가능성이 높습니다.</t>
+          <t>상대방 책임이 비교적 명확함 (TV조선 정정 방송), 상대방에게 자력이 충분함 (주요 언론사), 피해 규모가 큼 (총 4억 원 청구), 증거가 있거나 확보 가능함 (정정 방송, 오보 내용), 이미 공적 절차(소송 제외)가 진행 중임 (시민단체 형사 고발). 부적합 조건에 해당하지 않음.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 4억 원 (각 1억 원)</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (김 전 부원장)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>李대통령, ‘조폭 연루설’ 보도한 ‘그알’ 향해 “미안하다 한마디 듣...</t>
+          <t>TV조선, 메인뉴스에서 '김용 전자발찌' 오보 정정 방송</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10698613?ref=naver</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333395</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-20 12:17:55.990874+00:00</t>
+          <t>2026-03-29 12:41:32.278700+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>관련 언론사들</t>
+          <t>SBS</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>청와대의 추후보도청구권 요청 진행 중</t>
+          <t>대법원 판결로 허위 사실 확정 후 언론사에 추후 보도 청구 요청 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>청와대가 이재명 대통령의 '조폭 연루설' 관련 보도에 대해 언론사들에 추후보도청구권을 요청했다. 대법원이 해당 의혹을 제기한 인물에게 공직선거법 위반 혐의 유죄를 확정하며 관련 의혹이 허위임을 법적으로 확인했기 때문이다. 청와대는 언론의 책임 있는 대응과 사실관계 바로잡기를 촉구하며, 국민의 오해 해소와 대통령의 명예 회복을 강조했다.</t>
+          <t>이재명 대통령은 2021년 대선 당시 SBS '그것이 알고싶다'의 '조폭 연루설' 보도가 허위였음이 대법원 판결로 확정되자, 해당 언론사에 공개 사과와 추후 보도를 요구했습니다. 이 대통령은 해당 보도를 자신을 제거하기 위한 정치적 작전의 일환으로 보고 있으며, 언론중재법에 따른 추후 보도 청구권을 행사하고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>대법원 판결로 '조폭 연루설'이 허위 사실로 법적 확정되어 상대방(언론사)의 책임이 명확하며(적합 조건 1, 5), 언론사들은 자력이 충분할 것으로 예상됩니다(적합 조건 2). 청와대가 추후보도청구권을 요청하며 공적 절차가 진행 중이며(적합 조건 6), 대통령의 명예 훼손이라는 피해 규모가 큽니다(적합 조건 4).</t>
+          <t>대법원 판결을 통해 상대방(SBS)의 보도가 허위였음이 법적으로 확정되어 책임이 명확하며, SBS는 자력이 충분한 대형 언론사입니다. 대통령의 명예훼손이라는 점에서 피해 규모가 매우 크고, 대법원 판결이라는 강력한 증거가 존재합니다. 현재 언론중재법상 추후 보도 청구 절차가 진행 중이며, 이는 향후 손해배상 소송으로 이어질 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>청와대, ‘이재명 대통령 조폭 연루설’ 보도에 추후보도청구권 요청</t>
+          <t>李대통령, ‘조폭 연루설’ 보도한 ‘그알’ 향해 “미안하다 한마디 듣...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260319580451</t>
+          <t>https://biz.heraldcorp.com/article/10698613?ref=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-19 12:18:55.714864+00:00</t>
+          <t>2026-03-20 12:17:55.990874+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>방송통신심의위원회</t>
+          <t>관련 언론사들</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>이전 방심위의 편파 심의 및 중징계로 인한 피해 발생</t>
+          <t>청와대의 추후보도청구권 요청 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>한국기자협회는 이전 방송통신심의위원회(방심위)가 윤석열 정부 비판 언론에 대해 정치적으로 편향된 심의와 무더기 중징계를 남발했다고 비판했습니다. 뉴스타파, MBC, JTBC 등 다수의 언론사가 과징금 부과 등의 피해를 입었으며, 이는 언론 장악 기구로 전락한 수치스러운 기간이었다고 지적했습니다. 새로 출범한 방미심위가 정치적 독립성을 확보하고 심의 자율성을 지킬 것을 촉구했습니다.</t>
+          <t>청와대가 이재명 대통령의 '조폭 연루설' 관련 보도에 대해 언론사들에 추후보도청구권을 요청했다. 대법원이 해당 의혹을 제기한 인물에게 공직선거법 위반 혐의 유죄를 확정하며 관련 의혹이 허위임을 법적으로 확인했기 때문이다. 청와대는 언론의 책임 있는 대응과 사실관계 바로잡기를 촉구하며, 국민의 오해 해소와 대통령의 명예 회복을 강조했다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이전 방심위의 정치적 편향 심의 및 비판 언론에 대한 무더기 중징계는 상대방의 책임이 명확하며(1), 공공기관으로서 자력이 충분합니다(2). 뉴스타파, MBC, JTBC 등 다수의 언론사가 피해를 입었고(3), 과징금 부과 등 피해 규모가 크며(4), 관련 행정 기록이 증거로 활용될 수 있습니다(5).</t>
+          <t>대법원 판결로 '조폭 연루설'이 허위 사실로 법적 확정되어 상대방(언론사)의 책임이 명확하며(적합 조건 1, 5), 언론사들은 자력이 충분할 것으로 예상됩니다(적합 조건 2). 청와대가 추후보도청구권을 요청하며 공적 절차가 진행 중이며(적합 조건 6), 대통령의 명예 훼손이라는 피해 규모가 큽니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>다수의 언론사 (뉴스타파, MBC, JTBC 등)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>방미심위 정치권력 외압 기필코 떨쳐내야</t>
+          <t>청와대, ‘이재명 대통령 조폭 연루설’ 보도에 추후보도청구권 요청</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>journalist.or.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.journalist.or.kr/news/article.html?no=60533</t>
+          <t>https://www.kyeonggi.com/article/20260319580451</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-17 18:00:16.155182+00:00</t>
+          <t>2026-03-19 12:18:55.714864+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>동아일보사</t>
+          <t>방송통신심의위원회</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>헌법재판소 재판소원 절차 추진 중, 민변 검토 요청</t>
+          <t>이전 방심위의 편파 심의 및 중징계로 인한 피해 발생</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>동아자유언론수호투쟁위원회와 조선자유언론수호투쟁위원회가 결성 51주년을 맞아 과거 독재정권과 사주에 의한 강제 해직의 부당성을 재차 주장했습니다. 2015년 대법원 패소 판결에도 불구하고, 헌법재판소 재판소원 절차를 통해 법적 명예회복을 추진할 계획이며, 민주사회를위한변호사모임에 검토를 요청한 상태입니다.</t>
+          <t>한국기자협회는 이전 방송통신심의위원회(방심위)가 윤석열 정부 비판 언론에 대해 정치적으로 편향된 심의와 무더기 중징계를 남발했다고 비판했습니다. 뉴스타파, MBC, JTBC 등 다수의 언론사가 과징금 부과 등의 피해를 입었으며, 이는 언론 장악 기구로 전락한 수치스러운 기간이었다고 지적했습니다. 새로 출범한 방미심위가 정치적 독립성을 확보하고 심의 자율성을 지킬 것을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>동아일보사 및 조선일보사라는 자력 있는 대기업이 피고이며, 진실화해위 권고로 상대방 책임이 명확합니다. 113명 이상의 다수 피해자가 51년간 피해를 입었으며, 헌법재판소 재판소원 절차를 통해 법적 명예회복을 재차 시도하는 등 조직적인 움직임이 있어 소송금융 투자에 매우 적합합니다.</t>
+          <t>이전 방심위의 정치적 편향 심의 및 비판 언론에 대한 무더기 중징계는 상대방의 책임이 명확하며(1), 공공기관으로서 자력이 충분합니다(2). 뉴스타파, MBC, JTBC 등 다수의 언론사가 피해를 입었고(3), 과징금 부과 등 피해 규모가 크며(4), 관련 행정 기록이 증거로 활용될 수 있습니다(5).</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>동아투위 113명 및 조선투위 기자 다수</t>
+          <t>다수의 언론사 (뉴스타파, MBC, JTBC 등)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>동투·조투 결성 51주년... 민형사 명예회복 재차 나설 것</t>
+          <t>방미심위 정치권력 외압 기필코 떨쳐내야</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>newstapa.org</t>
+          <t>journalist.or.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://newstapa.org/article/cJ9Ia</t>
+          <t>http://www.journalist.or.kr/news/article.html?no=60533</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-17 13:21:23.961747+00:00</t>
+          <t>2026-03-17 18:00:16.155182+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
+          <t>동아일보사</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>헌법재판소 재판소원 절차 추진 중, 민변 검토 요청</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>동아자유언론수호투쟁위원회와 조선자유언론수호투쟁위원회가 결성 51주년을 맞아 과거 독재정권과 사주에 의한 강제 해직의 부당성을 재차 주장했습니다. 2015년 대법원 패소 판결에도 불구하고, 헌법재판소 재판소원 절차를 통해 법적 명예회복을 추진할 계획이며, 민주사회를위한변호사모임에 검토를 요청한 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>동아일보사 및 조선일보사라는 자력 있는 대기업이 피고이며, 진실화해위 권고로 상대방 책임이 명확합니다. 113명 이상의 다수 피해자가 51년간 피해를 입었으며, 헌법재판소 재판소원 절차를 통해 법적 명예회복을 재차 시도하는 등 조직적인 움직임이 있어 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>동아투위 113명 및 조선투위 기자 다수</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>동투·조투 결성 51주년... 민형사 명예회복 재차 나설 것</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>newstapa.org</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://newstapa.org/article/cJ9Ia</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-03-17 13:21:23.961747+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
           <t>방송미디어통신심의위원회</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>방심위의 징계 결정 30건이 법원 행정소송에서 취소 판결을 받음</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>방송통신심의위원회(방심위)가 과거 정부 비판 언론에 내린 30건의 징계 결정이 법원 행정소송에서 모두 취소되며 '30전 30패' 기록을 세웠습니다. 특히 MBC에 대한 3천만원 과징금 결정도 취소되는 등, 방심위의 '정치 심의'가 법적으로 부당했음이 명확히 드러났습니다. 이로 인해 김우석 위원의 상임위원 호선이 불발되고 언론노조의 사퇴 촉구가 이어지는 등 후폭풍이 거셉니다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확): 방송통신심의위원회(방심위)의 징계 결정 30건이 법원 판결로 모두 취소되어 위법성이 명확히 입증되었습니다. 적합 조건 2(상대방 자력 충분): 상대방이 공공기관이므로 배상 능력이 충분합니다. 적합 조건 3(집단적 피해): 다수의 언론사(MBC 등)가 30건 이상의 부당한 징계로 피해를 입었으며, 적합 조건 5(증거 확보 가능): 법원의 취소 판결문이 강력한 증거가 됩니다. 비록 행정소송은 종결되었으나, 그 결과로 인한 손해배상 청구 등 새로운 소송의 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I8" t="inlineStr">
         <is>
           <t>다수의 언론사</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>'입틀막 심의' 비판에… 김우석 방미심위 상임위원 호선 불발</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>journalist.or.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>http://www.journalist.or.kr/news/article.html?no=60505</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-03-12 13:18:15.731853+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N7"/>
+  <autoFilter ref="A1:N8"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>