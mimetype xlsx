--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$21</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$23</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N21"/>
+  <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,1366 +533,1494 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>언론중재위 제소</t>
+          <t>언론중재위 및 기자협회 워크숍 진행</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>국민의힘은 한겨레가 김종혁 전 최고위원의 근거 희박한 발언을 인용하여 당과 당 사무처 직원의 명예를 훼손했다고 주장하며 언론중재위원회에 제소했다. 국민의힘은 한겨레에 정정보도와 손해배상을 청구하고 있다.</t>
+          <t>인천경기기자협회와 언론중재위원회가 워크숍을 개최하여 인천중재부 설치 필요성과 지역 언론 피해구제 제도 개선 방안을 논의했습니다. 이 자리에서는 인격권 침해 법리와 언론분쟁조정에 대한 강의도 진행되었습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하다고 보기 어렵고, 집단적 피해가 아니며, 명예훼손 사건의 특성상 피해 규모가 크다고 단정하기 어렵다. 언론중재위 제소는 진행 중이나, 소송금융 투자 대상으로서의 매력이 낮다. (적합 조건 1, 3, 4 미충족)</t>
+          <t>해당 기사는 특정 피해 사건이나 소송에 대한 내용이 아닌, 언론중재부 설치 필요성과 지역 언론 피해구제 제도 개선 방안을 논의하는 워크숍에 대한 보도입니다. 따라서 소송금융 투자 대상이 되는 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>이미 끝났다 는 말에…국힘, 김종혁 인터뷰 인용한 한겨레 언중위 제소</t>
+          <t>인천경기기자협-언론중재위, 인천중재부 설치·지역언론 피해구제 제도...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333448</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3032208</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-31 13:02:41.357560+00:00</t>
+          <t>2026-09-01 07:00:35.197777+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>언론중재위원회 설치를 위한 법률 개정 촉구 결의안 시의회 상임위 통과</t>
+          <t>언론중재위원회 지역 설치 필요성 제기</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>인천시의회 상임위원회에서 '언론중재와 피해구제 등에 관한 법률' 개정을 통해 인천에 언론중재부를 설치할 것을 국회와 정부에 촉구하는 결의안이 통과되었습니다. 이는 신속한 피해 구제 체계를 구축하기 위한 것으로, 현재는 법 개정 근거 마련 단계입니다.</t>
+          <t>인천 시민들이 언론 피해 구제를 위해 수원까지 가야 하는 불편을 겪고 있으며, 이는 '언론중재 및 피해구제 등에 관한 법률'의 오래된 규정 때문입니다. 조용주 변호사는 제주에도 있는 언론중재위가 인천에 없는 것은 시대 흐름에 법률이 따라가지 못하는 것이라고 지적하며 법률 개정의 필요성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 소송에 대한 내용이 아니라, 언론중재위원회 설치를 위한 법률 개정 촉구 결의안 통과에 대한 보도입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 규모, 피해자가 존재하지 않으며, 현재 진행 중인 분쟁이 아닙니다.</t>
+          <t>기사는 특정 언론 피해 사건이 아닌, 언론중재위원회의 지역적 부재로 인한 시민 불편이라는 제도적 문제를 다루고 있습니다. 소송금융의 적합 조건인 명확한 상대방, 구체적인 피해 규모, 집단적 피해 등이 특정되지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>인천 언론중재위원회 설치될까···촉구 결의안 시의회 상임위 통과</t>
+          <t>인천시민 '언론 피해 구제' 왜 수원까지 가야 하나</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>incheontoday.com</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.incheontoday.com/news/articleView.html?idxno=317065</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3032205</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-30 12:17:33.100143+00:00</t>
+          <t>2026-09-01 07:00:28.948019+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>폭스뉴스 (Fox News)</t>
-[...2 lines deleted...]
-      <c r="D4" t="inlineStr"/>
+          <t>한겨레</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>트럼프 대통령의 언론 비판</t>
+          <t>언론중재위 제소</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>도널드 트럼프 전 미국 대통령이 자신의 지지율이 취임 후 최저치라고 공개한 폭스뉴스를 공개적으로 비판했습니다. 트럼프는 폭스 여론조사를 '형편없다'고 맹비난하며, 과거 루퍼트 머독이 여론조사를 없애겠다고 약속했으나 지키지 않았다고 주장했습니다. 기사는 과거 트럼프가 WSJ에 100억 달러 소송을 제기했던 사건도 언급합니다.</t>
+          <t>국민의힘은 한겨레가 김종혁 전 최고위원의 근거 희박한 발언을 인용하여 당과 당 사무처 직원의 명예를 훼손했다고 주장하며 언론중재위원회에 제소했다. 국민의힘은 한겨레에 정정보도와 손해배상을 청구하고 있다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사는 트럼프 대통령의 폭스뉴스 여론조사에 대한 비판을 다루고 있으며, 현재 진행 중인 법적 분쟁이나 소송 제기 움직임이 명확히 나타나지 않습니다. 상대방(폭스뉴스)은 자력이 충분하나(적합 조건 2 해당), 집단적 피해나 구체적인 피해 규모가 없으며(적합 조건 3, 4 미해당), 소송으로 발전할 명확한 책임 소재나 공적 절차 진행이 확인되지 않습니다(적합 조건 1, 5, 6 미해당).</t>
+          <t>상대방 책임이 명확하다고 보기 어렵고, 집단적 피해가 아니며, 명예훼손 사건의 특성상 피해 규모가 크다고 단정하기 어렵다. 언론중재위 제소는 진행 중이나, 소송금융 투자 대상으로서의 매력이 낮다. (적합 조건 1, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>트럼프, 취임 후 최저 지지율 공개 폭스뉴스 저격… 폭스 증오해</t>
+          <t>이미 끝났다 는 말에…국힘, 김종혁 인터뷰 인용한 한겨레 언중위 제소</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260327_0003567217</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333448</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-27 13:01:30.138879+00:00</t>
+          <t>2026-03-31 13:02:41.357560+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>해당 없음</t>
+          <t>언론중재위원회 설치를 위한 법률 개정 촉구 결의안 시의회 상임위 통과</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>이 기사는 언론이 잘못된 보도를 바로잡고 사과하는 것이 언론 자유의 전제임을 강조하는 사설입니다. 법원이 잘못된 판결에 대해 재심을 열어 사과하는 경우를 예로 들며, 언론 역시 잘못을 인정하고 바로잡아야 한다고 주장합니다.</t>
+          <t>인천시의회 상임위원회에서 '언론중재와 피해구제 등에 관한 법률' 개정을 통해 인천에 언론중재부를 설치할 것을 국회와 정부에 촉구하는 결의안이 통과되었습니다. 이는 신속한 피해 구제 체계를 구축하기 위한 것으로, 현재는 법 개정 근거 마련 단계입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 언론의 잘못된 보도에 대한 정정 및 사과의 중요성을 강조하는 사설입니다. 소송금융 투자 대상으로 검토할 만한 특정 피고, 피해자, 구체적인 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 투자 적합성을 판단할 수 없습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 소송에 대한 내용이 아니라, 언론중재위원회 설치를 위한 법률 개정 촉구 결의안 통과에 대한 보도입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 규모, 피해자가 존재하지 않으며, 현재 진행 중인 분쟁이 아닙니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[사설] 잘못된 보도를 바로잡고 사과하는 건 언론자유의 전제</t>
+          <t>인천 언론중재위원회 설치될까···촉구 결의안 시의회 상임위 통과</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>vop.co.kr</t>
+          <t>incheontoday.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://vop.co.kr/A00001690554.html</t>
+          <t>https://www.incheontoday.com/news/articleView.html?idxno=317065</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-26 00:21:16.223517+00:00</t>
+          <t>2026-03-30 12:17:33.100143+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>폭스뉴스 (Fox News)</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>정치적/언론적 논쟁 진행 중</t>
+          <t>트럼프 대통령의 언론 비판</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>이재명 대표가 SBS '그것이 알고 싶다' 프로그램에 대해 '주권자에 사과하라'고 비판하자, SBS 노조는 이를 '언론탄압'으로 규정하며 반발했습니다. 노조는 해당 프로그램이 파타야 살인사건을 독자 취재한 것으로 이 대표 사건과 무관하며, 이 대표의 행보가 언론 자유를 위협한다고 주장했습니다.</t>
+          <t>도널드 트럼프 전 미국 대통령이 자신의 지지율이 취임 후 최저치라고 공개한 폭스뉴스를 공개적으로 비판했습니다. 트럼프는 폭스 여론조사를 '형편없다'고 맹비난하며, 과거 루퍼트 머독이 여론조사를 없애겠다고 약속했으나 지키지 않았다고 주장했습니다. 기사는 과거 트럼프가 WSJ에 100억 달러 소송을 제기했던 사건도 언급합니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>해당 기사는 정치인과 언론사 노조 간의 언론 자유 및 비판에 대한 논쟁을 다루고 있으며, 소송금융이 투자할 만한 명확한 금전적 피해를 입은 특정 피해자 집단이나 상대방의 책임이 명확한 손해배상 사건으로 보기 어렵습니다. 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 트럼프 대통령의 폭스뉴스 여론조사에 대한 비판을 다루고 있으며, 현재 진행 중인 법적 분쟁이나 소송 제기 움직임이 명확히 나타나지 않습니다. 상대방(폭스뉴스)은 자력이 충분하나(적합 조건 2 해당), 집단적 피해나 구체적인 피해 규모가 없으며(적합 조건 3, 4 미해당), 소송으로 발전할 명확한 책임 소재나 공적 절차 진행이 확인되지 않습니다(적합 조건 1, 5, 6 미해당).</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>이재명 “그알, 주권자에 사과해”…SBS 노조 “언론탄압” 반발</t>
+          <t>트럼프, 취임 후 최저 지지율 공개 폭스뉴스 저격… 폭스 증오해</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603250028</t>
+          <t>https://www.newsis.com/view/NISX20260327_0003567217</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-25 00:22:43.104146+00:00</t>
+          <t>2026-03-27 13:01:30.138879+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>민사소송 드롭 및 법적 절차 미진행</t>
+          <t>해당 없음</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>대통령이 SBS '그것이 알고싶다' 프로그램에 대한 민사소송을 제기하지 않고 법적 절차를 밟지 않은 채 SNS를 통해 비판한 것에 대해 SBS 내부에서 비판적인 반응이 있었다는 내용이다. 당시 '그알' 방영에 대한 내부 의혹도 함께 언급되었다.</t>
+          <t>이 기사는 언론이 잘못된 보도를 바로잡고 사과하는 것이 언론 자유의 전제임을 강조하는 사설입니다. 법원이 잘못된 판결에 대해 재심을 열어 사과하는 경우를 예로 들며, 언론 역시 잘못을 인정하고 바로잡아야 한다고 주장합니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사에 따르면 대통령이 '그알'에 대한 민사소송을 '드롭'하고 법적인 절차를 밟지 않았다고 명시되어 있어, 소송금융 투자 대상으로서의 활성 법적 분쟁이 존재하지 않는다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 언론의 잘못된 보도에 대한 정정 및 사과의 중요성을 강조하는 사설입니다. 소송금융 투자 대상으로 검토할 만한 특정 피고, 피해자, 구체적인 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 투자 적합성을 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>이 대통령  언론 자유는 특권 아냐  지적 이후 SBS 내부 분위기는</t>
+          <t>[사설] 잘못된 보도를 바로잡고 사과하는 건 언론자유의 전제</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>vop.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333283</t>
+          <t>https://vop.co.kr/A00001690554.html</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-24 13:16:50.828828+00:00</t>
+          <t>2026-03-26 00:21:16.223517+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>고등법원 판결 확정</t>
+          <t>정치적/언론적 논쟁 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>광주시 명진고등학교를 운영하는 학교법인 도연학원이 나무위키 운영사를 상대로 게시글 삭제 및 500만 원의 손해배상 청구 소송을 제기했습니다. 학교 측은 '스쿨미투' 및 교사 채용 비리 관련 내용이 허위 사실이라고 주장했으나, 서울고등법원은 나무위키의 개방형 특성과 표현의 자유를 고려해 원고 패소 판결을 내렸습니다. 명진고 측이 대법원 상고를 포기하면서 판결은 최종 확정되었습니다.</t>
+          <t>이재명 대표가 SBS '그것이 알고 싶다' 프로그램에 대해 '주권자에 사과하라'고 비판하자, SBS 노조는 이를 '언론탄압'으로 규정하며 반발했습니다. 노조는 해당 프로그램이 파타야 살인사건을 독자 취재한 것으로 이 대표 사건과 무관하며, 이 대표의 행보가 언론 자유를 위협한다고 주장했습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 고등법원 판결이 확정되어 종결된 상태로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건) 또한, 법원이 나무위키의 손해배상 책임을 인정하지 않아 상대방 책임이 명확하지 않습니다.</t>
+          <t>해당 기사는 정치인과 언론사 노조 간의 언론 자유 및 비판에 대한 논쟁을 다루고 있으며, 소송금융이 투자할 만한 명확한 금전적 피해를 입은 특정 피해자 집단이나 상대방의 책임이 명확한 손해배상 사건으로 보기 어렵습니다. 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>500만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>법원  나무위키 일부 왜곡·과장…위법은 아냐</t>
+          <t>이재명 “그알, 주권자에 사과해”…SBS 노조 “언론탄압” 반발</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/life/2305725.htm</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603250028</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-24 13:02:43.801056+00:00</t>
+          <t>2026-03-25 00:22:43.104146+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr"/>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>언론중재법 개정 및 인천 중재부 신설 요구</t>
+          <t>민사소송 드롭 및 법적 절차 미진행</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>인천경기기자협회가 김교흥 국회 문화체육관광위원회 위원장을 만나 '언론중재 및 피해구제 등에 관한 법률' 개정과 인천 중재부 신설을 촉구했습니다. 이는 언론 관련 분쟁 해결 및 피해 구제 절차 개선을 위한 입법적 노력을 요구하는 활동입니다.</t>
+          <t>대통령이 SBS '그것이 알고싶다' 프로그램에 대한 민사소송을 제기하지 않고 법적 절차를 밟지 않은 채 SNS를 통해 비판한 것에 대해 SBS 내부에서 비판적인 반응이 있었다는 내용이다. 당시 '그알' 방영에 대한 내부 의혹도 함께 언급되었다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌, 언론중재법 개정 및 중재부 신설을 요구하는 입법 활동에 관한 것입니다. 소송금융 투자의 대상이 되는 명확한 원고, 피고, 그리고 손해배상 청구권이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사에 따르면 대통령이 '그알'에 대한 민사소송을 '드롭'하고 법적인 절차를 밟지 않았다고 명시되어 있어, 소송금융 투자 대상으로서의 활성 법적 분쟁이 존재하지 않는다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>인천경기기자협회, 국회서 '언론중재법 개정·인천 중재부 신설' 요구</t>
+          <t>이 대통령  언론 자유는 특권 아냐  지적 이후 SBS 내부 분위기는</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3017346</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333283</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-24 12:24:28.839186+00:00</t>
+          <t>2026-03-24 13:16:50.828828+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>나무위키 운영사</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>고등법원 판결 확정</t>
+        </is>
+      </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>SBS 노조는 이재명 대통령의 '그것이 알고싶다' 조작방송 비난에 대해, 해당 방송은 장영하 씨 주장 인용이 아닌 사건 피해자와 재판 기록 취재를 통해 확인된 내용을 보도한 것이라고 반박했습니다. 노조는 이재명 대통령의 비난을 언론에 대한 압박으로 규정했습니다.</t>
+          <t>광주시 명진고등학교를 운영하는 학교법인 도연학원이 나무위키 운영사를 상대로 게시글 삭제 및 500만 원의 손해배상 청구 소송을 제기했습니다. 학교 측은 '스쿨미투' 및 교사 채용 비리 관련 내용이 허위 사실이라고 주장했으나, 서울고등법원은 나무위키의 개방형 특성과 표현의 자유를 고려해 원고 패소 판결을 내렸습니다. 명진고 측이 대법원 상고를 포기하면서 판결은 최종 확정되었습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>해당 기사는 정치인의 방송 내용 비난과 언론사 노조의 반박에 대한 것으로, 언론의 공정성 및 정치적 압박에 대한 논쟁입니다. 소송금융 투자 대상이 되기 위한 명확한 피해자 집단, 구체적인 금전적 피해 규모, 그리고 상대방의 명확한 책임 소재가 불분명하여 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 사건은 이미 고등법원 판결이 확정되어 종결된 상태로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건) 또한, 법원이 나무위키의 손해배상 책임을 인정하지 않아 상대방 책임이 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>500만 원</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>SBS노조  이재명 대통령 '조작방송' 비난은 언론 압박</t>
+          <t>법원  나무위키 일부 왜곡·과장…위법은 아냐</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3386867</t>
+          <t>https://news.tf.co.kr/read/life/2305725.htm</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-21 12:19:35.123974+00:00</t>
+          <t>2026-03-24 13:02:43.801056+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
-      <c r="E11" t="inlineStr"/>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>언론중재법 개정 및 인천 중재부 신설 요구</t>
+        </is>
+      </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>기사는 국민의힘이 SBS를 '이재명 정부로부터 부당한 탄압을 당한 피해자'로 묘사한 논평에 대해 다루고 있습니다. SBS가 이재명 대통령에게 사과했다는 제목과 본문의 내용이 상충되며, 구체적인 법적 분쟁이나 피해 사실은 명확히 드러나지 않습니다.</t>
+          <t>인천경기기자협회가 김교흥 국회 문화체육관광위원회 위원장을 만나 '언론중재 및 피해구제 등에 관한 법률' 개정과 인천 중재부 신설을 촉구했습니다. 이는 언론 관련 분쟁 해결 및 피해 구제 절차 개선을 위한 입법적 노력을 요구하는 활동입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 법적 분쟁이 아닌 정치적 논평에 해당하며, 잠재적 원고, 피고, 구체적인 손해 또는 소송의 원인을 파악할 수 없습니다. 따라서 적합 조건 중 어느 하나도 명확히 충족되지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌, 언론중재법 개정 및 중재부 신설을 요구하는 입법 활동에 관한 것입니다. 소송금융 투자의 대상이 되는 명확한 원고, 피고, 그리고 손해배상 청구권이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>SBS, 이재명 대통령에게 뒤늦은 사과</t>
+          <t>인천경기기자협회, 국회서 '언론중재법 개정·인천 중재부 신설' 요구</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>goodmorningcc.com</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=443293</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3017346</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-21 00:20:16.645775+00:00</t>
+          <t>2026-03-24 12:24:28.839186+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
-      <c r="E12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t>방송인 김어준 씨를 둘러싼 '공소취소 거래설 파문' 등으로 민주당 내에서 김 씨에 대한 거리두기 움직임이 확산되고 있습니다. 야당은 특별검사법안 발의를 추진하고 있으며, 민주당이 허위·조작정보 유통에 대한 징벌적 손해배상 법안을 주도했음에도 김 씨에 대한 조치가 없다는 지적이 제기됩니다.</t>
+          <t>SBS 노조는 이재명 대통령의 '그것이 알고싶다' 조작방송 비난에 대해, 해당 방송은 장영하 씨 주장 인용이 아닌 사건 피해자와 재판 기록 취재를 통해 확인된 내용을 보도한 것이라고 반박했습니다. 노조는 이재명 대통령의 비난을 언론에 대한 압박으로 규정했습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>해당 기사는 방송인의 정치적 영향력과 관련된 논란 및 민주당 내부 갈등을 다루고 있으며, 특정 피해자가 발생하여 손해배상을 청구할 수 있는 명확한 민사상 청구권이나 손해 규모가 확인되지 않습니다. 소송금융 투자를 위한 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보 등)에 부합하는 부분이 거의 없어 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 정치인의 방송 내용 비난과 언론사 노조의 반박에 대한 것으로, 언론의 공정성 및 정치적 압박에 대한 논쟁입니다. 소송금융 투자 대상이 되기 위한 명확한 피해자 집단, 구체적인 금전적 피해 규모, 그리고 상대방의 명확한 책임 소재가 불분명하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[현장에서]'여권의 입' 김어준을 둘러싼 민주당 균열</t>
+          <t>SBS노조  이재명 대통령 '조작방송' 비난은 언론 압박</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02082806645384960</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3386867</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-19 00:38:34.642967+00:00</t>
+          <t>2026-03-21 12:19:35.123974+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D13" t="inlineStr"/>
+      <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
-          <t>언론사 운영 유튜브 채널에 대한 '정정' 및 '반론' 조정 신청이 언론중재위에 급증하고 있습니다. 유튜브가 뉴스 유통의 핵심 창구로 부상하면서 관련 분쟁 사례가 늘고 있으며, 언론중재위는 언론 피해 구제 실효성 제고를 위해 노력 중입니다.</t>
+          <t>기사는 국민의힘이 SBS를 '이재명 정부로부터 부당한 탄압을 당한 피해자'로 묘사한 논평에 대해 다루고 있습니다. SBS가 이재명 대통령에게 사과했다는 제목과 본문의 내용이 상충되며, 구체적인 법적 분쟁이나 피해 사실은 명확히 드러나지 않습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>기사는 언론중재위의 조정 신청 급증 현상에 대한 통계적 보도로, 특정 피해 사건이나 가해 언론사를 지목하지 않습니다. 따라서 상대방 책임의 명확성, 자력, 구체적인 피해 규모 등을 파악하기 어려워 소송금융 투자 대상으로 적합하지 않습니다. 다만, 언론중재위 조정 신청은 '공적 절차 진행 중'이라는 적합 조건에 해당합니다.</t>
+          <t>제공된 기사 내용은 법적 분쟁이 아닌 정치적 논평에 해당하며, 잠재적 원고, 피고, 구체적인 손해 또는 소송의 원인을 파악할 수 없습니다. 따라서 적합 조건 중 어느 하나도 명확히 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>언론사 운영 유튜브에 '정정' '반론' 조정 신청 급증했다</t>
+          <t>SBS, 이재명 대통령에게 뒤늦은 사과</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>goodmorningcc.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333100</t>
+          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=443293</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-17 12:15:57.317578+00:00</t>
+          <t>2026-03-21 00:20:16.645775+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>김어준</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>합의금 지불로 소송 마무리</t>
+          <t>공소취소 거래설 파문, 특별검사법안 발의 논의</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>파라마운트는 지난해 7월 도널드 트럼프 전 대통령에게 1600만 달러의 합의금을 지불하며 CBS 시사프로그램 '60분'에 제기된 손해배상 소송을 마무리했습니다. 많은 전문가들은 CBS가 이 소송에서 패소할 가능성이 거의 없다고 평가했습니다.</t>
+          <t>방송인 김어준 씨를 둘러싼 '공소취소 거래설 파문' 등으로 민주당 내에서 김 씨에 대한 거리두기 움직임이 확산되고 있습니다. 야당은 특별검사법안 발의를 추진하고 있으며, 민주당이 허위·조작정보 유통에 대한 징벌적 손해배상 법안을 주도했음에도 김 씨에 대한 조치가 없다는 지적이 제기됩니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>해당 사건은 파라마운트가 트럼프 대통령에게 1600만 달러의 합의금을 지불하며 이미 종결된 소송입니다. 소송금융 투자는 현재 진행 중이거나 앞으로 진행될 소송을 대상으로 하므로, 이미 마무리된 사건은 투자 대상으로서의 적합성이 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 기사는 방송인의 정치적 영향력과 관련된 논란 및 민주당 내부 갈등을 다루고 있으며, 특정 피해자가 발생하여 손해배상을 청구할 수 있는 명확한 민사상 청구권이나 손해 규모가 확인되지 않습니다. 소송금융 투자를 위한 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보 등)에 부합하는 부분이 거의 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>1600만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명 (도널드 트럼프)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>파라마운트의 CNN 인수는 트럼프의 큰 그림?</t>
+          <t>[현장에서]'여권의 입' 김어준을 둘러싼 민주당 균열</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333070</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02082806645384960</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-15 13:00:15.271936+00:00</t>
+          <t>2026-03-19 00:38:34.642967+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
-      <c r="D15" t="inlineStr"/>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>언론 보도 분석 및 비판</t>
+          <t>언론중재위 조정 신청 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>한국 언론이 이란 침공 전쟁을 보도하면서 트럼프 대통령의 발언과 한국 주식시장에 과도하게 집중하고, 국제법 위반 쟁점이나 침공 맥락을 간과했다는 분석 기사입니다. 전문가들은 이러한 보도 행태가 저널리즘 본령을 지키지 못한 실패라고 비판했습니다. 기사는 빅카인즈 서비스를 통해 1만 건 이상의 기사 제목을 분석한 결과를 토대로 작성되었습니다.</t>
+          <t>언론사 운영 유튜브 채널에 대한 '정정' 및 '반론' 조정 신청이 언론중재위에 급증하고 있습니다. 유튜브가 뉴스 유통의 핵심 창구로 부상하면서 관련 분쟁 사례가 늘고 있으며, 언론중재위는 언론 피해 구제 실효성 제고를 위해 노력 중입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>이 기사는 한국 언론의 보도 행태에 대한 비판적 분석으로, 특정 피해자가 특정 언론사를 상대로 손해배상을 청구할 수 있는 명확한 법적 쟁점이나 구체적인 피해 규모가 제시되지 않았습니다. 소송금융 투자에 필요한 명확한 상대방 책임, 집단적 피해, 그리고 금전적으로 측정 가능한 피해 규모가 부재합니다.</t>
+          <t>기사는 언론중재위의 조정 신청 급증 현상에 대한 통계적 보도로, 특정 피해 사건이나 가해 언론사를 지목하지 않습니다. 따라서 상대방 책임의 명확성, 자력, 구체적인 피해 규모 등을 파악하기 어려워 소송금융 투자 대상으로 적합하지 않습니다. 다만, 언론중재위 조정 신청은 '공적 절차 진행 중'이라는 적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>이란 침공 전쟁, 한국 언론은 트럼프 말과 한국 주식에 더 집중해 보도...</t>
+          <t>언론사 운영 유튜브에 '정정' '반론' 조정 신청 급증했다</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026031320430569215?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333100</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-14 00:28:38.966640+00:00</t>
+          <t>2026-03-17 12:15:57.317578+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>서울행정법원 MBC 승소 판결, 외교부 정정보도 소송 취하, 방송미디어통신위원회 항소 포기 전망</t>
+          <t>합의금 지불로 소송 마무리</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>윤석열 전 대통령의 '바이든-날리면' 발언 보도와 관련하여 MBC가 방송통신심의위원회로부터 받은 과징금 3천만원 처분이 서울행정법원에서 취소되었다. 외교부가 MBC를 상대로 낸 정정보도 청구 소송은 2심 재판부 중재로 외교부가 소를 취하하며 정리되었고, 이번 과징금 취소 처분에 대해서도 방송미디어통신위원회는 항소하지 않을 것으로 전망되어 관련 법적 분쟁이 마무리되는 분위기다.</t>
+          <t>파라마운트는 지난해 7월 도널드 트럼프 전 대통령에게 1600만 달러의 합의금을 지불하며 CBS 시사프로그램 '60분'에 제기된 손해배상 소송을 마무리했습니다. 많은 전문가들은 CBS가 이 소송에서 패소할 가능성이 거의 없다고 평가했습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>기사에서 다루는 주요 법적 분쟁(MBC에 대한 과징금 처분 취소 소송, 정정보도 청구 소송)이 이미 종결되었거나 항소하지 않을 것으로 예상되어 신규 소송금융 투자 기회가 없음. 또한, 소송금융의 대상이 될 만한 집단적 피해자나 명확한 금전적 피해 규모가 특정되지 않아 투자 적합성이 낮음.</t>
+          <t>해당 사건은 파라마운트가 트럼프 대통령에게 1600만 달러의 합의금을 지불하며 이미 종결된 소송입니다. 소송금융 투자는 현재 진행 중이거나 앞으로 진행될 소송을 대상으로 하므로, 이미 마무리된 사건은 투자 대상으로서의 적합성이 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1600만 달러</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (도널드 트럼프)</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>'바이든-날리면' 중징계 이끈 법원 판단, 이번엔 달랐다</t>
+          <t>파라마운트의 CNN 인수는 트럼프의 큰 그림?</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>journalist.or.kr</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.journalist.or.kr/news/article.html?no=60512</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333070</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-13 13:03:34.045490+00:00</t>
+          <t>2026-03-15 13:00:15.271936+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
-      <c r="D17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>가짜 뉴스 논란 및 방미통위 심의 가능성 언급</t>
+          <t>언론 보도 분석 및 비판</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>박균택 더불어민주당 의원은 KBS 라디오 '전격시사' 인터뷰에서 '대통령 공소취소-검찰개혁안 거래설'에 대해 "터무니없다"고 일축하며, 해당 소문이 사실이 아니라고 주장했다. 그는 소문의 취재원과 근거를 밝히라고 요구했으며, 야당의 특검 도입 주장은 정치권을 시끄럽게 하려는 불량한 의도라고 비판했다.</t>
+          <t>한국 언론이 이란 침공 전쟁을 보도하면서 트럼프 대통령의 발언과 한국 주식시장에 과도하게 집중하고, 국제법 위반 쟁점이나 침공 맥락을 간과했다는 분석 기사입니다. 전문가들은 이러한 보도 행태가 저널리즘 본령을 지키지 못한 실패라고 비판했습니다. 기사는 빅카인즈 서비스를 통해 1만 건 이상의 기사 제목을 분석한 결과를 토대로 작성되었습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>이 기사는 '대통령 공소취소-검찰개혁안 거래설'이라는 소문의 진위 여부와 이에 대한 정치인의 입장을 다루고 있어, 소송금융의 대상이 될 만한 명확한 피해자와 대규모 금전적 피해가 특정되지 않습니다. (적합 조건 1, 3, 4 불충족) 소문을 유포한 주체의 책임이 명확하지 않고, 상대방의 자력 또한 불분명하여 투자 적합성이 낮습니다. (적합 조건 2 불충족)</t>
+          <t>이 기사는 한국 언론의 보도 행태에 대한 비판적 분석으로, 특정 피해자가 특정 언론사를 상대로 손해배상을 청구할 수 있는 명확한 법적 쟁점이나 구체적인 피해 규모가 제시되지 않았습니다. 소송금융 투자에 필요한 명확한 상대방 책임, 집단적 피해, 그리고 금전적으로 측정 가능한 피해 규모가 부재합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>[전격시사] 박균택 더불어민주당 의원 - ““취재원 등 근거 밝혀야…내...</t>
+          <t>이란 침공 전쟁, 한국 언론은 트럼프 말과 한국 주식에 더 집중해 보도...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8506309&amp;ref=A</t>
+          <t>https://www.pressian.com/pages/articles/2026031320430569215?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-12 12:39:30.380153+00:00</t>
+          <t>2026-03-14 00:28:38.966640+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
-      <c r="D18" t="inlineStr"/>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>국회 법제사법위원회 방송법 개정안 심사 중 발언</t>
+          <t>서울행정법원 MBC 승소 판결, 외교부 정정보도 소송 취하, 방송미디어통신위원회 항소 포기 전망</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>조배숙 국민의힘 의원이 국회 법제사법위원회에서 김어준의 뉴스공장의 '공소 취소 거래설'을 언급하며 징벌적 손해배상 대상 및 프로그램 폐지를 주장했다. 이는 방송법 개정안 심사 과정에서 나온 발언으로, 해당 '거래설'의 진위 여부나 구체적인 피해 상황은 기사에서 확인되지 않는다.</t>
+          <t>윤석열 전 대통령의 '바이든-날리면' 발언 보도와 관련하여 MBC가 방송통신심의위원회로부터 받은 과징금 3천만원 처분이 서울행정법원에서 취소되었다. 외교부가 MBC를 상대로 낸 정정보도 청구 소송은 2심 재판부 중재로 외교부가 소를 취하하며 정리되었고, 이번 과징금 취소 처분에 대해서도 방송미디어통신위원회는 항소하지 않을 것으로 전망되어 관련 법적 분쟁이 마무리되는 분위기다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 피해 규모나 피해자 수가 특정되지 않아 집단적 피해 가능성이 낮습니다(적합 조건 3, 4 미충족). 또한, '공소 취소 거래설'에 대한 객관적 증거나 공적 절차 진행 여부가 불분명합니다(적합 조건 5, 6 미충족).</t>
+          <t>기사에서 다루는 주요 법적 분쟁(MBC에 대한 과징금 처분 취소 소송, 정정보도 청구 소송)이 이미 종결되었거나 항소하지 않을 것으로 예상되어 신규 소송금융 투자 기회가 없음. 또한, 소송금융의 대상이 될 만한 집단적 피해자나 명확한 금전적 피해 규모가 특정되지 않아 투자 적합성이 낮음.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>[영상] 조배숙, 인터넷 콘텐츠 '뉴스공장'에  프로그램 폐지  거론</t>
+          <t>'바이든-날리면' 중징계 이끈 법원 판단, 이번엔 달랐다</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>journalist.or.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332997</t>
+          <t>http://www.journalist.or.kr/news/article.html?no=60512</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-12 00:33:06.598718+00:00</t>
+          <t>2026-03-13 13:03:34.045490+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>언론중재위 구제신청</t>
+          <t>가짜 뉴스 논란 및 방미통위 심의 가능성 언급</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>충북 옥천군수 선거 입후보 예정자 전상인 씨가 자신의 출판기념회 관련 의혹을 보도한 언론사를 상대로 언론중재위에 정정보도와 손해배상을 청구했습니다. 전상인 씨는 보도 내용이 사실이 아니라고 주장하고 있습니다.</t>
+          <t>박균택 더불어민주당 의원은 KBS 라디오 '전격시사' 인터뷰에서 '대통령 공소취소-검찰개혁안 거래설'에 대해 "터무니없다"고 일축하며, 해당 소문이 사실이 아니라고 주장했다. 그는 소문의 취재원과 근거를 밝히라고 요구했으며, 야당의 특검 도입 주장은 정치권을 시끄럽게 하려는 불량한 의도라고 비판했다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>적합 조건 중 '공적 절차 진행 중'(언론중재위 구제신청)에 해당하나, 개인의 명예훼손 사건으로 '집단적 피해'가 아니며, '피해 규모'가 크다고 보기 어렵습니다. 또한 '상대방 책임 명확성'은 언론중재위의 판단이 필요한 상황입니다. 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>이 기사는 '대통령 공소취소-검찰개혁안 거래설'이라는 소문의 진위 여부와 이에 대한 정치인의 입장을 다루고 있어, 소송금융의 대상이 될 만한 명확한 피해자와 대규모 금전적 피해가 특정되지 않습니다. (적합 조건 1, 3, 4 불충족) 소문을 유포한 주체의 책임이 명확하지 않고, 상대방의 자력 또한 불분명하여 투자 적합성이 낮습니다. (적합 조건 2 불충족)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>[6·3옥천]전상인  보도내용 사실 아냐…언중위에 구제신청</t>
+          <t>[전격시사] 박균택 더불어민주당 의원 - ““취재원 등 근거 밝혀야…내...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260310_0003541884</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8506309&amp;ref=A</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-10 13:01:11.677196+00:00</t>
+          <t>2026-03-12 12:39:30.380153+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>언론중재위원회 조정/중재 진행 중</t>
+          <t>국회 법제사법위원회 방송법 개정안 심사 중 발언</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>당진시 주택개발과 개발허가팀장 A씨가 자신의 '편파 행정' 의혹을 보도한 언론사를 상대로 손해배상과 추후 보도를 요구하며 언론중재위원회에 조정을 신청했다. 언론사는 정당한 행정 감시라고 반박하며 공방이 벌어지고 있다.</t>
+          <t>조배숙 국민의힘 의원이 국회 법제사법위원회에서 김어준의 뉴스공장의 '공소 취소 거래설'을 언급하며 징벌적 손해배상 대상 및 프로그램 폐지를 주장했다. 이는 방송법 개정안 심사 과정에서 나온 발언으로, 해당 '거래설'의 진위 여부나 구체적인 피해 상황은 기사에서 확인되지 않는다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>적합 조건 중 '공적 절차 진행 중'(언론중재위)에 해당하나, 상대방 책임의 명확성, 상대방의 충분한 자력, 집단적 피해, 대규모 피해 금액 등 다른 적합 조건이 충족되지 않는다. 개인 공무원과 언론사 간의 명예훼손성 분쟁으로, 소송금융 투자 대상으로서의 매력이 낮다.</t>
+          <t>기사 내용만으로는 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 피해 규모나 피해자 수가 특정되지 않아 집단적 피해 가능성이 낮습니다(적합 조건 3, 4 미충족). 또한, '공소 취소 거래설'에 대한 객관적 증거나 공적 절차 진행 여부가 불분명합니다(적합 조건 5, 6 미충족).</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1명 (공무원 A씨)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>당진시 태양광 인허가 '편파 행정' 공방, 언론중재위로 번졌다</t>
+          <t>[영상] 조배숙, 인터넷 콘텐츠 '뉴스공장'에  프로그램 폐지  거론</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>dtnews24.com</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>http://www.dtnews24.com/news/articleView.html?idxno=808120</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332997</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-08 12:40:28.190950+00:00</t>
+          <t>2026-03-12 00:33:06.598718+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>언론</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
-      <c r="D21" t="inlineStr"/>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E21" t="inlineStr">
         <is>
+          <t>언론중재위 구제신청</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>충북 옥천군수 선거 입후보 예정자 전상인 씨가 자신의 출판기념회 관련 의혹을 보도한 언론사를 상대로 언론중재위에 정정보도와 손해배상을 청구했습니다. 전상인 씨는 보도 내용이 사실이 아니라고 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>적합 조건 중 '공적 절차 진행 중'(언론중재위 구제신청)에 해당하나, 개인의 명예훼손 사건으로 '집단적 피해'가 아니며, '피해 규모'가 크다고 보기 어렵습니다. 또한 '상대방 책임 명확성'은 언론중재위의 판단이 필요한 상황입니다. 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>[6·3옥천]전상인  보도내용 사실 아냐…언중위에 구제신청</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260310_0003541884</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-03-10 13:01:11.677196+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>해당 언론사</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>언론중재위원회 조정/중재 진행 중</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>당진시 주택개발과 개발허가팀장 A씨가 자신의 '편파 행정' 의혹을 보도한 언론사를 상대로 손해배상과 추후 보도를 요구하며 언론중재위원회에 조정을 신청했다. 언론사는 정당한 행정 감시라고 반박하며 공방이 벌어지고 있다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>적합 조건 중 '공적 절차 진행 중'(언론중재위)에 해당하나, 상대방 책임의 명확성, 상대방의 충분한 자력, 집단적 피해, 대규모 피해 금액 등 다른 적합 조건이 충족되지 않는다. 개인 공무원과 언론사 간의 명예훼손성 분쟁으로, 소송금융 투자 대상으로서의 매력이 낮다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>1명 (공무원 A씨)</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>당진시 태양광 인허가 '편파 행정' 공방, 언론중재위로 번졌다</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>dtnews24.com</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>http://www.dtnews24.com/news/articleView.html?idxno=808120</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:40:28.190950+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>언론</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr"/>
+      <c r="D23" t="inlineStr"/>
+      <c r="E23" t="inlineStr">
+        <is>
           <t>정보통신망법 개정안 통과, 언론중재위 제도 개선 논의 중</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr">
+      <c r="F23" t="inlineStr">
         <is>
           <t>민주당이 실제 손해액의 최대 5배 징벌적 손해배상을 골자로 한 정보통신망법 개정안을 통과시키며 피해구제 현실화를 강조했습니다. 기사는 언론중재위 접근성 개선을 위해 중재위원 증원 등 신속 구제를 위한 법 개정에 적극 나서야 한다는 지적을 담고 있습니다.</t>
         </is>
       </c>
-      <c r="G21" t="inlineStr">
+      <c r="G23" t="inlineStr">
         <is>
           <t>본 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 정보통신망법 개정안 통과 및 언론중재위 제도 개선 필요성에 대한 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피고, 피해자 집단, 구체적인 피해 사실이 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J21" t="inlineStr">
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
         <is>
           <t>언론중재위 가려면 왕복 6시간?  중재위원 늘려라  기자들도 나섰다</t>
         </is>
       </c>
-      <c r="K21" t="inlineStr">
+      <c r="K23" t="inlineStr">
         <is>
           <t>mediatoday.co.kr</t>
         </is>
       </c>
-      <c r="L21" t="inlineStr">
+      <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr">
+      <c r="M23" t="inlineStr">
         <is>
           <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332817</t>
         </is>
       </c>
-      <c r="N21" t="inlineStr">
+      <c r="N23" t="inlineStr">
         <is>
           <t>2026-03-05 01:33:37.877331+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N21"/>
+  <autoFilter ref="A1:N23"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>