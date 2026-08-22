--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
-    <col width="18" customWidth="1" min="11" max="11"/>
+    <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -538,149 +538,209 @@
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>없음</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>베이비몬스터가 데뷔 2주년을 기념하여 자체 콘텐츠 '베몬 어워즈'를 공개했습니다. 이 영상에서 멤버들은 다양한 캐릭터로 변신해 유쾌한 시상식을 진행했으며, '손해배상' 등 독특한 부문으로 웃음을 자아냈습니다. 또한 5월 4일 미니 3집 발매와 6월 서울 공연을 시작으로 월드투어에 나설 예정임을 밝혔습니다.</t>
+          <t>하나은행이 인천 지역의 민생 안정과 미래 산업 발전을 위해 다양한 금융 지원 프로그램을 제공합니다. 청년 주거 및 취업 지원, 전세사기 피해자 긴급 생계비 지원, 취약 차주 원금 상환 지원 등 사회 공헌 활동을 펼치고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 K-POP 그룹의 홍보 및 팬 콘텐츠에 대한 내용으로, 실제 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. '손해배상'이라는 단어는 유머러스한 시상식 부문으로 사용되었을 뿐, 실제 손해배상 청구와는 무관하여 소송금융 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>해당 기사는 하나은행이 사회적 약자를 지원하는 긍정적인 활동을 다루고 있으며, 소송금융의 투자 대상이 될 만한 법적 분쟁이나 피해 발생 사실을 포함하고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>베이비몬스터, 5월 4일 미니 3집 발매→5개 대륙 월드투어 개최</t>
+          <t>하나은행, 인천 민생·미래산업에 금융 사다리 놓는다</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>businesskorea.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-08-16</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/ent/article/all/20260404/133673876/1</t>
+          <t>https://www.businesskorea.co.kr/news/articleView.html?idxno=274900</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-04 12:30:04.696561+00:00</t>
+          <t>2026-08-21 02:53:08.111251+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>없음</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
+          <t>베이비몬스터가 데뷔 2주년을 기념하여 자체 콘텐츠 '베몬 어워즈'를 공개했습니다. 이 영상에서 멤버들은 다양한 캐릭터로 변신해 유쾌한 시상식을 진행했으며, '손해배상' 등 독특한 부문으로 웃음을 자아냈습니다. 또한 5월 4일 미니 3집 발매와 6월 서울 공연을 시작으로 월드투어에 나설 예정임을 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>해당 기사는 K-POP 그룹의 홍보 및 팬 콘텐츠에 대한 내용으로, 실제 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. '손해배상'이라는 단어는 유머러스한 시상식 부문으로 사용되었을 뿐, 실제 손해배상 청구와는 무관하여 소송금융 적합 조건에 전혀 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>베이비몬스터, 5월 4일 미니 3집 발매→5개 대륙 월드투어 개최</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>sports.donga.com</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://sports.donga.com/ent/article/all/20260404/133673876/1</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-04-04 12:30:04.696561+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>없음</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr"/>
+      <c r="F4" t="inlineStr">
+        <is>
           <t>해당 기사는 암호화폐 시장의 다양한 지표와 거시 경제 요인을 분석하며 비트코인의 잠재적 하락 시나리오와 반등 가능성을 동시에 제시합니다. KOL 커뮤니티의 비트코인 4만8천~5만2천달러 하단 시나리오 경계감과 글로벌 M2 재확장, ETF 자금 재유입 등의 반등 신호를 다룹니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>해당 기사는 특정 사건이나 법적 분쟁에 대한 내용이 아닌, 암호화폐 시장 동향 및 전망을 분석하는 기사입니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 책임 소재, 피해 발생 사실이 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>[크립토 인사이트 EP.20] 비트코인 4만8천달러 시나리오 vs M2 재확장…공...</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.tokenpost.kr/news/insights/333860</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-02-25 13:37:23.665444+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>