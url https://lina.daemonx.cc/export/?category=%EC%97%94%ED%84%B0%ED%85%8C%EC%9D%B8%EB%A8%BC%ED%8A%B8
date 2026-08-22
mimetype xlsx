--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$19</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N18"/>
+  <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="27" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="11" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,1254 +539,1326 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>엔터테인먼트</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>김세의 가로세로연구소 대표</t>
+          <t>더기버스, 안성일 대표, 백진실 이사</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 진행 중, 향후 민사 손해배상 소송 및 본안 재판 예정</t>
+          <t>항소심 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>배우 김수현과 고 김새론의 '미성년 시절 교제설'을 폭로한 김세의 가로세로연구소 대표에 대해 경찰이 허위·조작으로 결론 내리고 구속영장을 신청했다. 김 대표는 고인의 카카오톡 대화 캡처본을 조작하고 음성 파일을 AI로 위조한 혐의를 받는다. 이로 인해 김수현 측은 174억 원 상당의 광고 계약 해지 손해배상 청구에 직면했으며, 경찰 수사 결과에 따라 김수현 측의 민사 손해배상 청구가 예상된다.</t>
+          <t>그룹 피프티피프티 소속사 어트랙트가 더기버스와 안성일 대표, 백진실 이사를 상대로 제기한 손해배상 청구 소송의 항소심 첫 변론기일이 열렸다. 이 분쟁은 광고 메일 관리 문제를 둘러싼 것으로, 1심 판결 이후 항소심이 진행 중이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>경찰 수사 결과 김세의 대표의 허위사실 조작 및 유포 책임이 명확하며(상대방 책임 명확), 김수현 측의 피해 규모가 174억 원으로 매우 큼(피해 규모 큼). 경찰 수사를 통해 조작 증거가 구체적으로 확보되었고(증거 확보 가능), 현재 경찰 수사 및 구속영장 신청 등 공적 절차가 진행 중이다(공적 절차 진행 중).</t>
+          <t>이 사건은 어트랙트와 더기버스 간의 특정 사업적 분쟁으로, 집단적 피해나 대규모 피해 금액이 명확히 확인되지 않습니다. 또한 상대방의 자력이 대기업 수준으로 명확히 언급되지 않아 소송금융 투자 적합 조건 중 다수에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>174억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명 (김수현)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>경찰  김수현·김새론 미성년 교제는 허위·조작 …김수현 측 역공 시 펼...</t>
+          <t>“공동 관리”vs“접근 불가”…어트랙트·더기버스, 광고 메일 관리 두...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-05-28</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/E4VT8Q9ZPG3R</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1779953146521240006</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-24 07:00:53.107405+00:00</t>
+          <t>2026-06-26 18:35:09.579612+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>엔터테인먼트</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>다니엘, 민희진</t>
+          <t>김세의 가로세로연구소 대표</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 변론 진행, 재판 지연 이슈 발생</t>
+          <t>경찰 수사 및 구속영장 신청 진행 중, 향후 민사 손해배상 소송 및 본안 재판 예정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>뉴진스 소속사 어도어가 멤버 다니엘과 민희진 전 대표를 상대로 제기한 손해배상 소송의 첫 변론이 실질적인 진전 없이 마무리되었습니다. 어도어 측은 피고들이 소송을 지연시키고 있다고 주장하며 양측 간 신경전이 벌어지고 있습니다.</t>
+          <t>배우 김수현과 고 김새론의 '미성년 시절 교제설'을 폭로한 김세의 가로세로연구소 대표에 대해 경찰이 허위·조작으로 결론 내리고 구속영장을 신청했다. 김 대표는 고인의 카카오톡 대화 캡처본을 조작하고 음성 파일을 AI로 위조한 혐의를 받는다. 이로 인해 김수현 측은 174억 원 상당의 광고 계약 해지 손해배상 청구에 직면했으며, 경찰 수사 결과에 따라 김수현 측의 민사 손해배상 청구가 예상된다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사는 진행 중인 손해배상 소송의 절차적 문제(재판 지연)에 초점을 맞추고 있어, 소송금융 투자 적합도를 판단할 핵심 정보가 부족합니다. 상대방 책임의 명확성, 피해 규모, 상대방의 자력(개인 피고) 등 '적합 조건'에 대한 구체적인 내용이 제시되지 않아 투자 매력도가 낮습니다.</t>
+          <t>경찰 수사 결과 김세의 대표의 허위사실 조작 및 유포 책임이 명확하며(상대방 책임 명확), 김수현 측의 피해 규모가 174억 원으로 매우 큼(피해 규모 큼). 경찰 수사를 통해 조작 증거가 구체적으로 확보되었고(증거 확보 가능), 현재 경찰 수사 및 구속영장 신청 등 공적 절차가 진행 중이다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>174억 원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (김수현)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>다니엘 VS 어도어, 소송 중 ‘재판 지연’ 이슈로 신경전?</t>
+          <t>경찰  김수현·김새론 미성년 교제는 허위·조작 …김수현 측 역공 시 펼...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202605142224003?pt=nv</t>
+          <t>https://lawtalknews.co.kr/article/E4VT8Q9ZPG3R</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-17 07:02:21.164900+00:00</t>
+          <t>2026-05-24 07:00:53.107405+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
+      <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>엔터테인먼트</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>뉴진스 전 멤버 다니엘, 민희진 전 대표</t>
+          <t>다니엘, 민희진</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 첫 변론기일 진행</t>
+          <t>손해배상 소송 첫 변론 진행, 재판 지연 이슈 발생</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>어도어가 뉴진스 전 멤버 다니엘과 민희진 전 대표 등을 상대로 제기한 손해배상 청구 소송의 첫 변론기일이 진행되었습니다. 어도어 측은 다니엘의 활동을 막은 적이 없다고 주장하며 재판 지연 공방이 격화되고 있습니다.</t>
+          <t>뉴진스 소속사 어도어가 멤버 다니엘과 민희진 전 대표를 상대로 제기한 손해배상 소송의 첫 변론이 실질적인 진전 없이 마무리되었습니다. 어도어 측은 피고들이 소송을 지연시키고 있다고 주장하며 양측 간 신경전이 벌어지고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>어도어가 뉴진스 전 멤버 다니엘과 민희진 전 대표 등을 상대로 제기한 손해배상 청구 소송으로, 일반적인 소송금융의 투자 대상인 집단적 피해자나 대규모 피해를 입은 원고의 사건과는 거리가 멉니다. 상대방의 책임 명확성이나 피해 규모에 대한 정보가 부족하며, 상대방의 자력 또한 대기업 수준으로 보기 어렵습니다.</t>
+          <t>기사는 진행 중인 손해배상 소송의 절차적 문제(재판 지연)에 초점을 맞추고 있어, 소송금융 투자 적합도를 판단할 핵심 정보가 부족합니다. 상대방 책임의 명확성, 피해 규모, 상대방의 자력(개인 피고) 등 '적합 조건'에 대한 구체적인 내용이 제시되지 않아 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>어도어 측  다니엘 활동 막은 적 없어 …재판 지연 공방 격화 (엑's 현장...</t>
+          <t>다니엘 VS 어도어, 소송 중 ‘재판 지연’ 이슈로 신경전?</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-05-14</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2149088</t>
+          <t>https://sports.khan.co.kr/article/202605142224003?pt=nv</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-17 07:00:25.143707+00:00</t>
+          <t>2026-05-17 07:02:21.164900+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>엔터테인먼트</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>민희진 전 대표 및 다니엘 모친</t>
+          <t>뉴진스 전 멤버 다니엘, 민희진 전 대표</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>위약벌 및 손해배상 소송 제기, 부동산 가압류 신청 인용</t>
+          <t>손해배상 청구 소송 첫 변론기일 진행</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>어도어가 다니엘 측을 상대로 431억원 규모의 위약벌 및 손해배상 소송을 제기했으며, 법원이 다니엘 모친과 민 전 대표 소유 부동산에 대한 70억원 가압류 신청을 인용했습니다. 이는 뉴진스 컴백과 관련하여 어도어와 다니엘 측 간의 법적 분쟁이 진행 중임을 보여줍니다.</t>
+          <t>어도어가 뉴진스 전 멤버 다니엘과 민희진 전 대표 등을 상대로 제기한 손해배상 청구 소송의 첫 변론기일이 진행되었습니다. 어도어 측은 다니엘의 활동을 막은 적이 없다고 주장하며 재판 지연 공방이 격화되고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>적합 조건: 피해 규모가 큼 (431억원 상당의 손해배상 청구), 상대방에게 자력이 충분함 (70억원 규모의 부동산 가압류 인용), 증거가 있거나 확보 가능함 (소송 제기 및 가압류 인용으로 미루어 볼 때). 이미 소송이 진행 중인 단계로 투자 검토에 적합합니다.</t>
+          <t>어도어가 뉴진스 전 멤버 다니엘과 민희진 전 대표 등을 상대로 제기한 손해배상 청구 소송으로, 일반적인 소송금융의 투자 대상인 집단적 피해자나 대규모 피해를 입은 원고의 사건과는 거리가 멉니다. 상대방의 책임 명확성이나 피해 규모에 대한 정보가 부족하며, 상대방의 자력 또한 대기업 수준으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>431억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>5-1=4 아니었나…뉴진스, '3인 체제' 컴백설 [K팝인사이드]</t>
+          <t>어도어 측  다니엘 활동 막은 적 없어 …재판 지연 공방 격화 (엑's 현장...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026043088327</t>
+          <t>https://www.xportsnews.com/article/2149088</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-04 07:02:30.704102+00:00</t>
+          <t>2026-05-17 07:00:25.143707+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>엔터테인먼트</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>권진영, 후크엔터테인먼트</t>
+          <t>민희진 전 대표 및 다니엘 모친</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>권진영 대표 횡령 혐의 1심 집행유예 선고, 이승기 정산금 소송은 종결</t>
+          <t>위약벌 및 손해배상 소송 제기, 부동산 가압류 신청 인용</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>후크엔터테인먼트 권진영 대표가 회사 자금 약 40억원을 횡령한 혐의로 1심에서 징역 2년, 집행유예 4년을 선고받았다. 재판부는 피해가 모두 회복된 점을 양형에 참작했다. 과거 가수 이승기와의 정산금 갈등은 이승기 측의 일부 승소로 종결되었으며, 후크엔터테인먼트는 이승기에게 추가로 5억 8천만원을 지급하라는 판결을 받았다.</t>
+          <t>어도어가 다니엘 측을 상대로 431억원 규모의 위약벌 및 손해배상 소송을 제기했으며, 법원이 다니엘 모친과 민 전 대표 소유 부동산에 대한 70억원 가압류 신청을 인용했습니다. 이는 뉴진스 컴백과 관련하여 어도어와 다니엘 측 간의 법적 분쟁이 진행 중임을 보여줍니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이승기 정산금 관련 소송은 이미 종결되었으며, 권진영 대표의 횡령 혐의는 1심에서 피해가 모두 회복되었다고 판단되어 새로운 소송금융 투자 기회가 제한적입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>적합 조건: 피해 규모가 큼 (431억원 상당의 손해배상 청구), 상대방에게 자력이 충분함 (70억원 규모의 부동산 가압류 인용), 증거가 있거나 확보 가능함 (소송 제기 및 가압류 인용으로 미루어 볼 때). 이미 소송이 진행 중인 단계로 투자 검토에 적합합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>횡령 약 40억원, 정산금 미지급 5억 8천만원</t>
+          <t>431억원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>'이승기 정산 갈등' 권진영 대표, 수십억대 횡령 혐의 1심 집행유예</t>
+          <t>5-1=4 아니었나…뉴진스, '3인 체제' 컴백설 [K팝인사이드]</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026040318454322585</t>
+          <t>https://www.hankyung.com/article/2026043088327</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-03 13:11:19.502600+00:00</t>
+          <t>2026-05-04 07:02:30.704102+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="3" t="inlineStr">
+      <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>엔터테인먼트</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>다니엘, 다니엘 가족 1인, 민 전 대표</t>
+          <t>권진영, 후크엔터테인먼트</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 제기</t>
+          <t>권진영 대표 횡령 혐의 1심 집행유예 선고, 이승기 정산금 소송은 종결</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>소속사 어도어가 뉴진스 멤버 다니엘과 그의 가족, 민 전 대표 등에게 전속계약을 중대하게 위반했다며 총 431억 원 규모의 손해배상 청구 소송을 제기했다. 이는 뉴진스 분쟁의 일환으로 진행되는 법적 절차이다.</t>
+          <t>후크엔터테인먼트 권진영 대표가 회사 자금 약 40억원을 횡령한 혐의로 1심에서 징역 2년, 집행유예 4년을 선고받았다. 재판부는 피해가 모두 회복된 점을 양형에 참작했다. 과거 가수 이승기와의 정산금 갈등은 이승기 측의 일부 승소로 종결되었으며, 후크엔터테인먼트는 이승기에게 추가로 5억 8천만원을 지급하라는 판결을 받았다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>적합 조건 중 '피해 규모가 큼'에 해당하나, 피고(다니엘, 가족, 민 전 대표)의 자력으로 431억 원이라는 막대한 금액을 배상할 수 있을지 미지수이다. 또한, 전속계약 위반 책임 여부가 법정에서 다투어질 예정이므로 상대방 책임이 명확하다고 보기 어렵다.</t>
+          <t>이승기 정산금 관련 소송은 이미 종결되었으며, 권진영 대표의 횡령 혐의는 1심에서 피해가 모두 회복되었다고 판단되어 새로운 소송금융 투자 기회가 제한적입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>431억 원</t>
+          <t>횡령 약 40억원, 정산금 미지급 5억 8천만원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명 (어도어)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>뉴진스 분쟁 속 '디토' 인기는 여전…9억 스트리밍 돌파</t>
+          <t>'이승기 정산 갈등' 권진영 대표, 수십억대 횡령 혐의 1심 집행유예</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2131438</t>
+          <t>https://www.imaeil.com/page/view/2026040318454322585</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-03 12:46:15.820651+00:00</t>
+          <t>2026-04-03 13:11:19.502600+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="3" t="inlineStr">
+      <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>엔터테인먼트</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
-      <c r="D8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>다니엘, 다니엘 가족 1인, 민 전 대표</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>법적 분쟁 아님, 과거 예능 프로그램 에피소드 회상</t>
+          <t>손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>가수 채연이 '라디오스타'에 출연하여 과거 SBS '엑스맨' 출연 당시 댄스 신고식에 대한 부담감과 MC 유재석의 눈을 피했던 경험을 회상했습니다. 이 기사는 연예인의 과거 에피소드를 다루는 예능 뉴스이며, 법적 분쟁이나 소송금융 투자 대상이 될 만한 사건을 보도하는 것이 아닙니다.</t>
+          <t>소속사 어도어가 뉴진스 멤버 다니엘과 그의 가족, 민 전 대표 등에게 전속계약을 중대하게 위반했다며 총 431억 원 규모의 손해배상 청구 소송을 제기했다. 이는 뉴진스 분쟁의 일환으로 진행되는 법적 절차이다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>기사는 과거 예능 프로그램에서의 개인적인 경험을 회상하는 내용으로, 법적 분쟁이나 손해배상 청구의 대상이 될 만한 명확한 상대방의 책임이나 피해 사실이 존재하지 않습니다. 적합 조건에 해당하지 않으며, 소송금융 투자 대상으로서의 요건을 충족하지 않습니다.</t>
+          <t>적합 조건 중 '피해 규모가 큼'에 해당하나, 피고(다니엘, 가족, 민 전 대표)의 자력으로 431억 원이라는 막대한 금액을 배상할 수 있을지 미지수이다. 또한, 전속계약 위반 책임 여부가 법정에서 다투어질 예정이므로 상대방 책임이 명확하다고 보기 어렵다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>431억 원</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (어도어)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>유재석 피해자 있었다…'김종국과 열애설' 女가수  눈 피하기 바빠  ('라...</t>
+          <t>뉴진스 분쟁 속 '디토' 인기는 여전…9억 스트리밍 돌파</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026033171264</t>
+          <t>https://www.xportsnews.com/article/2131438</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-31 12:28:33.120765+00:00</t>
+          <t>2026-04-03 12:46:15.820651+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>엔터테인먼트</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>전속계약 해지 통보 및 손해배상금 요구 분쟁</t>
+          <t>법적 분쟁 아님, 과거 예능 프로그램 에피소드 회상</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>가수 용준형이 소속사로부터 일방적인 전속계약 해지 요구와 수십억 원의 손해배상금 청구를 받았다고 주장하며 독립을 선언했습니다. 용준형은 계약 위반 사실이 없다고 반박하며 소속사의 해지 통보에 회신이 없었다고 밝혔습니다.</t>
+          <t>가수 채연이 '라디오스타'에 출연하여 과거 SBS '엑스맨' 출연 당시 댄스 신고식에 대한 부담감과 MC 유재석의 눈을 피했던 경험을 회상했습니다. 이 기사는 연예인의 과거 에피소드를 다루는 예능 뉴스이며, 법적 분쟁이나 소송금융 투자 대상이 될 만한 사건을 보도하는 것이 아닙니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>소속사가 용준형에게 수십억 원의 손해배상금을 요구하여 분쟁의 피해 규모가 크고(적합 조건 4), 상대방이 연예 기획사(블랙메이드, 빅플래닛메이드엔터 산하)로 자력이 있을 것으로 추정됩니다(적합 조건 2). 다만, 집단적 피해가 아닌 개인 간의 분쟁이며, 책임 소재의 명확성이나 증거 확보 가능성은 기사만으로는 판단하기 어렵습니다.</t>
+          <t>기사는 과거 예능 프로그램에서의 개인적인 경험을 회상하는 내용으로, 법적 분쟁이나 손해배상 청구의 대상이 될 만한 명확한 상대방의 책임이나 피해 사실이 존재하지 않습니다. 적합 조건에 해당하지 않으며, 소송금융 투자 대상으로서의 요건을 충족하지 않습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>수십억 원 (소속사 청구액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>용준형, 갈등 있던 소속사 떠나 독립 선언  해지 통보했으나 회신 無 [전...</t>
+          <t>유재석 피해자 있었다…'김종국과 열애설' 女가수  눈 피하기 바빠  ('라...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>sports.hankooki.com</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://sports.hankooki.com/news/articleView.html?idxno=6929651</t>
+          <t>https://www.tenasia.co.kr/article/2026033171264</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-30 12:59:45.355956+00:00</t>
+          <t>2026-03-31 12:28:33.120765+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A10" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>엔터테인먼트</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>주식회사 반만엔터테인먼트</t>
+          <t>블랙메이드 (빅플래닛메이드엔터 산하)</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>서울중앙지방법원 1심 패소</t>
+          <t>전속계약 해지 통보 및 손해배상금 요구 분쟁</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>가수 진민호가 전 소속사 주식회사 반만엔터테인먼트를 상대로 제기한 약정금 청구 소송에서 패소했다. 서울중앙지방법원은 지난해 11월 25일 진민호의 청구를 기각하는 판결을 내렸다.</t>
+          <t>가수 용준형이 소속사로부터 일방적인 전속계약 해지 요구와 수십억 원의 손해배상금 청구를 받았다고 주장하며 독립을 선언했습니다. 용준형은 계약 위반 사실이 없다고 반박하며 소속사의 해지 통보에 회신이 없었다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>가수 진민호가 전 소속사를 상대로 제기한 약정금 청구 소송에서 1심 패소 판결을 받았다. 이는 소송금융 투자 대상으로서 이미 법원에서 청구가 기각된 사건으로, 투자 매력이 낮다. (부적합 조건: 이미 종결된 사건 - 1심 패소)</t>
+          <t>소속사가 용준형에게 수십억 원의 손해배상금을 요구하여 분쟁의 피해 규모가 크고(적합 조건 4), 상대방이 연예 기획사(블랙메이드, 빅플래닛메이드엔터 산하)로 자력이 있을 것으로 추정됩니다(적합 조건 2). 다만, 집단적 피해가 아닌 개인 간의 분쟁이며, 책임 소재의 명확성이나 증거 확보 가능성은 기사만으로는 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 원 (소속사 청구액)</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>가수 진민호, 前 소속사 상대 약정금 청구 소송 패소</t>
+          <t>용준형, 갈등 있던 소속사 떠나 독립 선언  해지 통보했으나 회신 無 [전...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>sports.hankooki.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16019704</t>
+          <t>https://sports.hankooki.com/news/articleView.html?idxno=6929651</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-30 00:46:58.305434+00:00</t>
+          <t>2026-03-30 12:59:45.355956+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>엔터테인먼트</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>다니엘, 민희진 전 어도어 대표, 다니엘 모친</t>
+          <t>주식회사 반만엔터테인먼트</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>서울중앙지법 민사합의31부에서 변론준비기일 진행 중, 탬퍼링 쟁점 정리 및 조정 가능성 논의</t>
+          <t>서울중앙지방법원 1심 패소</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>걸그룹 뉴진스 전 멤버 다니엘과 소속사 어도어 간 430억 원대 손해배상 소송이 변론준비기일을 거치며 쟁점 구도를 드러냈습니다. 어도어는 다니엘, 민희진 전 대표, 다니엘 모친을 상대로 계약 위반 및 탬퍼링 의혹을 제기했으며, 재판부는 조정 가능성을 제시했습니다. K-팝 단일 아티스트 대상 계약 위반 소송 중 최대 규모로 업계의 관심이 높습니다.</t>
+          <t>가수 진민호가 전 소속사 주식회사 반만엔터테인먼트를 상대로 제기한 약정금 청구 소송에서 패소했다. 서울중앙지방법원은 지난해 11월 25일 진민호의 청구를 기각하는 판결을 내렸다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>430억 원대 손해배상 청구로 피해 규모가 매우 크며(적합 조건 4), 어도어 측이 다니엘, 민희진 전 대표, 다니엘 모친을 상대로 계약 위반 및 탬퍼링 의혹을 제기하며 책임 주체가 명확하게 특정됩니다(적합 조건 1). 피고들이 K-팝 아이돌 및 전 대표로 상당한 자력을 보유할 가능성이 높고(적합 조건 2), 이미 종결된 사건이 아니므로 부적합 조건에 해당하지 않습니다.</t>
+          <t>가수 진민호가 전 소속사를 상대로 제기한 약정금 청구 소송에서 1심 패소 판결을 받았다. 이는 소송금융 투자 대상으로서 이미 법원에서 청구가 기각된 사건으로, 투자 매력이 낮다. (부적합 조건: 이미 종결된 사건 - 1심 패소)</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>430억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>속도전 vs 장기전 ‘정면 충돌’…다니엘·어도어 430억 소송 쟁점</t>
+          <t>가수 진민호, 前 소속사 상대 약정금 청구 소송 패소</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>ilyo.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=510090</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16019704</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-27 12:50:31.969889+00:00</t>
+          <t>2026-03-30 00:46:58.305434+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>엔터테인먼트</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>다니엘, 민희진 전 대표</t>
+          <t>다니엘, 민희진 전 어도어 대표, 다니엘 모친</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>첫 변론준비기일 진행, 조정 권고</t>
+          <t>서울중앙지법 민사합의31부에서 변론준비기일 진행 중, 탬퍼링 쟁점 정리 및 조정 가능성 논의</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>뉴진스 소속사 어도어가 전 멤버 다니엘과 민희진 전 대표를 상대로 430억 원 규모의 손해배상 소송을 제기했으며, 첫 변론준비기일이 진행되었습니다. 양측은 재판 진행 속도와 합의 가능성을 두고 공방을 벌였고, 재판부는 조정 가능성을 열어두고 협의를 권고했습니다.</t>
+          <t>걸그룹 뉴진스 전 멤버 다니엘과 소속사 어도어 간 430억 원대 손해배상 소송이 변론준비기일을 거치며 쟁점 구도를 드러냈습니다. 어도어는 다니엘, 민희진 전 대표, 다니엘 모친을 상대로 계약 위반 및 탬퍼링 의혹을 제기했으며, 재판부는 조정 가능성을 제시했습니다. K-팝 단일 아티스트 대상 계약 위반 소송 중 최대 규모로 업계의 관심이 높습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>피해 규모가 430억 원으로 매우 크다는 점(적합 조건 4)은 긍정적이나, 소송금융 고객이 될 원고(어도어)의 상대방(다니엘, 민희진)의 배상 자력 여부가 불확실하며(적합 조건 2), 사건의 책임 소재가 기사만으로는 명확히 판단되지 않습니다(적합 조건 1). 또한, 집단적 피해가 아닌 개별 소송이며(적합 조건 3), 공적 절차가 진행 중인 것도 아니므로(적합 조건 6) 소송금융 투자 적합도는 낮습니다.</t>
+          <t>430억 원대 손해배상 청구로 피해 규모가 매우 크며(적합 조건 4), 어도어 측이 다니엘, 민희진 전 대표, 다니엘 모친을 상대로 계약 위반 및 탬퍼링 의혹을 제기하며 책임 주체가 명확하게 특정됩니다(적합 조건 1). 피고들이 K-팝 아이돌 및 전 대표로 상당한 자력을 보유할 가능성이 높고(적합 조건 2), 이미 종결된 사건이 아니므로 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>430억 원</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[문화연예 플러스] 어도어·다니엘 '430억 손배소' 첫 공방</t>
+          <t>속도전 vs 장기전 ‘정면 충돌’…다니엘·어도어 430억 소송 쟁점</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>ilyo.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6810636_37012.html</t>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=510090</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-27 00:42:07.248065+00:00</t>
+          <t>2026-03-27 12:50:31.969889+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A13" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>엔터테인먼트</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>어도어</t>
+          <t>다니엘, 민희진 전 대표</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>서울중앙지법에서 손해배상 청구 소송 시작</t>
+          <t>첫 변론준비기일 진행, 조정 권고</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>하이브 자회사 어도어와 뉴진스 전 멤버 다니엘, 민희진 전 어도어 대표 간 431억 원대 손해배상 청구 소송이 서울중앙지법에서 시작되었습니다. 양측이 팽팽하게 맞서고 있으며, 소송의 구체적인 쟁점은 아직 불분명합니다.</t>
+          <t>뉴진스 소속사 어도어가 전 멤버 다니엘과 민희진 전 대표를 상대로 430억 원 규모의 손해배상 소송을 제기했으며, 첫 변론준비기일이 진행되었습니다. 양측은 재판 진행 속도와 합의 가능성을 두고 공방을 벌였고, 재판부는 조정 가능성을 열어두고 협의를 권고했습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>하이브 자회사 어도어를 상대로 431억 원대의 손해배상 청구 소송이 시작되어 '피해 규모가 큼'(적합 조건 4)과 '상대방에게 자력이 충분함'(적합 조건 2)에 해당합니다. 그러나 기사만으로는 상대방 책임의 명확성이나 증거 확보 여부가 불분명하며, 집단적 피해는 아니라는 점에서 투자 적합도는 중간 수준입니다.</t>
+          <t>피해 규모가 430억 원으로 매우 크다는 점(적합 조건 4)은 긍정적이나, 소송금융 고객이 될 원고(어도어)의 상대방(다니엘, 민희진)의 배상 자력 여부가 불확실하며(적합 조건 2), 사건의 책임 소재가 기사만으로는 명확히 판단되지 않습니다(적합 조건 1). 또한, 집단적 피해가 아닌 개별 소송이며(적합 조건 3), 공적 절차가 진행 중인 것도 아니므로(적합 조건 6) 소송금융 투자 적합도는 낮습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>431억 원</t>
+          <t>430억 원</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>'431억 손배소' 시작…다니엘  빛나는 시기에 피해  vs 어도어  합의 가...</t>
+          <t>[문화연예 플러스] 어도어·다니엘 '430억 손배소' 첫 공방</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2127709</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6810636_37012.html</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-26 18:00:14.066779+00:00</t>
+          <t>2026-03-27 00:42:07.248065+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A14" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>엔터테인먼트</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>다니엘, 민희진</t>
+          <t>어도어</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>서울중앙지법 민사합의31부에서 첫 변론준비기일 진행</t>
+          <t>서울중앙지법에서 손해배상 청구 소송 시작</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>걸그룹 뉴진스의 소속사 어도어가 뉴진스 멤버 다니엘과 민희진 전 대표를 상대로 430억 원 규모의 손해배상 소송을 제기했습니다. 어도어는 다니엘 측과 민 전 대표가 뉴진스 이탈 및 복귀 지연 사태를 초래했다고 주장하며, 이전에 전속계약 유효 확인 소송에서 승소한 바 있습니다. 이 소송은 서울중앙지법에서 첫 변론준비기일을 시작하며 본격적인 법적 다툼에 들어갔습니다.</t>
+          <t>하이브 자회사 어도어와 뉴진스 전 멤버 다니엘, 민희진 전 어도어 대표 간 431억 원대 손해배상 청구 소송이 서울중앙지법에서 시작되었습니다. 양측이 팽팽하게 맞서고 있으며, 소송의 구체적인 쟁점은 아직 불분명합니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (이전 전속계약 유효 확인 소송에서 어도어 승소), 피해 규모가 큼 (430억 원), 증거 확보 가능성 높음 (이전 판결 및 내부 자료). 피고 중 민희진 전 대표는 최근 하이브로부터 255억 원 지급 판결을 받은 바 있어 자력도 충분할 것으로 예상됩니다.</t>
+          <t>하이브 자회사 어도어를 상대로 431억 원대의 손해배상 청구 소송이 시작되어 '피해 규모가 큼'(적합 조건 4)과 '상대방에게 자력이 충분함'(적합 조건 2)에 해당합니다. 그러나 기사만으로는 상대방 책임의 명확성이나 증거 확보 여부가 불분명하며, 집단적 피해는 아니라는 점에서 투자 적합도는 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>430억 원</t>
+          <t>431억 원</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>뉴진스 이탈 책임 430억 ...어도어 vs 다니엘·민희진 손해배상 소송 시...</t>
+          <t>'431억 손배소' 시작…다니엘  빛나는 시기에 피해  vs 어도어  합의 가...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202603260016</t>
+          <t>https://www.xportsnews.com/article/2127709</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-26 00:45:10.425501+00:00</t>
+          <t>2026-03-26 18:00:14.066779+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>엔터테인먼트</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>다니엘, 민희진</t>
+        </is>
+      </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>판결 확정</t>
+          <t>서울중앙지법 민사합의31부에서 첫 변론준비기일 진행</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>정준영 관련 손해배상 소송이 2021년 드라마 종영 이후 오랜 기간 이어져 지난달 최종 판결이 확정되었습니다. 기사는 해당 사건을 통해 작품 재촬영의 어려움과 '기록말살형'의 부작용을 지적하고 있습니다.</t>
+          <t>걸그룹 뉴진스의 소속사 어도어가 뉴진스 멤버 다니엘과 민희진 전 대표를 상대로 430억 원 규모의 손해배상 소송을 제기했습니다. 어도어는 다니엘 측과 민 전 대표가 뉴진스 이탈 및 복귀 지연 사태를 초래했다고 주장하며, 이전에 전속계약 유효 확인 소송에서 승소한 바 있습니다. 이 소송은 서울중앙지법에서 첫 변론준비기일을 시작하며 본격적인 법적 다툼에 들어갔습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>제시된 기사에 따르면 손해배상 소송이 이미 지난달 판결 확정으로 종결되었습니다. 이는 소송금융 적합도 판단 기준 중 '부적합 조건: 이미 종결된 사건'에 해당하므로 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>상대방 책임이 비교적 명확함 (이전 전속계약 유효 확인 소송에서 어도어 승소), 피해 규모가 큼 (430억 원), 증거 확보 가능성 높음 (이전 판결 및 내부 자료). 피고 중 민희진 전 대표는 최근 하이브로부터 255억 원 지급 판결을 받은 바 있어 자력도 충분할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
+          <t>430억 원</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>정준영 음원은 두고 드라마·예능만 폐기? 기록말살형의 이중잣대[강효...</t>
+          <t>뉴진스 이탈 책임 430억 ...어도어 vs 다니엘·민희진 손해배상 소송 시...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>spotvnews.co.kr</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=804372</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603260016</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-20 00:44:11.074539+00:00</t>
+          <t>2026-03-26 00:45:10.425501+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>엔터테인먼트</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>어도어가 민희진 전 대표와 다니엘 등을 상대로 제기한 손해배상 소송의 첫 변론준비기일 예정</t>
+          <t>판결 확정</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>어도어가 민희진 전 대표와 뉴진스 멤버 다니엘 등을 상대로 430억원 상당의 손해배상 소송을 제기했다. 이 소송은 뉴진스 이탈 및 복귀 지연에 대한 책임을 묻는 것으로, 서울중앙지방법원에서 첫 변론준비기일이 예정되어 있다. 앞서 민희진 전 대표는 하이브와의 풋옵션 소송 1심에서 승소했으나, 하이브의 항소 및 강제집행정지 신청으로 분쟁이 지속되고 있다.</t>
+          <t>정준영 관련 손해배상 소송이 2021년 드라마 종영 이후 오랜 기간 이어져 지난달 최종 판결이 확정되었습니다. 기사는 해당 사건을 통해 작품 재촬영의 어려움과 '기록말살형'의 부작용을 지적하고 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 용이)에 해당합니다. 어도어가 민희진 전 대표와 다니엘을 상대로 430억원 상당의 손해배상을 청구하는 사건으로, 청구 금액이 매우 크고 상대방의 자력도 충분할 것으로 예상됩니다. 또한, 이미 여러 법적 분쟁이 진행되었던 사안이므로 관련 증거 확보가 용이할 것으로 보입니다.</t>
+          <t>제시된 기사에 따르면 손해배상 소송이 이미 지난달 판결 확정으로 종결되었습니다. 이는 소송금융 적합도 판단 기준 중 '부적합 조건: 이미 종결된 사건'에 해당하므로 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>430억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>그만하자  외쳤지만..다시, 민희진 소송이 시작된다[★FOCUS]</t>
+          <t>정준영 음원은 두고 드라마·예능만 폐기? 기록말살형의 이중잣대[강효...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/music/2026/03/20/2026031821332054859</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=804372</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-20 00:41:03.945197+00:00</t>
+          <t>2026-03-20 00:44:11.074539+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A17" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>엔터테인먼트</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>ADOR 또는 HYBE</t>
+          <t>민희진 전 대표, 다니엘</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>431억 원 규모의 소송 진행 중</t>
+          <t>어도어가 민희진 전 대표와 다니엘 등을 상대로 제기한 손해배상 소송의 첫 변론준비기일 예정</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>뉴진스 멤버 다니엘이 431억 원 규모의 청구 소송에 휘말렸으며, 소속사의 '흔적 지우기' 등 법적 다툼이 진행 중입니다. 이는 뉴진스 그룹의 파편화된 현실을 보여주는 천문학적인 소송전의 일부입니다.</t>
+          <t>어도어가 민희진 전 대표와 뉴진스 멤버 다니엘 등을 상대로 430억원 상당의 손해배상 소송을 제기했다. 이 소송은 뉴진스 이탈 및 복귀 지연에 대한 책임을 묻는 것으로, 서울중앙지방법원에서 첫 변론준비기일이 예정되어 있다. 앞서 민희진 전 대표는 하이브와의 풋옵션 소송 1심에서 승소했으나, 하이브의 항소 및 강제집행정지 신청으로 분쟁이 지속되고 있다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>적합 조건 2 (상대방 자력 충분): 뉴진스 소속사(ADOR/HYBE)는 대기업으로 자력이 충분합니다. 적합 조건 3 (집단적 피해): 뉴진스 멤버들이 집단적으로 피해를 입을 가능성이 있습니다. 적합 조건 4 (피해 규모 큼): 431억 원 규모의 소송이 언급되어 전체 분쟁 규모가 매우 크며, 잠재적 원고의 피해액도 상당할 것으로 추정됩니다. 다만, 기사 내용만으로는 소송의 구체적인 당사자와 청구 내용이 불분명하여 원고 측 소송금융 투자 적합성을 명확히 판단하기 어렵습니다.</t>
+          <t>적합 조건 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 용이)에 해당합니다. 어도어가 민희진 전 대표와 다니엘을 상대로 430억원 상당의 손해배상을 청구하는 사건으로, 청구 금액이 매우 크고 상대방의 자력도 충분할 것으로 예상됩니다. 또한, 이미 여러 법적 분쟁이 진행되었던 사안이므로 관련 증거 확보가 용이할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상 (다만, 기사에서 431억 원 규모의 소송이 언급되어 전체 분쟁 규모는 매우 큼)</t>
+          <t>430억원</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>뉴진스 멤버 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>431억 피소에 추억마저 강제 종료… 뉴진스 떠난 다니엘, ‘포닝’ 흔적...</t>
+          <t>그만하자  외쳤지만..다시, 민희진 소송이 시작된다[★FOCUS]</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11977697</t>
+          <t>https://www.starnewskorea.com/music/2026/03/20/2026031821332054859</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-04 01:48:24.216416+00:00</t>
+          <t>2026-03-20 00:41:03.945197+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="3" t="inlineStr">
+      <c r="A18" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>엔터테인먼트</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>ADOR 또는 HYBE</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>431억 원 규모의 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>뉴진스 멤버 다니엘이 431억 원 규모의 청구 소송에 휘말렸으며, 소속사의 '흔적 지우기' 등 법적 다툼이 진행 중입니다. 이는 뉴진스 그룹의 파편화된 현실을 보여주는 천문학적인 소송전의 일부입니다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>적합 조건 2 (상대방 자력 충분): 뉴진스 소속사(ADOR/HYBE)는 대기업으로 자력이 충분합니다. 적합 조건 3 (집단적 피해): 뉴진스 멤버들이 집단적으로 피해를 입을 가능성이 있습니다. 적합 조건 4 (피해 규모 큼): 431억 원 규모의 소송이 언급되어 전체 분쟁 규모가 매우 크며, 잠재적 원고의 피해액도 상당할 것으로 추정됩니다. 다만, 기사 내용만으로는 소송의 구체적인 당사자와 청구 내용이 불분명하여 원고 측 소송금융 투자 적합성을 명확히 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상 (다만, 기사에서 431억 원 규모의 소송이 언급되어 전체 분쟁 규모는 매우 큼)</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>뉴진스 멤버 다수</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>431억 피소에 추억마저 강제 종료… 뉴진스 떠난 다니엘, ‘포닝’ 흔적...</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11977697</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:48:24.216416+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
+      <c r="B19" t="inlineStr">
         <is>
           <t>엔터테인먼트</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
+      <c r="C19" t="inlineStr">
         <is>
           <t>민희진 전 대표, 다니엘, 다니엘 가족</t>
         </is>
       </c>
-      <c r="D18" t="inlineStr">
+      <c r="D19" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t>손해배상 청구 소송 제기, 재판부 배당 완료</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>어도어가 계약 해지된 멤버 다니엘과 그 가족, 민희진 전 대표를 상대로 431억 원대 손해배상 청구 소송을 제기했습니다. 이 소송은 민 전 대표와 하이브의 주식 분쟁 소송을 맡았던 재판부에 배당되어 진행될 예정입니다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>어도어가 청구한 손해배상액이 431억 원대로 매우 크지만 (적합 조건 4. 피해 규모가 큼), 피고인 민희진 전 대표와 다니엘 및 그 가족이 해당 금액을 배상할 충분한 자력을 가졌는지 불확실하여 (적합 조건 2. 상대방에게 자력이 충분함 - 미흡) 회수 가능성이 낮을 수 있습니다. 상대방 책임의 명확성이나 증거 확보 여부도 기사만으로는 판단하기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
+      <c r="H19" t="inlineStr">
         <is>
           <t>431억 원대</t>
         </is>
       </c>
-      <c r="I18" t="inlineStr">
+      <c r="I19" t="inlineStr">
         <is>
           <t>1 (어도어)</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
+      <c r="J19" t="inlineStr">
         <is>
           <t>[단독]'뉴진스 퇴출' 다니엘, 도쿄마라톤 응원 '밝은 모습'</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>mydaily.co.kr</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>https://www.mydaily.co.kr/page/view/2026030121290403530</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-03-02 00:29:01.740769+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N18"/>
+  <autoFilter ref="A1:N19"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>