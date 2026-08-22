--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$25</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$26</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N25"/>
+  <dimension ref="A1:N26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="30" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="41" customWidth="1" min="8" max="8"/>
     <col width="36" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -549,1756 +549,1828 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>엔터테인먼트 계약 분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>다니엘, 민희진</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>서울중앙지방법원 민사합의31부에서 첫 변론기일 진행 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>어도어가 뉴진스 전 멤버 다니엘과 민희진 전 어도어 대표를 상대로 430억 원 규모의 손해배상 청구 소송을 제기했습니다. 어도어는 다니엘과 민 전 대표가 뉴진스 전속계약 분쟁을 초래하고 이탈 및 복귀 지연에 책임이 있다고 주장하며, 서울중앙지방법원에서 첫 변론기일이 진행되었습니다. 어도어는 소송을 앞두고 대리인단을 김앤장에서 법무법인 리한으로 교체했습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>피해 규모가 430억 원으로 매우 크고(피해 규모가 큼), 전속계약 해지 통보 및 분쟁 초래에 대한 상대방의 책임 주장이 명확하며(상대방 책임이 비교적 명확함), 계약 관련 증거 확보가 가능할 것으로 보입니다(증거가 있거나 확보 가능함). 다만, 집단적 피해가 아니며, 상대방 개인의 자력으로 430억 원 규모의 배상이 가능한지는 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>430억 원</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1명 (어도어)</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>어도어, 다니엘·민희진 상대 ‘430억 소송’ 첫 변론…대리인단 전면 ...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/12046301</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-06-25 00:15:16.218363+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>엔터테인먼트 계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>다니엘, 다니엘 가족, 민희진 전 어도어 대표</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>손해배상 청구 소송 첫 변론기일 진행 중. 재판부가 탬퍼링 해외 사례 제출 요구.</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>어도어가 뉴진스 전 멤버 다니엘, 다니엘 가족, 민희진 전 어도어 대표를 상대로 431억원 규모의 손해배상 소송을 제기했습니다. 첫 변론기일에서 양측은 재판 지연 여부를 두고 공방을 벌였으며, 재판부는 탬퍼링 관련 해외 사례 제출을 요청했습니다. 앞서 전속계약 유효 확인 소송 1심에서는 어도어 측이 승소한 바 있습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>적합 조건 중 '상대방 책임 명확'(전속계약 유효 확인 소송 1심 어도어 승소), '피해 규모 큼'(431억원), '증거 확보 가능'(재판부의 탬퍼링 사례 제출 요구)에 해당합니다. 그러나 상대방이 개인이므로 431억원 규모의 배상 능력이 불확실하며, 집단적 피해가 아닌 개별 기업의 손해배상 청구라는 점에서 적합도가 낮아집니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>431억원</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>1 (어도어)</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>어도어·다니엘 431억 소송 첫 재판…'지연 공방' 격화</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>ajunews.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-05-14</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.ajunews.com/view/20260514173529136</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-05-30 12:21:44.218660+00:00</t>
         </is>
       </c>
     </row>
-    <row r="3">
-      <c r="A3" s="3" t="inlineStr">
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C3" t="inlineStr">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>엔터테인먼트 계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
         <is>
           <t>원헌드레드, 차가원 대표</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>전속계약 효력 정지 가처분 인용, 본안 소송 및 횡령 고소 진행 중</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>더보이즈 멤버 9인이 소속사 원헌드레드를 상대로 전속계약 해지를 통보하고 차가원 대표를 횡령 혐의로 고소했다. 법원은 멤버들의 전속계약 효력 정지 가처분 신청을 인용했으며, 원헌드레드는 이에 이의신청 방침을 밝혔다. 멤버들은 약 16억 6천만원의 미지급 정산금을 주장하고 있다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>더보이즈 멤버 9인이 소속사 원헌드레드를 상대로 전속계약 해지 및 횡령 고소를 진행 중이며, 법원이 멤버들의 전속계약 효력 정지 가처분 신청을 인용하여 상대방 책임이 비교적 명확합니다. 상대방(원헌드레드)은 엔터테인먼트사로 자력이 충분하며, 9명의 집단적 피해 규모가 약 16.6억 원으로 큽니다. 이미 공적 절차(횡령 고소)가 진행 중이며, 가처분 인용으로 증거 확보 가능성도 높습니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>약 16억 6천만원</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>9명</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>'AV 여배우 스캔들 탈퇴' 주학년, 더보이즈 아직 함께였나…콘서트 인증...</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>sportschosun.com</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-04-26</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.sportschosun.com/entertainment/2026-04-27/202604270100178710011697</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-05-22 17:11:25.152534+00:00</t>
         </is>
       </c>
     </row>
-    <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C4" t="inlineStr">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>엔터테인먼트 계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
         <is>
           <t>다니엘, 민희진</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>손해배상 소송 첫 변론기일 진행 중</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>뉴진스 소속사 어도어가 멤버 다니엘과 민희진 전 어도어 대표를 상대로 430억 9천여만원 상당의 손해배상 소송을 제기했다. 첫 변론기일에서 양측은 재판 지연 여부를 두고 공방을 벌였으며, 재판부는 '탬퍼링' 쟁점 관련 해외 판례 제출을 요구했다. 어도어는 이전 전속계약 유효 확인 소송에서 승소한 바 있다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>원고(어도어)가 이전 전속계약 유효 확인 소송에서 승소하여 피고(다니엘)의 책임이 비교적 명확해 보이며 (적합 조건 1), 청구 금액이 430억 원대로 매우 크다 (적합 조건 4). 그러나 피고가 개인이므로 청구 금액 전체에 대한 자력 확보 여부가 불확실하며 (적합 조건 2 약함), '탬퍼링' 관련 입증 계획이 아직 명확하지 않다 (적합 조건 5 불확실).</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>430억 9천여만원</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>1명 (어도어)</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>어도어-다니엘 손배소 첫 변론…‘재판 지연’ 두고 공방</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-05-14</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8561093&amp;ref=A</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-05-17 07:00:52.126490+00:00</t>
         </is>
       </c>
     </row>
-    <row r="5">
-      <c r="A5" s="4" t="inlineStr">
+    <row r="6">
+      <c r="A6" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C5" t="inlineStr">
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>엔터테인먼트 계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
         <is>
           <t>소속사</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>과거 소속사와의 계약 분쟁 및 소송으로 추정되며, 현재는 종결된 것으로 보임.</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>개그맨 정철규가 과거 소속사와의 잘못된 계약으로 광고 수익 정산을 제대로 받지 못해 소송에 휘말렸다고 밝혔다. 이로 인해 극심한 우울증과 칩거 생활을 겪었으며, 같은 소속사였던 한경일도 정산 갈등을 폭로했다. 현재는 다문화 전문 강사로 활동하며 새로운 삶을 살고 있다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>개그맨 정철규가 과거 소속사와의 잘못된 계약으로 소송에 휘말렸다고 언급했으나, 기사 내용상 현재 진행 중인 소송이 아닌 과거의 사건으로 판단됩니다. 소송금융은 현재 진행 중이거나 예정된 사건에 투자하므로, 이미 종결된 사건은 부적합 조건에 해당합니다. 또한, 소속사의 자력 여부나 집단적 피해 규모가 명확하지 않습니다.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>2명 (정철규, 한경일)</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>개그맨 최초 멘사·벼락스타였는데…정철규  소속사 정산 0원  칩거 전말...</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>osen.co.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-04-23</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>http://www.osen.co.kr/article/G1112787713</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-05-12 08:50:30.375688+00:00</t>
         </is>
       </c>
     </row>
-    <row r="6">
-      <c r="A6" s="3" t="inlineStr">
+    <row r="7">
+      <c r="A7" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D6" t="inlineStr">
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>엔터테인먼트 계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>431억 원 규모의 청구 소송 진행 중</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>뉴진스 멤버 다니엘이 431억 원 규모의 청구 소송에 휘말려 법적 분쟁이 진행 중입니다. 거액의 소송 압박 속에서도 다니엘은 음악에 대한 열정을 드러내며 자작곡을 공개했습니다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>431억 원이라는 매우 큰 금액의 소송이 진행 중이며 (적합 조건 4), 뉴진스 관련 사건이므로 상대방은 대형 연예기획사일 가능성이 높아 자력이 충분할 것으로 예상됩니다 (적합 조건 2). 고액의 소송으로 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
+      <c r="H7" t="inlineStr">
         <is>
           <t>431억 원</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
+      <c r="I7" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>‘뉴진스 탈퇴’ 다니엘의 정면 승부…431억 소송 압박 속 ‘자작곡’으...</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-04-11</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.mk.co.kr/article/12014459</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-04-19 04:15:48.333013+00:00</t>
         </is>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" s="2" t="inlineStr">
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" t="inlineStr">
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>엔터테인먼트 계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
         <is>
           <t>블랙메이드</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>전속계약 해지 통보 및 독립 활동 선언</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>가수 용준형이 소속사 블랙메이드에 계약상 주요 의무 불이행 및 신뢰 관계 파탄을 이유로 전속계약 해지를 통보하고 독립 활동을 선언했다. 용준형은 소속사가 수년간 계약 의무를 이행하지 않았으며, 지난해에는 일방적으로 손해배상금을 요구하는 등 불합리한 행태를 보였다고 주장했다. 이에 따라 용준형은 관련 법률에 근거해 계약이 적법하게 종료되었다고 판단하고 있다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>가수 용준형이 소속사의 계약상 주요 의무 불이행 및 신뢰 관계 파탄을 이유로 전속계약 해지를 통보한 사건이다. 상대방 책임이 비교적 명확하게 주장되고 있으며 (적합 조건 1), 계약 해지 통보 및 시정 요청 기록 등 증거 확보 가능성이 있다 (적합 조건 5). 그러나 상대방의 자력 정보가 불분명하고 (적합 조건 2 불충족), 집단적 피해가 아닌 개인 간의 분쟁이라는 점에서 (적합 조건 3 불충족) 투자 매력도가 Medium으로 판단된다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>용준형 “신뢰 깨졌다”…소속사 떠나 독립 선언</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://biz.heraldcorp.com/article/10705992?ref=naver</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-03-31 00:33:37.781838+00:00</t>
         </is>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" s="4" t="inlineStr">
+    <row r="9">
+      <c r="A9" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C8" t="inlineStr">
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>엔터테인먼트 계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
         <is>
           <t>반만엔터테인먼트</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>1심에서 원고(진민호) 전부 패소</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>가수 진민호가 전 소속사 반만엔터테인먼트를 상대로 제기한 약정금 청구 소송에서 1심 법원이 원고의 청구를 전부 기각하며 패소했습니다. 법원은 진민호의 주장을 '근거 없는 무리한 제기'로 판단했습니다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>원고(진민호)가 1심 소송에서 전부 패소했으며, 법원이 원고의 청구를 '근거 없는 무리한 제기'로 판단하여 승소 가능성이 매우 낮습니다. 이는 소송금융 투자 대상으로서의 적합 조건에 부합하지 않고, 이미 1심 판결이 선고된 사건으로 투자 리스크가 매우 높습니다.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
+      <c r="H9" t="inlineStr">
         <is>
           <t>3.7억 원</t>
         </is>
       </c>
-      <c r="I8" t="inlineStr">
+      <c r="I9" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>[공식] 진민호, 前소속사 상대 '3.7억' 소송 패소… 근거 없는 무리한 제...</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>xportsnews.com</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://www.xportsnews.com/article/2129429</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-03-30 00:50:56.381580+00:00</t>
         </is>
       </c>
     </row>
-    <row r="9">
-      <c r="A9" s="2" t="inlineStr">
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C9" t="inlineStr">
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>엔터테인먼트 계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
         <is>
           <t>다니엘, 민희진 전 대표</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>어도어가 다니엘과 민희진 전 대표를 상대로 제기한 430억 원대 손해배상 소송이 시작됨</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>걸그룹 뉴진스의 소속사 어도어가 전속계약 해지를 통보한 다니엘과 민희진 전 대표를 상대로 430억 원대 손해배상 소송을 제기했습니다. 어도어는 다니엘 측과 민 전 대표가 뉴진스 이탈 및 복귀 지연 사태를 초래했다고 주장하며 법적 책임을 묻고 있습니다. 이 소송은 26일 시작될 예정입니다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>어도어가 430억 원이라는 큰 피해 규모(적합 조건 4)를 주장하고 있으며, 피고 중 한 명인 민희진 전 대표가 최근 하이브와의 소송에서 승소하여 잠재적 자력(적합 조건 2)이 있을 수 있습니다. 다만, 복잡한 엔터테인먼트 계약 분쟁으로 상대방의 책임이 아직 명확히 확정되지 않았고, 집단적 피해 사건은 아니라는 점에서 'Medium'으로 판단합니다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
+      <c r="H10" t="inlineStr">
         <is>
           <t>430억 원</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
+      <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>어도어-민희진 분쟁 총정리...전속계약 충돌에서 430억 소송까지 [지금...</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.ytn.co.kr/_ln/0134_202603260829543854</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-03-26 00:50:02.268790+00:00</t>
         </is>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" s="3" t="inlineStr">
+    <row r="11">
+      <c r="A11" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C10" t="inlineStr">
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>엔터테인먼트 계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
         <is>
           <t>빅플래닛메이드엔터</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D11" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>다수 가수들의 전속계약 해지 요구 및 일부 소송 제기</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>유명 연예기획사 빅플래닛메이드엔터 소속 가수 태민, 더보이즈, 비비지, 이무진, 비오 등 여러 팀이 동시다발적으로 전속계약 해지를 요구하고 나섰다. 가수들은 회사와의 신뢰 관계 훼손 및 구조적 문제를 이유로 들었으며, 일부는 이미 소송을 제기한 상태다. 빅플래닛 측은 계약 해지 요구를 받아들일 수 없다는 입장이다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>유명 연예기획사 빅플래닛메이드엔터를 상대로 다수의 유명 가수들이 동시다발적으로 전속계약 해지를 요구하며 일부는 이미 소송을 제기한 상황입니다. (적합 조건: 상대방 책임 명확, 집단적 피해, 피해 규모 큼) 상대방은 유명 기획사로 자력이 충분하며, 신뢰 관계 훼손 및 구조적 문제에 대한 증거 확보 가능성이 높습니다. (적합 조건: 상대방 자력 충분, 증거 확보 가능)</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
+      <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I10" t="inlineStr">
+      <c r="I11" t="inlineStr">
         <is>
           <t>가수 여러 팀 (태민, 더보이즈, 비비지, 이무진, 비오 등)</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>[잇슈 컬처] 더보이즈·이무진·비비지…“전속계약 해지 원해”</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513552&amp;ref=A</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-03-20 00:41:53.200804+00:00</t>
         </is>
       </c>
     </row>
-    <row r="11">
-      <c r="A11" s="4" t="inlineStr">
+    <row r="12">
+      <c r="A12" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" t="inlineStr">
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>엔터테인먼트 계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
-      <c r="D11" t="inlineStr">
+      <c r="D12" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>어도어가 다니엘, 다니엘 가족, 민희진 전 대표를 상대로 전속계약유효확인, 위약벌 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>어도어가 뉴진스 멤버 다니엘과 그 가족, 민희진 전 대표를 상대로 전속계약 유효 확인 및 위약벌, 손해배상 청구 소송을 제기하여 현재 소송이 진행 중이다. 뉴진스 팬덤은 다니엘의 퇴출 가능성에 반발하며 어도어 보이콧을 선언하고 완전체 지지를 표명하고 있다.</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>본 기사는 어도어가 뉴진스 멤버 다니엘과 그 가족을 상대로 위약벌 및 손해배상 청구 소송을 제기한 상황을 다루고 있다. 소송금융은 주로 손해배상을 청구하는 원고(피해자)를 지원하는 것이 일반적이며, 본 사건에서 다니엘 측은 피고의 입장에 있어 소송금융 투자 대상으로 적합하지 않다. 또한, 기사 내용만으로는 다니엘 측이 제기할 수 있는 반소나 별도의 손해배상 청구 가능성에 대한 정보가 부족하다.</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
+      <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I11" t="inlineStr">
+      <c r="I12" t="inlineStr">
         <is>
           <t>3인 (다니엘, 다니엘 가족 1인, 민희진 전 대표)</t>
         </is>
       </c>
-      <c r="J11" t="inlineStr">
+      <c r="J12" t="inlineStr">
         <is>
           <t>[TOP이슈] 뉴진스 팬덤, 다니엘 퇴출한 어도어 보이콧→완전체 지지 총...</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>topstarnews.net</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://www.topstarnews.net/news/articleView.html?idxno=16003360</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-03-13 13:12:31.706129+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-09 13:20:13.545882+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>엔터테인먼트 계약 분쟁</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>다니엘, 다니엘 가족, 민희진</t>
+          <t>다니엘, 민희진 전 어도어 대표, 다니엘 가족 1명</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>첫 변론준비기일 예정</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>어도어가 뉴진스 전 멤버 다니엘, 다니엘의 가족, 민희진 전 대표를 상대로 430억 원대 손해배상 청구 소송을 제기했으며, 첫 변론준비기일이 6월 26일 열린다. 어도어는 다니엘 측이 전속계약을 위반하고 분쟁을 초래하여 뉴진스의 활동에 지연을 가져왔다고 주장한다. 앞서 법원은 뉴진스와 어도어의 전속계약이 유효하다고 판결한 바 있다.</t>
+          <t>어도어가 전 멤버 다니엘과 민희진 전 어도어 대표 등을 상대로 430억 원대 손해배상 청구 소송을 제기했다. 이 소송은 민희진 전 대표가 하이브를 상대로 승소했던 풋옵션 소송을 담당했던 재판부에서 심리될 예정이다. 어도어는 다니엘의 전속계약 해지 및 팀 퇴출과 관련하여 손해배상을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (이전 법원 판결로 전속계약 유효성 확인), 상대방에게 자력이 충분함 (민희진의 풋옵션 소송 승소 이력, 다니엘의 연예인 활동), 피해 규모가 큼 (430억 원), 증거 확보가 용이함 (계약서, 이전 판결 등) 등 적합 조건 4가지에 해당하여 소송금융 투자 적합도가 높다.</t>
+          <t>상대방 책임이 비교적 명확함 (어도어의 전속계약 유효확인 소송 승소), 상대방에게 자력이 충분함 (민희진 전 대표의 풋옵션 행사로 인한 자력 확인), 피해 규모가 큼 (430억 원), 증거가 있거나 확보 가능함 (계약서, 이전 판결 등)의 적합 조건에 해당하여 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>430억 원</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>1명 (어도어)</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>뉴진스 갈등 2라운드…어도어, 다니엘·민희진에 430억 손배소 26일 첫 ...</t>
+          <t>누가 더 유리? 다니엘 430억 소송 '민희진 승소' 재판부가 맡았다[스타이...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-09/202603090100060800004312</t>
+          <t>https://www.starnewskorea.com/music/2026/03/09/2026030918362432564</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-09 13:06:53.176851+00:00</t>
+          <t>2026-03-09 13:20:13.545882+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>엔터테인먼트 계약 분쟁</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
+          <t>다니엘, 다니엘 가족, 민희진</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>첫 변론준비기일 예정</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>어도어가 뉴진스 전 멤버 다니엘, 다니엘의 가족, 민희진 전 대표를 상대로 430억 원대 손해배상 청구 소송을 제기했으며, 첫 변론준비기일이 6월 26일 열린다. 어도어는 다니엘 측이 전속계약을 위반하고 분쟁을 초래하여 뉴진스의 활동에 지연을 가져왔다고 주장한다. 앞서 법원은 뉴진스와 어도어의 전속계약이 유효하다고 판결한 바 있다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (이전 법원 판결로 전속계약 유효성 확인), 상대방에게 자력이 충분함 (민희진의 풋옵션 소송 승소 이력, 다니엘의 연예인 활동), 피해 규모가 큼 (430억 원), 증거 확보가 용이함 (계약서, 이전 판결 등) 등 적합 조건 4가지에 해당하여 소송금융 투자 적합도가 높다.</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>430억 원</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>1명 (어도어)</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>뉴진스 갈등 2라운드…어도어, 다니엘·민희진에 430억 손배소 26일 첫 ...</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/entertainment/2026-03-09/202603090100060800004312</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-03-09 13:06:53.176851+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>엔터테인먼트 계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
           <t>다니엘, 민희진</t>
         </is>
       </c>
-      <c r="D14" t="inlineStr">
+      <c r="D15" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
+      <c r="E15" t="inlineStr">
         <is>
           <t>430억 원대 손해배상소송 첫 변론준비기일 예정</t>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
+      <c r="F15" t="inlineStr">
         <is>
           <t>음악 레이블 어도어가 그룹 뉴진스 전 멤버 다니엘과 민희진 대표를 상대로 430억 원대 손해배상소송을 제기했다. 어도어는 앞서 뉴진스 멤버들과의 전속계약 유효확인 소송에서 승소했으며, 다니엘 측과 민희진 대표에게 뉴진스 이탈 및 복귀 지연에 대한 법적 책임을 묻고 있다. 이 소송의 첫 변론준비기일은 이달 26일로 예정되어 있다.</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
+      <c r="G15" t="inlineStr">
         <is>
           <t>피고 중 민희진 대표의 자력이 충분하며(적합 조건 2), 청구 금액이 430억 원으로 피해 규모가 매우 크다(적합 조건 4). 또한, 이미 전속계약 유효확인 소송에서 어도어가 승소한 판결이 있어 상대방 책임이 비교적 명확하고(적합 조건 1), 증거 확보 가능성이 높다(적합 조건 5). 현재 소송이 진행 중이므로 종결된 사건이 아니다.</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr">
+      <c r="H15" t="inlineStr">
         <is>
           <t>430억 원</t>
         </is>
       </c>
-      <c r="I14" t="inlineStr">
+      <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J14" t="inlineStr">
+      <c r="J15" t="inlineStr">
         <is>
           <t>어도어 vs 다니엘· 민희진, 430억 손해배상소송 26일 첫 재판</t>
         </is>
       </c>
-      <c r="K14" t="inlineStr">
+      <c r="K15" t="inlineStr">
         <is>
           <t>news.tf.co.kr</t>
         </is>
       </c>
-      <c r="L14" t="inlineStr">
+      <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
+      <c r="M15" t="inlineStr">
         <is>
           <t>https://news.tf.co.kr/read/entertain/2299817.htm</t>
         </is>
       </c>
-      <c r="N14" t="inlineStr">
+      <c r="N15" t="inlineStr">
         <is>
           <t>2026-03-09 00:52:03.523518+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-09 00:30:58.882902+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>엔터테인먼트 계약 분쟁</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
+          <t>다니엘, 민희진</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>손해배상 청구 소송 첫 변론준비기일 예정</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>뉴진스 소속사 어도어가 전 멤버 다니엘과 전 대표 민희진 등을 상대로 430억 원대 손해배상 청구 소송을 제기했으며, 이달 26일 첫 변론준비기일이 열립니다. 앞서 어도어는 전속계약 유효확인 소송에서 승소한 바 있습니다. 다니엘은 팀에서 퇴출당했으며, 민희진 전 대표는 오케이 레코즈를 설립했습니다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (전속계약 유효확인 소송에서 어도어 승소), 피해 규모가 큼 (430억 원). 부적합 조건은 없으나, 상대방의 자력으로 청구액 전체를 배상할 수 있을지는 미지수이며 집단적 피해 사건은 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>430억 원</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>다니엘·민희진, 26일 손배소 첫 재판..어도어  430억 배상하라  [스타이...</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/music/2026/03/08/2026030821100067059</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:30:58.882902+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>엔터테인먼트 계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
           <t>어도어</t>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
+      <c r="D17" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E17" t="inlineStr">
         <is>
           <t>어도어의 손해배상 청구 소송 제기, 다니엘 법률대리인 선임 및 대응 중</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <t>뉴진스 멤버 다니엘이 소속사 어도어로부터 전속계약 해지 통보를 받고, 어도어는 다니엘과 가족, 민희진 전 대표를 상대로 431억 원 규모의 손해배상 청구 소송을 제기했다. 다니엘 측도 법률대리인을 선임하여 대응에 나섰으며, 어도어는 다니엘의 팬 플랫폼 소통 기록을 삭제할 예정이다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G17" t="inlineStr">
         <is>
           <t>어도어(배후 하이브)의 자력이 충분하고(적합 조건 2), 어도어의 431억 원 손해배상 청구 소송이 진행 중이므로 피해 규모가 매우 크며(적합 조건 4), 계약 관련 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 상대방 책임의 명확성은 법적 다툼이 진행 중이라 불분명하며(적합 조건 1 불충족), 집단적 피해 사례는 아닙니다(적합 조건 3 불충족).</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
+      <c r="H17" t="inlineStr">
         <is>
           <t>431억 원 (어도어의 청구 금액), 다니엘의 손해액 미상</t>
         </is>
       </c>
-      <c r="I16" t="inlineStr">
+      <c r="I17" t="inlineStr">
         <is>
           <t>1명 (다니엘)</t>
         </is>
       </c>
-      <c r="J16" t="inlineStr">
+      <c r="J17" t="inlineStr">
         <is>
           <t>어도어, 다니엘 흔적 지우기…'뉴진스' 팬 플랫폼 소통기록 삭제</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K17" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M17" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/entertainment/2026/03/03/2026030317533985862</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N17" t="inlineStr">
         <is>
           <t>2026-03-04 01:43:48.903694+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-04 01:37:36.252261+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>엔터테인먼트 계약 분쟁</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>어도어</t>
+          <t>어도어, 하이브</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>어도어의 전속계약 해지 통보 및 위약벌/손해배상 청구 소송 제기, 다니엘 법률대리인 선임 및 대응 중.</t>
+          <t>어도어가 다니엘에게 430억 원대 위약벌 및 손해배상 청구 소송을 유지 중이며, 팬덤은 5인 완전체 복귀를 요구하며 트럭 시위 진행 중.</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>그룹 뉴진스 출신 다니엘이 소속사 어도어와 전속계약 해지를 둘러싼 법적 갈등을 겪고 있다. 어도어는 다니엘에게 계약 해지를 통보하고 약 431억 원 규모의 위약벌 및 손해배상 청구 소송을 제기했으며, 다니엘은 법률대리인을 선임하여 대응 중이다. 현재 많은 상황이 정리 중인 과정에 있다고 알려졌다.</t>
+          <t>어도어는 민희진 전 대표의 제안을 거부하고 뉴진스 멤버 다니엘에게 430억 원대 위약벌 및 손해배상 소송을 유지하며 관련 콘텐츠를 삭제하고 있습니다. 이에 뉴진스 팬덤은 5인 완전체 활동을 요구하며 트럭 시위를 벌이는 등 소속사와 팬덤 간 갈등이 심화되고 있습니다. 다니엘을 둘러싼 법적 분쟁이 뉴진스의 향후 활동에 중대한 영향을 미칠 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방(어도어)은 대기업(하이브 자회사)으로 자력이 충분하며, 소송가액이 431억 원 규모로 매우 커 피해 규모가 큼. 전속계약 해지 및 위약벌 청구 소송으로 계약서, 내부 문서 등 증거 확보 가능성이 높음.</t>
+          <t>어도어/하이브가 이전 소송에서 아티스트 활동 지원을 확약했음에도 다니엘에게 430억 원대 소송을 유지하고 콘텐츠를 삭제하는 등 일방적인 관계 단절 행보를 보이고 있어 상대방 책임이 비교적 명확해 보입니다. 하이브는 대형 상장 엔터테인먼트 기업으로 자력이 충분하며, 다니엘에게 청구된 위약벌 및 손해배상액이 430억 원에 달해 피해 규모가 큽니다. 뉴진스 팬덤의 집단적 요구와 어도어의 공식 공지, 법원 소송 기록 등 객관적 증거 확보도 용이하여 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>431억 원 (어도어 청구액 기준)</t>
+          <t>430억 원 (상대방 청구액)</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (다니엘), 간접적으로 뉴진스 팬덤 다수</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>다니엘, 3·1절 도쿄 한복판서 태극기 흔들었다…‘언노운’ 응원차 일...</t>
+          <t>뉴진스 5인 복귀  팬들 요구에 '다니엘 지우기'로 답한 어도어</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>ilyo.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1590003?ref=naver</t>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=509149</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-04 01:21:36.813674+00:00</t>
+          <t>2026-03-04 01:37:36.252261+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>엔터테인먼트 계약 분쟁</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
+          <t>어도어의 전속계약 해지 통보 및 위약벌/손해배상 청구 소송 제기, 다니엘 법률대리인 선임 및 대응 중.</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>그룹 뉴진스 출신 다니엘이 소속사 어도어와 전속계약 해지를 둘러싼 법적 갈등을 겪고 있다. 어도어는 다니엘에게 계약 해지를 통보하고 약 431억 원 규모의 위약벌 및 손해배상 청구 소송을 제기했으며, 다니엘은 법률대리인을 선임하여 대응 중이다. 현재 많은 상황이 정리 중인 과정에 있다고 알려졌다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>상대방(어도어)은 대기업(하이브 자회사)으로 자력이 충분하며, 소송가액이 431억 원 규모로 매우 커 피해 규모가 큼. 전속계약 해지 및 위약벌 청구 소송으로 계약서, 내부 문서 등 증거 확보 가능성이 높음.</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>431억 원 (어도어 청구액 기준)</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>다니엘, 3·1절 도쿄 한복판서 태극기 흔들었다…‘언노운’ 응원차 일...</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>sportsseoul.com</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>https://www.sportsseoul.com/news/read/1590003?ref=naver</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:21:36.813674+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>엔터테인먼트 계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>어도어</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
           <t>어도어의 손해배상 및 위약벌 청구 소송 진행 중</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr">
+      <c r="F20" t="inlineStr">
         <is>
           <t>그룹 뉴진스에서 퇴출된 다니엘이 소속사 어도어로부터 431억 원 규모의 위약벌 및 손해배상 소송을 당했다. 어도어는 다니엘의 뉴진스 이탈 및 복귀 지연에 대한 책임을 묻고 있으며, 다니엘은 이에 대해 '끝까지 싸웠다'고 밝히며 소송 진행 상황을 추후 업데이트하겠다고 전했다.</t>
         </is>
       </c>
-      <c r="G19" t="inlineStr">
+      <c r="G20" t="inlineStr">
         <is>
           <t>상대방(어도어)은 대기업(하이브 산하)으로 자력이 충분하며(적합 조건 2), 소송가액이 431억 원으로 매우 크다(적합 조건 4). 계약 해지 및 손해배상 청구 소송이 이미 제기되어 진행 중이며, 관련 증거 확보가 용이할 것으로 판단된다(적합 조건 5). 이러한 높은 소송가액과 상대방의 자력은 소송금융 투자 가능성을 높인다.</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr">
+      <c r="H20" t="inlineStr">
         <is>
           <t>431억 원</t>
         </is>
       </c>
-      <c r="I19" t="inlineStr">
+      <c r="I20" t="inlineStr">
         <is>
           <t>1명 (다니엘)</t>
         </is>
       </c>
-      <c r="J19" t="inlineStr">
+      <c r="J20" t="inlineStr">
         <is>
           <t>삼일절 도쿄서 태극기 펄럭 …'뉴진스 퇴출' 다니엘 깜짝 근황</t>
         </is>
       </c>
-      <c r="K19" t="inlineStr">
+      <c r="K20" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L19" t="inlineStr">
+      <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M19" t="inlineStr">
+      <c r="M20" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202603030624321002</t>
         </is>
       </c>
-      <c r="N19" t="inlineStr">
+      <c r="N20" t="inlineStr">
         <is>
           <t>2026-03-03 00:45:42.255721+00:00</t>
         </is>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" s="2" t="inlineStr">
+    <row r="21">
+      <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C20" t="inlineStr">
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>엔터테인먼트 계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
-      <c r="D20" t="inlineStr">
+      <c r="D21" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <t>어도어가 다니엘, 가족, 민희진 전 대표를 상대로 431억 원 규모의 위약벌 및 손해배상 청구 소송 제기, 다니엘 측 법률대리인 선임하여 대응 중.</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
+      <c r="F21" t="inlineStr">
         <is>
           <t>뉴진스 다니엘이 소속사 어도어로부터 431억 원 규모의 위약벌 및 손해배상 청구 소송을 당했습니다. 다니엘 측은 법률대리인을 선임해 대응 중이며, 앞서 전속계약 유효확인 소송에서는 뉴진스 측이 패소한 바 있습니다.</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr">
+      <c r="G21" t="inlineStr">
         <is>
           <t>상대방(어도어)은 대기업 소속으로 자력이 충분하며(적합 조건 2), 청구 금액이 431억 원으로 매우 큽니다(적합 조건 4). 이미 전속계약 관련 소송이 진행되었고 현재 손해배상 소송이 진행 중이므로 관련 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 다만, 집단적 피해가 아니며, 소송 외 공적 절차 진행 여부는 불분명합니다.</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
+      <c r="H21" t="inlineStr">
         <is>
           <t>431억 원</t>
         </is>
       </c>
-      <c r="I20" t="inlineStr">
+      <c r="I21" t="inlineStr">
         <is>
           <t>1명 (다니엘)</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr">
+      <c r="J21" t="inlineStr">
         <is>
           <t>일본 팬 많을 텐데 멋지다  다니엘, 도쿄 마라톤 현장서 태극기 들고 션...</t>
         </is>
       </c>
-      <c r="K20" t="inlineStr">
+      <c r="K21" t="inlineStr">
         <is>
           <t>insight.co.kr</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
+      <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
+      <c r="M21" t="inlineStr">
         <is>
           <t>https://www.insight.co.kr/news/544931</t>
         </is>
       </c>
-      <c r="N20" t="inlineStr">
+      <c r="N21" t="inlineStr">
         <is>
           <t>2026-03-02 12:49:16.600511+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-02 12:44:54.605942+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>엔터테인먼트 계약 분쟁</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>어도어</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>민희진 1심 승소 후 하이브 항소 예정, 뉴진스 다니엘 관련 손해배상 소송 진행 중</t>
+          <t>어도어의 위약벌 및 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브와의 풋옵션 행사 관련 1심 소송에서 승소했으나, 하이브는 항소 의사를 밝혔다. 민희진은 256억 원의 풋옵션 권리를 포기하는 대신 모든 법적 분쟁 종결과 뉴진스 5인 체제 유지를 제안했다. 한편 어도어는 뉴진스 멤버 다니엘에게 전속계약 해지를 통보하고 431억 원대 손해배상 소송을 제기한 상태이다.</t>
+          <t>뉴진스 전 멤버 다니엘이 삼일절에 일본에서 태극기를 흔드는 모습이 포착된 가운데, 소속사 어도어가 다니엘과 민희진 전 대표를 상대로 431억 원 규모의 위약벌 및 손해배상 소송을 제기한 사실이 알려졌다. 다니엘은 지난해 12월 29일 어도어와의 전속계약이 해지되었다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>하이브는 자력이 충분한 대기업이며 (적합 조건 2), 관련된 소송의 쟁점 금액이 수백억 원대에 달해 피해 규모가 크다 (적합 조건 4). 1심 판결에서 메신저 대화 내용이 증거로 채택되는 등 증거 확보가 용이하다 (적합 조건 5). 뉴진스 멤버 5인의 계약 관련 분쟁은 집단적 피해의 성격을 가질 수 있으며 (적합 조건 3), 민희진의 1심 승소로 상대방 책임이 명확해진 부분이 있다 (적합 조건 1).</t>
+          <t>상대방인 어도어는 대기업(HYBE 자회사)으로 자력이 충분하며 (적합 조건 2), 소송 금액이 431억 원으로 매우 커 피해 규모가 큽니다 (적합 조건 4). 계약 분쟁이므로 관련 증거 확보가 가능할 것으로 예상됩니다 (적합 조건 5). 비록 다니엘이 현재 피고의 위치에 있으나, 고액의 소송가액과 대기업 상대라는 점에서 소송금융 투자 기회가 높다고 판단됩니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>수백억 원대 (민희진 풋옵션 255억 원, 하이브 손배소 431억 원)</t>
+          <t>431억 원</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>뉴진스 멤버 5인</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>하이브, '퇴출' 다니엘 품을까..민희진, 5人 뉴진스 위해 256억 포기 [스...</t>
+          <t>삼일절, 일본서 태극기 흔들어…뉴진스 퇴출 다니엘 근황</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/music/2026/02/25/2026022514551976830</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260302153234hK6</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-02-25 13:08:15.841669+00:00</t>
+          <t>2026-03-02 12:44:54.605942+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>엔터테인먼트 계약 분쟁</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>민희진 1심 승소 후 하이브 항소 예정, 뉴진스 다니엘 관련 손해배상 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브와의 풋옵션 행사 관련 1심 소송에서 승소했으나, 하이브는 항소 의사를 밝혔다. 민희진은 256억 원의 풋옵션 권리를 포기하는 대신 모든 법적 분쟁 종결과 뉴진스 5인 체제 유지를 제안했다. 한편 어도어는 뉴진스 멤버 다니엘에게 전속계약 해지를 통보하고 431억 원대 손해배상 소송을 제기한 상태이다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>하이브는 자력이 충분한 대기업이며 (적합 조건 2), 관련된 소송의 쟁점 금액이 수백억 원대에 달해 피해 규모가 크다 (적합 조건 4). 1심 판결에서 메신저 대화 내용이 증거로 채택되는 등 증거 확보가 용이하다 (적합 조건 5). 뉴진스 멤버 5인의 계약 관련 분쟁은 집단적 피해의 성격을 가질 수 있으며 (적합 조건 3), 민희진의 1심 승소로 상대방 책임이 명확해진 부분이 있다 (적합 조건 1).</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>수백억 원대 (민희진 풋옵션 255억 원, 하이브 손배소 431억 원)</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>뉴진스 멤버 5인</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>하이브, '퇴출' 다니엘 품을까..민희진, 5人 뉴진스 위해 256억 포기 [스...</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/music/2026/02/25/2026022514551976830</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:08:15.841669+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>엔터테인먼트 계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
           <t>민희진</t>
         </is>
       </c>
-      <c r="D23" t="inlineStr">
+      <c r="D24" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
+      <c r="E24" t="inlineStr">
         <is>
           <t>서울중앙지법 제41민사부에서 뉴진스 전속계약 해지 소송, 제31민사부에서 민희진 풋옵션 소송 진행 중</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
+      <c r="F24" t="inlineStr">
         <is>
           <t>뉴진스 멤버들이 위약금 소송을 안게 된 상황에서, 민희진은 255억원 규모의 풋옵션을 챙기며 기사회생했습니다. 현재 뉴진스 전속계약 해지 소송과 민희진 풋옵션 소송이 서울중앙지법에서 각각 진행 중입니다.</t>
         </is>
       </c>
-      <c r="G23" t="inlineStr">
+      <c r="G24" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 모두 해당합니다. 민희진이 255억원 규모의 풋옵션을 챙긴 점은 소송의 대상이 될 수 있는 명확한 재산적 이득이며, 뉴진스 멤버들은 집단적 피해자로 볼 수 있습니다. 이미 전속계약 해지 소송 및 풋옵션 관련 소송이 진행 중이므로 증거 확보 및 법적 절차 진행이 명확합니다.</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr">
+      <c r="H24" t="inlineStr">
         <is>
           <t>255억원 (민희진 풋옵션 규모)</t>
         </is>
       </c>
-      <c r="I23" t="inlineStr">
+      <c r="I24" t="inlineStr">
         <is>
           <t>5명 (뉴진스 멤버)</t>
         </is>
       </c>
-      <c r="J23" t="inlineStr">
+      <c r="J24" t="inlineStr">
         <is>
           <t>[단독] 뉴진스는 ‘망했’는데, 민희진은 ‘회생’한 이유</t>
         </is>
       </c>
-      <c r="K23" t="inlineStr">
+      <c r="K24" t="inlineStr">
         <is>
           <t>sports.khan.co.kr</t>
         </is>
       </c>
-      <c r="L23" t="inlineStr">
+      <c r="L24" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M23" t="inlineStr">
+      <c r="M24" t="inlineStr">
         <is>
           <t>https://sports.khan.co.kr/article/202602230854013?pt=nv</t>
         </is>
       </c>
-      <c r="N23" t="inlineStr">
+      <c r="N24" t="inlineStr">
         <is>
           <t>2026-02-23 00:53:41.413154+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-02-22 12:56:44.298786+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>엔터테인먼트 계약 분쟁</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
+          <t>다니엘</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>어도어가 다니엘을 상대로 430억 원 규모의 손해배상 청구 소송 제기</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>어도어가 뉴진스 멤버 다니엘의 팀 이탈로 인해 430억 원 규모의 손해배상 청구 소송을 제기했습니다. 다니엘의 이탈로 뉴진스의 컴백이 1년 10개월째 지연되고 있는 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>피해 규모가 430억 원으로 매우 크고(적합 조건 4), 소송이 이미 제기되어 상대방 책임에 대한 주장이 명확하며 증거가 확보되었을 것으로 예상됩니다(적합 조건 1, 5). 다만, 상대방이 개인(다니엘)이므로 청구 금액 대비 자력 충분 여부가 불확실하다는 점이 리스크입니다.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>430억 원</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>1명 (어도어)</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>팀 활동 주춤해도 존재감... 뉴진스 'New Jeans' 5억 돌파</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>woman.chosun.com</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>http://woman.chosun.com/news/articleView.html?idxno=124915</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:56:44.298786+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>엔터테인먼트 계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
           <t>어도어</t>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
+      <c r="D26" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
+      <c r="E26" t="inlineStr">
         <is>
           <t>어도어가 다니엘, 다니엘 가족 1인, 민희진에게 431억 원대 손해배상 청구 소송 제기</t>
         </is>
       </c>
-      <c r="F25" t="inlineStr">
+      <c r="F26" t="inlineStr">
         <is>
           <t>뉴진스 멤버 다니엘이 어도어로부터 전속계약 해지를 통보받았으며, 어도어는 다니엘과 그의 가족 1인, 민희진에게 431억 원대 손해배상 청구 소송을 제기했다. 이 소송은 현재 진행 중이다.</t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
+      <c r="G26" t="inlineStr">
         <is>
           <t>상대방(어도어)은 대형 엔터테인먼트사로 자력이 충분하며 (적합 조건 2), 어도어가 청구한 손해배상액이 431억 원에 달해 분쟁의 규모가 매우 크다 (적합 조건 4). 그러나 고객(다니엘, 민희진)은 현재 피고의 입장이므로, 이들이 원고로서 제기할 수 있는 소송의 상대방 책임 명확성이나 구체적인 피해 규모는 기사에서 파악하기 어렵다.</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
+      <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I25" t="inlineStr">
+      <c r="I26" t="inlineStr">
         <is>
           <t>3명 (다니엘, 다니엘 가족 1인, 민희진)</t>
         </is>
       </c>
-      <c r="J25" t="inlineStr">
+      <c r="J26" t="inlineStr">
         <is>
           <t>다니엘 퇴출→4인 체제된 뉴진스..스포티파이 5억 스트리밍 돌파 [공식...</t>
         </is>
       </c>
-      <c r="K25" t="inlineStr">
+      <c r="K26" t="inlineStr">
         <is>
           <t>starnewskorea.com</t>
         </is>
       </c>
-      <c r="L25" t="inlineStr">
+      <c r="L26" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M25" t="inlineStr">
+      <c r="M26" t="inlineStr">
         <is>
           <t>https://www.starnewskorea.com/music/2026/02/22/2026022211011651821</t>
         </is>
       </c>
-      <c r="N25" t="inlineStr">
+      <c r="N26" t="inlineStr">
         <is>
           <t>2026-02-22 12:40:02.158639+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N25"/>
+  <autoFilter ref="A1:N26"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>