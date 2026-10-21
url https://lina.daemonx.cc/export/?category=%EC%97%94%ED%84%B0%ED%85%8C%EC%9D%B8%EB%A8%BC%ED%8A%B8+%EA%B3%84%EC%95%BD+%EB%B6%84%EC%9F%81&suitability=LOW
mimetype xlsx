--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="31" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,248 +535,320 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>엔터테인먼트 계약 분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>소속사</t>
+          <t>어도어</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>과거 소속사와의 계약 분쟁 및 소송으로 추정되며, 현재는 종결된 것으로 보임.</t>
+          <t>어도어가 다니엘, 가족, 민희진 전 대표를 상대로 330억 원대 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>개그맨 정철규가 과거 소속사와의 잘못된 계약으로 광고 수익 정산을 제대로 받지 못해 소송에 휘말렸다고 밝혔다. 이로 인해 극심한 우울증과 칩거 생활을 겪었으며, 같은 소속사였던 한경일도 정산 갈등을 폭로했다. 현재는 다문화 전문 강사로 활동하며 새로운 삶을 살고 있다.</t>
+          <t>그룹 뉴진스 출신 다니엘이 어도어로부터 330억 원대 손해배상 소송을 당해 분쟁 중이다. 다니엘은 지난해 어도어와의 전속계약 분쟁에서 패소한 뒤 소속사에서 퇴출되었으며, 어도어는 다니엘과 그의 가족, 민희진 전 대표를 상대로 소송을 제기했다. 현재 다니엘의 공식 활동은 잠정 중단된 상태이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>개그맨 정철규가 과거 소속사와의 잘못된 계약으로 소송에 휘말렸다고 언급했으나, 기사 내용상 현재 진행 중인 소송이 아닌 과거의 사건으로 판단됩니다. 소송금융은 현재 진행 중이거나 예정된 사건에 투자하므로, 이미 종결된 사건은 부적합 조건에 해당합니다. 또한, 소속사의 자력 여부나 집단적 피해 규모가 명확하지 않습니다.</t>
+          <t>본 사건에서 다니엘은 어도어로부터 330억 원대 손해배상 소송을 당한 피고의 입장이다. 소송금융은 주로 원고(피해자)의 소송 비용을 지원하는 형태이므로, 피고인 다니엘에게는 적합하지 않다. (부적합 조건: 로앤굿 고객 정의에 부합하지 않음) 또한, 다니엘은 이전 전속계약 분쟁에서 패소한 이력이 있어 소송 승소 가능성 측면에서도 불확실성이 크다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>330억 원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>2명 (정철규, 한경일)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>개그맨 최초 멘사·벼락스타였는데…정철규  소속사 정산 0원  칩거 전말...</t>
+          <t>다니엘, 330억 소송에도 점점 예뻐지네…일상 근황 눈길 [왓IS]</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112787713</t>
+          <t>https://isplus.com/article/view/isp202609030029</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-12 08:50:30.375688+00:00</t>
+          <t>2026-09-08 07:01:40.543937+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>엔터테인먼트 계약 분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>반만엔터테인먼트</t>
+          <t>소속사</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>1심에서 원고(진민호) 전부 패소</t>
+          <t>과거 소속사와의 계약 분쟁 및 소송으로 추정되며, 현재는 종결된 것으로 보임.</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>가수 진민호가 전 소속사 반만엔터테인먼트를 상대로 제기한 약정금 청구 소송에서 1심 법원이 원고의 청구를 전부 기각하며 패소했습니다. 법원은 진민호의 주장을 '근거 없는 무리한 제기'로 판단했습니다.</t>
+          <t>개그맨 정철규가 과거 소속사와의 잘못된 계약으로 광고 수익 정산을 제대로 받지 못해 소송에 휘말렸다고 밝혔다. 이로 인해 극심한 우울증과 칩거 생활을 겪었으며, 같은 소속사였던 한경일도 정산 갈등을 폭로했다. 현재는 다문화 전문 강사로 활동하며 새로운 삶을 살고 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>원고(진민호)가 1심 소송에서 전부 패소했으며, 법원이 원고의 청구를 '근거 없는 무리한 제기'로 판단하여 승소 가능성이 매우 낮습니다. 이는 소송금융 투자 대상으로서의 적합 조건에 부합하지 않고, 이미 1심 판결이 선고된 사건으로 투자 리스크가 매우 높습니다.</t>
+          <t>개그맨 정철규가 과거 소속사와의 잘못된 계약으로 소송에 휘말렸다고 언급했으나, 기사 내용상 현재 진행 중인 소송이 아닌 과거의 사건으로 판단됩니다. 소송금융은 현재 진행 중이거나 예정된 사건에 투자하므로, 이미 종결된 사건은 부적합 조건에 해당합니다. 또한, 소속사의 자력 여부나 집단적 피해 규모가 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>3.7억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (정철규, 한경일)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[공식] 진민호, 前소속사 상대 '3.7억' 소송 패소… 근거 없는 무리한 제...</t>
+          <t>개그맨 최초 멘사·벼락스타였는데…정철규  소속사 정산 0원  칩거 전말...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2129429</t>
+          <t>http://www.osen.co.kr/article/G1112787713</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-30 00:50:56.381580+00:00</t>
+          <t>2026-05-12 08:50:30.375688+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>엔터테인먼트 계약 분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
+          <t>반만엔터테인먼트</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>1심에서 원고(진민호) 전부 패소</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>가수 진민호가 전 소속사 반만엔터테인먼트를 상대로 제기한 약정금 청구 소송에서 1심 법원이 원고의 청구를 전부 기각하며 패소했습니다. 법원은 진민호의 주장을 '근거 없는 무리한 제기'로 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>원고(진민호)가 1심 소송에서 전부 패소했으며, 법원이 원고의 청구를 '근거 없는 무리한 제기'로 판단하여 승소 가능성이 매우 낮습니다. 이는 소송금융 투자 대상으로서의 적합 조건에 부합하지 않고, 이미 1심 판결이 선고된 사건으로 투자 리스크가 매우 높습니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>3.7억 원</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>[공식] 진민호, 前소속사 상대 '3.7억' 소송 패소… 근거 없는 무리한 제...</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2129429</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:50:56.381580+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>엔터테인먼트 계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
           <t>어도어</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>어도어가 다니엘, 다니엘 가족, 민희진 전 대표를 상대로 전속계약유효확인, 위약벌 및 손해배상 청구 소송 제기</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>어도어가 뉴진스 멤버 다니엘과 그 가족, 민희진 전 대표를 상대로 전속계약 유효 확인 및 위약벌, 손해배상 청구 소송을 제기하여 현재 소송이 진행 중이다. 뉴진스 팬덤은 다니엘의 퇴출 가능성에 반발하며 어도어 보이콧을 선언하고 완전체 지지를 표명하고 있다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>본 기사는 어도어가 뉴진스 멤버 다니엘과 그 가족을 상대로 위약벌 및 손해배상 청구 소송을 제기한 상황을 다루고 있다. 소송금융은 주로 손해배상을 청구하는 원고(피해자)를 지원하는 것이 일반적이며, 본 사건에서 다니엘 측은 피고의 입장에 있어 소송금융 투자 대상으로 적합하지 않다. 또한, 기사 내용만으로는 다니엘 측이 제기할 수 있는 반소나 별도의 손해배상 청구 가능성에 대한 정보가 부족하다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>3인 (다니엘, 다니엘 가족 1인, 민희진 전 대표)</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>[TOP이슈] 뉴진스 팬덤, 다니엘 퇴출한 어도어 보이콧→완전체 지지 총...</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>topstarnews.net</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.topstarnews.net/news/articleView.html?idxno=16003360</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-13 13:12:31.706129+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>