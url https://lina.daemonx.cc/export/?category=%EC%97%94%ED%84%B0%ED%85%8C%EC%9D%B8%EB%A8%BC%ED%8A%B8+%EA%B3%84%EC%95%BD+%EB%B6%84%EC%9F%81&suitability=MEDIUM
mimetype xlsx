--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$11</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="27" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="34" customWidth="1" min="8" max="8"/>
     <col width="26" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,680 +535,752 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>엔터테인먼트 계약 분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>다니엘, 다니엘 가족, 민희진 전 어도어 대표</t>
+          <t>다니엘, 민희진</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 첫 변론기일 진행 중. 재판부가 탬퍼링 해외 사례 제출 요구.</t>
+          <t>서울중앙지방법원 민사합의31부에서 첫 변론기일 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>어도어가 뉴진스 전 멤버 다니엘, 다니엘 가족, 민희진 전 어도어 대표를 상대로 431억원 규모의 손해배상 소송을 제기했습니다. 첫 변론기일에서 양측은 재판 지연 여부를 두고 공방을 벌였으며, 재판부는 탬퍼링 관련 해외 사례 제출을 요청했습니다. 앞서 전속계약 유효 확인 소송 1심에서는 어도어 측이 승소한 바 있습니다.</t>
+          <t>어도어가 뉴진스 전 멤버 다니엘과 민희진 전 어도어 대표를 상대로 430억 원 규모의 손해배상 청구 소송을 제기했습니다. 어도어는 다니엘과 민 전 대표가 뉴진스 전속계약 분쟁을 초래하고 이탈 및 복귀 지연에 책임이 있다고 주장하며, 서울중앙지방법원에서 첫 변론기일이 진행되었습니다. 어도어는 소송을 앞두고 대리인단을 김앤장에서 법무법인 리한으로 교체했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방 책임 명확'(전속계약 유효 확인 소송 1심 어도어 승소), '피해 규모 큼'(431억원), '증거 확보 가능'(재판부의 탬퍼링 사례 제출 요구)에 해당합니다. 그러나 상대방이 개인이므로 431억원 규모의 배상 능력이 불확실하며, 집단적 피해가 아닌 개별 기업의 손해배상 청구라는 점에서 적합도가 낮아집니다.</t>
+          <t>피해 규모가 430억 원으로 매우 크고(피해 규모가 큼), 전속계약 해지 통보 및 분쟁 초래에 대한 상대방의 책임 주장이 명확하며(상대방 책임이 비교적 명확함), 계약 관련 증거 확보가 가능할 것으로 보입니다(증거가 있거나 확보 가능함). 다만, 집단적 피해가 아니며, 상대방 개인의 자력으로 430억 원 규모의 배상이 가능한지는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>431억원</t>
+          <t>430억 원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1 (어도어)</t>
+          <t>1명 (어도어)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>어도어·다니엘 431억 소송 첫 재판…'지연 공방' 격화</t>
+          <t>어도어, 다니엘·민희진 상대 ‘430억 소송’ 첫 변론…대리인단 전면 ...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260514173529136</t>
+          <t>https://www.mk.co.kr/article/12046301</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-30 12:21:44.218660+00:00</t>
+          <t>2026-06-25 00:15:16.218363+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>엔터테인먼트 계약 분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>다니엘, 민희진</t>
+          <t>다니엘, 다니엘 가족, 민희진 전 어도어 대표</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 변론기일 진행 중</t>
+          <t>손해배상 청구 소송 첫 변론기일 진행 중. 재판부가 탬퍼링 해외 사례 제출 요구.</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>뉴진스 소속사 어도어가 멤버 다니엘과 민희진 전 어도어 대표를 상대로 430억 9천여만원 상당의 손해배상 소송을 제기했다. 첫 변론기일에서 양측은 재판 지연 여부를 두고 공방을 벌였으며, 재판부는 '탬퍼링' 쟁점 관련 해외 판례 제출을 요구했다. 어도어는 이전 전속계약 유효 확인 소송에서 승소한 바 있다.</t>
+          <t>어도어가 뉴진스 전 멤버 다니엘, 다니엘 가족, 민희진 전 어도어 대표를 상대로 431억원 규모의 손해배상 소송을 제기했습니다. 첫 변론기일에서 양측은 재판 지연 여부를 두고 공방을 벌였으며, 재판부는 탬퍼링 관련 해외 사례 제출을 요청했습니다. 앞서 전속계약 유효 확인 소송 1심에서는 어도어 측이 승소한 바 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>원고(어도어)가 이전 전속계약 유효 확인 소송에서 승소하여 피고(다니엘)의 책임이 비교적 명확해 보이며 (적합 조건 1), 청구 금액이 430억 원대로 매우 크다 (적합 조건 4). 그러나 피고가 개인이므로 청구 금액 전체에 대한 자력 확보 여부가 불확실하며 (적합 조건 2 약함), '탬퍼링' 관련 입증 계획이 아직 명확하지 않다 (적합 조건 5 불확실).</t>
+          <t>적합 조건 중 '상대방 책임 명확'(전속계약 유효 확인 소송 1심 어도어 승소), '피해 규모 큼'(431억원), '증거 확보 가능'(재판부의 탬퍼링 사례 제출 요구)에 해당합니다. 그러나 상대방이 개인이므로 431억원 규모의 배상 능력이 불확실하며, 집단적 피해가 아닌 개별 기업의 손해배상 청구라는 점에서 적합도가 낮아집니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>430억 9천여만원</t>
+          <t>431억원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명 (어도어)</t>
+          <t>1 (어도어)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>어도어-다니엘 손배소 첫 변론…‘재판 지연’ 두고 공방</t>
+          <t>어도어·다니엘 431억 소송 첫 재판…'지연 공방' 격화</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>2026-05-14</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8561093&amp;ref=A</t>
+          <t>https://www.ajunews.com/view/20260514173529136</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-17 07:00:52.126490+00:00</t>
+          <t>2026-05-30 12:21:44.218660+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>엔터테인먼트 계약 분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>블랙메이드</t>
+          <t>다니엘, 민희진</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>전속계약 해지 통보 및 독립 활동 선언</t>
+          <t>손해배상 소송 첫 변론기일 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>가수 용준형이 소속사 블랙메이드에 계약상 주요 의무 불이행 및 신뢰 관계 파탄을 이유로 전속계약 해지를 통보하고 독립 활동을 선언했다. 용준형은 소속사가 수년간 계약 의무를 이행하지 않았으며, 지난해에는 일방적으로 손해배상금을 요구하는 등 불합리한 행태를 보였다고 주장했다. 이에 따라 용준형은 관련 법률에 근거해 계약이 적법하게 종료되었다고 판단하고 있다.</t>
+          <t>뉴진스 소속사 어도어가 멤버 다니엘과 민희진 전 어도어 대표를 상대로 430억 9천여만원 상당의 손해배상 소송을 제기했다. 첫 변론기일에서 양측은 재판 지연 여부를 두고 공방을 벌였으며, 재판부는 '탬퍼링' 쟁점 관련 해외 판례 제출을 요구했다. 어도어는 이전 전속계약 유효 확인 소송에서 승소한 바 있다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>가수 용준형이 소속사의 계약상 주요 의무 불이행 및 신뢰 관계 파탄을 이유로 전속계약 해지를 통보한 사건이다. 상대방 책임이 비교적 명확하게 주장되고 있으며 (적합 조건 1), 계약 해지 통보 및 시정 요청 기록 등 증거 확보 가능성이 있다 (적합 조건 5). 그러나 상대방의 자력 정보가 불분명하고 (적합 조건 2 불충족), 집단적 피해가 아닌 개인 간의 분쟁이라는 점에서 (적합 조건 3 불충족) 투자 매력도가 Medium으로 판단된다.</t>
+          <t>원고(어도어)가 이전 전속계약 유효 확인 소송에서 승소하여 피고(다니엘)의 책임이 비교적 명확해 보이며 (적합 조건 1), 청구 금액이 430억 원대로 매우 크다 (적합 조건 4). 그러나 피고가 개인이므로 청구 금액 전체에 대한 자력 확보 여부가 불확실하며 (적합 조건 2 약함), '탬퍼링' 관련 입증 계획이 아직 명확하지 않다 (적합 조건 5 불확실).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>430억 9천여만원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (어도어)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>용준형 “신뢰 깨졌다”…소속사 떠나 독립 선언</t>
+          <t>어도어-다니엘 손배소 첫 변론…‘재판 지연’ 두고 공방</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10705992?ref=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8561093&amp;ref=A</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-31 00:33:37.781838+00:00</t>
+          <t>2026-05-17 07:00:52.126490+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>엔터테인먼트 계약 분쟁</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>다니엘, 민희진 전 대표</t>
+          <t>블랙메이드</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>어도어가 다니엘과 민희진 전 대표를 상대로 제기한 430억 원대 손해배상 소송이 시작됨</t>
+          <t>전속계약 해지 통보 및 독립 활동 선언</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>걸그룹 뉴진스의 소속사 어도어가 전속계약 해지를 통보한 다니엘과 민희진 전 대표를 상대로 430억 원대 손해배상 소송을 제기했습니다. 어도어는 다니엘 측과 민 전 대표가 뉴진스 이탈 및 복귀 지연 사태를 초래했다고 주장하며 법적 책임을 묻고 있습니다. 이 소송은 26일 시작될 예정입니다.</t>
+          <t>가수 용준형이 소속사 블랙메이드에 계약상 주요 의무 불이행 및 신뢰 관계 파탄을 이유로 전속계약 해지를 통보하고 독립 활동을 선언했다. 용준형은 소속사가 수년간 계약 의무를 이행하지 않았으며, 지난해에는 일방적으로 손해배상금을 요구하는 등 불합리한 행태를 보였다고 주장했다. 이에 따라 용준형은 관련 법률에 근거해 계약이 적법하게 종료되었다고 판단하고 있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>어도어가 430억 원이라는 큰 피해 규모(적합 조건 4)를 주장하고 있으며, 피고 중 한 명인 민희진 전 대표가 최근 하이브와의 소송에서 승소하여 잠재적 자력(적합 조건 2)이 있을 수 있습니다. 다만, 복잡한 엔터테인먼트 계약 분쟁으로 상대방의 책임이 아직 명확히 확정되지 않았고, 집단적 피해 사건은 아니라는 점에서 'Medium'으로 판단합니다.</t>
+          <t>가수 용준형이 소속사의 계약상 주요 의무 불이행 및 신뢰 관계 파탄을 이유로 전속계약 해지를 통보한 사건이다. 상대방 책임이 비교적 명확하게 주장되고 있으며 (적합 조건 1), 계약 해지 통보 및 시정 요청 기록 등 증거 확보 가능성이 있다 (적합 조건 5). 그러나 상대방의 자력 정보가 불분명하고 (적합 조건 2 불충족), 집단적 피해가 아닌 개인 간의 분쟁이라는 점에서 (적합 조건 3 불충족) 투자 매력도가 Medium으로 판단된다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>430억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>어도어-민희진 분쟁 총정리...전속계약 충돌에서 430억 소송까지 [지금...</t>
+          <t>용준형 “신뢰 깨졌다”…소속사 떠나 독립 선언</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0134_202603260829543854</t>
+          <t>https://biz.heraldcorp.com/article/10705992?ref=naver</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-26 00:50:02.268790+00:00</t>
+          <t>2026-03-31 00:33:37.781838+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>엔터테인먼트 계약 분쟁</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>다니엘, 민희진</t>
+          <t>다니엘, 민희진 전 대표</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 첫 변론준비기일 예정</t>
+          <t>어도어가 다니엘과 민희진 전 대표를 상대로 제기한 430억 원대 손해배상 소송이 시작됨</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>뉴진스 소속사 어도어가 전 멤버 다니엘과 전 대표 민희진 등을 상대로 430억 원대 손해배상 청구 소송을 제기했으며, 이달 26일 첫 변론준비기일이 열립니다. 앞서 어도어는 전속계약 유효확인 소송에서 승소한 바 있습니다. 다니엘은 팀에서 퇴출당했으며, 민희진 전 대표는 오케이 레코즈를 설립했습니다.</t>
+          <t>걸그룹 뉴진스의 소속사 어도어가 전속계약 해지를 통보한 다니엘과 민희진 전 대표를 상대로 430억 원대 손해배상 소송을 제기했습니다. 어도어는 다니엘 측과 민 전 대표가 뉴진스 이탈 및 복귀 지연 사태를 초래했다고 주장하며 법적 책임을 묻고 있습니다. 이 소송은 26일 시작될 예정입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 비교적 명확함 (전속계약 유효확인 소송에서 어도어 승소), 피해 규모가 큼 (430억 원). 부적합 조건은 없으나, 상대방의 자력으로 청구액 전체를 배상할 수 있을지는 미지수이며 집단적 피해 사건은 아닙니다.</t>
+          <t>어도어가 430억 원이라는 큰 피해 규모(적합 조건 4)를 주장하고 있으며, 피고 중 한 명인 민희진 전 대표가 최근 하이브와의 소송에서 승소하여 잠재적 자력(적합 조건 2)이 있을 수 있습니다. 다만, 복잡한 엔터테인먼트 계약 분쟁으로 상대방의 책임이 아직 명확히 확정되지 않았고, 집단적 피해 사건은 아니라는 점에서 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>430억 원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>다니엘·민희진, 26일 손배소 첫 재판..어도어  430억 배상하라  [스타이...</t>
+          <t>어도어-민희진 분쟁 총정리...전속계약 충돌에서 430억 소송까지 [지금...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/music/2026/03/08/2026030821100067059</t>
+          <t>https://www.ytn.co.kr/_ln/0134_202603260829543854</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-09 00:30:58.882902+00:00</t>
+          <t>2026-03-26 00:50:02.268790+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>엔터테인먼트 계약 분쟁</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>어도어</t>
+          <t>다니엘, 민희진</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>어도어의 손해배상 청구 소송 제기, 다니엘 법률대리인 선임 및 대응 중</t>
+          <t>손해배상 청구 소송 첫 변론준비기일 예정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>뉴진스 멤버 다니엘이 소속사 어도어로부터 전속계약 해지 통보를 받고, 어도어는 다니엘과 가족, 민희진 전 대표를 상대로 431억 원 규모의 손해배상 청구 소송을 제기했다. 다니엘 측도 법률대리인을 선임하여 대응에 나섰으며, 어도어는 다니엘의 팬 플랫폼 소통 기록을 삭제할 예정이다.</t>
+          <t>뉴진스 소속사 어도어가 전 멤버 다니엘과 전 대표 민희진 등을 상대로 430억 원대 손해배상 청구 소송을 제기했으며, 이달 26일 첫 변론준비기일이 열립니다. 앞서 어도어는 전속계약 유효확인 소송에서 승소한 바 있습니다. 다니엘은 팀에서 퇴출당했으며, 민희진 전 대표는 오케이 레코즈를 설립했습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>어도어(배후 하이브)의 자력이 충분하고(적합 조건 2), 어도어의 431억 원 손해배상 청구 소송이 진행 중이므로 피해 규모가 매우 크며(적합 조건 4), 계약 관련 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 상대방 책임의 명확성은 법적 다툼이 진행 중이라 불분명하며(적합 조건 1 불충족), 집단적 피해 사례는 아닙니다(적합 조건 3 불충족).</t>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (전속계약 유효확인 소송에서 어도어 승소), 피해 규모가 큼 (430억 원). 부적합 조건은 없으나, 상대방의 자력으로 청구액 전체를 배상할 수 있을지는 미지수이며 집단적 피해 사건은 아닙니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>431억 원 (어도어의 청구 금액), 다니엘의 손해액 미상</t>
+          <t>430억 원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명 (다니엘)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>어도어, 다니엘 흔적 지우기…'뉴진스' 팬 플랫폼 소통기록 삭제</t>
+          <t>다니엘·민희진, 26일 손배소 첫 재판..어도어  430억 배상하라  [스타이...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/entertainment/2026/03/03/2026030317533985862</t>
+          <t>https://www.starnewskorea.com/music/2026/03/08/2026030821100067059</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-04 01:43:48.903694+00:00</t>
+          <t>2026-03-09 00:30:58.882902+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>엔터테인먼트 계약 분쟁</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>어도어</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>어도어가 다니엘, 가족, 민희진 전 대표를 상대로 431억 원 규모의 위약벌 및 손해배상 청구 소송 제기, 다니엘 측 법률대리인 선임하여 대응 중.</t>
+          <t>어도어의 손해배상 청구 소송 제기, 다니엘 법률대리인 선임 및 대응 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>뉴진스 다니엘이 소속사 어도어로부터 431억 원 규모의 위약벌 및 손해배상 청구 소송을 당했습니다. 다니엘 측은 법률대리인을 선임해 대응 중이며, 앞서 전속계약 유효확인 소송에서는 뉴진스 측이 패소한 바 있습니다.</t>
+          <t>뉴진스 멤버 다니엘이 소속사 어도어로부터 전속계약 해지 통보를 받고, 어도어는 다니엘과 가족, 민희진 전 대표를 상대로 431억 원 규모의 손해배상 청구 소송을 제기했다. 다니엘 측도 법률대리인을 선임하여 대응에 나섰으며, 어도어는 다니엘의 팬 플랫폼 소통 기록을 삭제할 예정이다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방(어도어)은 대기업 소속으로 자력이 충분하며(적합 조건 2), 청구 금액이 431억 원으로 매우 큽니다(적합 조건 4). 이미 전속계약 관련 소송이 진행되었고 현재 손해배상 소송이 진행 중이므로 관련 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 다만, 집단적 피해가 아니며, 소송 외 공적 절차 진행 여부는 불분명합니다.</t>
+          <t>어도어(배후 하이브)의 자력이 충분하고(적합 조건 2), 어도어의 431억 원 손해배상 청구 소송이 진행 중이므로 피해 규모가 매우 크며(적합 조건 4), 계약 관련 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 상대방 책임의 명확성은 법적 다툼이 진행 중이라 불분명하며(적합 조건 1 불충족), 집단적 피해 사례는 아닙니다(적합 조건 3 불충족).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>431억 원</t>
+          <t>431억 원 (어도어의 청구 금액), 다니엘의 손해액 미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>1명 (다니엘)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>일본 팬 많을 텐데 멋지다  다니엘, 도쿄 마라톤 현장서 태극기 들고 션...</t>
+          <t>어도어, 다니엘 흔적 지우기…'뉴진스' 팬 플랫폼 소통기록 삭제</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/544931</t>
+          <t>https://www.mt.co.kr/entertainment/2026/03/03/2026030317533985862</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-02 12:49:16.600511+00:00</t>
+          <t>2026-03-04 01:43:48.903694+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>엔터테인먼트 계약 분쟁</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>다니엘</t>
+          <t>어도어</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>어도어가 다니엘을 상대로 430억 원 규모의 손해배상 청구 소송 제기</t>
+          <t>어도어가 다니엘, 가족, 민희진 전 대표를 상대로 431억 원 규모의 위약벌 및 손해배상 청구 소송 제기, 다니엘 측 법률대리인 선임하여 대응 중.</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>어도어가 뉴진스 멤버 다니엘의 팀 이탈로 인해 430억 원 규모의 손해배상 청구 소송을 제기했습니다. 다니엘의 이탈로 뉴진스의 컴백이 1년 10개월째 지연되고 있는 상황입니다.</t>
+          <t>뉴진스 다니엘이 소속사 어도어로부터 431억 원 규모의 위약벌 및 손해배상 청구 소송을 당했습니다. 다니엘 측은 법률대리인을 선임해 대응 중이며, 앞서 전속계약 유효확인 소송에서는 뉴진스 측이 패소한 바 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>피해 규모가 430억 원으로 매우 크고(적합 조건 4), 소송이 이미 제기되어 상대방 책임에 대한 주장이 명확하며 증거가 확보되었을 것으로 예상됩니다(적합 조건 1, 5). 다만, 상대방이 개인(다니엘)이므로 청구 금액 대비 자력 충분 여부가 불확실하다는 점이 리스크입니다.</t>
+          <t>상대방(어도어)은 대기업 소속으로 자력이 충분하며(적합 조건 2), 청구 금액이 431억 원으로 매우 큽니다(적합 조건 4). 이미 전속계약 관련 소송이 진행되었고 현재 손해배상 소송이 진행 중이므로 관련 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 다만, 집단적 피해가 아니며, 소송 외 공적 절차 진행 여부는 불분명합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>430억 원</t>
+          <t>431억 원</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명 (어도어)</t>
+          <t>1명 (다니엘)</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>팀 활동 주춤해도 존재감... 뉴진스 'New Jeans' 5억 돌파</t>
+          <t>일본 팬 많을 텐데 멋지다  다니엘, 도쿄 마라톤 현장서 태극기 들고 션...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>woman.chosun.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://woman.chosun.com/news/articleView.html?idxno=124915</t>
+          <t>https://www.insight.co.kr/news/544931</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-02-22 12:56:44.298786+00:00</t>
+          <t>2026-03-02 12:49:16.600511+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>엔터테인먼트 계약 분쟁</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
+          <t>다니엘</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>어도어가 다니엘을 상대로 430억 원 규모의 손해배상 청구 소송 제기</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>어도어가 뉴진스 멤버 다니엘의 팀 이탈로 인해 430억 원 규모의 손해배상 청구 소송을 제기했습니다. 다니엘의 이탈로 뉴진스의 컴백이 1년 10개월째 지연되고 있는 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>피해 규모가 430억 원으로 매우 크고(적합 조건 4), 소송이 이미 제기되어 상대방 책임에 대한 주장이 명확하며 증거가 확보되었을 것으로 예상됩니다(적합 조건 1, 5). 다만, 상대방이 개인(다니엘)이므로 청구 금액 대비 자력 충분 여부가 불확실하다는 점이 리스크입니다.</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>430억 원</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>1명 (어도어)</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>팀 활동 주춤해도 존재감... 뉴진스 'New Jeans' 5억 돌파</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>woman.chosun.com</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>http://woman.chosun.com/news/articleView.html?idxno=124915</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:56:44.298786+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>엔터테인먼트 계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
           <t>어도어</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D11" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>어도어가 다니엘, 다니엘 가족 1인, 민희진에게 431억 원대 손해배상 청구 소송 제기</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>뉴진스 멤버 다니엘이 어도어로부터 전속계약 해지를 통보받았으며, 어도어는 다니엘과 그의 가족 1인, 민희진에게 431억 원대 손해배상 청구 소송을 제기했다. 이 소송은 현재 진행 중이다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>상대방(어도어)은 대형 엔터테인먼트사로 자력이 충분하며 (적합 조건 2), 어도어가 청구한 손해배상액이 431억 원에 달해 분쟁의 규모가 매우 크다 (적합 조건 4). 그러나 고객(다니엘, 민희진)은 현재 피고의 입장이므로, 이들이 원고로서 제기할 수 있는 소송의 상대방 책임 명확성이나 구체적인 피해 규모는 기사에서 파악하기 어렵다.</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
+      <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I10" t="inlineStr">
+      <c r="I11" t="inlineStr">
         <is>
           <t>3명 (다니엘, 다니엘 가족 1인, 민희진)</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>다니엘 퇴출→4인 체제된 뉴진스..스포티파이 5억 스트리밍 돌파 [공식...</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>starnewskorea.com</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://www.starnewskorea.com/music/2026/02/22/2026022211011651821</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-02-22 12:40:02.158639+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N10"/>
+  <autoFilter ref="A1:N11"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>