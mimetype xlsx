--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,63 +426,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="11" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="41" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="28" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -535,248 +535,320 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>엔터테인먼트 분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>후크엔터테인먼트</t>
+          <t>어도어</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>채무부존재 확인 소송 판결 선고, 권진영 전 대표 징역형 집행유예 선고</t>
+          <t>다니엘이 어도어에 손해배상청구 소송을 당하여 첫 변론기일이 진행 중이며, 팬들이 탄원서를 제출함.</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>가수 이승기와 후크엔터테인먼트 간의 정산금 분쟁에서, 후크엔터테인먼트가 이승기에게 54억 원을 지급한 후 9억 원의 반환을 주장하며 제기한 채무부존재 확인 소송에서 재판부가 이승기의 손을 들어주었다. 또한 권진영 전 후크엔터 대표는 징역형 집행유예를 선고받았다. 이 사건은 이승기가 승소하며 마무리된 것으로 보인다.</t>
+          <t>뉴진스 멤버 다니엘이 소속사 어도어로부터 손해배상청구 소송을 당한 가운데, 글로벌 팬덤 '버니즈'가 다니엘을 지지하며 법원에 1만 2천여 명의 탄원서를 제출했습니다. 이는 어도어와 다니엘 간의 법적 분쟁에 대한 팬들의 지지 의사를 표명한 것입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사에 언급된 채무부존재 확인 소송은 이미 재판부가 이승기의 손을 들어주며 종결되었고, 권진영 전 대표의 형사 사건 또한 징역형 집행유예로 종결된 상태이다. 소송금융은 통상 진행 중이거나 새로이 제기될 소송에 투자하므로, 이미 종결된 사건은 투자 대상으로 부적합하다.</t>
+          <t>본 사건은 어도어가 다니엘에게 손해배상청구 소송을 제기한 것으로, 다니엘은 피고의 입장입니다. 소송금융은 주로 원고(피해자)의 손해배상 청구를 지원하는 모델이므로, 피고 측 지원은 일반적인 투자 대상에 해당하지 않습니다. 또한, 팬들의 탄원서 제출은 지지 활동이며 직접적인 금전적 피해를 입은 원고로서의 집단소송 가능성을 보여주지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>54억 원 (정산금), 9억 원 (반환 주장액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명 (이승기)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'이승기와 갈등' 권진영 전 후크엔터 대표, 결국 징역형 집행유예</t>
+          <t>뉴진스 팬덤 버니즈, 다니엘 위해 나섰다…3월 1만 2천 명 탄원서 제출...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=523410</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16060726</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-03 13:15:11.192538+00:00</t>
+          <t>2026-07-04 23:42:31.307059+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>엔터테인먼트 분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>다니엘, 민희진</t>
+          <t>후크엔터테인먼트</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 재판 진행 중</t>
+          <t>채무부존재 확인 소송 판결 선고, 권진영 전 대표 징역형 집행유예 선고</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>어도어가 뉴진스 전 멤버 다니엘과 민희진 전 대표를 상대로 431억 원 규모의 손해배상 소송을 제기했다. 어제 첫 재판이 열렸으며, 다니엘 측은 어도어가 고의로 재판을 지연시킨다고 주장하며 신속한 진행을 요구했다. 이 소송은 어도어가 다니엘에게 전속계약 해지를 통보한 이후 시작된 분쟁이다.</t>
+          <t>가수 이승기와 후크엔터테인먼트 간의 정산금 분쟁에서, 후크엔터테인먼트가 이승기에게 54억 원을 지급한 후 9억 원의 반환을 주장하며 제기한 채무부존재 확인 소송에서 재판부가 이승기의 손을 들어주었다. 또한 권진영 전 후크엔터 대표는 징역형 집행유예를 선고받았다. 이 사건은 이승기가 승소하며 마무리된 것으로 보인다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>피해 규모는 431억 원으로 크지만 (적합 조건 4), 상대방 책임의 명확성이 기사에서 확인되지 않는다 (적합 조건 1 미충족). 또한 소송 상대방이 대기업/공공기관이 아닌 개인으로 자력 충분 여부가 불확실하며 (적합 조건 2 미충족), 집단적 피해가 아닌 개별 기업과 개인 간의 분쟁이다 (적합 조건 3 미충족). 이러한 이유로 소송금융 투자 적합도가 낮다.</t>
+          <t>기사에 언급된 채무부존재 확인 소송은 이미 재판부가 이승기의 손을 들어주며 종결되었고, 권진영 전 대표의 형사 사건 또한 징역형 집행유예로 종결된 상태이다. 소송금융은 통상 진행 중이거나 새로이 제기될 소송에 투자하므로, 이미 종결된 사건은 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>431억 원</t>
+          <t>54억 원 (정산금), 9억 원 (반환 주장액)</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (이승기)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>1,500만 돌파로 스크린 평정한 '왕사남'...BTS, 컴백과 동시에 전 세계 싹...</t>
+          <t>'이승기와 갈등' 권진영 전 후크엔터 대표, 결국 징역형 집행유예</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0106_202603270734045498</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=523410</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-27 00:46:50.474615+00:00</t>
+          <t>2026-04-03 13:15:11.192538+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>엔터테인먼트 분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
+          <t>다니엘, 민희진</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>손해배상 소송 첫 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>어도어가 뉴진스 전 멤버 다니엘과 민희진 전 대표를 상대로 431억 원 규모의 손해배상 소송을 제기했다. 어제 첫 재판이 열렸으며, 다니엘 측은 어도어가 고의로 재판을 지연시킨다고 주장하며 신속한 진행을 요구했다. 이 소송은 어도어가 다니엘에게 전속계약 해지를 통보한 이후 시작된 분쟁이다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>피해 규모는 431억 원으로 크지만 (적합 조건 4), 상대방 책임의 명확성이 기사에서 확인되지 않는다 (적합 조건 1 미충족). 또한 소송 상대방이 대기업/공공기관이 아닌 개인으로 자력 충분 여부가 불확실하며 (적합 조건 2 미충족), 집단적 피해가 아닌 개별 기업과 개인 간의 분쟁이다 (적합 조건 3 미충족). 이러한 이유로 소송금융 투자 적합도가 낮다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>431억 원</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>1,500만 돌파로 스크린 평정한 '왕사남'...BTS, 컴백과 동시에 전 세계 싹...</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0106_202603270734045498</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:46:50.474615+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>엔터테인먼트 분쟁</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
           <t>하이브</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>가처분 인용 판결 후 분쟁 종결 제안</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>한 당사자가 지난 2년간의 상처를 위로받는 소송 결과를 얻었음을 밝히며, 민형사 소송을 즉각 중단하고 모든 분쟁을 종결할 것을 제안했습니다. 이 제안에는 본인뿐만 아니라 뉴진스 멤버들도 포함됩니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>기사 본문은 "이번 소송의 결과"를 언급하며 이미 중요한 법적 판단이 있었음을 시사하고, "민형사 소송을 즉각 멈추고 모든 분쟁을 종결하길 제안합니다"는 내용으로 미루어 볼 때, 분쟁이 종결 단계에 접어들었거나 종결을 모색하는 상황입니다. 이는 신규 소송금융 투자 기회 발굴에 부적합합니다. 또한, 피해 규모나 상대방 책임의 명확성 등 소송금융 적합 조건을 판단할 구체적인 정보가 부족합니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>[TOP주간이슈] '운명전쟁' 논란 계속-하이브에 협상 제안한 민희진-BTS 정...</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>topstarnews.net</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.topstarnews.net/news/articleView.html?idxno=15987174</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-02-28 12:48:31.788766+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>