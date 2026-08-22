--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
@@ -433,51 +433,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="19" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="17" customWidth="1" min="9" max="9"/>
     <col width="41" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -532,178 +532,242 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>역사적 피해</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>일본 법원에 3차 소송 진행 중</t>
+          <t>영화 상영회 개최</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>박씨는 강제 동원된 할아버지의 야스쿠니 신사 합사 철폐를 위해 일본 법원에 3차 소송을 제기했다. 희생자 유족들은 2001년부터 관련 소송을 이어오고 있으며, 이는 역사적 피해에 대한 집단적 법적 대응의 일환이다.</t>
+          <t>장항준 감독이 영화 '내 이름은'의 GV에 참석하며 영화계 지원사격에 나섰습니다. 일본에 거주하는 한 고액 후원자가 4·3 피해자인 아버지를 기리며 제주 고향 마을 사람들을 위한 특별 상영회를 개최합니다. 이 행사는 국경을 넘어 고향의 아픔을 보듬으려는 취지입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방에게 자력이 충분함 (야스쿠니 신사 또는 일본 정부), 집단적 피해 (다수의 강제 동원 피해자 유족), 증거가 있거나 확보 가능함 (역사적 기록 및 유족 증언), 소송이 이미 진행 중임 (3차 소송). 부적합 조건에 해당하지 않음.</t>
+          <t>해당 기사는 제주 4·3 사건 피해자를 기리는 영화 상영회에 대한 내용으로, 소송금융 투자 대상이 될 만한 새로운 법적 분쟁이나 잠재적 소송을 다루고 있지 않습니다. 특정된 소송 상대방이나 구체적인 피해 규모, 진행 중인 법적 절차가 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>강제 동원 피해자 유족 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>강제 동원된 할아버지, 비극 끝내 달라  야스쿠니 합사 철폐 외친 손자</t>
+          <t>'1000만 감독' 장항준, 영화계 지원사격 '내 이름은' GV 출격</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032309430000036?did=NA</t>
+          <t>https://news.jtbc.co.kr/article/NB12298379?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-23 13:07:10.621652+00:00</t>
+          <t>2026-07-07 07:01:14.452410+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>역사적 피해</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>야스쿠니 신사</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>일본 법원에 3차 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>박씨는 강제 동원된 할아버지의 야스쿠니 신사 합사 철폐를 위해 일본 법원에 3차 소송을 제기했다. 희생자 유족들은 2001년부터 관련 소송을 이어오고 있으며, 이는 역사적 피해에 대한 집단적 법적 대응의 일환이다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방에게 자력이 충분함 (야스쿠니 신사 또는 일본 정부), 집단적 피해 (다수의 강제 동원 피해자 유족), 증거가 있거나 확보 가능함 (역사적 기록 및 유족 증언), 소송이 이미 진행 중임 (3차 소송). 부적합 조건에 해당하지 않음.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>강제 동원 피해자 유족 다수</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>강제 동원된 할아버지, 비극 끝내 달라  야스쿠니 합사 철폐 외친 손자</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026032309430000036?did=NA</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-03-23 13:07:10.621652+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
+      <c r="B4" t="inlineStr">
         <is>
           <t>역사적 피해</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E3" t="inlineStr">
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
         <is>
           <t>대통령의 역사적 고통 인정 발언</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>이 대통령은 우리 사회 곳곳에 남아있는 가슴 아픈 역사의 흔적과 고통받는 피해자 및 유가족을 언급하며, 정전체제를 평화체제로 전환하겠다는 의지를 밝혔다. 이는 과거의 상처를 치유하고 미래를 위한 선린우호와 협력을 강조하는 메시지이다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>이 기사는 대통령의 일반적인 역사적 고통 인정 발언으로, 특정 소송의 피고, 사건, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>李대통령 “정전체제를 평화체제로 전환” 첫 언급</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>chosun.com</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.chosun.com/politics/blue_house/2026/03/02/LHJTDS6FNFG5TMOQXSK5SR54RA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-03-02 00:19:55.352890+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>