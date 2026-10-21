--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,66 +426,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="30" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="39" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="8" customWidth="1" min="8" max="8"/>
+    <col width="9" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
@@ -535,176 +535,248 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>연예인 전속계약 분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>ADOR</t>
+          <t>다니엘, 민희진 전 어도어 대표, 다니엘 가족 1명</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>어도어의 전속계약유효확인 소송 및 위약벌/손해배상청구 소송 진행 중</t>
+          <t>4차 변론 진행, 손해액 감정 절차 진행 중 (9월 10일 1차 감정보고서 제출 목표)</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>어도어는 뉴진스와 전속 계약이 유효하다고 주장하며 전속계약유효확인 소송을 제기했다. 또한, 다니엘, 다니엘의 가족 1인, 민희진 전 대표를 상대로 위약벌 및 손해배상청구 소송을 제기하여 법적 분쟁이 진행 중이다.</t>
+          <t>어도어가 전속계약 해지 및 뉴진스 활동 중단에 따른 손해배상으로 다니엘 등에게 3300억여원 청구 소송을 진행 중이다. 4차 변론에서 손해액 산정 방식을 두고 양측이 대립했으며, 재판부는 9월 10일까지 1차 감정보고서 제출을 목표로 감정 절차를 진행하기로 했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방(ADOR/HYBE)은 대기업으로 자력이 충분하며 (적합 조건 2), 전속계약 분쟁 및 손해배상 청구 소송이 진행 중이므로 피해 규모가 클 가능성이 높고 (적합 조건 4), 관련 증거 확보가 용이할 것으로 예상됩니다 (적합 조건 5). 이미 소송이 진행 중인 점도 고려됩니다 (적합 조건 6). 그러나 기사 내용만으로는 뉴진스/다니엘 측의 원고로서의 구체적인 청구 내용이나 상대방의 책임이 명확히 드러나지 않아 'High'로 판단하기에는 추가 정보가 필요합니다.</t>
+          <t>피해 규모가 매우 크고(3300억여원), 손해액 산정을 위한 감정 절차가 진행 중이므로 증거 확보 가능성이 높습니다. (적합 조건 4, 5 충족) 그러나 상대방(다니엘 등)의 자력으로 청구액 전체를 배상하기 어려울 수 있으며, 책임 소재가 아직 명확히 확정되지 않아 소송의 불확실성이 존재합니다. (적합 조건 1, 2 미흡)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3300억여원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (어도어)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[TOP이슈] 뉴진스, 다니엘 지우기→기약없는 공백기 속 꾸준한 인기…'...</t>
+          <t>'뉴진스 퇴출' 다니엘, 광복절에 '여기에서' 전한 깜짝 근황</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-08-16</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16024903</t>
+          <t>https://www.wikitree.co.kr/articles/1152775</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-03 13:03:27.475061+00:00</t>
+          <t>2026-09-18 17:55:48.739760+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>연예인 전속계약 분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
+          <t>ADOR</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>어도어의 전속계약유효확인 소송 및 위약벌/손해배상청구 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>어도어는 뉴진스와 전속 계약이 유효하다고 주장하며 전속계약유효확인 소송을 제기했다. 또한, 다니엘, 다니엘의 가족 1인, 민희진 전 대표를 상대로 위약벌 및 손해배상청구 소송을 제기하여 법적 분쟁이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>상대방(ADOR/HYBE)은 대기업으로 자력이 충분하며 (적합 조건 2), 전속계약 분쟁 및 손해배상 청구 소송이 진행 중이므로 피해 규모가 클 가능성이 높고 (적합 조건 4), 관련 증거 확보가 용이할 것으로 예상됩니다 (적합 조건 5). 이미 소송이 진행 중인 점도 고려됩니다 (적합 조건 6). 그러나 기사 내용만으로는 뉴진스/다니엘 측의 원고로서의 구체적인 청구 내용이나 상대방의 책임이 명확히 드러나지 않아 'High'로 판단하기에는 추가 정보가 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>[TOP이슈] 뉴진스, 다니엘 지우기→기약없는 공백기 속 꾸준한 인기…'...</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16024903</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-04-03 13:03:27.475061+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>연예인 전속계약 분쟁</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
           <t>블랙메이드</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>전속계약 해지 통보 및 독립 활동 예고</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>가수 용준형이 소속사 블랙메이드의 장기간 계약상 주요 의무 불이행 및 불합리한 행태를 이유로 전속계약 해지를 통보했다. 용준형은 해당 계약이 적법하게 종료되었다고 판단하고 향후 독립적인 활동을 이어갈 것이라고 밝혔다. 소속사는 아직 별다른 회신이 없는 상태이다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>용준형이 소속사의 계약상 주요 의무 불이행 및 불합리한 행태를 명확히 주장하고 있어 상대방 책임이 비교적 명확하며(적합 조건 1), 계약서 및 소통 기록 등 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방의 자력 여부가 불분명하고 집단적 피해가 아닌 개별 분쟁이라는 점에서 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>용준형  소속사에 전속계약 해지 통보…독립 활동 이어갈 것</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>star.ytn.co.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://star.ytn.co.kr/_sn/0117_202603301800194295</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-03-30 12:59:57.004171+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>