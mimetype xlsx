--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$166</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$167</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N166"/>
+  <dimension ref="A1:N167"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="38" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="41" customWidth="1" min="8" max="8"/>
     <col width="35" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,11274 +539,11346 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>관련 의료기관</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 시행 예정</t>
+          <t>언론 보도 및 사설을 통한 문제 제기</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>내년 5월 시행 예정인 의료분쟁조정법 개정안에 따라 중대한 과실이 아닌 필수의료 행위 중 발생한 의료사고는 손해배상이 완료되면 기소를 제한할 수 있게 된다. 또한 복지부 산하 의료사고심의위원회가 형사사건을 사전 심의하게 된다.</t>
+          <t>충북 청주에서 29주차 임신부가 응급 수술할 병원을 찾지 못해 부산까지 이송됐으나 태아가 사망하는 비극이 발생했습니다. 41개 상급 의료기관이 전문의 및 신생아 병상 부재를 이유로 수용을 거부한 것으로 알려졌습니다. 이는 산과 전문의 부족 등 필수의료 시스템 부재로 인한 문제로 지적되며, 정부의 특단의 대책 마련이 시급하다는 목소리가 나오고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 의료사고나 분쟁에 대한 내용이 아닌, 의료분쟁조정법 개정안 시행 예정에 대한 보도입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 책임 소재 등이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>적합 조건으로 태아 사망이라는 피해 규모가 크고, 소방당국 신고 및 병원 거부 기록 등 증거 확보가 가능하며, 상급 의료기관은 자력이 충분합니다. 그러나 책임이 41개 병원의 거부와 필수의료 시스템 부재 등 시스템적 문제에 분산되어 특정 상대방의 명확한 책임을 입증하기 어려울 수 있습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (임신부 및 태아 사망), 유사 사례 발생 가능성</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>고위험 산모·신생아 의료체계 전면 개편… 응급 전원·이송 국가 책임...</t>
+          <t>[사설] ‘청주→부산 뺑뺑이’ 태아 사망, 특단의 대책 필요하다</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>rapportian.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.rapportian.com/news/articleView.html?idxno=236434</t>
+          <t>https://www.hani.co.kr/arti/opinion/editorial/1256985.html</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-28 07:02:22.390500+00:00</t>
+          <t>2026-06-13 05:01:39.762363+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>손해배상 요구 단계</t>
+          <t>의료분쟁조정법 개정안 시행 예정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>환자가 입원 중 괴사성 근막염 진단 및 수술 지연, 미흡한 치료로 사망에 이르렀다며 병원 측에 손해배상을 요구했다. 병원 측은 호산구성 위장염 진단에 따른 스테로이드 처방이 적절했다고 반박하며 양측의 주장이 엇갈리고 있다.</t>
+          <t>내년 5월 시행 예정인 의료분쟁조정법 개정안에 따라 중대한 과실이 아닌 필수의료 행위 중 발생한 의료사고는 손해배상이 완료되면 기소를 제한할 수 있게 된다. 또한 복지부 산하 의료사고심의위원회가 형사사건을 사전 심의하게 된다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 비교적 명확함 (환자 측은 병원의 진단 및 치료 지연, 미흡을 주장), 상대방에게 자력이 충분함 (병원), 피해 규모가 큼 (사망 사건), 증거가 있거나 확보 가능함 (의료 기록 및 검사 결과). 부적합 조건에 해당하지 않음.</t>
+          <t>해당 기사는 특정 의료사고나 분쟁에 대한 내용이 아닌, 의료분쟁조정법 개정안 시행 예정에 대한 보도입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 책임 소재 등이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>입원 중 감염 악화 '스테로이드 부적절'…손해배상 요구</t>
+          <t>고위험 산모·신생아 의료체계 전면 개편… 응급 전원·이송 국가 책임...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>rapportian.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77747</t>
+          <t>https://www.rapportian.com/news/articleView.html?idxno=236434</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-27 07:33:03.098200+00:00</t>
+          <t>2026-05-28 07:02:22.390500+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>병원</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>손해배상 요구 단계</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>환자가 입원 중 괴사성 근막염 진단 및 수술 지연, 미흡한 치료로 사망에 이르렀다며 병원 측에 손해배상을 요구했다. 병원 측은 호산구성 위장염 진단에 따른 스테로이드 처방이 적절했다고 반박하며 양측의 주장이 엇갈리고 있다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (환자 측은 병원의 진단 및 치료 지연, 미흡을 주장), 상대방에게 자력이 충분함 (병원), 피해 규모가 큼 (사망 사건), 증거가 있거나 확보 가능함 (의료 기록 및 검사 결과). 부적합 조건에 해당하지 않음.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>입원 중 감염 악화 '스테로이드 부적절'…손해배상 요구</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>consumuch.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77747</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-05-27 07:33:03.098200+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C4" t="inlineStr">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
         <is>
           <t>병원 측</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>병원 측에 손해배상 요구 중</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>환자 A씨가 자궁선근증으로 복강경하 자궁적출술을 받던 중 의료진 부주의로 신장정맥이 손상되어 추가 개복수술과 후유증을 겪었다. 이에 A씨는 병원 측에 손해배상을 요구하고 있다. 조직검사 결과 자궁내막 간질성 육종 진단도 받았다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>적합 조건으로 의료진 부주의로 인한 수술 중 혈관 손상이라는 구체적인 사고 발생(1), 추가 개복수술 및 후유증으로 피해 규모가 상당할 수 있으며(4), 진료 기록 등 증거 확보가 가능함(5). 그러나 의료과실 입증의 어려움과 상대방 병원의 자력 여부가 불확실하여 Medium으로 판단했습니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I4" t="inlineStr">
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>자궁육종 수술 중 혈관 손상… 의료진 부주의  손해배상 요구</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>consumuch.com</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-05-16</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.consumuch.com/news/articleView.html?idxno=76998</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-05-22 14:56:11.065208+00:00</t>
         </is>
       </c>
     </row>
-    <row r="5">
-      <c r="A5" s="3" t="inlineStr">
+    <row r="6">
+      <c r="A6" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C5" t="inlineStr">
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
         <is>
           <t>대전 공공어린이재활병원</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>CCTV를 통해 언어재활사의 허위 치료 정황이 확인되었으며, 피해 아동 부모들은 병원으로부터 피해 인정을 받기 어렵다는 설명을 들은 상태입니다.</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>대전 공공어린이재활병원 언어재활사가 의무기록지를 허위 작성하고 아동 50명에게 401건의 허위 치료를 한 정황이 CCTV를 통해 드러났습니다. 피해 아동 부모들은 병원 측으로부터 피해자로 인정받기 어렵다는 설명을 들었으며, 이에 대한 추가적인 법적 조치가 예상됩니다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>대전 공공어린이재활병원 언어재활사의 의무기록지 허위 작성 및 허위 치료 정황이 CCTV를 통해 명확히 드러나 상대방 책임이 분명합니다. (적합 조건 1, 5) 또한 공공기관인 병원은 배상 능력이 충분하며(적합 조건 2), 50명의 아동이 피해를 입어 집단적 피해 규모가 큽니다. (적합 조건 3, 4)</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I5" t="inlineStr">
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
         <is>
           <t>50명의 아동</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>'아동 방치' 대전 공공어린이재활병원 언어재활사, 의무기록지 허위 작...</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>daejonilbo.com</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-04-22</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.daejonilbo.com/news/articleView.html?idxno=2270890</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-05-14 16:16:30.132432+00:00</t>
         </is>
       </c>
     </row>
-    <row r="6">
-      <c r="A6" s="3" t="inlineStr">
+    <row r="7">
+      <c r="A7" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" t="inlineStr">
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
         <is>
           <t>대한민국 (질병관리청)</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>질병관리청 피해보상·재심위원회에서 보상 대상 확대 결정 및 재심 신청 진행 중</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>질병관리청이 코로나19 백신 접종 후 발생한 13개 특정 질환을 기존 '지원'에서 '보상' 대상으로 전환하고, 노바백스 접종자도 심근염·심낭염 보상 대상에 포함하기로 결정했다. 이는 국민들의 피해 구제를 위한 정부의 지속적인 노력의 일환으로, 기존 심의에서 '관련성 의심' 판정을 받은 경우 재심 신청을 통해 진료비와 간병비 등을 지원받을 수 있다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>정부(질병관리청)가 코로나19 백신 부작용으로 인한 특정 질환에 대해 공식적으로 보상 대상을 확대하고 재심 신청 기회를 제공함. 이는 상대방 책임의 명확성(1), 충분한 자력(2), 집단적 피해 가능성(3), 공적 절차 진행(6)에 해당함. 또한, 정부의 인정은 증거 확보 가능성(5)을 높이며, 피해 규모(4)도 다수의 피해자에 걸쳐 클 것으로 예상됨.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J6" t="inlineStr">
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
         <is>
           <t>코로나 백신 부작용 인정...보상 대상 확대</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>economist.co.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-04-18</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://economist.co.kr/article/view/ecn202604180014</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-04-20 13:18:40.418542+00:00</t>
         </is>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" s="2" t="inlineStr">
+    <row r="8">
+      <c r="A8" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F7" t="inlineStr">
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr"/>
+      <c r="E8" t="inlineStr"/>
+      <c r="F8" t="inlineStr">
         <is>
           <t>신경외과가 높은 노동 강도와 의료소송 부담으로 인해 젊은 의사들의 기피 현상이 심화되고 있으며, 이는 응급의료의 최전선을 지탱하는 데 어려움을 초래하고 있습니다. 최순규 회장은 형사면책 및 수가 개선 없이는 신경외과의 미래가 없다고 지적했습니다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>본 기사는 신경외과의 의료소송 부담 등 시스템적 문제를 다루고 있어, 특정 피해자와 명확한 상대방이 존재하는 소송금융 투자 대상 사건으로 보기 어렵습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J7" t="inlineStr">
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
         <is>
           <t>무너지는 신경외과… '형사면책·수가개선' 없인 미래 없다</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>bokuennews.com</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>http://www.bokuennews.com/news/article.html?no=276246</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-04-06 00:43:34.786935+00:00</t>
         </is>
       </c>
     </row>
-    <row r="8">
-[...66 lines deleted...]
-    </row>
     <row r="9">
-      <c r="A9" s="4" t="inlineStr">
+      <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>소비자 배상 요구 단계</t>
+          <t>검찰 보완 수사 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>소비자 A씨가 임플란트 재식립 과정에서 신경 손상이 발생하자 해당 치과에 손해배상을 요구하고 있습니다. 기존 임플란트 문제로 재식립을 진행하던 중 신경 손상이라는 추가 피해를 입은 것으로 보입니다.</t>
+          <t>검찰이 故 김창민 감독 사건에 대해 전담팀을 편성하고 보완 수사를 진행한다고 밝혔다. 검찰은 과학수사 기법과 의학적 전문성을 적극 활용하여 피해자의 억울함이 없도록 신속하고 엄정한 수사를 진행할 예정이다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방(치과)의 책임이 비교적 명확하고(적합 조건 1), 임플란트 시술 중 발생한 신경 손상에 대한 의료 기록 등 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 단일 피해자이며 피해 규모가 구체적으로 명시되지 않았고, 상대방의 자력 또한 대기업 수준은 아니므로 'Medium'으로 판단합니다.</t>
+          <t>검찰이 故 김창민 감독 사건에 대해 과학수사 기법과 의학적 전문성을 활용한 보완 수사를 진행 중이므로 증거 확보 가능성이 높고 공적 절차가 진행 중임(적합 조건 5, 6). 다만, 상대방의 책임 명확성, 자력, 피해 규모 및 피해자 수 등은 기사에서 확인되지 않아 추가 정보가 필요함.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>임플란트 재식립 후 신경 손상…치과 배상 요구</t>
+          <t>억울함 푼다...검찰, 故 김창민 감독 사건 전담팀 편성</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77375</t>
+          <t>https://www.dailian.co.kr/news/view/1629843/?sc=Naver</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-05 12:37:51.967703+00:00</t>
+          <t>2026-04-06 00:30:32.150430+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>소비자 배상 요구 단계</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>소비자 A씨가 임플란트 재식립 과정에서 신경 손상이 발생하자 해당 치과에 손해배상을 요구하고 있습니다. 기존 임플란트 문제로 재식립을 진행하던 중 신경 손상이라는 추가 피해를 입은 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>상대방(치과)의 책임이 비교적 명확하고(적합 조건 1), 임플란트 시술 중 발생한 신경 손상에 대한 의료 기록 등 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 단일 피해자이며 피해 규모가 구체적으로 명시되지 않았고, 상대방의 자력 또한 대기업 수준은 아니므로 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>임플란트 재식립 후 신경 손상…치과 배상 요구</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>consumuch.com</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77375</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:37:51.967703+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F10" t="inlineStr">
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr"/>
+      <c r="E11" t="inlineStr"/>
+      <c r="F11" t="inlineStr">
         <is>
           <t>아시아·태평양 췌장·담도 전문가들이 난치암 해법을 모색하는 심포지엄을 개최합니다. 이 자리에서 췌장·담도 분야의 의료소송 부담이 전문의 양성을 어렵게 하여 인력 부족이 심화되고 있다는 문제가 제기되었습니다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>이 기사는 특정 의료사고 사건이나 피해자를 다루는 것이 아니라, 췌장·담도 분야의 의료소송 부담으로 인한 전문의 부족이라는 일반적인 현상에 대해 언급하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 특정 가능한 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J10" t="inlineStr">
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
         <is>
           <t>아·태 췌장·담도 전문가 '난치암' 해법 모색한다</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>safetimes.co.kr</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241531</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-04-05 12:33:13.723165+00:00</t>
         </is>
       </c>
     </row>
-    <row r="11">
-      <c r="A11" s="4" t="inlineStr">
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D11" t="inlineStr">
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>검찰 전담 수사팀 구성 및 수사 진행 중</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>남양주지청이 故 김창민 영화감독 사건에 대한 전담 수사팀을 구성하고, 과학수사 기법과 의학적 전문성을 활용한 신속하고 엄정한 보완 수사를 통해 피해자의 억울함이 없도록 하겠다고 밝혔다.</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>검찰 전담 수사팀이 구성되어 공적 절차가 진행 중이며(적합 조건 6), 과학수사 및 의학적 전문성을 활용하여 증거 확보 가능성이 높음(적합 조건 5). 고인의 사망 사건으로 피해 규모가 크다고 볼 수 있습니다(적합 조건 4). 다만, 소송 상대방의 자력이나 책임의 명확성, 집단적 피해 여부는 기사만으로 파악하기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J11" t="inlineStr">
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
         <is>
           <t>검찰 ‘故 김창민 영화감독 사건’ 전담 수사팀 구성</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>chosun.com</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://www.chosun.com/national/national_general/2026/04/05/D3E2SNWMRZHBNJJPGUVATW6N5Y/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-04-05 12:24:38.383203+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-04-04 12:30:11.650191+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>병원</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>한국소비자원 조정 진행</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>자전거 사고 후 척추 수술을 받은 환자가 수술 과정의 문제 또는 이후 의료진의 부적절한 처치로 간경색이 악화되었다며 병원 측에 손해배상을 요구했습니다. 한국소비자원은 병원 측의 손해배상 책임을 50%로 인정했습니다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>한국소비자원이 병원 측의 손해배상 책임을 50%로 인정하여 상대방 책임이 비교적 명확하고(적합 조건 1), 소비자원의 조사 결과가 객관적 증거로 활용될 수 있으며(적합 조건 5), 공적 절차(소비자원 조정)가 이미 진행 중입니다(적합 조건 6). 다만, 피해 규모 및 피해자 수가 명확하지 않아 High 등급으로 판단하기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>자전거 사고, 척추 수술 후 간경색…손해배상 요구</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>consumuch.com</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77554</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-04-04 12:30:11.650191+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D13" t="inlineStr">
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t>법적 보호 미비에 대한 사회적 논의 진행 중</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>기내 응급상황 시 '닥터콜'에 응한 의료진이 환자를 살리는 기적을 만들지만, 현행 '선한 사마리아인 법'의 불명확한 기준과 제한적인 면책 범위로 인해 법적 책임에 대한 우려를 안고 있다. 의료계는 이러한 법적 보호 미비가 구조 행위를 위축시킬 수 있다고 지적하며 제도 개선을 요구하고 있다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>본 기사는 특정 사건의 피해자가 명확한 상대방에게 손해배상을 청구하는 상황이 아닌, '선한 사마리아인 법'의 한계로 인해 의료진이 겪는 법적 책임 부담이라는 시스템적 문제를 다루고 있다. 소송금융 투자 대상으로서의 명확한 원고-피고 관계 및 구체적인 피해 금액이 특정되지 않아 적합도가 낮다.</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J13" t="inlineStr">
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
         <is>
           <t>비행기 안, 의사 7명이 달려들어 살린 '기적'... 그들이라고 두려움이 없...</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202604020636384673</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-04-04 00:36:10.095217+00:00</t>
         </is>
       </c>
     </row>
-    <row r="14">
-      <c r="A14" s="2" t="inlineStr">
+    <row r="15">
+      <c r="A15" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B14" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E14" t="inlineStr">
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr"/>
+      <c r="D15" t="inlineStr"/>
+      <c r="E15" t="inlineStr">
         <is>
           <t>의료소송 제도 개선 논의 중</t>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
+      <c r="F15" t="inlineStr">
         <is>
           <t>이주영 의원은 의료소송의 전문성과 신뢰성 확보를 위해 '자문 인증의 제도' 도입을 주장하며, 의료 판단과 사법적 판단 간의 간극을 줄일 필요성을 강조했습니다. 기사는 최근 26주 미숙아 뇌성마비 3억 배상 판결 사례를 언급하며 의료계의 좌절감을 전하고, 의료자문 시스템의 한계와 개선 방안에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
+      <c r="G15" t="inlineStr">
         <is>
           <t>이 기사는 특정 소송 사건에 대한 것이 아니라 의료소송 시스템의 구조적 문제와 개선 방안을 논의하는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 특정되지 않아 투자 적합성이 낮습니다. (적합 조건 1개 이하, 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J14" t="inlineStr">
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
         <is>
           <t>이주영 의원  의료는 과정이 중요…법적 의료자문, 해법은 자문 인증의...</t>
         </is>
       </c>
-      <c r="K14" t="inlineStr">
+      <c r="K15" t="inlineStr">
         <is>
           <t>k-health.com</t>
         </is>
       </c>
-      <c r="L14" t="inlineStr">
+      <c r="L15" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
+      <c r="M15" t="inlineStr">
         <is>
           <t>http://www.k-health.com/news/articleView.html?idxno=91270</t>
         </is>
       </c>
-      <c r="N14" t="inlineStr">
+      <c r="N15" t="inlineStr">
         <is>
           <t>2026-04-03 13:02:54.565707+00:00</t>
         </is>
       </c>
     </row>
-    <row r="15">
-      <c r="A15" s="2" t="inlineStr">
+    <row r="16">
+      <c r="A16" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D15" t="inlineStr">
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr"/>
+      <c r="D16" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E15" t="inlineStr"/>
-      <c r="F15" t="inlineStr">
+      <c r="E16" t="inlineStr"/>
+      <c r="F16" t="inlineStr">
         <is>
           <t>팝아티스트 낸시랭이 맹장 수술을 위해 입원한 과정에서 혈관이 잘 잡히지 않아 한 시간 넘게 고통을 겪었다고 SNS를 통해 밝혔다. 여러 의료진이 시도했음에도 어려움을 겪었으며, 이로 인해 수술이 지연되었다.</t>
         </is>
       </c>
-      <c r="G15" t="inlineStr">
+      <c r="G16" t="inlineStr">
         <is>
           <t>기사 내용은 팝아티스트 낸시랭의 개인적인 의료 경험으로, 혈관을 찾기 어려워 고통받았다는 내용이다. 이는 의료 과실로 인한 명확한 책임 소재나 대규모 피해로 보기 어렵고, 소송금융 투자에 적합한 대규모 손해배상 가능성이 낮다. (적합 조건 1개 이하)</t>
         </is>
       </c>
-      <c r="H15" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I15" t="inlineStr">
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J15" t="inlineStr">
+      <c r="J16" t="inlineStr">
         <is>
           <t>낸시랭, 전신 마취 후 수술 근황.. 혈관 안 잡혀 매우 고통</t>
         </is>
       </c>
-      <c r="K15" t="inlineStr">
+      <c r="K16" t="inlineStr">
         <is>
           <t>osen.co.kr</t>
         </is>
       </c>
-      <c r="L15" t="inlineStr">
+      <c r="L16" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr">
+      <c r="M16" t="inlineStr">
         <is>
           <t>http://www.osen.co.kr/article/G1112773518</t>
         </is>
       </c>
-      <c r="N15" t="inlineStr">
+      <c r="N16" t="inlineStr">
         <is>
           <t>2026-04-03 13:02:08.842932+00:00</t>
         </is>
       </c>
     </row>
-    <row r="16">
-      <c r="A16" s="4" t="inlineStr">
+    <row r="17">
+      <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C16" t="inlineStr">
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
+      <c r="D17" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E17" t="inlineStr">
         <is>
           <t>대한췌장담도학회 기자간담회를 통해 정부 정책 문제 제기</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <t>대한췌장담도학회는 정부의 CT·MRI 검사 삭감 및 성분명 처방 강제화 정책이 췌장·담도암 조기 진단과 치료를 저해하여 환자들에게 피해를 주고 있다고 지적했다. 의료사고 사법리스크로 인한 전문의 부족 문제도 언급하며, 이로 인해 췌장·담도암 환자들의 생존율 개선에 어려움이 있다고 밝혔다. 학회는 정책 개선을 촉구하며, 환자들의 치료받을 권리 보장을 강조했다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G17" t="inlineStr">
         <is>
           <t>정부의 의료 정책(CT·MRI 검사 삭감, 성분명 처방 강제화)으로 인해 췌장·담도암 환자들의 조기 진단 및 치료 기회가 박탈되어 다수의 환자가 피해를 입을 가능성이 높음 (적합 조건 1, 3). 상대방인 정부는 자력이 충분함 (적합 조건 2). 다만, 개별 환자의 피해 금액 산정 및 정부 정책과 피해 간의 직접적인 인과관계 입증이 복잡할 수 있으며, 아직 공적 절차가 진행 중인 단계는 아님.</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I16" t="inlineStr">
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
         <is>
           <t>췌장·담도암 환자 다수</t>
         </is>
       </c>
-      <c r="J16" t="inlineStr">
+      <c r="J17" t="inlineStr">
         <is>
           <t>췌장암 생존율 개선되지만…만만찮은 규제에 시름 쌓여간다</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K17" t="inlineStr">
         <is>
           <t>doctorsnews.co.kr</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L17" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M17" t="inlineStr">
         <is>
           <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163995</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N17" t="inlineStr">
         <is>
           <t>2026-04-03 12:41:43.796924+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-04-03 00:41:27.085539+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr"/>
-      <c r="D18" t="inlineStr"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>안과 전문의 B씨</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>응급환자 이송체계 혁신 시범사업 진행 중</t>
+          <t>법원 판결 선고 (의료 과실 없음, 자기결정권 침해 인정)</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>광주광역시가 '응급실 뺑뺑이'를 줄이기 위해 시작한 응급환자 이송체계 혁신 시범사업이 시행 한 달 만에 응급환자가 제때 치료받지 못한 사례 0건을 기록하며 긍정적인 평가를 받고 있습니다. '원스톱 응급의료 플랫폼'과 '이송병원 결정위원회'를 통해 병원 수용 여부를 실시간으로 공유하며 환자 이송 효율을 높였습니다. 다만, 의료계에서는 내부 과밀화 및 의료진의 사법 리스크 우려도 제기되고 있습니다.</t>
+          <t>환자 A씨는 2022년 3월 백내장 수술 후 안압 상승과 녹내장성 시신경 손상이 발생하자 담당 안과 전문의 B씨를 상대로 소송을 제기했습니다. 법원은 B씨의 의료 과실은 인정하지 않았으나, 환자의 자기결정권 침해를 인정하여 손해배상 책임을 판단했습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>해당 기사는 '응급실 뺑뺑이'를 성공적으로 예방한 광주시의 시범사업을 다루고 있으며, 지난 한 달간 응급환자가 제때 치료받지 못한 사례가 0건이라고 명시하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 피해자, 상대방, 구체적인 피해 규모가 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>법원이 의료 과실은 인정하지 않았으나 환자의 자기결정권 침해를 인정하여 손해배상 책임의 법적 근거가 존재합니다 (적합 조건 1, 5). 그러나 단일 피해자 사건이며, 상대방이 개인 의사라는 점, 그리고 의료 과실이 인정되지 않아 피해 규모가 제한적일 수 있다는 점이 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>‘응급실 뺑뺑이’ 한 달간 한 건도 없었다…광주의 실험</t>
+          <t>내원 당일 백내장 수술에…法  과실 없으나 환자 자기결정권 침해</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>docdocdoc.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25417109</t>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037923</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-02 13:05:30.088550+00:00</t>
+          <t>2026-04-03 00:41:27.085539+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="2" t="inlineStr">
+      <c r="A19" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
-      <c r="E19" t="inlineStr"/>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>응급환자 이송체계 혁신 시범사업 진행 중</t>
+        </is>
+      </c>
       <c r="F19" t="inlineStr">
         <is>
+          <t>광주광역시가 '응급실 뺑뺑이'를 줄이기 위해 시작한 응급환자 이송체계 혁신 시범사업이 시행 한 달 만에 응급환자가 제때 치료받지 못한 사례 0건을 기록하며 긍정적인 평가를 받고 있습니다. '원스톱 응급의료 플랫폼'과 '이송병원 결정위원회'를 통해 병원 수용 여부를 실시간으로 공유하며 환자 이송 효율을 높였습니다. 다만, 의료계에서는 내부 과밀화 및 의료진의 사법 리스크 우려도 제기되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>해당 기사는 '응급실 뺑뺑이'를 성공적으로 예방한 광주시의 시범사업을 다루고 있으며, 지난 한 달간 응급환자가 제때 치료받지 못한 사례가 0건이라고 명시하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 피해자, 상대방, 구체적인 피해 규모가 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>‘응급실 뺑뺑이’ 한 달간 한 건도 없었다…광주의 실험</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25417109</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:05:30.088550+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr"/>
+      <c r="E20" t="inlineStr"/>
+      <c r="F20" t="inlineStr">
+        <is>
           <t>국제 학술대회 참석을 위해 필리핀으로 향하던 비행기에서 한국 의사 7명이 심정지 위기에 놓인 외국인 여성을 살린 사연이 전해졌습니다. 환자는 마닐라 도착 후 현지 의료진에게 인계되어 가족에게 돌아갔습니다. 이와 관련하여 의사들은 선의의 응급처치에 대한 법적 보호가 미흡하여 사후 민사 소송 등 법적 책임 문제가 발생할 수 있다는 제도적 한계를 지적했습니다.</t>
         </is>
       </c>
-      <c r="G19" t="inlineStr">
+      <c r="G20" t="inlineStr">
         <is>
           <t>본 기사는 비행 중 발생한 응급 상황에서 의사들의 영웅적인 대처를 다루며, 의료진이 선의의 응급처치 시 겪을 수 있는 법적 책임 문제와 제도적 한계를 지적하고 있습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확', '피해 규모', '집단적 피해' 등의 적합 조건이 충족되지 않으며, 특정 피해자가 손해배상을 청구하는 사건이 아닙니다. 따라서 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J19" t="inlineStr">
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
         <is>
           <t>학술대회 향하던 韓 의사 7명… 비행기 ‘닥터콜’에 뛰쳐나가 환자 살...</t>
         </is>
       </c>
-      <c r="K19" t="inlineStr">
+      <c r="K20" t="inlineStr">
         <is>
           <t>health.chosun.com</t>
         </is>
       </c>
-      <c r="L19" t="inlineStr">
+      <c r="L20" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
-      <c r="M19" t="inlineStr">
+      <c r="M20" t="inlineStr">
         <is>
           <t>https://health.chosun.com/site/data/html_dir/2026/04/02/2026040203815.html</t>
         </is>
       </c>
-      <c r="N19" t="inlineStr">
+      <c r="N20" t="inlineStr">
         <is>
           <t>2026-04-02 12:54:02.753794+00:00</t>
         </is>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" s="2" t="inlineStr">
+    <row r="21">
+      <c r="A21" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D20" t="inlineStr">
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <t>대법원 판례에 영향을 받은 행정처분 관련 소송 진행 또는 판결</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
+      <c r="F21" t="inlineStr">
         <is>
           <t>한의사의 레이저, 마취제 사용 등 무면허 의료행위 논란과 관련하여, 복지부의 감경 처분에 불복하여 제기된 소송이 대법원 판례의 영향을 받았다는 내용이다. 이는 한의사의 의료행위 범위에 대한 법적 해석과 행정처분의 적법성을 다투는 사건으로 보인다.</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr">
+      <c r="G21" t="inlineStr">
         <is>
           <t>이 기사는 한의사의 무면허 의료행위 범위와 관련한 행정처분 소송에 대한 것으로, 대규모 피해자 집단이나 명확한 피고의 배상 책임이 불분명하다. 소송금융의 주요 투자 대상인 집단적 피해나 큰 규모의 손해배상 청구 사건으로 보기 어렵다.</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J20" t="inlineStr">
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
         <is>
           <t>레이저부터 마취제까지…'불법' 판례에도 오락가락 '한의사 무면허 행위...</t>
         </is>
       </c>
-      <c r="K20" t="inlineStr">
+      <c r="K21" t="inlineStr">
         <is>
           <t>docdocdoc.co.kr</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
+      <c r="L21" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
+      <c r="M21" t="inlineStr">
         <is>
           <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037891</t>
         </is>
       </c>
-      <c r="N20" t="inlineStr">
+      <c r="N21" t="inlineStr">
         <is>
           <t>2026-04-02 00:43:44.724021+00:00</t>
         </is>
       </c>
     </row>
-    <row r="21">
-      <c r="A21" s="2" t="inlineStr">
+    <row r="22">
+      <c r="A22" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E21" t="inlineStr">
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr"/>
+      <c r="D22" t="inlineStr"/>
+      <c r="E22" t="inlineStr">
         <is>
           <t>불가항력 의료사고 보상제도 확대 정책 발표</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr">
+      <c r="F22" t="inlineStr">
         <is>
           <t>이형훈 보건복지부 제2차관은 불가항력 의료사고 보상제도의 범위를 분만 중 사고에서 '고위험 필수의료행위'까지 확대하여 국가의 책임을 강화할 것이라고 밝혔습니다. 이는 신약 개발 투자 및 필수의료 지원과 함께 보건의료 시스템 개선을 위한 정책 방향의 일환입니다.</t>
         </is>
       </c>
-      <c r="G21" t="inlineStr">
+      <c r="G22" t="inlineStr">
         <is>
           <t>본 기사는 특정 사건의 발생이나 특정 주체의 잘못을 다루는 것이 아니라, 보건복지부의 정책 발표에 관한 내용입니다. 불가항력 의료사고 보상제도 확대는 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등을 충족하는 특정 소송 대상을 제시하지 않습니다.</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J21" t="inlineStr">
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
         <is>
           <t>[인터뷰]이형훈 차관  약가개편, '복제약' 중심 구조 깨는 신약개발 기...</t>
         </is>
       </c>
-      <c r="K21" t="inlineStr">
+      <c r="K22" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L21" t="inlineStr">
+      <c r="L22" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr">
+      <c r="M22" t="inlineStr">
         <is>
           <t>https://www.news1.kr/bio/welfare-medical/6122249</t>
         </is>
       </c>
-      <c r="N21" t="inlineStr">
+      <c r="N22" t="inlineStr">
         <is>
           <t>2026-04-02 00:37:32.966486+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-04-02 00:18:04.361857+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>질병청 인과성 인정 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>코로나19 백신 접종 후 사망 또는 이상반응을 겪은 유족들이 보상체계의 전제가 되는 '인과성 인정기준'에 문제를 제기하고 있습니다. 질병청으로부터 접종과 이상반응 간 인과성을 인정받아야 보상이 가능하나, 인과성 입증 책임이 유족에게 있어 어려움을 겪고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>상대방(대한민국/질병관리청)의 자력이 충분하고, 코로나19 백신 접종 후 사망 또는 이상반응을 겪은 유족들이 다수이며 피해 규모가 클 수 있어 집단적 피해 가능성이 높습니다. 또한 질병청의 인과성 인정 절차가 진행 중인 공적 절차에 해당합니다. 그러나 기사에서 '인과성 입증'이 가장 중요하며 유족의 책임이라고 명시되어 있어, 소송의 핵심 쟁점인 인과관계 입증이 매우 어려울 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>유족들 다수</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>가장 중요한 '인과성 입증' 유족 책임 [코로나 발생 6년…충청권 지금은...</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>cctoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227976</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:18:04.361857+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
-        </is>
-[...66 lines deleted...]
-          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>병원에 손해배상 요구 중</t>
+          <t>대법원 판결 확정 후 손해배상금 수령</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>소비자 A씨가 낙상 사고 후 목 수술을 받은 뒤 팔과 다리에 마비가 발생했다고 주장하며 해당 병원에 수술상 과실에 따른 손해배상을 요구했습니다. A씨는 뒤통수와 목 통증으로 병원을 찾았으며, 검사 결과 목뼈 이상이 확인되었습니다.</t>
+          <t>이 기사는 비영리내국법인이 의료사고 관련 손해배상소송에서 대법원 판결 확정 후 수령한 배상금이 수익사업 소득에 해당하는지 여부를 다루고 있습니다. 이는 이미 종결된 소송의 세금 처리 문제에 대한 법적 해석을 논하는 내용입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>피해자의 팔다리 마비는 중대한 피해로, 예상 피해 금액이 클 가능성이 높습니다. (적합 조건: 피해 규모가 큼) 그러나 의료 과실 입증의 난이도와 상대방 병원의 자력에 대한 정보 부족, 그리고 집단적 피해가 아닌 개별 사건이라는 점이 투자 적합도를 낮춥니다.</t>
+          <t>기사는 손해배상소송의 대법원 판결이 확정된 후 수령한 배상금의 세금 처리 문제를 다루고 있습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 소송금융 투자 대상으로서의 신규 분쟁이 아닙니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>목 수술 후 팔 마비 발생…손해배상 요구</t>
+          <t>하자 손배금은 수익사업 소득?</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>arunews.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77507</t>
+          <t>https://www.arunews.com/news/articleView.html?idxno=60861</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-01 00:39:49.065329+00:00</t>
+          <t>2026-04-01 12:47:26.659005+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
-      <c r="D25" t="inlineStr"/>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>협회 조직 개편 논의 중</t>
+          <t>병원에 손해배상 요구 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>대한치과의사협회 김민겸 당선인 인수위가 3만 회원을 위한 조직 혁신에 착수하며, 기업형 불법 덤핑치과 및 사무장 치과에 법적으로 대응하고 회원들의 의료 분쟁, 노무, 행정 규제 고충을 돕기 위한 '법무ㆍ회원지원국' 신설을 추진합니다. 또한 치과계 대국민 이미지 개선을 위한 '미디어팀'도 신설할 계획입니다.</t>
+          <t>소비자 A씨가 낙상 사고 후 목 수술을 받은 뒤 팔과 다리에 마비가 발생했다고 주장하며 해당 병원에 수술상 과실에 따른 손해배상을 요구했습니다. A씨는 뒤통수와 목 통증으로 병원을 찾았으며, 검사 결과 목뼈 이상이 확인되었습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>본 기사는 대한치과의사협회의 조직 개편 및 법무지원국 신설 계획에 대한 내용으로, 특정 피해 사건이나 소송금융 투자 대상이 될 만한 구체적인 분쟁을 다루고 있지 않습니다. 따라서 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>피해자의 팔다리 마비는 중대한 피해로, 예상 피해 금액이 클 가능성이 높습니다. (적합 조건: 피해 규모가 큼) 그러나 의료 과실 입증의 난이도와 상대방 병원의 자력에 대한 정보 부족, 그리고 집단적 피해가 아닌 개별 사건이라는 점이 투자 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>대한치과의사협회 김민겸 당선인 인수위, 법무지원국ㆍ미디어팀 신설 등...</t>
+          <t>목 수술 후 팔 마비 발생…손해배상 요구</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>newsmp.com</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.newsmp.com/news/articleView.html?idxno=252441</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77507</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-31 13:04:35.366579+00:00</t>
+          <t>2026-04-01 00:39:49.065329+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="2" t="inlineStr">
+      <c r="A26" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 논의 및 반발</t>
+          <t>협회 조직 개편 논의 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안에 대해 응급의학 의사들이 강력히 반발하고 있다. 개정안은 형사 면책을 조건으로 책임보험이나 공제 가입을 의무화하고 손해배상 이행을 강제하는 구조를 포함하고 있어, 의사들은 이를 '강제적 배상 합의'로 보고 거부하고 있다.</t>
+          <t>대한치과의사협회 김민겸 당선인 인수위가 3만 회원을 위한 조직 혁신에 착수하며, 기업형 불법 덤핑치과 및 사무장 치과에 법적으로 대응하고 회원들의 의료 분쟁, 노무, 행정 규제 고충을 돕기 위한 '법무ㆍ회원지원국' 신설을 추진합니다. 또한 치과계 대국민 이미지 개선을 위한 '미디어팀'도 신설할 계획입니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, '의료분쟁조정법 개정안'에 대한 의료계의 반발을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 피해 규모, 소송 상대방이 존재하지 않으므로 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 대한치과의사협회의 조직 개편 및 법무지원국 신설 계획에 대한 내용으로, 특정 피해 사건이나 소송금융 투자 대상이 될 만한 구체적인 분쟁을 다루고 있지 않습니다. 따라서 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안…응급의학 의사들 반발</t>
+          <t>대한치과의사협회 김민겸 당선인 인수위, 법무지원국ㆍ미디어팀 신설 등...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>newsmp.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=935165</t>
+          <t>http://www.newsmp.com/news/articleView.html?idxno=252441</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-31 13:01:36.052185+00:00</t>
+          <t>2026-03-31 13:04:35.366579+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr"/>
+      <c r="D27" t="inlineStr"/>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>의료분쟁조정법 개정안 논의 및 반발</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>의료분쟁조정법 개정안에 대해 응급의학 의사들이 강력히 반발하고 있다. 개정안은 형사 면책을 조건으로 책임보험이나 공제 가입을 의무화하고 손해배상 이행을 강제하는 구조를 포함하고 있어, 의사들은 이를 '강제적 배상 합의'로 보고 거부하고 있다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, '의료분쟁조정법 개정안'에 대한 의료계의 반발을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 피해 규모, 소송 상대방이 존재하지 않으므로 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>의료분쟁조정법 개정안…응급의학 의사들 반발</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>dailymedi.com</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=935165</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-03-31 13:01:36.052185+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C27" t="inlineStr">
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
         <is>
           <t>A 한의사</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
+      <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
+      <c r="E28" t="inlineStr">
         <is>
           <t>A 한의사의 형사처벌(징역형) 및 면허취소 확정, 보건복지부의 과징금 처분 취소 소송 항소심 진행 중</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr">
+      <c r="F28" t="inlineStr">
         <is>
           <t>광주광역시에서 한방병원을 운영하던 A 한의사가 수년 동안 무면허 의료행위를 하고, 유령 환자를 꾸며 국민건강보험공단으로부터 요양급여를 편취한 사실이 드러났습니다. A 한의사는 사기와 의료법 위반으로 징역형이 확정되었고, 면허취소 및 2억 588만원의 과징금 처분을 받았으나, 과징금 처분 취소 소송 1심에서 패소 후 항소심을 진행 중입니다. 이 사건은 다수의 환자에게 피해를 입혔을 가능성이 있으며, 공적 절차를 통해 책임과 증거가 명확히 확보된 상태입니다.</t>
         </is>
       </c>
-      <c r="G27" t="inlineStr">
+      <c r="G28" t="inlineStr">
         <is>
           <t>A 한의사의 무면허 의료행위 및 허위 청구에 대해 형사처벌 확정, 면허취소, 과징금 부과 처분까지 내려져 책임이 명확합니다 (적합 조건 1). 수년 동안 조직적으로 다수의 환자를 대상으로 범행을 저질러 집단적 피해 가능성이 높으며 (적합 조건 3), 국민건강보험공단에 대한 부당 청구액만 4천만원 이상으로 피해 규모가 작지 않습니다 (적합 조건 4). 형사판결, 행정처분 등 공적 절차를 통해 사실관계 및 증거가 충분히 확보되었습니다 (적합 조건 5, 6).</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
+      <c r="H28" t="inlineStr">
         <is>
           <t>국민건강보험공단에 대한 부당 청구액 4천만원 이상 (환자 피해액 미상)</t>
         </is>
       </c>
-      <c r="I27" t="inlineStr">
+      <c r="I28" t="inlineStr">
         <is>
           <t>다수 (미상)</t>
         </is>
       </c>
-      <c r="J27" t="inlineStr">
+      <c r="J28" t="inlineStr">
         <is>
           <t>'면허 침범'에 '유령 환자' 허위 청구…불법 한의사  과징금 2억원 정당...</t>
         </is>
       </c>
-      <c r="K27" t="inlineStr">
+      <c r="K28" t="inlineStr">
         <is>
           <t>doctorsnews.co.kr</t>
         </is>
       </c>
-      <c r="L27" t="inlineStr">
+      <c r="L28" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M27" t="inlineStr">
+      <c r="M28" t="inlineStr">
         <is>
           <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163908</t>
         </is>
       </c>
-      <c r="N27" t="inlineStr">
+      <c r="N28" t="inlineStr">
         <is>
           <t>2026-03-30 13:10:51.081541+00:00</t>
         </is>
       </c>
     </row>
-    <row r="28">
-      <c r="A28" s="3" t="inlineStr">
+    <row r="29">
+      <c r="A29" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C28" t="inlineStr">
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
         <is>
           <t>질병관리청</t>
         </is>
       </c>
-      <c r="D28" t="inlineStr">
+      <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
+      <c r="E29" t="inlineStr">
         <is>
           <t>코로나19 예방접종 피해보상 심의 재구성 계획</t>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
+      <c r="F29" t="inlineStr">
         <is>
           <t>코로나19 백신 피해자 및 유가족에 대한 기존 보상 특별법이 실효성이 없다는 지적이 제기되었습니다. 이에 질병관리청은 피해자들의 권리 구제를 강화하기 위해 코로나19 예방접종 피해보상 심의를 새로 구성할 계획을 밝혔습니다.</t>
         </is>
       </c>
-      <c r="G28" t="inlineStr">
+      <c r="G29" t="inlineStr">
         <is>
           <t>질병관리청(정부 기관)이 피해보상 심의를 새로 구성할 계획을 밝혀 상대방의 자력이 충분하고(적합 조건 2), 책임 주체가 명확합니다(적합 조건 1). '피해자·유가족들'이라는 표현에서 집단적 피해(적합 조건 3)와 피해 규모가 클 가능성(적합 조건 4)을 엿볼 수 있으며, 이미 공적 절차(피해보상 심의 재구성)가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I28" t="inlineStr">
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J28" t="inlineStr">
+      <c r="J29" t="inlineStr">
         <is>
           <t>[이채정의 엮어읽기] 산불·코로나백신 피해, 특위 끝났지만 원인불명은...</t>
         </is>
       </c>
-      <c r="K28" t="inlineStr">
+      <c r="K29" t="inlineStr">
         <is>
           <t>pennmike.com</t>
         </is>
       </c>
-      <c r="L28" t="inlineStr">
+      <c r="L29" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M28" t="inlineStr">
+      <c r="M29" t="inlineStr">
         <is>
           <t>https://www.pennmike.com/news/articleView.html?idxno=117729</t>
         </is>
       </c>
-      <c r="N28" t="inlineStr">
+      <c r="N29" t="inlineStr">
         <is>
           <t>2026-03-30 12:24:05.771991+00:00</t>
         </is>
       </c>
     </row>
-    <row r="29">
-      <c r="A29" s="2" t="inlineStr">
+    <row r="30">
+      <c r="A30" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E29" t="inlineStr">
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr"/>
+      <c r="D30" t="inlineStr"/>
+      <c r="E30" t="inlineStr">
         <is>
           <t>국회 보건복지위원회에서 의료분쟁조정법 개정안 의결</t>
         </is>
       </c>
-      <c r="F29" t="inlineStr">
+      <c r="F30" t="inlineStr">
         <is>
           <t>국회 보건복지위원회에서 의료사고 발생 시 손해배상으로 형사처벌을 면제하는 내용의 '의료분쟁조정법' 개정안이 의결되었습니다. 이 기사는 특정 의료사고 사건이 아닌, 관련 법률 개정 논의 현황을 보도하고 있습니다.</t>
         </is>
       </c>
-      <c r="G29" t="inlineStr">
+      <c r="G30" t="inlineStr">
         <is>
           <t>해당 기사는 특정 의료사고 사건이 아닌, 의료분쟁조정법 개정안에 대한 국회 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J29" t="inlineStr">
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
         <is>
           <t>[현장]  의료사고, 손해배상하면 형사처벌 면제?…위헌조항 삭제해야</t>
         </is>
       </c>
-      <c r="K29" t="inlineStr">
+      <c r="K30" t="inlineStr">
         <is>
           <t>dailian.co.kr</t>
         </is>
       </c>
-      <c r="L29" t="inlineStr">
+      <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M29" t="inlineStr">
+      <c r="M30" t="inlineStr">
         <is>
           <t>https://www.dailian.co.kr/news/view/1627133/?sc=Naver</t>
         </is>
       </c>
-      <c r="N29" t="inlineStr">
+      <c r="N30" t="inlineStr">
         <is>
           <t>2026-03-30 12:17:59.361314+00:00</t>
         </is>
       </c>
     </row>
-    <row r="30">
-[...66 lines deleted...]
-    </row>
     <row r="31">
-      <c r="A31" s="2" t="inlineStr">
+      <c r="A31" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>국회 법제사법위원회 법률 심의 예정, 소비자 단체 기자회견</t>
+          <t>의료사고 관련 법률 개정 요구 시위</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>소비자시민모임, 한국소비자연맹, 한국환자단체연합회 등 소비자 단체들이 국회 앞에서 기자회견을 열고 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률'의 특정 조항 삭제를 촉구했습니다. 이들은 환자 동의 없는 형사처벌 면제 조항이 의료소비자의 권리를 침해한다고 주장하며, 국회 법제사법위원회에서 해당 법안이 심의될 예정입니다.</t>
+          <t>환자·소비자단체들이 국회 앞에서 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률'의 일부 개정법률안 중 의료사고 형사특례 조항의 위헌 소지를 주장하며 삭제를 요구했습니다. 이는 특정 의료사고에 대한 소송이 아닌, 의료사고 관련 법률 및 제도 개선을 위한 입법 촉구 활동입니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 피해에 대한 손해배상 소송이 아닌, '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률'의 특정 조항 삭제를 요구하는 소비자 단체들의 입법 활동에 관한 것입니다. 소송금융은 통상적으로 특정 사건의 금전적 손해배상 청구를 지원하므로, 입법 관련 활동은 투자 대상으로서의 적합성이 낮습니다. 특정 피고나 구체적인 피해 규모가 명확하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고 피해에 대한 손해배상 소송이 아닌, 의료사고 관련 법률 개정을 요구하는 환자·소비자단체의 입법 활동에 대한 내용입니다. 소송금융은 특정 사건의 손해배상 청구를 지원하는 것이 주 목적이므로, 입법 개선 요구는 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>의료사고, 환자 동의 없는 '형사처벌 면제'?…의료소비자들  조항 삭제...</t>
+          <t>환자단체,  의료사고 형사특례 위헌 소지…관련 조항 삭제해야</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>koreahealthlog.com</t>
+          <t>bizwnews.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.koreahealthlog.com/news/articleView.html?idxno=56486</t>
+          <t>http://www.bizwnews.com/news/articleView.html?idxno=131584</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-30 12:16:55.338821+00:00</t>
+          <t>2026-03-30 12:17:26.375953+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="2" t="inlineStr">
+      <c r="A32" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
+          <t>국회 법제사법위원회 법률 심의 예정, 소비자 단체 기자회견</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>소비자시민모임, 한국소비자연맹, 한국환자단체연합회 등 소비자 단체들이 국회 앞에서 기자회견을 열고 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률'의 특정 조항 삭제를 촉구했습니다. 이들은 환자 동의 없는 형사처벌 면제 조항이 의료소비자의 권리를 침해한다고 주장하며, 국회 법제사법위원회에서 해당 법안이 심의될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 의료사고 피해에 대한 손해배상 소송이 아닌, '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률'의 특정 조항 삭제를 요구하는 소비자 단체들의 입법 활동에 관한 것입니다. 소송금융은 통상적으로 특정 사건의 금전적 손해배상 청구를 지원하므로, 입법 관련 활동은 투자 대상으로서의 적합성이 낮습니다. 특정 피고나 구체적인 피해 규모가 명확하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>의료사고, 환자 동의 없는 '형사처벌 면제'?…의료소비자들  조항 삭제...</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>koreahealthlog.com</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M32" t="inlineStr">
+        <is>
+          <t>https://www.koreahealthlog.com/news/articleView.html?idxno=56486</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>2026-03-30 12:16:55.338821+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr"/>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
           <t>국회 법제사법위원회 법안 심의 예정</t>
         </is>
       </c>
-      <c r="F32" t="inlineStr">
+      <c r="F33" t="inlineStr">
         <is>
           <t>소비자시민모임, 한국소비자연맹, 한국환자단체연합회 등 시민단체들이 국회 법제사법위원회 심의를 앞둔 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 일부개정법률안 중 '의료사고 형사면제 특례' 조항에 대해 위헌 소지가 있다며 삭제를 요구했습니다. 이들은 국회 앞에서 공동 입장을 발표하며 반대 의견을 표명했습니다.</t>
         </is>
       </c>
-      <c r="G32" t="inlineStr">
+      <c r="G33" t="inlineStr">
         <is>
           <t>이 기사는 특정 의료사고로 인한 피해 구제 소송이 아닌, '의료사고 형사면제 특례'를 담은 법률 개정안에 대한 시민단체들의 반대 의견 표명입니다. 소송금융은 실제 발생한 피해에 대한 법적 분쟁을 지원하는 것이므로, 입법 과정에 대한 논의는 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J32" t="inlineStr">
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
         <is>
           <t>의료사고 형사면제 특례 위헌 소지 …법사위에 삭제 요구</t>
         </is>
       </c>
-      <c r="K32" t="inlineStr">
+      <c r="K33" t="inlineStr">
         <is>
           <t>medipana.com</t>
         </is>
       </c>
-      <c r="L32" t="inlineStr">
+      <c r="L33" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M32" t="inlineStr">
+      <c r="M33" t="inlineStr">
         <is>
           <t>https://www.medipana.com/news/articleView.html?idxno=408946</t>
         </is>
       </c>
-      <c r="N32" t="inlineStr">
+      <c r="N33" t="inlineStr">
         <is>
           <t>2026-03-30 12:16:34.640567+00:00</t>
         </is>
       </c>
     </row>
-    <row r="33">
-      <c r="A33" s="2" t="inlineStr">
+    <row r="34">
+      <c r="A34" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B33" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C33" t="inlineStr">
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
         <is>
           <t>B병원</t>
         </is>
       </c>
-      <c r="D33" t="inlineStr">
+      <c r="D34" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E33" t="inlineStr">
+      <c r="E34" t="inlineStr">
         <is>
           <t>항소심 판결 확정 (보험사 패소)</t>
         </is>
       </c>
-      <c r="F33" t="inlineStr">
+      <c r="F34" t="inlineStr">
         <is>
           <t>입원환자가 간병인의 부주의로 낙상하여 사망하자, 보험사가 병원을 상대로 구상금 청구 소송을 제기했습니다. 1심에서는 병원의 책임이 일부 인정되었으나, 항소심에서는 병원과 간병인 간 직접 고용관계가 없고 병원이 낙상 예방 조치를 다했다고 보아 병원의 책임을 부정했습니다. 보험사가 상소하지 않아 항소심 판결이 확정되었습니다.</t>
         </is>
       </c>
-      <c r="G33" t="inlineStr">
+      <c r="G34" t="inlineStr">
         <is>
           <t>부적합 조건: 이미 종결된 사건에 해당합니다. 보험사가 병원을 상대로 제기한 구상금 청구 소송의 항소심 판결이 확정되어 병원의 책임이 부정되었으므로, 새로운 소송금융 투자 기회가 없습니다.</t>
         </is>
       </c>
-      <c r="H33" t="inlineStr">
+      <c r="H34" t="inlineStr">
         <is>
           <t>969만원</t>
         </is>
       </c>
-      <c r="I33" t="inlineStr">
+      <c r="I34" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J33" t="inlineStr">
+      <c r="J34" t="inlineStr">
         <is>
           <t>낙상 보험금 지급한 보험사, 병원 상대 '구상금' 소송 결과는?</t>
         </is>
       </c>
-      <c r="K33" t="inlineStr">
+      <c r="K34" t="inlineStr">
         <is>
           <t>doctorsnews.co.kr</t>
         </is>
       </c>
-      <c r="L33" t="inlineStr">
+      <c r="L34" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
-      <c r="M33" t="inlineStr">
+      <c r="M34" t="inlineStr">
         <is>
           <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163893</t>
         </is>
       </c>
-      <c r="N33" t="inlineStr">
+      <c r="N34" t="inlineStr">
         <is>
           <t>2026-03-29 12:48:32.475152+00:00</t>
         </is>
       </c>
     </row>
-    <row r="34">
-      <c r="A34" s="4" t="inlineStr">
+    <row r="35">
+      <c r="A35" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B34" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D34" t="inlineStr">
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr"/>
+      <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
+      <c r="E35" t="inlineStr">
         <is>
           <t>국회 보건복지위원회 통과, 법제사법위원회 논의 예정</t>
         </is>
       </c>
-      <c r="F34" t="inlineStr">
+      <c r="F35" t="inlineStr">
         <is>
           <t>필수의료 과정에서 환자가 사망해도 일정 요건 충족 시 의료진을 형사처벌할 수 없도록 하는 '의료분쟁조정법 개정안'이 국회에서 논의 중입니다. 정부·여당은 필수의료 강화를 위한 조치라고 주장하나, 환자단체와 법조계는 환자의 권리를 침해하는 '면책 입법'이라며 강하게 반발하고 있습니다. 이 법안은 국회 보건복지위를 통과하여 법제사법위원회 심사를 앞두고 있습니다.</t>
         </is>
       </c>
-      <c r="G34" t="inlineStr">
+      <c r="G35" t="inlineStr">
         <is>
           <t>국회에서 '의료분쟁조정법 개정안'이 논의 중인 '관련 절차 진행' 단계입니다. 법안 통과 시 필수의료 분야 의료사고 피해자 및 유족 다수의 진실규명 및 책임추궁 권리가 침해될 우려가 있어 잠재적 '집단적 피해' 및 '피해 규모가 큼'에 해당할 수 있습니다. 현재는 입법 논의 단계이므로 직접적인 소송금융 투자 대상은 아니지만, 법안 통과 시 헌법소원 또는 민사소송 증가 등 새로운 소송 기회가 발생할 수 있습니다.</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J34" t="inlineStr">
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
         <is>
           <t>“환자 숨져도 필수의료는 불기소” 가시화… ‘면책 입법’ 논란 거세</t>
         </is>
       </c>
-      <c r="K34" t="inlineStr">
+      <c r="K35" t="inlineStr">
         <is>
           <t>kmib.co.kr</t>
         </is>
       </c>
-      <c r="L34" t="inlineStr">
+      <c r="L35" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
-      <c r="M34" t="inlineStr">
+      <c r="M35" t="inlineStr">
         <is>
           <t>https://www.kmib.co.kr/article/view.asp?arcid=1774775423&amp;code=11131100&amp;cp=nv</t>
         </is>
       </c>
-      <c r="N34" t="inlineStr">
+      <c r="N35" t="inlineStr">
         <is>
           <t>2026-03-29 12:42:59.251215+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-29 12:19:29.909806+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="4" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>대한민국 (질병관리청)</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>질병관리청 피해보상 심의 진행 중, 서울시 지원 강화</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>서울시가 코로나19 백신 이상 반응 피해자들을 위해 질병관리청 피해보상 신청 서류 사전 검토 및 전문지원단 검토를 강화합니다. 2021년 2월부터 2024년 6월까지 접종 후 이상 반응을 겪은 시민이 대상이며, 서울시에만 295건이 접수되었습니다. 심의 기각 시 법률 상담을 연계하고, 의료비 및 정신건강 지원도 제공할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>상대방(정부)의 자력이 충분하고(적합 조건 2), 서울시에서만 295건의 피해보상 신청이 접수되어 집단적 피해 가능성이 높습니다(적합 조건 3). 질병관리청의 공식 심의 절차가 진행 중이며(적합 조건 6), 서울시 전문지원단이 의학적·역학적 검토를 지원하여 증거 확보에 유리합니다(적합 조건 5). 또한, 심의 기각 시 법률 상담 연계 및 인과성이 인정된 판례를 참고하도록 안내하여 소송 가능성도 시사됩니다.</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>295명 (서울시 접수 기준)</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>서울시, 코로나19 백신 이상반응 피해자 신청부터 보상까지 밀착 지원</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Society/article/all/20260329/133629973/1</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:19:29.909806+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B36" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D36" t="inlineStr">
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr"/>
+      <c r="D37" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
+      <c r="E37" t="inlineStr">
         <is>
           <t>의료 소송 진행 예정</t>
         </is>
       </c>
-      <c r="F36" t="inlineStr">
+      <c r="F37" t="inlineStr">
         <is>
           <t>AOA 출신 권민아가 슈링크 시술 후 얼굴에 심재성 2도 화상을 입는 사고를 당했습니다. 권민아는 시술 과정의 문제 또는 슈링크 팁 불량을 원인으로 지목하며 의료 소송을 진행할 예정이라고 밝혔습니다. 이 사고로 인해 장기간의 치료와 흉터 치료가 필요하며, 연예 활동 기회 손실 등 상당한 피해를 입은 것으로 보입니다.</t>
         </is>
       </c>
-      <c r="G36" t="inlineStr">
+      <c r="G37" t="inlineStr">
         <is>
           <t>적합 조건 5(증거 확보 가능)에 해당하며, 연예인이라는 직업 특성상 얼굴 화상으로 인한 정신적, 경제적 피해 규모가 상당하여 적합 조건 4(피해 규모 큼)에 해당할 가능성이 높습니다. 그러나 상대방 병원의 자력(적합 조건 2)이 기사에서 명확히 특정되지 않았고, 책임 소재(적합 조건 1)에 대한 병원 측 주장도 있어 추가적인 사실 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I36" t="inlineStr">
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J36" t="inlineStr">
+      <c r="J37" t="inlineStr">
         <is>
           <t>권민아, '얼굴 화상 사고' 후 새 일자리 찾았다  치료비 벌려면 쉴 때 아...</t>
         </is>
       </c>
-      <c r="K36" t="inlineStr">
+      <c r="K37" t="inlineStr">
         <is>
           <t>sportschosun.com</t>
         </is>
       </c>
-      <c r="L36" t="inlineStr">
+      <c r="L37" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
-      <c r="M36" t="inlineStr">
+      <c r="M37" t="inlineStr">
         <is>
           <t>https://www.sportschosun.com/entertainment/2026-03-29/202603290100195570013551</t>
         </is>
       </c>
-      <c r="N36" t="inlineStr">
+      <c r="N37" t="inlineStr">
         <is>
           <t>2026-03-29 00:34:13.962299+00:00</t>
         </is>
       </c>
     </row>
-    <row r="37">
-      <c r="A37" s="3" t="inlineStr">
+    <row r="38">
+      <c r="A38" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B37" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C37" t="inlineStr">
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
         <is>
           <t>강동경희대학교병원</t>
         </is>
       </c>
-      <c r="D37" t="inlineStr">
+      <c r="D38" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
+      <c r="E38" t="inlineStr">
         <is>
           <t>민사상 손해배상 및 위자료 청구 검토 중</t>
         </is>
       </c>
-      <c r="F37" t="inlineStr">
+      <c r="F38" t="inlineStr">
         <is>
           <t>강동경희대학교병원에서 당일 수술 취소, 환자 길들이기, 촬영을 통한 출입 통제 등 의료진의 부적절한 응대와 행정 오류가 발생했다는 단독 보도입니다. 병원 내 자정 작용을 담당해야 할 행정 인력의 대응도 도마 위에 올랐으며, 민사상 손해배상 및 위자료 청구가 충분히 가능한 사안으로 분석됩니다.</t>
         </is>
       </c>
-      <c r="G37" t="inlineStr">
+      <c r="G38" t="inlineStr">
         <is>
           <t>강동경희대학교병원이라는 대형 의료기관이 상대방으로 자력이 충분하며(적합 조건 2), '당일 수술 취소', '환자 길들이기', '촬영으로 출입 통제' 등 의료진의 부적절한 응대와 행정 오류로 인한 책임이 명확합니다(적합 조건 1). 여러 문제가 언급되어 다수 피해자 발생 가능성이 높고(적합 조건 3), 기사 보도 자체가 증거 확보 가능성을 시사합니다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H37" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J37" t="inlineStr">
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
         <is>
           <t>[단독]  당일 수술 취소·환자 길들이기·촬영으로 출입 통제 …강동경...</t>
         </is>
       </c>
-      <c r="K37" t="inlineStr">
+      <c r="K38" t="inlineStr">
         <is>
           <t>newsway.co.kr</t>
         </is>
       </c>
-      <c r="L37" t="inlineStr">
+      <c r="L38" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
-      <c r="M37" t="inlineStr">
+      <c r="M38" t="inlineStr">
         <is>
           <t>https://www.newsway.co.kr/news/view?ud=2026032720125529084</t>
         </is>
       </c>
-      <c r="N37" t="inlineStr">
+      <c r="N38" t="inlineStr">
         <is>
           <t>2026-03-27 12:59:28.642048+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-03-27 12:18:18.515257+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr"/>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>의료분쟁조정법 개정안 국회 법사위 심사 중</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>의료사고에 대한 의사의 형사 부담을 완화하는 내용을 담은 의료분쟁조정법 개정안이 국회 보건복지위원회를 통과하여 법사위 심사를 앞두고 있습니다. 정부와 의료계는 필수의료 붕괴를 막기 위한 조치로 환영하는 반면, 법조계와 환자단체는 책임 약화 및 환자 권리 침해를 우려하며 '중대한 과실' 개념의 실효성 등에 대한 논쟁이 지속되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 의료사고나 피해자를 다루는 것이 아닌, 의료분쟁조정법 개정안에 대한 입법 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 되는 '상대방 책임', '집단적 피해', '피해 규모', '증거 확보' 등의 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>'법사위 문턱' 의료분쟁조정법, 평가 '극과 극' 나뉘는 이유?</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>doctorsnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163875</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:18:18.515257+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B39" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C39" t="inlineStr">
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
         <is>
           <t>우레이</t>
         </is>
       </c>
-      <c r="D39" t="inlineStr">
+      <c r="D40" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
+      <c r="E40" t="inlineStr">
         <is>
           <t>대만 수사 당국의 경찰 조사 진행 중</t>
         </is>
       </c>
-      <c r="F39" t="inlineStr">
+      <c r="F40" t="inlineStr">
         <is>
           <t>대만의 유명 성형 인플루언서 우레이가 의사 면허 없이 환자들에게 직접 주사 시술을 감행한 혐의로 전직 비서의 폭로와 함께 경찰 조사를 받고 있다. 피해자들의 증언이 잇따르며 코 비뚤어짐, 얼굴 기형 등 심각한 부작용을 호소하고 있으며, 수사 당국은 이를 무면허 의료 범죄로 보고 있다.</t>
         </is>
       </c>
-      <c r="G39" t="inlineStr">
+      <c r="G40" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(무면허 의료행위), 전직 비서의 폭로 및 경찰 조사를 통해 증거가 확실하며 공적 절차(수사)가 진행 중이다. 피해자들의 증언이 잇따르고 있어 집단적 피해 가능성이 높고, 얼굴 기형 등 피해 규모가 클 것으로 예상된다.</t>
         </is>
       </c>
-      <c r="H39" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I39" t="inlineStr">
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J39" t="inlineStr">
+      <c r="J40" t="inlineStr">
         <is>
           <t>박나래 주사이모 이어 또…유명 인플루언서, '무면허 의료행위' 딱 걸렸...</t>
         </is>
       </c>
-      <c r="K39" t="inlineStr">
+      <c r="K40" t="inlineStr">
         <is>
           <t>tvreport.co.kr</t>
         </is>
       </c>
-      <c r="L39" t="inlineStr">
+      <c r="L40" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M39" t="inlineStr">
+      <c r="M40" t="inlineStr">
         <is>
           <t>https://www.tvreport.co.kr/world/article/1020028/</t>
         </is>
       </c>
-      <c r="N39" t="inlineStr">
+      <c r="N40" t="inlineStr">
         <is>
           <t>2026-03-27 00:25:32.887585+00:00</t>
         </is>
       </c>
     </row>
-    <row r="40">
-      <c r="A40" s="3" t="inlineStr">
+    <row r="41">
+      <c r="A41" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B40" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C40" t="inlineStr">
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
         <is>
           <t>대한민국 정부</t>
         </is>
       </c>
-      <c r="D40" t="inlineStr">
+      <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
+      <c r="E41" t="inlineStr">
         <is>
           <t>감사원 감사 결과 발표, 법원 백신 부작용 인과성 인정 판결, 코로나 백신 피해 보상 특별법 시행, 국회 국정조사 요구</t>
         </is>
       </c>
-      <c r="F40" t="inlineStr">
+      <c r="F41" t="inlineStr">
         <is>
           <t>감사원 감사 결과 이물질 코로나 백신 1천420만 회분이 접종된 사실이 드러나며 백신 부작용 규명 목소리가 커지고 있습니다. 법원도 백신 부작용과 사망 간 인과성을 인정하는 판결을 잇따라 내놓았으며, 코로나19 백신 피해자 가족협의회 회원만 2만여 명에 달합니다. 국민의힘은 국정조사를 요구하며 정부와 국회의 철저한 진상 규명을 촉구하고 있습니다.</t>
         </is>
       </c>
-      <c r="G40" t="inlineStr">
+      <c r="G41" t="inlineStr">
         <is>
           <t>감사원 감사 결과로 이물질 백신 접종 사실이 밝혀져 상대방(정부) 책임이 명확하며(적합 조건 1), 상대방의 자력이 충분합니다(적합 조건 2). 코로나19 백신 피해자 가족협의회 회원만 2만여 명으로 집단적 피해 규모가 크고(적합 조건 3, 4), 감사 결과 및 법원 판결 등 객관적 증거가 존재하며(적합 조건 5), 감사원 감사, 법원 판결, 특별법 시행, 국정조사 요구 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H40" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I40" t="inlineStr">
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
         <is>
           <t>2만여 명 이상</t>
         </is>
       </c>
-      <c r="J40" t="inlineStr">
+      <c r="J41" t="inlineStr">
         <is>
           <t>[야고부-이호준] 이물질 코로나 백신</t>
         </is>
       </c>
-      <c r="K40" t="inlineStr">
+      <c r="K41" t="inlineStr">
         <is>
           <t>imaeil.com</t>
         </is>
       </c>
-      <c r="L40" t="inlineStr">
+      <c r="L41" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M40" t="inlineStr">
+      <c r="M41" t="inlineStr">
         <is>
           <t>https://www.imaeil.com/page/view/2026032617092969402</t>
         </is>
       </c>
-      <c r="N40" t="inlineStr">
+      <c r="N41" t="inlineStr">
         <is>
           <t>2026-03-27 00:18:30.346522+00:00</t>
         </is>
       </c>
     </row>
-    <row r="41">
-      <c r="A41" s="3" t="inlineStr">
+    <row r="42">
+      <c r="A42" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B41" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C41" t="inlineStr">
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
         <is>
           <t>대한민국 (질병관리청)</t>
         </is>
       </c>
-      <c r="D41" t="inlineStr">
+      <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
+      <c r="E42" t="inlineStr">
         <is>
           <t>국정조사 및 책임자 사퇴 요구</t>
         </is>
       </c>
-      <c r="F41" t="inlineStr">
+      <c r="F42" t="inlineStr">
         <is>
           <t>코로나19 백신에 곰팡이 등 이물질이 발견되었음에도 1420만 명에게 접종되었다는 의혹이 제기되었다. 이에 국민의힘은 정은경 질병관리청장의 사퇴와 국정조사를 요구하며 진상 규명을 촉구하고 있다. 대규모 국민 건강 관련 문제로 향후 법적 분쟁 가능성이 높다.</t>
         </is>
       </c>
-      <c r="G41" t="inlineStr">
+      <c r="G42" t="inlineStr">
         <is>
           <t>국가(질병관리청)를 상대로 하는 사건으로 자력이 충분하며(적합 조건 2), 1420만 명이라는 대규모 피해자가 발생하여 집단소송 가능성이 높음(적합 조건 3, 4). '알면서'라는 표현은 상대방 책임이 명확하다는 주장을 담고 있으며(적합 조건 1), 국정조사 요구 등 공적 절차 진행 가능성이 있어 증거 확보에 유리함(적합 조건 5, 6).</t>
         </is>
       </c>
-      <c r="H41" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I41" t="inlineStr">
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
         <is>
           <t>1420만 명</t>
         </is>
       </c>
-      <c r="J41" t="inlineStr">
+      <c r="J42" t="inlineStr">
         <is>
           <t>곰팡이 백신, 알면서 1420만 명에 꽂았다  … 국힘, 정은경 사퇴·국조...</t>
         </is>
       </c>
-      <c r="K41" t="inlineStr">
+      <c r="K42" t="inlineStr">
         <is>
           <t>newdaily.co.kr</t>
         </is>
       </c>
-      <c r="L41" t="inlineStr">
+      <c r="L42" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M41" t="inlineStr">
+      <c r="M42" t="inlineStr">
         <is>
           <t>https://www.newdaily.co.kr/site/data/html/2026/03/26/2026032600409.html</t>
         </is>
       </c>
-      <c r="N41" t="inlineStr">
+      <c r="N42" t="inlineStr">
         <is>
           <t>2026-03-26 12:29:52.156731+00:00</t>
         </is>
       </c>
     </row>
-    <row r="42">
-      <c r="A42" s="2" t="inlineStr">
+    <row r="43">
+      <c r="A43" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B42" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E42" t="inlineStr">
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr"/>
+      <c r="D43" t="inlineStr"/>
+      <c r="E43" t="inlineStr">
         <is>
           <t>국회 보건복지위원회에서 의료분쟁조정법 개정안 대안 통과 논의 중</t>
         </is>
       </c>
-      <c r="F42" t="inlineStr">
+      <c r="F43" t="inlineStr">
         <is>
           <t>국회 보건복지위원회에서 의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안 대안이 통과되며 의료인의 형사기소 제한에 대한 논란이 일고 있습니다. 정부는 필수의료 붕괴 방지를 주장하는 반면, 환자 인권 침해 우려도 제기되고 있습니다.</t>
         </is>
       </c>
-      <c r="G42" t="inlineStr">
+      <c r="G43" t="inlineStr">
         <is>
           <t>이 기사는 특정 의료사고 사건이나 집단적 피해 사례를 다루는 것이 아니라, 의료인의 형사기소 제한에 대한 입법 논의 과정을 보도하고 있습니다. 따라서 상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 해당하는 구체적인 사건이 존재하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H42" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J42" t="inlineStr">
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
         <is>
           <t>필수의료 지켜야  vs  환자 인권 침해 …의료인 형사기소 제한 논란</t>
         </is>
       </c>
-      <c r="K42" t="inlineStr">
+      <c r="K43" t="inlineStr">
         <is>
           <t>sisajournal.com</t>
         </is>
       </c>
-      <c r="L42" t="inlineStr">
+      <c r="L43" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M42" t="inlineStr">
+      <c r="M43" t="inlineStr">
         <is>
           <t>https://www.sisajournal.com/news/articleView.html?idxno=367195</t>
         </is>
       </c>
-      <c r="N42" t="inlineStr">
+      <c r="N43" t="inlineStr">
         <is>
           <t>2026-03-26 12:24:06.579319+00:00</t>
         </is>
       </c>
     </row>
-    <row r="43">
-      <c r="A43" s="2" t="inlineStr">
+    <row r="44">
+      <c r="A44" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B43" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C43" t="inlineStr">
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
         <is>
           <t>국회</t>
         </is>
       </c>
-      <c r="D43" t="inlineStr">
+      <c r="D44" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E43" t="inlineStr">
+      <c r="E44" t="inlineStr">
         <is>
           <t>의료사고 특례법 국회 입법 절차 진행 중, 시민단체 반대 기자회견 개최</t>
         </is>
       </c>
-      <c r="F43" t="inlineStr">
+      <c r="F44" t="inlineStr">
         <is>
           <t>경제정의실천시민연합(경실련)이 의료사고 발생 시 의료인의 형사기소를 제한하는 특례법 개정안이 위헌 소지가 있다며 국회에 입법 중단을 촉구했다. 환자가 사망하거나 중상해를 입은 경우에도 손해배상이 이뤄지면 형사기소를 제한하는 것이 환자의 기본권을 침해하고 피해자 보호에 역행한다고 지적했다. 경실련은 국회 보건복지위원회에서 의결된 해당 개정안의 전면 재검토와 국가 책임의 공적 배상체계 마련을 요구했다.</t>
         </is>
       </c>
-      <c r="G43" t="inlineStr">
+      <c r="G44" t="inlineStr">
         <is>
           <t>이 기사는 특정 의료사고 피해 사건이 아닌, 의료인의 형사기소를 제한하는 특례법 제정 반대 운동에 관한 내용입니다. 소송금융은 통상적으로 특정 피해 사건의 손해배상 소송을 지원하므로, 현재 단계에서는 투자 대상으로서의 적합성이 낮습니다. (적합 조건 불충족: 특정 사건 및 상대방 부재, 피해 규모 미상)</t>
         </is>
       </c>
-      <c r="H43" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J43" t="inlineStr">
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
         <is>
           <t>경실련  환자 사망에도 형사기소 제한은 위헌…입법 중단해야</t>
         </is>
       </c>
-      <c r="K43" t="inlineStr">
+      <c r="K44" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L43" t="inlineStr">
+      <c r="L44" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M43" t="inlineStr">
+      <c r="M44" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260325_0003563706</t>
         </is>
       </c>
-      <c r="N43" t="inlineStr">
+      <c r="N44" t="inlineStr">
         <is>
           <t>2026-03-26 00:14:32.968837+00:00</t>
         </is>
       </c>
     </row>
-    <row r="44">
-[...66 lines deleted...]
-    </row>
     <row r="45">
-      <c r="A45" s="2" t="inlineStr">
+      <c r="A45" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
+          <t>국회 보건복지위원회 통과, 경실련의 법안 처리 중단 촉구 기자회견</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>경실련은 환자의 사망이나 중상해가 발생한 의료사고에도 의료인의 형사기소를 제한하는 '의료사고 피해구제 및 의료분쟁조정 등에 관한 법률 개정안'에 대해 환자 인권 침해 및 위헌성을 지적하며 처리 중단을 촉구했다. 이 개정안은 고위험 필수의료행위로 인한 업무상과실치사상죄 발생 시 형 감면 및 손해배상 시 공소 제기 불허를 골자로 한다. 경실련은 법안의 전면 재검토와 공적배상체계 마련을 요구했다.</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 의료사고 피해에 대한 소송이 아닌, 의료인의 형사기소를 제한하는 법안의 입법 절차와 이에 대한 시민단체의 반대 의견을 다루고 있다. 소송금융은 특정 피해자와 상대방이 명확한 법적 분쟁에 투자하는 것이 일반적이나, 본 사건은 현재 입법 단계의 정책 논의에 해당하여 투자 대상으로서의 구체적인 소송이 부재하다. 따라서 적합 조건에 해당하지 않으며, 소송금융 투자에 적합한 구체적인 사건으로 보기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>환자 '사망' 사고에도 의료인 형사기소 제한은 인권침해</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260325112100530?input=1195m</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:50:12.508641+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr"/>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
           <t>의료분쟁조정법 개정안 국회 논의 및 경실련 중단 촉구</t>
         </is>
       </c>
-      <c r="F45" t="inlineStr">
+      <c r="F46" t="inlineStr">
         <is>
           <t>경실련은 의료분쟁조정법 개정안이 '대불제 폐지'와 '수사심의위 도입'을 통해 피해자 보호에 역행한다며 중단을 촉구했다. 환자 사망 시 배상해도 면책될 수 있다는 우려를 표하며, 국회 복지위의 밀실 입법을 전면 재검토해야 한다고 주장했다.</t>
         </is>
       </c>
-      <c r="G45" t="inlineStr">
+      <c r="G46" t="inlineStr">
         <is>
           <t>이 기사는 특정 의료사고나 피해자 집단에 대한 소송이 아닌, 의료분쟁조정법 개정안에 대한 입법 논의와 시민단체의 반대 운동을 다루고 있습니다. 따라서 소송금융 투자를 위한 명확한 상대방 책임(적합 조건 1), 구체적인 집단적 피해(적합 조건 3), 또는 피해 규모(적합 조건 4)가 특정되지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H45" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J45" t="inlineStr">
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
         <is>
           <t>환자 사망해도 배상하면 면책? …경실련, 의료분쟁조정법 중단 촉구</t>
         </is>
       </c>
-      <c r="K45" t="inlineStr">
+      <c r="K46" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L45" t="inlineStr">
+      <c r="L46" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M45" t="inlineStr">
+      <c r="M46" t="inlineStr">
         <is>
           <t>https://www.news1.kr/society/incident-accident/6113416</t>
         </is>
       </c>
-      <c r="N45" t="inlineStr">
+      <c r="N46" t="inlineStr">
         <is>
           <t>2026-03-25 12:18:30.084538+00:00</t>
-        </is>
-[...62 lines deleted...]
-          <t>2026-03-25 12:15:24.145513+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr"/>
+      <c r="D47" t="inlineStr"/>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>의료사고 관련 법률 개정안 논의 중</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>경실련은 의료사고 피해구제 및 의료분쟁조정 등에 관한 법률 개정안의 졸속 처리를 즉각 중단하라고 요구했습니다. 경실련은 해당 개정안이 의료인의 형사처벌을 면책하고 기소를 제한하여 의료사고 피해자의 권리를 침해할 수 있다고 주장하며 위헌 소지를 제기했습니다. 이는 특정 의료사고 사건이 아닌, 의료사고 관련 법률 개정안에 대한 시민단체의 반대 입장 표명입니다.</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 의료사고 피해에 대한 소송이 아닌, 의료사고 관련 법률 개정안에 대한 시민단체의 반대 입장을 다루고 있습니다. 소송금융은 특정 법적 분쟁의 원고를 지원하는 것이 목적이므로, 입법 과정에 대한 논의는 투자 대상에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>경실련  의료사고 면책은 위헌… 기소제한 법안 중단</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>newsclaim.co.kr</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3058949</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:15:24.145513+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B47" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C47" t="inlineStr">
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
         <is>
           <t>병원</t>
         </is>
       </c>
-      <c r="D47" t="inlineStr">
+      <c r="D48" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
+      <c r="E48" t="inlineStr">
         <is>
           <t>1심 판결 선고</t>
         </is>
       </c>
-      <c r="F47" t="inlineStr">
+      <c r="F48" t="inlineStr">
         <is>
           <t>항응고제를 복용하던 환자가 수술을 이유로 약물 투여를 장기간 중단한 뒤 뇌경색으로 사망한 사건에 대해 법원이 병원 측의 관리 소홀을 인정했다. 서울중앙지방법원은 병원의 과실을 60%로 제한하여 유족에게 약 2억 1178만원을 지급하라고 판결했다. 재판부는 항응고제 중단 시간 관리 부주의와 협진 과정의 책임을 지적했다.</t>
         </is>
       </c>
-      <c r="G47" t="inlineStr">
+      <c r="G48" t="inlineStr">
         <is>
           <t>법원이 병원 측의 항응고제 관리 소홀을 인정하여 손해배상 책임을 물었으므로 상대방 책임이 명확하며(적합 조건 1), 병원은 배상 능력이 있는 기관으로 볼 수 있습니다(적합 조건 2). 약 2억 원 이상의 피해 금액이 인정되었고(적합 조건 4), 법원 판결문 등 객관적 증거가 확보되어 있습니다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H47" t="inlineStr">
+      <c r="H48" t="inlineStr">
         <is>
           <t>약 2억 1178만원 (유족 청구액 약 4억 4000만원)</t>
         </is>
       </c>
-      <c r="I47" t="inlineStr">
+      <c r="I48" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J47" t="inlineStr">
+      <c r="J48" t="inlineStr">
         <is>
           <t>수술 이유로 항응고제 복용 장기 중단한 환자 뇌경색 사망에 병원 과실...</t>
         </is>
       </c>
-      <c r="K47" t="inlineStr">
+      <c r="K48" t="inlineStr">
         <is>
           <t>mdtoday.co.kr</t>
         </is>
       </c>
-      <c r="L47" t="inlineStr">
+      <c r="L48" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M47" t="inlineStr">
+      <c r="M48" t="inlineStr">
         <is>
           <t>https://mdtoday.co.kr/news/view/1065588189029056</t>
         </is>
       </c>
-      <c r="N47" t="inlineStr">
+      <c r="N48" t="inlineStr">
         <is>
           <t>2026-03-25 00:35:09.485537+00:00</t>
         </is>
       </c>
     </row>
-    <row r="48">
-      <c r="A48" s="3" t="inlineStr">
+    <row r="49">
+      <c r="A49" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B48" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C48" t="inlineStr">
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
         <is>
           <t>병원 운영 법인</t>
         </is>
       </c>
-      <c r="D48" t="inlineStr">
+      <c r="D49" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
+      <c r="E49" t="inlineStr">
         <is>
           <t>1심 판결 선고</t>
         </is>
       </c>
-      <c r="F48" t="inlineStr">
+      <c r="F49" t="inlineStr">
         <is>
           <t>26주 미숙아의 뇌성마비 장애와 관련하여 부모가 의료진의 수술 지연을 주장하며 병원 운영 법인에 8억9천여만 원의 손해배상 소송을 제기했습니다. 법원은 의료진의 책임을 인정하여 3억 원의 배상 판결을 내렸습니다.</t>
         </is>
       </c>
-      <c r="G48" t="inlineStr">
+      <c r="G49" t="inlineStr">
         <is>
           <t>법원에서 의료진의 책임이 인정되어 3억 원의 배상 판결이 내려졌으므로 상대방 책임이 명확하며, 병원 운영 법인은 자력이 충분한 것으로 판단됩니다. 또한, 3억 원이라는 피해 규모가 커 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
-      <c r="H48" t="inlineStr">
+      <c r="H49" t="inlineStr">
         <is>
           <t>3억원 (법원 판결액)</t>
         </is>
       </c>
-      <c r="I48" t="inlineStr">
+      <c r="I49" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J48" t="inlineStr">
+      <c r="J49" t="inlineStr">
         <is>
           <t>'26주 미숙아 뇌성마비 3억 배상' 法에 젊은의사들  그저 처벌만…  좌절</t>
         </is>
       </c>
-      <c r="K48" t="inlineStr">
+      <c r="K49" t="inlineStr">
         <is>
           <t>docdocdoc.co.kr</t>
         </is>
       </c>
-      <c r="L48" t="inlineStr">
+      <c r="L49" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M48" t="inlineStr">
+      <c r="M49" t="inlineStr">
         <is>
           <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037585</t>
         </is>
       </c>
-      <c r="N48" t="inlineStr">
+      <c r="N49" t="inlineStr">
         <is>
           <t>2026-03-24 13:27:13.752253+00:00</t>
         </is>
       </c>
     </row>
-    <row r="49">
-[...58 lines deleted...]
-    </row>
     <row r="50">
-      <c r="A50" s="2" t="inlineStr">
+      <c r="A50" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr"/>
       <c r="F50" t="inlineStr">
         <is>
-          <t>제공된 기사는 의료행위 시 설명의무 위반으로 환자에게 손해가 발생했을 경우 민사상 손해배상 책임 및 형사상 업무상 과실치상 책임이 인정될 수 있다는 일반적인 법률 내용을 설명하고 있습니다. 특정 사건이나 피해 사례에 대한 정보는 포함하고 있지 않습니다.</t>
+          <t>기사는 불가항력적 의료사고에도 마취통증의학과 전문의가 형사·민사 소송의 공동 피소 대상이 되는 관행을 지적합니다. 또한 분만 및 제왕절개 포괄수가제로 인해 마취 전문의 고용 시 적자가 발생하여 전문의 부족 현상이 심화되고 있음을 다룹니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 사건에 대한 보도가 아닌, 의료행위 설명의무 위반에 따른 법적 책임에 대한 일반적인 법률 설명입니다. 소송금융 투자 검토를 위한 구체적인 사건 정보(피해자, 상대방, 피해 규모, 진행 단계 등)가 전혀 없어 투자 적합도를 판단할 수 없습니다.</t>
+          <t>기사는 의료 전문가들이 겪는 시스템적 문제와 관행에 대한 내용으로, 특정 가해자와 피해자가 명확한 소송 사건이 아닙니다. 소송금융의 일반적인 투자 대상인 집단 피해자나 명확한 피고가 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>법과 사람 사이②</t>
+          <t>[명의] 박상준 연세세브란스 마취통증의학과 교수 ① 비만약·고령화 시...</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>akomnews.com</t>
+          <t>womaneconomy.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.akomnews.com/bbs/board.php?bo_table=news&amp;wr_id=66658</t>
+          <t>https://www.womaneconomy.co.kr/news/articleView.html?idxno=251416</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-23 12:54:02.121043+00:00</t>
+          <t>2026-03-23 13:04:56.538900+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr"/>
+      <c r="D51" t="inlineStr"/>
+      <c r="E51" t="inlineStr"/>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>제공된 기사는 의료행위 시 설명의무 위반으로 환자에게 손해가 발생했을 경우 민사상 손해배상 책임 및 형사상 업무상 과실치상 책임이 인정될 수 있다는 일반적인 법률 내용을 설명하고 있습니다. 특정 사건이나 피해 사례에 대한 정보는 포함하고 있지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>제공된 기사는 특정 사건에 대한 보도가 아닌, 의료행위 설명의무 위반에 따른 법적 책임에 대한 일반적인 법률 설명입니다. 소송금융 투자 검토를 위한 구체적인 사건 정보(피해자, 상대방, 피해 규모, 진행 단계 등)가 전혀 없어 투자 적합도를 판단할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>법과 사람 사이②</t>
+        </is>
+      </c>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>akomnews.com</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M51" t="inlineStr">
+        <is>
+          <t>https://www.akomnews.com/bbs/board.php?bo_table=news&amp;wr_id=66658</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:54:02.121043+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B51" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C51" t="inlineStr">
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
         <is>
           <t>제약사</t>
         </is>
       </c>
-      <c r="D51" t="inlineStr">
+      <c r="D52" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E51" t="inlineStr">
+      <c r="E52" t="inlineStr">
         <is>
           <t>의사에 대한 벌금형 확정 및 자격정지 처분 정당 판결</t>
         </is>
       </c>
-      <c r="F51" t="inlineStr">
+      <c r="F52" t="inlineStr">
         <is>
           <t>제약사로부터 뒷돈을 받은 의사가 벌금형을 확정받고 자격정지 처분까지 정당하다는 법원 판결을 받았습니다. 이는 제약사의 불법 리베이트 제공 및 의사의 수수 행위가 공적으로 확인된 사건으로, 잠재적 피해자들의 손해배상 청구 가능성이 높습니다. 관련 공적 절차를 통해 증거가 확보되어 소송금융 투자에 적합한 조건을 갖추고 있습니다.</t>
         </is>
       </c>
-      <c r="G51" t="inlineStr">
+      <c r="G52" t="inlineStr">
         <is>
           <t>의사의 벌금형 확정 및 자격정지 처분 정당 판결로 제약사의 뒷돈 제공 사실과 의사의 수수 행위가 명확히 입증되어 상대방 책임이 명확합니다. 형사 처벌 및 행정 처분 과정을 통해 관련 증거가 이미 확보되었으며, 제약사를 상대로 한 소송 시 충분한 자력을 기대할 수 있습니다. 이미 공적 절차가 진행되어 의사의 위법 행위가 확인된 점도 적합성을 높입니다.</t>
         </is>
       </c>
-      <c r="H51" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J51" t="inlineStr">
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
         <is>
           <t>제약사 뒷돈 받고 벌금형 확정된 의사…법원  자격정지 처분 정당</t>
         </is>
       </c>
-      <c r="K51" t="inlineStr">
+      <c r="K52" t="inlineStr">
         <is>
           <t>dailian.co.kr</t>
         </is>
       </c>
-      <c r="L51" t="inlineStr">
+      <c r="L52" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M51" t="inlineStr">
+      <c r="M52" t="inlineStr">
         <is>
           <t>https://www.dailian.co.kr/news/view/1624084/?sc=Naver</t>
         </is>
       </c>
-      <c r="N51" t="inlineStr">
+      <c r="N52" t="inlineStr">
         <is>
           <t>2026-03-23 00:47:28.038420+00:00</t>
         </is>
       </c>
     </row>
-    <row r="52">
-      <c r="A52" s="3" t="inlineStr">
+    <row r="53">
+      <c r="A53" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B52" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C52" t="inlineStr">
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
         <is>
           <t>미상 제약사</t>
         </is>
       </c>
-      <c r="D52" t="inlineStr">
+      <c r="D53" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
+      <c r="E53" t="inlineStr">
         <is>
           <t>의사 형사 유죄 확정 및 면허 자격정지 처분 정당 판결</t>
         </is>
       </c>
-      <c r="F52" t="inlineStr">
+      <c r="F53" t="inlineStr">
         <is>
           <t>의사 A 씨가 제약사 영업사원으로부터 980만 원의 뒷돈을 받은 혐의로 기소되어 유죄가 확정되었으며, 이에 따른 의사면허 자격정지 4개월 처분이 정당하다는 법원 판단이 나왔습니다. 이 사건은 의사의 불법 리베이트 수수와 관련된 것으로, 형사 판결과 행정소송을 통해 사실관계가 명확히 입증되었습니다.</t>
         </is>
       </c>
-      <c r="G52" t="inlineStr">
+      <c r="G53" t="inlineStr">
         <is>
           <t>의사의 제약사로부터 뒷돈 수수 혐의가 형사 판결로 유죄 확정되고 행정소송에서도 면허 자격정지 처분이 정당하다고 판단되어 상대방 책임이 명확합니다(적합 조건 1, 5). 또한, 뒷돈을 제공한 제약사는 자력이 충분한 대기업일 가능성이 높으며(적합 조건 2), 이미 형사 및 행정 절차가 진행되어 공적 절차 진행 중이라는 점도 적합합니다(적합 조건 6). 다만, 환자들의 집단적 피해 여부나 구체적인 피해 규모는 기사에서 확인되지 않아 추가 조사가 필요합니다.</t>
         </is>
       </c>
-      <c r="H52" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J52" t="inlineStr">
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
         <is>
           <t>제약사 뒷돈 받은 의사...법원  4개월 자격정지는 정당</t>
         </is>
       </c>
-      <c r="K52" t="inlineStr">
+      <c r="K53" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
-      <c r="L52" t="inlineStr">
+      <c r="L53" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M52" t="inlineStr">
+      <c r="M53" t="inlineStr">
         <is>
           <t>https://www.ytn.co.kr/_ln/0103_202603230819449460</t>
         </is>
       </c>
-      <c r="N52" t="inlineStr">
+      <c r="N53" t="inlineStr">
         <is>
           <t>2026-03-23 00:46:23.272820+00:00</t>
         </is>
       </c>
     </row>
-    <row r="53">
-      <c r="A53" s="3" t="inlineStr">
+    <row r="54">
+      <c r="A54" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B53" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C53" t="inlineStr">
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
         <is>
           <t>제약사 (특정 불가)</t>
         </is>
       </c>
-      <c r="D53" t="inlineStr">
+      <c r="D54" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
+      <c r="E54" t="inlineStr">
         <is>
           <t>의사에 대한 보건복지부 자격정지 처분 및 해당 처분에 대한 의사의 행정소송 패소</t>
         </is>
       </c>
-      <c r="F53" t="inlineStr">
+      <c r="F54" t="inlineStr">
         <is>
           <t>제약사로부터 뒷돈을 받고 특정 약을 처방한 의사가 보건복지부로부터 4개월 자격정지 처분을 받았다. 의사는 이에 불복해 취소 소송을 제기했으나 패소했다. 이 사건은 의사의 불법 행위와 제약사의 리베이트 제공 사실을 명확히 보여주며, 해당 의사에게 처방받은 환자들의 잠재적 피해 여부에 대한 조사가 필요하다.</t>
         </is>
       </c>
-      <c r="G53" t="inlineStr">
+      <c r="G54" t="inlineStr">
         <is>
           <t>의사가 제약사로부터 뒷돈을 받은 사실이 보건복지부의 자격정지 처분 및 의사의 행정소송 패소로 명확히 확인되어 상대방 책임이 명확하고 증거 확보가 용이함 (적합 조건 1, 5, 6). 제약사가 연루되어 자력 충분 가능성이 높으며 (적합 조건 2), 해당 의사에게 처방받은 다수 환자의 잠재적 피해 가능성이 있어 집단소송으로 발전할 여지가 있음.</t>
         </is>
       </c>
-      <c r="H53" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J53" t="inlineStr">
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
         <is>
           <t>이 약 처방 내주세요 …제약사 뒷돈 받은 의사 '자격정지'</t>
         </is>
       </c>
-      <c r="K53" t="inlineStr">
+      <c r="K54" t="inlineStr">
         <is>
           <t>hankyung.com</t>
         </is>
       </c>
-      <c r="L53" t="inlineStr">
+      <c r="L54" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M53" t="inlineStr">
+      <c r="M54" t="inlineStr">
         <is>
           <t>https://www.hankyung.com/article/2026032385297</t>
         </is>
       </c>
-      <c r="N53" t="inlineStr">
+      <c r="N54" t="inlineStr">
         <is>
           <t>2026-03-23 00:42:15.564611+00:00</t>
         </is>
       </c>
     </row>
-    <row r="54">
-      <c r="A54" s="2" t="inlineStr">
+    <row r="55">
+      <c r="A55" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B54" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D54" t="inlineStr">
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr"/>
+      <c r="D55" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E54" t="inlineStr">
+      <c r="E55" t="inlineStr">
         <is>
           <t>의사 A씨의 의료법 위반 유죄 확정 및 자격정지 처분 취소 소송 원고 패소</t>
         </is>
       </c>
-      <c r="F54" t="inlineStr">
+      <c r="F55" t="inlineStr">
         <is>
           <t>제약사 영업사원으로부터 뒷돈을 받은 의사 A씨에게 내려진 의사면허 자격정지 4개월 처분이 정당하다는 법원 판결이 나왔습니다. A씨는 2016년 9월부터 2017년 7월까지 10회에 걸쳐 980만원을 받은 혐의로 2024년 11월 유죄가 확정되었으며, 법원은 그의 자격정지 처분 취소 소송을 기각했습니다.</t>
         </is>
       </c>
-      <c r="G54" t="inlineStr">
+      <c r="G55" t="inlineStr">
         <is>
           <t>의사 A씨의 의료법 위반 유죄가 확정되고 자격정지 처분이 정당하다는 법원 판결이 나왔으므로 상대방의 책임은 명확합니다 (적합 조건 1, 5). 그러나 기사는 의사의 징계 및 형사 처벌 과정에 초점을 맞추고 있으며, 해당 의사의 행위로 인해 피해를 입은 환자 등 구체적인 피해자나 그들의 피해 규모에 대한 언급이 전혀 없습니다. 소송금융 투자를 위한 명확한 원고 집단과 손해배상 청구권이 부재하여 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H54" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J54" t="inlineStr">
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
         <is>
           <t>제약사 영업사원에 뒷돈 받은 의사 자격정지…법원 “계속적 범죄”</t>
         </is>
       </c>
-      <c r="K54" t="inlineStr">
+      <c r="K55" t="inlineStr">
         <is>
           <t>dt.co.kr</t>
         </is>
       </c>
-      <c r="L54" t="inlineStr">
+      <c r="L55" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M54" t="inlineStr">
+      <c r="M55" t="inlineStr">
         <is>
           <t>https://www.dt.co.kr/article/12053124?ref=naver</t>
         </is>
       </c>
-      <c r="N54" t="inlineStr">
+      <c r="N55" t="inlineStr">
         <is>
           <t>2026-03-23 00:41:49.235357+00:00</t>
         </is>
       </c>
     </row>
-    <row r="55">
-      <c r="A55" s="2" t="inlineStr">
+    <row r="56">
+      <c r="A56" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B55" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C55" t="inlineStr">
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
         <is>
           <t>제약사 (이름 미상) 및 의사 A씨</t>
         </is>
       </c>
-      <c r="D55" t="inlineStr">
+      <c r="D56" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E55" t="inlineStr">
+      <c r="E56" t="inlineStr">
         <is>
           <t>의사 자격정지 처분 취소 행정소송 원고 패소 판결</t>
         </is>
       </c>
-      <c r="F55" t="inlineStr">
+      <c r="F56" t="inlineStr">
         <is>
           <t>제약사로부터 리베이트를 받은 의사 A씨가 자격정지 처분에 불복하여 제기한 행정소송에서 최근 원고 패소 판결을 받았다. A씨는 2016년부터 2017년까지 제약사로부터 리베이트를 수수하여 의료법 위반으로 자격정지 3개월 처분을 받았다.</t>
         </is>
       </c>
-      <c r="G55" t="inlineStr">
+      <c r="G56" t="inlineStr">
         <is>
           <t>기사에서 언급된 의사의 자격정지 처분 취소 행정소송은 이미 원고 패소로 판결이 확정되어 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 또한, 소송금융의 고객이 될 수 있는 피해자 집단이나 구체적인 피해 규모가 명확히 제시되지 않아 집단적 피해 및 피해 규모가 큼 조건에 부합하지 않습니다.</t>
         </is>
       </c>
-      <c r="H55" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J55" t="inlineStr">
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
         <is>
           <t>제약사로부터 리베이트 받은 의사…자격정지 처분 '철퇴'</t>
         </is>
       </c>
-      <c r="K55" t="inlineStr">
+      <c r="K56" t="inlineStr">
         <is>
           <t>hankyung.com</t>
         </is>
       </c>
-      <c r="L55" t="inlineStr">
+      <c r="L56" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M55" t="inlineStr">
+      <c r="M56" t="inlineStr">
         <is>
           <t>https://www.hankyung.com/article/202603228328i</t>
         </is>
       </c>
-      <c r="N55" t="inlineStr">
+      <c r="N56" t="inlineStr">
         <is>
           <t>2026-03-23 00:41:25.416324+00:00</t>
         </is>
       </c>
     </row>
-    <row r="56">
-      <c r="A56" s="2" t="inlineStr">
+    <row r="57">
+      <c r="A57" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B56" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D56" t="inlineStr">
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr"/>
+      <c r="D57" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
+      <c r="E57" t="inlineStr">
         <is>
           <t>의사의 면허 자격 정지 처분 취소 소송에서 원고 패소 판결</t>
         </is>
       </c>
-      <c r="F56" t="inlineStr">
+      <c r="F57" t="inlineStr">
         <is>
           <t>제약사로부터 980만원의 리베이트를 받은 의사가 면허 자격 정지 처분을 취소해달라며 제기한 소송에서 법원이 원고 패소 판결을 내렸다. 법원은 의사의 리베이트 수수 사실을 인정하고 면허 정지 처분이 정당하다고 판단했다.</t>
         </is>
       </c>
-      <c r="G56" t="inlineStr">
+      <c r="G57" t="inlineStr">
         <is>
           <t>이 사건은 리베이트를 받은 의사가 면허 정지 처분에 불복하여 제기한 행정소송으로, 원고(의사)가 패소한 사건이다. 소송금융은 통상 피해자가 손해배상을 청구하는 사건에 투자하므로, 이 사건은 투자 대상으로서의 적합성이 낮다. 또한, 기사에 피해자나 피해 규모에 대한 정보가 없어 집단적 피해나 큰 피해 규모를 특정하기 어렵다.</t>
         </is>
       </c>
-      <c r="H56" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J56" t="inlineStr">
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
         <is>
           <t>제약사로부터 980만원 '뒷돈'…법원  면허 자격 정지 정당</t>
         </is>
       </c>
-      <c r="K56" t="inlineStr">
+      <c r="K57" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L56" t="inlineStr">
+      <c r="L57" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M56" t="inlineStr">
+      <c r="M57" t="inlineStr">
         <is>
           <t>https://www.news1.kr/society/general-society/6108894</t>
         </is>
       </c>
-      <c r="N56" t="inlineStr">
+      <c r="N57" t="inlineStr">
         <is>
           <t>2026-03-23 00:38:52.363914+00:00</t>
         </is>
       </c>
     </row>
-    <row r="57">
-      <c r="A57" s="2" t="inlineStr">
+    <row r="58">
+      <c r="A58" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B57" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F57" t="inlineStr">
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr"/>
+      <c r="D58" t="inlineStr"/>
+      <c r="E58" t="inlineStr"/>
+      <c r="F58" t="inlineStr">
         <is>
           <t>이 기사는 보험사가 의료기관의 개설·운영자인 병원장 개인을 상대로 민사 손해배상 소송을 제기하는 최근의 경향과 그 배경을 분석합니다. 보험사가 병원장까지 분쟁에 끌어들이는 전략적 이유를 설명하며, 의료기관 관련 소송의 복잡성을 시사합니다.</t>
         </is>
       </c>
-      <c r="G57" t="inlineStr">
+      <c r="G58" t="inlineStr">
         <is>
           <t>이 기사는 보험사가 병원장을 상대로 소송을 제기하는 일반적인 경향과 그 이유를 설명하는 법률 논평입니다. 특정 사건이나 피해자를 다루지 않아 소송금융 투자 대상으로서의 구체적인 사건 발굴이 불가능합니다. (적합 조건 1~6 모두 해당 없음)</t>
         </is>
       </c>
-      <c r="H57" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J57" t="inlineStr">
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
         <is>
           <t>보험사는 왜 병원장을 상대로 소송하는가</t>
         </is>
       </c>
-      <c r="K57" t="inlineStr">
+      <c r="K58" t="inlineStr">
         <is>
           <t>medicaltimes.com</t>
         </is>
       </c>
-      <c r="L57" t="inlineStr">
+      <c r="L58" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M57" t="inlineStr">
+      <c r="M58" t="inlineStr">
         <is>
           <t>https://www.medicaltimes.com/Main/News/NewsView.html?ID=1167834&amp;ref=naverpc</t>
         </is>
       </c>
-      <c r="N57" t="inlineStr">
+      <c r="N58" t="inlineStr">
         <is>
           <t>2026-03-23 00:32:23.007992+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-22 12:52:35.015823+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>C병원</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>광주고법에서 유족 항소 기각, 1심 판결 유지</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>급성 췌장염으로 입원 치료 중이던 환자가 희귀 합병증인 상장간막동맥 파열로 사망한 사건입니다. 유족은 의료과실을 주장하며 손해배상 소송을 제기했으나, 1심과 항소심 모두 의료진의 과실을 인정하지 않고 원고 패소 판결을 내렸습니다. 법원은 의료진의 진단, 처치, 전원 과정이 적절했으며, 희귀 합병증에 대한 설명의무 위반도 없다고 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>두 차례의 법원 판결(1심 및 항소심)에서 의료진의 과실이 없다고 판단되어 원고 패소 판결이 확정되었습니다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않으며, 이미 법적 절차가 진행되어 불리한 결과가 나온 사건으로 소송금융 투자에 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>극히 드문 '상장간막동맥 파열' 사망…병원 과실 불인정</t>
+        </is>
+      </c>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>doctorsnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M59" t="inlineStr">
+        <is>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163732</t>
+        </is>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:52:35.015823+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B59" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C59" t="inlineStr">
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
         <is>
           <t>B학교법인 (A대학병원 운영)</t>
         </is>
       </c>
-      <c r="D59" t="inlineStr">
+      <c r="D60" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E59" t="inlineStr">
+      <c r="E60" t="inlineStr">
         <is>
           <t>1심 판결 선고 (손해배상 책임 인정)</t>
         </is>
       </c>
-      <c r="F59" t="inlineStr">
+      <c r="F60" t="inlineStr">
         <is>
           <t>미숙아 치료 과정에서 수술 지연으로 뇌손상이 발생한 사건에 대해 법원이 병원의 손해배상 책임을 인정하고 약 3억 2500만원을 배상하라고 판결했습니다. 이 판결을 계기로 의료사고 책임 판단 기준에 대한 논란이 재점화되었으며, 국회에서는 의료분쟁 조정법 개정안이 논의 중입니다.</t>
         </is>
       </c>
-      <c r="G59" t="inlineStr">
+      <c r="G60" t="inlineStr">
         <is>
           <t>1심 판결로 병원의 손해배상 책임이 인정되어 상대방 책임이 명확하며(적합 조건 1), 서울 소재 대학병원을 운영하는 법인으로 자력이 충분합니다(적합 조건 2). 피해 금액 또한 약 3억 2500만원으로 규모가 크고(적합 조건 4), 이미 법원 판결이 나온 만큼 증거가 확보되어 있습니다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H59" t="inlineStr">
+      <c r="H60" t="inlineStr">
         <is>
           <t>약 3억 2500만원</t>
         </is>
       </c>
-      <c r="I59" t="inlineStr">
+      <c r="I60" t="inlineStr">
         <is>
           <t>1명 (미숙아 환아)</t>
         </is>
       </c>
-      <c r="J59" t="inlineStr">
+      <c r="J60" t="inlineStr">
         <is>
           <t>“더 빨리 했어야 했다?”···미숙아 판결로 불붙은 의료사고 ‘중과...</t>
         </is>
       </c>
-      <c r="K59" t="inlineStr">
+      <c r="K60" t="inlineStr">
         <is>
           <t>khan.co.kr</t>
         </is>
       </c>
-      <c r="L59" t="inlineStr">
+      <c r="L60" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M59" t="inlineStr">
+      <c r="M60" t="inlineStr">
         <is>
           <t>https://www.khan.co.kr/article/202603221518011</t>
         </is>
       </c>
-      <c r="N59" t="inlineStr">
+      <c r="N60" t="inlineStr">
         <is>
           <t>2026-03-22 12:47:26.392826+00:00</t>
         </is>
       </c>
     </row>
-    <row r="60">
-      <c r="A60" s="3" t="inlineStr">
+    <row r="61">
+      <c r="A61" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B60" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C60" t="inlineStr">
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D60" t="inlineStr">
+      <c r="D61" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E60" t="inlineStr">
+      <c r="E61" t="inlineStr">
         <is>
           <t>국회의원 간담회를 통한 국가 책임 규명 및 보상 논의 시작</t>
         </is>
       </c>
-      <c r="F60" t="inlineStr">
+      <c r="F61" t="inlineStr">
         <is>
           <t>국민의힘 주진우 의원이 코로나19 백신 부작용 피해 유가족들과 간담회를 열고 피해 실태를 청취했다. 주 의원은 장기간 이어지는 피해에 대한 국가 책임 규명과 보상 필요성을 제기하며 대책 마련을 촉구했다.</t>
         </is>
       </c>
-      <c r="G60" t="inlineStr">
+      <c r="G61" t="inlineStr">
         <is>
           <t>상대방(국가)의 자력이 충분하며, 코로나19 백신 부작용으로 인한 유가족 다수가 피해를 입어 집단적 피해 및 중대한 피해 규모로 판단됩니다. 국회의원 간담회를 통해 국가 책임 규명 및 보상 논의가 시작되어 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
-      <c r="H60" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I60" t="inlineStr">
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J60" t="inlineStr">
+      <c r="J61" t="inlineStr">
         <is>
           <t>주진우, 코로나 백신 피해 유가족과 간담회··· 책임 밝혀야</t>
         </is>
       </c>
-      <c r="K60" t="inlineStr">
+      <c r="K61" t="inlineStr">
         <is>
           <t>pointe.co.kr</t>
         </is>
       </c>
-      <c r="L60" t="inlineStr">
+      <c r="L61" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M60" t="inlineStr">
+      <c r="M61" t="inlineStr">
         <is>
           <t>https://www.pointe.co.kr/news/articleView.html?idxno=75961</t>
         </is>
       </c>
-      <c r="N60" t="inlineStr">
+      <c r="N61" t="inlineStr">
         <is>
           <t>2026-03-22 12:21:53.682496+00:00</t>
         </is>
       </c>
     </row>
-    <row r="61">
-      <c r="A61" s="2" t="inlineStr">
+    <row r="62">
+      <c r="A62" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B61" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E61" t="inlineStr">
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr"/>
+      <c r="D62" t="inlineStr"/>
+      <c r="E62" t="inlineStr">
         <is>
           <t>무면허 의료행위 쌍벌제 도입에 대한 정책 논의 중</t>
         </is>
       </c>
-      <c r="F61" t="inlineStr">
+      <c r="F62" t="inlineStr">
         <is>
           <t>무면허 의료행위에 대한 '쌍벌제' 도입을 두고 찬반 논란이 일고 있습니다. 복지부는 현행 의료법과 보건범죄단속특별법으로도 처벌이 충분하며, 선의의 피해자가 발생할 수 있다는 지적도 제기됩니다.</t>
         </is>
       </c>
-      <c r="G61" t="inlineStr">
+      <c r="G62" t="inlineStr">
         <is>
           <t>해당 기사는 무면허 의료행위에 대한 '쌍벌제' 도입 찬반 논의를 다루는 정책적 기사로, 특정 피해 사건이나 가해자가 명확히 특정되지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해 규모, 피해자 집단이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H61" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J61" t="inlineStr">
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
         <is>
           <t>﻿무면허 의료행위 제공자·수혜자 '쌍벌제' 찬반</t>
         </is>
       </c>
-      <c r="K61" t="inlineStr">
+      <c r="K62" t="inlineStr">
         <is>
           <t>dailymedi.com</t>
         </is>
       </c>
-      <c r="L61" t="inlineStr">
+      <c r="L62" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
-      <c r="M61" t="inlineStr">
+      <c r="M62" t="inlineStr">
         <is>
           <t>https://www.dailymedi.com/news/news_view.php?wr_id=934873</t>
         </is>
       </c>
-      <c r="N61" t="inlineStr">
+      <c r="N62" t="inlineStr">
         <is>
           <t>2026-03-22 00:17:25.413654+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-21 12:32:20.761892+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Pfizer</t>
+          <t>정부, 병원</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>2009년 합의로 법적 분쟁 마무리</t>
+          <t>2023년 정부와 병원을 상대로 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>기사에 언급된 사건은 장기간의 국제 소송 끝에 2009년 Pfizer가 보상금을 지급하는 합의에 이르면서 법적 분쟁이 종결되었습니다. 이는 공중 보건 개입의 공익과 상업적 이해의 경계를 다룬 사건으로 보입니다.</t>
+          <t>코로나19 당시 사망한 고 정유엽 군의 유가족과 대책위원회가 2023년 정부와 병원을 상대로 손해배상 청구 소송을 제기했습니다. 이들은 '모두가 건강하게 살 권리'를 주장하며 정 군의 사망에 대한 책임을 묻고 있습니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>해당 사건은 2009년에 Pfizer가 보상금을 지급하는 합의에 이르면서 법적 분쟁이 마무리되었다고 명시되어 있습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>상대방인 정부의 자력이 충분하고(적합 조건 2), 사망 사건으로 피해 규모가 크다는 점(적합 조건 4)에서 소송금융 적합 조건에 해당합니다. 그러나 집단적 피해가 아닌 개별 사건으로 보이며(적합 조건 3 미충족), 기사만으로는 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>영국 브리핑 59 : 뉴스는 공포를 먹고 산다</t>
+          <t>‘모두가 건강하게 살 권리’ 위해…코로나 당시 숨진 고 정유엽 군 유...</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>ddanzi.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>http://www.ddanzi.com/876556691</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026032111442465770</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-21 00:32:41.462934+00:00</t>
+          <t>2026-03-21 12:32:20.761892+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>Pfizer</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>2009년 합의로 법적 분쟁 마무리</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>기사에 언급된 사건은 장기간의 국제 소송 끝에 2009년 Pfizer가 보상금을 지급하는 합의에 이르면서 법적 분쟁이 종결되었습니다. 이는 공중 보건 개입의 공익과 상업적 이해의 경계를 다룬 사건으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>해당 사건은 2009년에 Pfizer가 보상금을 지급하는 합의에 이르면서 법적 분쟁이 마무리되었다고 명시되어 있습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>영국 브리핑 59 : 뉴스는 공포를 먹고 산다</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>ddanzi.com</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M64" t="inlineStr">
+        <is>
+          <t>http://www.ddanzi.com/876556691</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>2026-03-21 00:32:41.462934+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
-        </is>
-[...66 lines deleted...]
-          <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>무면허 의료행위 관련 법률 개정 논의</t>
+          <t>임상시험 참여자들이 병원 등을 상대로 제기한 소송 현황 분석 중</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>기사 본문이 인코딩 문제로 판독 불가능하여 상세한 요약이 어렵습니다. 제목에 따르면 '주사이모 논란'이 무면허 의료행위 관련 법률 개정안 논의를 촉발한 것으로 보입니다. 박나래 씨는 이 과정에서 의도치 않게 큰 역할을 한 것으로 언급됩니다.</t>
+          <t>임상시험 부작용 발생 시 보상 범위와 절차가 구체적이지 않아 참여자들이 소송을 선택할 수밖에 없는 상황입니다. 취재팀 분석 결과, 임상시험 참여자들이 병원 등을 상대로 제기한 소송이 다수 존재하며, 이는 임상시험 피해자들의 법적 구제 필요성을 시사합니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>기사 본문이 인코딩 문제로 인해 판독 불가능하여 상세한 분석이 어렵습니다. 제목만으로는 무면허 의료행위 개정안 논의가 주를 이루며, 특정 피해자 집단이나 소송 상대방, 구체적인 피해 규모를 파악하기 어렵습니다. 소송금융 투자 대상으로서의 적합 조건을 명확히 충족하는지 판단하기 어렵습니다.</t>
+          <t>임상시험 부작용으로 인한 피해는 중대할 가능성이 높고, 임상시험을 주관하는 병원이나 제약사는 자력이 충분할 것으로 예상됩니다(적합 조건 2). 임상시험 기록 등 객관적 증거 확보가 용이하며(적합 조건 5), 보상 절차의 미흡으로 다수의 참여자가 소송을 선택할 수밖에 없는 상황이므로 집단적 피해 및 소송 수요가 높습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>‘주사이모 논란’ 박나래, 졸지에 큰일했네…무면허 의료행위 개정안...</t>
+          <t>임상시험의 그늘, 이대로 괜찮은가</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>danbinews.com</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603201453180410</t>
+          <t>https://www.danbinews.com/news/articleView.html?idxno=32652</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-20 12:54:18.855684+00:00</t>
+          <t>2026-03-21 00:32:22.206208+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr"/>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>무면허 의료행위 관련 법률 개정 논의</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>기사 본문이 인코딩 문제로 판독 불가능하여 상세한 요약이 어렵습니다. 제목에 따르면 '주사이모 논란'이 무면허 의료행위 관련 법률 개정안 논의를 촉발한 것으로 보입니다. 박나래 씨는 이 과정에서 의도치 않게 큰 역할을 한 것으로 언급됩니다.</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>기사 본문이 인코딩 문제로 인해 판독 불가능하여 상세한 분석이 어렵습니다. 제목만으로는 무면허 의료행위 개정안 논의가 주를 이루며, 특정 피해자 집단이나 소송 상대방, 구체적인 피해 규모를 파악하기 어렵습니다. 소송금융 투자 대상으로서의 적합 조건을 명확히 충족하는지 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>‘주사이모 논란’ 박나래, 졸지에 큰일했네…무면허 의료행위 개정안...</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M66" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202603201453180410</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:54:18.855684+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B66" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C66" t="inlineStr">
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D66" t="inlineStr">
+      <c r="D67" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E66" t="inlineStr">
+      <c r="E67" t="inlineStr">
         <is>
           <t>코로나19 백신 부작용에 대한 국가 책임론 제기</t>
         </is>
       </c>
-      <c r="F66" t="inlineStr">
+      <c r="F67" t="inlineStr">
         <is>
           <t>송영길 전 대표가 코로나19 백신 접종 후 발생한 부작용에 대해 국가가 책임져야 한다고 주장했다. 수천 명의 사망 사례가 보고되었으나 정식 보상은 극히 일부에 불과하다며, 인과관계 추정 확대와 입증책임 전환을 통해 실질적인 피해 구제를 요구했다.</t>
         </is>
       </c>
-      <c r="G66" t="inlineStr">
+      <c r="G67" t="inlineStr">
         <is>
           <t>국가라는 자력 충분한 상대방(적합 조건 2)이며, 수천 명의 사망 사례가 보고될 정도로 집단적 피해 규모가 매우 큼(적합 조건 3, 4). 정치권에서 국가의 책임론을 강하게 제기하고 있어 소송 가능성이 높다. 다만, 백신 부작용과 국가의 책임 간 인과관계 입증이 핵심 쟁점이 될 수 있다.</t>
         </is>
       </c>
-      <c r="H66" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I66" t="inlineStr">
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
         <is>
           <t>수천 명 이상</t>
         </is>
       </c>
-      <c r="J66" t="inlineStr">
+      <c r="J67" t="inlineStr">
         <is>
           <t>송영길 “코로나 백신 독려했으니 부작용 책임 져야…이게 음모론인가...</t>
         </is>
       </c>
-      <c r="K66" t="inlineStr">
+      <c r="K67" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L66" t="inlineStr">
+      <c r="L67" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
-      <c r="M66" t="inlineStr">
+      <c r="M67" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514181&amp;ref=A</t>
         </is>
       </c>
-      <c r="N66" t="inlineStr">
+      <c r="N67" t="inlineStr">
         <is>
           <t>2026-03-20 12:24:50.649877+00:00</t>
-        </is>
-[...62 lines deleted...]
-          <t>2026-03-20 00:54:00.723736+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr"/>
+      <c r="D68" t="inlineStr"/>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>의료분쟁조정법 개정안 입법 과정 진행 중</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>대한의사협회가 국회 통과를 앞둔 '의료분쟁조정법 개정안'의 '12대 중과실' 조항에 대한 논란에 입장을 표명했습니다. 의협은 해당 조항의 해석 여지가 넓어 의료계의 사법 리스크를 높일 수 있다는 우려를 제기하며, 향후 입법 과정에서 명확성을 높이고 독소조항을 수정하는 데 총력을 기울이겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 피해 사건이나 당사자 간의 분쟁이 아닌, '의료분쟁조정법 개정안'의 입법 과정과 '12대 중과실' 조항에 대한 논란을 다루고 있습니다. 소송금융은 실제 발생한 피해와 관련된 소송을 대상으로 하므로, 현재 단계에서는 투자 적합성이 낮습니다. (적합 조건에 해당하는 특정 사건이 아님)</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>의협, 의료분쟁조정법 12대 중과실 논란에  입법 과정에서 수정</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>newsmp.com</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>http://www.newsmp.com/news/articleView.html?idxno=252229</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>2026-03-20 00:54:00.723736+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B68" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C68" t="inlineStr">
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
         <is>
           <t>의료기관 및 정부</t>
         </is>
       </c>
-      <c r="D68" t="inlineStr">
+      <c r="D69" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E68" t="inlineStr">
+      <c r="E69" t="inlineStr">
         <is>
           <t>대한정형외과학회 국회 기자간담회 개최 및 제도 개선 촉구</t>
         </is>
       </c>
-      <c r="F68" t="inlineStr">
+      <c r="F69" t="inlineStr">
         <is>
           <t>고관절 골절 환자들이 상급종합병원의 구조 전환 정책과 의료 인력난으로 인해 제때 수술을 받지 못해 사망률 및 심각한 합병증 위험이 높아지고 있습니다. 대한정형외과학회는 국회에서 기자간담회를 열고 정부에 중증도 산정 체계 개선, 필수의료 정책 반영, 합리적 보상 체계 마련을 촉구했습니다. 이는 다수의 환자가 필수 의료 서비스 접근성 저하로 심각한 피해를 입고 있는 상황입니다.</t>
         </is>
       </c>
-      <c r="G68" t="inlineStr">
+      <c r="G69" t="inlineStr">
         <is>
           <t>상급종합병원의 정책 및 정부의 중증도 산정 체계로 인해 고관절 골절 환자들이 필수적인 수술을 제때 받지 못하고 있어 책임 주체가 특정될 수 있습니다. (적합 조건 1) 상급종합병원과 정부는 충분한 자력을 갖추고 있으며 (적합 조건 2), 고관절 골절 환자 수가 수만 명에 달하고 사망률 및 심각한 합병증이 발생하고 있어 (적합 조건 3, 4) 집단적 피해 규모가 큽니다. 대한정형외과학회의 공식 경고와 통계 자료 등 객관적 증거 확보도 가능합니다. (적합 조건 5)</t>
         </is>
       </c>
-      <c r="H68" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I68" t="inlineStr">
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
         <is>
           <t>수만 명 이상</t>
         </is>
       </c>
-      <c r="J68" t="inlineStr">
+      <c r="J69" t="inlineStr">
         <is>
           <t>고관절 골절 환자 10년 새 32% 늘었는데… 수술 병원은 줄어</t>
         </is>
       </c>
-      <c r="K68" t="inlineStr">
+      <c r="K69" t="inlineStr">
         <is>
           <t>hani.co.kr</t>
         </is>
       </c>
-      <c r="L68" t="inlineStr">
+      <c r="L69" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M68" t="inlineStr">
+      <c r="M69" t="inlineStr">
         <is>
           <t>https://www.hani.co.kr/arti/hanihealth/medical/1250248.html</t>
         </is>
       </c>
-      <c r="N68" t="inlineStr">
+      <c r="N69" t="inlineStr">
         <is>
           <t>2026-03-20 00:49:02.184389+00:00</t>
         </is>
       </c>
     </row>
-    <row r="69">
-      <c r="A69" s="2" t="inlineStr">
+    <row r="70">
+      <c r="A70" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B69" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C69" t="inlineStr">
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
         <is>
           <t>김모씨 (유디치과 원장)</t>
         </is>
       </c>
-      <c r="D69" t="inlineStr">
+      <c r="D70" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E69" t="inlineStr">
+      <c r="E70" t="inlineStr">
         <is>
           <t>2심에서 실형 선고, 피고인 해외 도피 중</t>
         </is>
       </c>
-      <c r="F69" t="inlineStr">
+      <c r="F70" t="inlineStr">
         <is>
           <t>유디치과 원장이 의료법상 '1인 1개소' 규정을 어기고 20여개 치과를 운영한 혐의로 2심에서 징역 3년 실형을 선고받았다. 피고인은 해외 도피 중으로 공판에 불출석한 상태에서 재판이 진행되었다. 이 사건은 의료법 위반에 대한 형사 처벌 건으로, 환자들의 직접적인 피해나 민사상 손해배상 청구 가능성은 기사에서 명확히 드러나지 않는다.</t>
         </is>
       </c>
-      <c r="G69" t="inlineStr">
+      <c r="G70" t="inlineStr">
         <is>
           <t>이 사건은 의료법 '1인 1개소' 규정 위반에 대한 형사 재판으로, 피고인의 책임은 명확하고 증거도 충분히 확보되어 2심에서 실형이 선고되었습니다. 그러나 기사 내용만으로는 해당 위반 행위로 인해 다수의 환자에게 발생한 구체적인 민사상 손해나 피해 규모가 명확하지 않아, 소송금융 투자 대상으로서의 민사 소송 발굴 가능성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H69" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J69" t="inlineStr">
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
         <is>
           <t>'1인 1개소' 어기고 네트워크 운영…유디치과 원장 2심서 실형</t>
         </is>
       </c>
-      <c r="K69" t="inlineStr">
+      <c r="K70" t="inlineStr">
         <is>
           <t>view.asiae.co.kr</t>
         </is>
       </c>
-      <c r="L69" t="inlineStr">
+      <c r="L70" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M69" t="inlineStr">
+      <c r="M70" t="inlineStr">
         <is>
           <t>https://view.asiae.co.kr/article/2026031919165013064</t>
         </is>
       </c>
-      <c r="N69" t="inlineStr">
+      <c r="N70" t="inlineStr">
         <is>
           <t>2026-03-19 13:16:51.366877+00:00</t>
         </is>
       </c>
     </row>
-    <row r="70">
-[...66 lines deleted...]
-    </row>
     <row r="71">
-      <c r="A71" s="2" t="inlineStr">
+      <c r="A71" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 보건복지위원회 통과 및 정부의 제도 보완 추진</t>
+          <t>국회 공청회 개최, 필수의료 사법 리스크 개선 방안 논의</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>의료공동행동은 의료분쟁조정법 개정안에 대해 의료사고의 원인을 의료진 개인 과실보다 시스템 문제에 주목하고 개선해야 한다고 주장했습니다. 정부는 의료사고 이후 소통 활성화, 의료사고심의위원회 설치, 기소 제한 특례 도입 등을 통해 제도를 보완할 계획입니다.</t>
+          <t>국회에서 필수의료 현장의 고질적인 저수가와 사법 리스크 해결을 위한 공청회가 열렸습니다. 의료계와 법조계 전문가들은 의료사고 책임을 개인에게 전가하기보다 사회가 공동으로 분담하는 시스템 마련의 필요성을 강조하며, 의료진이 소신껏 진료에 전념할 수 있는 법적 토대 마련을 촉구했습니다. 이는 특정 사건이 아닌 제도 개선을 위한 논의입니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 의료사고나 피해 사례를 다루는 것이 아니라, 의료분쟁조정법 개정안에 대한 의료계의 의견과 정부의 제도 개선 추진 상황을 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 특정 상대방, 피해 규모, 집단적 피해 여부 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 필수의료 분야의 사법 리스크 개선을 위한 국회 공청회 내용을 다루고 있으며, 특정 의료사고 피해자 집단이나 명확한 피고가 존재하지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 상대방 자력, 집단적 피해, 피해 규모, 증거 확보)에 해당하지 않습니다. 이는 정책 논의 단계의 기사로, 구체적인 소송 기회를 포착하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>의료사고, 의사 과실보다 시스템에 주목해야  의료공동행동 성명</t>
+          <t>필수의료 사고 책임, 공동체화로 나아가야 ···의협·국회, 사법 리스...</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>doctorstimes.com</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/thebio/2026/03/19/2026031914521787681</t>
+          <t>http://www.doctorstimes.com/news/articleView.html?idxno=237209</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-19 12:43:20.369606+00:00</t>
+          <t>2026-03-19 12:49:08.819549+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>의료분쟁조정법 개정안 국회 보건복지위원회 통과 및 정부의 제도 보완 추진</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>의료공동행동은 의료분쟁조정법 개정안에 대해 의료사고의 원인을 의료진 개인 과실보다 시스템 문제에 주목하고 개선해야 한다고 주장했습니다. 정부는 의료사고 이후 소통 활성화, 의료사고심의위원회 설치, 기소 제한 특례 도입 등을 통해 제도를 보완할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 의료사고나 피해 사례를 다루는 것이 아니라, 의료분쟁조정법 개정안에 대한 의료계의 의견과 정부의 제도 개선 추진 상황을 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 특정 상대방, 피해 규모, 집단적 피해 여부 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>의료사고, 의사 과실보다 시스템에 주목해야  의료공동행동 성명</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/thebio/2026/03/19/2026031914521787681</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:43:20.369606+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr"/>
+      <c r="D73" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E72" t="inlineStr">
+      <c r="E73" t="inlineStr">
         <is>
           <t>무면허 사무장 병원임이 조사 결과 확인됨</t>
         </is>
       </c>
-      <c r="F72" t="inlineStr">
+      <c r="F73" t="inlineStr">
         <is>
           <t>중국에서 무면허 사무장 병원들이 관상 등을 내세워 노인들에게 고가의 미용 시술을 권유하며 피해가 속출하고 있습니다. 한 할머니는 효과 없는 주름제거 시술에 4백만 원을 지불했으며, 해당 병원은 무면허로 확인되었습니다. 중국 미용 성형 산업의 허술한 규제 탓에 노인 피해가 증가하고 있습니다.</t>
         </is>
       </c>
-      <c r="G72" t="inlineStr">
+      <c r="G73" t="inlineStr">
         <is>
           <t>상대방 책임이 무면허 사무장 병원으로 명확하며(적합 조건 1), 노인 피해자가 속출하여 집단적 피해(적합 조건 3)가 발생하고 있습니다. 이미 조사 결과 무면허임이 확인되어 증거 확보가 용이하고 공적 절차 진행 가능성이 높습니다(적합 조건 5, 6). 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="H72" t="inlineStr">
+      <c r="H73" t="inlineStr">
         <is>
           <t>황씨 할머니 사례 1만 8천 위안 (약 4백만 원), 다수 피해자 발생</t>
         </is>
       </c>
-      <c r="I72" t="inlineStr">
+      <c r="I73" t="inlineStr">
         <is>
           <t>노인 피해자 다수</t>
         </is>
       </c>
-      <c r="J72" t="inlineStr">
+      <c r="J73" t="inlineStr">
         <is>
           <t>중국, 노인 노린 미용 시술 피해 급증</t>
         </is>
       </c>
-      <c r="K72" t="inlineStr">
+      <c r="K73" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L72" t="inlineStr">
+      <c r="L73" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M72" t="inlineStr">
+      <c r="M73" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513112&amp;ref=A</t>
         </is>
       </c>
-      <c r="N72" t="inlineStr">
+      <c r="N73" t="inlineStr">
         <is>
           <t>2026-03-19 12:30:42.795745+00:00</t>
         </is>
       </c>
     </row>
-    <row r="73">
-[...62 lines deleted...]
-    </row>
     <row r="74">
-      <c r="A74" s="2" t="inlineStr">
+      <c r="A74" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C74" t="inlineStr"/>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
+          <t>의료분쟁조정법 관련 공청회 진행 중</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>국회도서관에서 '의료 민·형사 소송 현황 비교분석 및 개선방안 모색을 위한 공청회'가 열려 '의료사고 피해 구제 및 의료 분쟁 조정 등에 관한 법률'에 대한 논의가 진행되었습니다. 이 법안의 '중대 과실' 열거 조항이 필수의료 보호에 기여할지, 아니면 분쟁을 확대할지에 대한 전문가들의 의견이 제시되었습니다.</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 의료사고나 분쟁 사건에 대한 보도가 아닌, '의료사고 피해 구제 및 의료 분쟁 조정 등에 관한 법률' 개정 논의를 위한 공청회 소식을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>'중대 과실' 열거 의료분쟁조정법, 필수의료 보호? 분쟁 확대?</t>
+        </is>
+      </c>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>docdocdoc.co.kr</t>
+        </is>
+      </c>
+      <c r="L74" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M74" t="inlineStr">
+        <is>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037409</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:48:34.368770+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr"/>
+      <c r="D75" t="inlineStr"/>
+      <c r="E75" t="inlineStr">
+        <is>
           <t>의료 민·형사 소송 개선방안 모색을 위한 공청회 진행 중</t>
         </is>
       </c>
-      <c r="F74" t="inlineStr">
+      <c r="F75" t="inlineStr">
         <is>
           <t>국회도서관에서 의료 민·형사 소송 현황 비교분석 및 개선방안 모색을 위한 공청회가 개최되었습니다. 이 공청회에서는 형사소송 구조가 필수의료 기피를 심화시키는 핵심 요인으로 지목되었으며, 개인 책임에서 사회 분담으로의 전환 필요성이 강조되었습니다.</t>
         </is>
       </c>
-      <c r="G74" t="inlineStr">
+      <c r="G75" t="inlineStr">
         <is>
           <t>이 기사는 의료 민·형사 소송의 구조적 문제와 개선 방안을 논의하는 공청회에 대한 내용입니다. 특정 사건의 피해자, 명확한 상대방, 구체적인 피해 규모가 존재하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
-      <c r="H74" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J74" t="inlineStr">
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr">
         <is>
           <t>필수의료 형사리스크 완화 첫발…'개인책임→사회분담' 전환 필요성 부...</t>
         </is>
       </c>
-      <c r="K74" t="inlineStr">
+      <c r="K75" t="inlineStr">
         <is>
           <t>yakup.com</t>
         </is>
       </c>
-      <c r="L74" t="inlineStr">
+      <c r="L75" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M74" t="inlineStr">
+      <c r="M75" t="inlineStr">
         <is>
           <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=11&amp;nid=324815</t>
         </is>
       </c>
-      <c r="N74" t="inlineStr">
+      <c r="N75" t="inlineStr">
         <is>
           <t>2026-03-19 00:46:04.562418+00:00</t>
         </is>
       </c>
     </row>
-    <row r="75">
-      <c r="A75" s="2" t="inlineStr">
+    <row r="76">
+      <c r="A76" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B75" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D75" t="inlineStr">
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr"/>
+      <c r="D76" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E75" t="inlineStr">
+      <c r="E76" t="inlineStr">
         <is>
           <t>의료사고 사법 리스크 개선을 위한 공청회 개최 및 입법 논의 중</t>
         </is>
       </c>
-      <c r="F75" t="inlineStr">
+      <c r="F76" t="inlineStr">
         <is>
           <t>의료계와 정치권이 필수의료 위기의 주요 원인인 의료사고 사법 리스크 해결을 위해 공청회를 개최했다. 죽어가는 환자를 살리려다 잠재적 범죄자로 내몰리는 의료진의 현실을 개선하고, 국가가 책임지는 공적 배상 제도 도입 및 합리적인 법적 토대 마련을 촉구하는 목소리가 나왔다.</t>
         </is>
       </c>
-      <c r="G75" t="inlineStr">
+      <c r="G76" t="inlineStr">
         <is>
           <t>이 기사는 특정 의료사고 사건이나 피해자를 다루는 것이 아니라, 의료사고에 대한 사법 처리 시스템의 문제점과 필수의료 위기 해결을 위한 제도 개선 논의를 주제로 합니다. 소송금융 투자를 위한 구체적인 소송 대상, 명확한 상대방 책임, 집단적 피해 규모 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H75" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J75" t="inlineStr">
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
         <is>
           <t>환자 살리려다 잠재적 범죄자 취급, 전 세계 유례없는 사법 처리 멈춰...</t>
         </is>
       </c>
-      <c r="K75" t="inlineStr">
+      <c r="K76" t="inlineStr">
         <is>
           <t>newsmp.com</t>
         </is>
       </c>
-      <c r="L75" t="inlineStr">
+      <c r="L76" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M75" t="inlineStr">
+      <c r="M76" t="inlineStr">
         <is>
           <t>http://www.newsmp.com/news/articleView.html?idxno=252202</t>
         </is>
       </c>
-      <c r="N75" t="inlineStr">
+      <c r="N76" t="inlineStr">
         <is>
           <t>2026-03-18 13:12:19.348016+00:00</t>
         </is>
       </c>
     </row>
-    <row r="76">
-[...62 lines deleted...]
-    </row>
     <row r="77">
-      <c r="A77" s="2" t="inlineStr">
+      <c r="A77" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
+          <t>국회 공청회 진행 중</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>의료계와 법조계가 국회 공청회에서 필수의료 위축을 막기 위한 의료 민형사소송 개선 방안을 논의했습니다. 보건복지부는 중과실 12개 유형 정리 및 사과 보호 도입 등을 통해 환자와 의료진 간의 균형을 맞추는 방안을 검토 중입니다.</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 의료계의 사법 리스크 완화 및 정책 개선 방안을 논의하는 공청회에 대한 보도입니다. 따라서 소송 상대방, 피해 규모, 명확한 책임 소재 등 소송금융 투자에 필요한 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>의료계 '사법리스크 완화' 한목소리…정부  기소 제한으로 균형</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/bio/welfare-medical/6105948</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:50:29.726930+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr"/>
+      <c r="D78" t="inlineStr"/>
+      <c r="E78" t="inlineStr">
+        <is>
           <t>의료 민형사 소송 현황 비교분석 및 개선방안 공청회 예정</t>
         </is>
       </c>
-      <c r="F77" t="inlineStr">
+      <c r="F78" t="inlineStr">
         <is>
           <t>보건복지부의 3월 18일 주요일정 중 이형훈 제2차관이 국회에서 열리는 '의료 민형사 소송 현황 비교분석 및 개선방안 공청회'에 참석한다는 내용의 기사입니다. 특정 사건에 대한 보도가 아닌 정책 논의를 위한 공청회 일정 안내입니다.</t>
         </is>
       </c>
-      <c r="G77" t="inlineStr">
+      <c r="G78" t="inlineStr">
         <is>
           <t>해당 기사는 보건복지부의 주요일정으로, 의료 민형사 소송 현황 및 개선방안에 대한 공청회 개최를 알리는 내용입니다. 특정 사건이나 피해 사실을 다루는 것이 아니므로, 소송금융 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 확보 가능', '공적 절차 진행 중' 중 어느 하나에도 해당하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H77" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J77" t="inlineStr">
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
         <is>
           <t>[오늘의 주요일정]보건복지부(3월18일 수요일)</t>
         </is>
       </c>
-      <c r="K77" t="inlineStr">
+      <c r="K78" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L77" t="inlineStr">
+      <c r="L78" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M77" t="inlineStr">
+      <c r="M78" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260317_0003552281</t>
         </is>
       </c>
-      <c r="N77" t="inlineStr">
+      <c r="N78" t="inlineStr">
         <is>
           <t>2026-03-18 00:44:15.750971+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-03-17 13:14:35.464630+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C79" t="inlineStr"/>
       <c r="D79" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
+          <t>코로나19 이물 백신 피해 구제법 발의</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>김은혜 국회의원이 코로나19 백신 접종 후 이상반응이나 질환 악화를 겪은 피해자들의 손해배상 청구를 돕기 위한 '코로나19 이물 백신 피해 구제법'을 발의했다. 이 법안은 피해자들이 의약품 관련 정보를 청구하고 자료제출명령을 통해 입증 부담을 덜 수 있도록 하며, 인과관계 판단 기준도 개선하는 내용을 담고 있다.</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>코로나19 백신 접종 후 이상반응 및 질환 악화 피해는 다수의 피해자가 발생할 수 있고, 피해 규모가 클 가능성이 높습니다. (집단적 피해, 피해 규모가 큼) 또한, 발의된 법안이 통과될 경우 손해배상 청구에 필요한 정보 청구권 및 자료제출명령권이 신설되어 입증 부담이 완화될 것으로 예상됩니다. (증거 확보 가능함) 다만, 현재로서는 상대방 책임 입증이 어렵고, 특정 상대방이 명확하지 않아 'High'로 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>김은혜 국회의원, '코로나19 이물 백신 피해 구제법' 발의</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M79" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3531763</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>2026-03-17 13:14:35.464630+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr"/>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
           <t>필수의료행위 의료사고 공소 제한 법안 국회 상임위원회 통과</t>
         </is>
       </c>
-      <c r="F79" t="inlineStr">
+      <c r="F80" t="inlineStr">
         <is>
           <t>국회 보건복지위원회를 통과한 필수의료행위 의료사고 공소 제한 법안에 대해 경기도의사회가 '가짜 당근'이라며 강하게 비판했습니다. 이 법안은 고위험 필수의료 행위 중 발생한 업무상과실치사상죄에 대해 손해배상 책임보험으로 보상 시 공소 제기를 제한하는 내용을 담고 있습니다. 의료계는 중과실 심의위원회 설립과 사고 경위 설명 의무화 등에 반발하며 법안이 필수의료 현장에 악영향을 끼칠 것이라고 주장하고 있습니다.</t>
         </is>
       </c>
-      <c r="G79" t="inlineStr">
+      <c r="G80" t="inlineStr">
         <is>
           <t>이 기사는 특정 의료사고로 인한 피해자의 손해배상 청구 사건이 아닌, 필수의료행위 의료사고에 대한 공소 제한 법안의 입법 진행 상황과 이에 대한 의료계의 반발을 다루고 있습니다. 소송금융 투자의 핵심인 특정 피고의 책임, 피해 규모, 집단적 피해자 등이 명확하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H79" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J79" t="inlineStr">
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
         <is>
           <t>경기도의사회  필수의료 기소제한 법안, '가짜 당근' 불과</t>
         </is>
       </c>
-      <c r="K79" t="inlineStr">
+      <c r="K80" t="inlineStr">
         <is>
           <t>yna.co.kr</t>
         </is>
       </c>
-      <c r="L79" t="inlineStr">
+      <c r="L80" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M79" t="inlineStr">
+      <c r="M80" t="inlineStr">
         <is>
           <t>https://www.yna.co.kr/view/AKR20260317136600061?input=1195m</t>
         </is>
       </c>
-      <c r="N79" t="inlineStr">
+      <c r="N80" t="inlineStr">
         <is>
           <t>2026-03-17 13:03:33.641604+00:00</t>
         </is>
       </c>
     </row>
-    <row r="80">
-[...62 lines deleted...]
-    </row>
     <row r="81">
-      <c r="A81" s="2" t="inlineStr">
+      <c r="A81" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
+          <t>입법 추진 논의 중</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>한국 의료 현장에서 의료진의 사과가 의료과실 소송에서 불리하게 작용하는 문제를 해결하기 위해 '의사 사과법' 도입이 추진되고 있다. 미국 일부 주에서 유사한 법안이 소송 건수를 줄이는 효과를 보인 사례를 언급하며, 의료진이 환자에게 유감 표현을 해도 이를 증거로 사용하지 못하게 하는 것이 핵심이다. 이 법안은 의료 분쟁 해결 과정에서 의료진과 환자 간의 소통을 증진하고 불필요한 소송을 줄이는 데 기여할 것으로 기대된다.</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 의료과실 사건이나 분쟁을 다루는 것이 아니라, '의사 사과법'이라는 입법 추진 논의에 대한 내용이다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않는다.</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>미안하다 말 못 하는 의료현장 바꿔야 … '의사 사과법' 추진</t>
+        </is>
+      </c>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>pinpointnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M81" t="inlineStr">
+        <is>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=437334</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:51:10.366606+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr"/>
+      <c r="D82" t="inlineStr"/>
+      <c r="E82" t="inlineStr">
+        <is>
           <t>국회 공청회 개최</t>
         </is>
       </c>
-      <c r="F81" t="inlineStr">
+      <c r="F82" t="inlineStr">
         <is>
           <t>국회에서 의료인에 대한 민·형사 소송 현황을 분석하고 개선 방안을 모색하기 위한 공청회가 개최됩니다. 이 공청회는 필수의료 현장을 살리고 안전한 진료 환경 조성 및 환자 권리 보호를 위한 제도 개선에 초점을 맞추고 있습니다. 정부, 국회, 사법부, 의료계 등 각계 전문가들이 참여하여 실질적인 대안을 논의할 예정입니다.</t>
         </is>
       </c>
-      <c r="G81" t="inlineStr">
+      <c r="G82" t="inlineStr">
         <is>
           <t>본 기사는 특정 사건이나 분쟁에 대한 것이 아닌, 의료인에 대한 민·형사 소송 제도 개선 방안을 논의하는 국회 공청회 개최 소식입니다. 따라서 소송금융 투자 대상이 되는 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모', '증거 확보' 등의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H81" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J81" t="inlineStr">
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
         <is>
           <t>의료인에 대한 민･형사 소송 어떻게 개선할 것인가? 국회 공청회 3월 1...</t>
         </is>
       </c>
-      <c r="K81" t="inlineStr">
+      <c r="K82" t="inlineStr">
         <is>
           <t>ggmedinews.com</t>
         </is>
       </c>
-      <c r="L81" t="inlineStr">
+      <c r="L82" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
-      <c r="M81" t="inlineStr">
+      <c r="M82" t="inlineStr">
         <is>
           <t>http://www.ggmedinews.com/news/articleView.html?idxno=6339</t>
         </is>
       </c>
-      <c r="N81" t="inlineStr">
+      <c r="N82" t="inlineStr">
         <is>
           <t>2026-03-16 12:44:42.357131+00:00</t>
         </is>
       </c>
     </row>
-    <row r="82">
-[...66 lines deleted...]
-    </row>
     <row r="83">
-      <c r="A83" s="2" t="inlineStr">
+      <c r="A83" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>과거 대법원 소송 종결</t>
+          <t>과거 소송 언급, 현재 진행 중인 사건 아님</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>기사는 김보연 약사의 활동과 한국 보건의료의 미래를 다루며, 과거 허가초과 항암제 임의비급여 관련 대법원 소송이 항암제 사용 기준 마련의 계기가 되었음을 언급합니다. 이는 특정 사건에 대한 새로운 소송금융 투자 기회를 제시하는 것이 아닌, 과거의 법적 분쟁이 정책 변화에 미친 영향을 설명하는 내용입니다.</t>
+          <t>혈우병 가족 리더십 아카데미 개최 소식을 전하는 기사로, 혈우사회 공동체의 역사와 치료 접근성 등을 다룹니다. 본문 중 '2003년 HIV·HCV 감염 소송'이 언급되나, 이는 과거의 역사적 사건으로 현재 진행 중인 소송금융 투자 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>기사에서 언급된 '허가초과 항암제 임의비급여 관련 대법원 소송'은 '당시' 발생하여 '계기'가 되었다고 명시되어 있습니다. 이는 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없어 부적합 조건에 해당합니다.</t>
+          <t>기사는 혈우병 가족 아카데미에 대한 정보이며, '2003년 HIV·HCV 감염 소송'은 혈우사회 역사의 한 부분으로 언급된 과거 사건입니다. 현재 진행 중이거나 신규 발굴 가능한 소송이 아니므로, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>'DUR 주역' 김보연 약사  한국 보건의료, 이제 약사의 시간이 온다</t>
+          <t>혈우사회 역사에서 치료 접근성까지… '제1기 혈우병 가족 리더십 아카...</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>kpanews.co.kr</t>
+          <t>hemophilia.co.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=531006</t>
+          <t>http://www.hemophilia.co.kr/news/articleView.html?idxno=41316</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-16 00:44:11.709200+00:00</t>
+          <t>2026-03-16 12:41:41.055926+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
-      <c r="A84" s="2" t="inlineStr">
+      <c r="A84" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>과거 대법원 소송 종결</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>기사는 김보연 약사의 활동과 한국 보건의료의 미래를 다루며, 과거 허가초과 항암제 임의비급여 관련 대법원 소송이 항암제 사용 기준 마련의 계기가 되었음을 언급합니다. 이는 특정 사건에 대한 새로운 소송금융 투자 기회를 제시하는 것이 아닌, 과거의 법적 분쟁이 정책 변화에 미친 영향을 설명하는 내용입니다.</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>기사에서 언급된 '허가초과 항암제 임의비급여 관련 대법원 소송'은 '당시' 발생하여 '계기'가 되었다고 명시되어 있습니다. 이는 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없어 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>'DUR 주역' 김보연 약사  한국 보건의료, 이제 약사의 시간이 온다</t>
+        </is>
+      </c>
+      <c r="K84" t="inlineStr">
+        <is>
+          <t>kpanews.co.kr</t>
+        </is>
+      </c>
+      <c r="L84" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M84" t="inlineStr">
+        <is>
+          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=531006</t>
+        </is>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:44:11.709200+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr"/>
+      <c r="D85" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E84" t="inlineStr">
+      <c r="E85" t="inlineStr">
         <is>
           <t>응급환자 이송체계 혁신 시범사업 진행 중, 응급의료법 개정안 논의</t>
         </is>
       </c>
-      <c r="F84" t="inlineStr">
+      <c r="F85" t="inlineStr">
         <is>
           <t>응급환자 이송체계 혁신 시범사업에서 정부의 당초 '강제 배정' 방안 대신 지역 거버넌스가 만든 이송 지침이 우선 적용되면서 의료진의 우려가 상당 부분 해소되었다. 광주 지역의 경우 질환별·중증도별 세밀한 지침을 마련해 강제 배정 가능성을 최소화하고 있으며, 실제 강제 선정 사례는 거의 없다고 보고되었다. 다만, 강제 배정에 따른 의료진의 사법 리스크 문제는 정부와 국회가 해결해야 할 과제로 남아있으며, 응급의료법 개정안에 대한 반대 의견도 제시되었다.</t>
         </is>
       </c>
-      <c r="G84" t="inlineStr">
+      <c r="G85" t="inlineStr">
         <is>
           <t>이 기사는 응급환자 이송체계 시범사업과 관련 정책 논의에 초점을 맞추고 있으며, 실제 발생한 피해나 특정 가해자가 명확히 드러나지 않습니다. 소송금융 투자 대상이 되려면 구체적인 피해 사실, 피해자, 그리고 책임이 명확한 상대방이 있어야 하나, 본 기사는 정책 개선 방향과 잠재적 우려를 다루는 단계입니다.</t>
         </is>
       </c>
-      <c r="H84" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J84" t="inlineStr">
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
         <is>
           <t>응급환자 이송 시범사업, 정부 추진안과 달라져…강제 배정 연 1~2건에...</t>
         </is>
       </c>
-      <c r="K84" t="inlineStr">
+      <c r="K85" t="inlineStr">
         <is>
           <t>medigatenews.com</t>
         </is>
       </c>
-      <c r="L84" t="inlineStr">
+      <c r="L85" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
-      <c r="M84" t="inlineStr">
+      <c r="M85" t="inlineStr">
         <is>
           <t>https://www.medigatenews.com/news/2938923840</t>
         </is>
       </c>
-      <c r="N84" t="inlineStr">
+      <c r="N85" t="inlineStr">
         <is>
           <t>2026-03-16 00:39:27.376714+00:00</t>
         </is>
       </c>
     </row>
-    <row r="85">
-[...62 lines deleted...]
-    </row>
     <row r="86">
-      <c r="A86" s="2" t="inlineStr">
+      <c r="A86" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
-          <t>국회 법안 논의 중</t>
+          <t>국회 법안소위 통과</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>본 기사는 의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안, 환자기본법 등 의료 관련 법안들의 국회 논의 상황을 보도하고 있습니다. 성분명 처방 법안은 다른 법안들의 긴 논의로 인해 다음 회기로 논의가 미뤄졌습니다.</t>
+          <t>의료사고 발생 시 의료인에 대한 형사처벌을 감면하는 내용의 의료사고 형사특례 개정안이 공론화 과정 없이 국회 법안소위를 통과했다는 보도입니다. 고위험 필수의료행위 중 업무상과실치사상죄 발생 시 형 감면 및 손해배상 책임보험 가입 시 공소 제외 등의 내용이 담겨 있으며, 해당 법안의 삭제를 요구하는 목소리가 나오고 있습니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>기사는 의료 관련 법안의 국회 논의 진행 상황을 다루고 있어, 소송금융 적합 조건인 '상대방 책임의 명확성', '상대방의 자력', '집단적 피해', '피해 규모', '증거', '공적 절차 진행' 중 어느 하나에도 해당하지 않습니다. 특정 사건이나 피해 발생 사실이 없어 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 의료사고 사건이나 피해자를 다루는 것이 아니라, 의료사고 형사특례에 대한 법안(개정안)의 입법 절차 진행 상황을 보도하고 있습니다. 소송금융은 실제 발생한 피해 사건의 소송을 지원하는 것이므로, 입법 논의 단계의 정책 관련 기사는 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>성분명 처방, 반대만 있고 대안은 없다</t>
+          <t>의료사고 형사특례, 공론화 없이 법안소위 통과…삭제해야</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>kpanews.co.kr</t>
+          <t>idaegu.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=530997</t>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=541701</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-16 00:16:45.885911+00:00</t>
+          <t>2026-03-16 00:35:34.138953+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr"/>
+      <c r="D87" t="inlineStr"/>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>국회 법안 논의 중</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>본 기사는 의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안, 환자기본법 등 의료 관련 법안들의 국회 논의 상황을 보도하고 있습니다. 성분명 처방 법안은 다른 법안들의 긴 논의로 인해 다음 회기로 논의가 미뤄졌습니다.</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>기사는 의료 관련 법안의 국회 논의 진행 상황을 다루고 있어, 소송금융 적합 조건인 '상대방 책임의 명확성', '상대방의 자력', '집단적 피해', '피해 규모', '증거', '공적 절차 진행' 중 어느 하나에도 해당하지 않습니다. 특정 사건이나 피해 발생 사실이 없어 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>성분명 처방, 반대만 있고 대안은 없다</t>
+        </is>
+      </c>
+      <c r="K87" t="inlineStr">
+        <is>
+          <t>kpanews.co.kr</t>
+        </is>
+      </c>
+      <c r="L87" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M87" t="inlineStr">
+        <is>
+          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=530997</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:16:45.885911+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B87" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C87" t="inlineStr">
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
         <is>
           <t>대한민국 정부 및 상급종합병원</t>
         </is>
       </c>
-      <c r="D87" t="inlineStr">
+      <c r="D88" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E87" t="inlineStr">
+      <c r="E88" t="inlineStr">
         <is>
           <t>대한정형외과학회 문제 제기 및 공론화</t>
         </is>
       </c>
-      <c r="F87" t="inlineStr">
+      <c r="F88" t="inlineStr">
         <is>
           <t>대한정형외과학회는 정부의 상급종합병원 구조전환 정책과 중증도 산정 체계로 인해 고관절 골절 환자들이 제때 수술받지 못하고 여러 병원을 전전하는 심각한 의료 공백이 발생하고 있다고 경고했습니다. 이는 고령 환자의 사망률을 높이고 2차 합병증 위험을 키우며, 정형외과 전문 인력 이탈 및 수술실 축소 문제와 맞물려 향후 더 심화될 것으로 예상됩니다. 학회는 제도 개선과 합리적인 보상 체계 마련을 촉구했습니다.</t>
         </is>
       </c>
-      <c r="G87" t="inlineStr">
+      <c r="G88" t="inlineStr">
         <is>
           <t>정부 정책 및 상급종합병원의 운영 문제로 인한 의료 시스템의 결함이 명확히 지적되고 있으며(상대방 책임 명확), 대한민국 정부와 상급종합병원은 충분한 자력을 갖추고 있습니다(상대방 자력 충분). 고령화 사회에서 고관절 골절 환자가 증가하고 있어 집단적 피해 발생 가능성이 높고(집단적 피해), 수술 지연 시 사망률 20% 및 심각한 합병증 위험이 있어 피해 규모가 큽니다(피해 규모 큼). 대한정형외과학회의 공식적인 문제 제기와 조사 결과가 객관적인 증거로 활용될 수 있습니다(증거 확보 가능).</t>
         </is>
       </c>
-      <c r="H87" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I87" t="inlineStr">
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr">
         <is>
           <t>고관절 골절 환자 다수</t>
         </is>
       </c>
-      <c r="J87" t="inlineStr">
+      <c r="J88" t="inlineStr">
         <is>
           <t>“고관절 골절, 제때 수술 못해”…수술 공백 경고한 정형외과학회</t>
         </is>
       </c>
-      <c r="K87" t="inlineStr">
+      <c r="K88" t="inlineStr">
         <is>
           <t>joongang.co.kr</t>
         </is>
       </c>
-      <c r="L87" t="inlineStr">
+      <c r="L88" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M87" t="inlineStr">
+      <c r="M88" t="inlineStr">
         <is>
           <t>https://www.joongang.co.kr/article/25411800</t>
         </is>
       </c>
-      <c r="N87" t="inlineStr">
+      <c r="N88" t="inlineStr">
         <is>
           <t>2026-03-14 12:49:32.017185+00:00</t>
         </is>
       </c>
     </row>
-    <row r="88">
-[...62 lines deleted...]
-    </row>
     <row r="89">
-      <c r="A89" s="2" t="inlineStr">
+      <c r="A89" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
+          <t>국회 보건복지위원회에서 의료사고 피해구제 및 의료분쟁 조정법 개정안 의결</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>국회 보건복지위원회는 필수의료 행위에 대한 공소 제기를 제한하는 의료사고 피해구제 및 의료분쟁 조정법 개정안을 의결했습니다. 이 법안은 그동안 수없이 좌절되었던 만큼, 박주민 의원 등 관계자들 사이에서 우려와 기대가 교차하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, 의료사고 관련 법률 개정안의 국회 보건복지위원회 의결 소식을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>박주민 꼭 찍은 이 대통령, 의료개혁 입법에 “감사드린다”</t>
+        </is>
+      </c>
+      <c r="K89" t="inlineStr">
+        <is>
+          <t>vop.co.kr</t>
+        </is>
+      </c>
+      <c r="L89" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M89" t="inlineStr">
+        <is>
+          <t>https://vop.co.kr/A00001689763.html</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:17:11.682304+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr"/>
+      <c r="D90" t="inlineStr"/>
+      <c r="E90" t="inlineStr">
+        <is>
           <t>국회 법률안 의결</t>
         </is>
       </c>
-      <c r="F89" t="inlineStr">
+      <c r="F90" t="inlineStr">
         <is>
           <t>국회 보건복지위원회에서 의료사고 피해구제법 개정안 등 97건의 법률안이 의결되었습니다. 개정안은 설명의무 강화, 고위험 필수의료행위에 대한 형 감면 및 공소제기 제한 등을 포함하며, 환자 중심의 보건의료 환경 조성을 목표로 합니다.</t>
         </is>
       </c>
-      <c r="G89" t="inlineStr">
+      <c r="G90" t="inlineStr">
         <is>
           <t>해당 기사는 국회 보건복지위원회의 법률안 의결에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H89" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J89" t="inlineStr">
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr">
         <is>
           <t>국회 보건복지위, 법률안 97건 의결</t>
         </is>
       </c>
-      <c r="K89" t="inlineStr">
+      <c r="K90" t="inlineStr">
         <is>
           <t>gukjenews.com</t>
         </is>
       </c>
-      <c r="L89" t="inlineStr">
+      <c r="L90" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M89" t="inlineStr">
+      <c r="M90" t="inlineStr">
         <is>
           <t>https://www.gukjenews.com/news/articleView.html?idxno=3528957</t>
         </is>
       </c>
-      <c r="N89" t="inlineStr">
+      <c r="N90" t="inlineStr">
         <is>
           <t>2026-03-14 12:17:03.655454+00:00</t>
         </is>
       </c>
     </row>
-    <row r="90">
-      <c r="A90" s="2" t="inlineStr">
+    <row r="91">
+      <c r="A91" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B90" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C90" t="inlineStr">
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
         <is>
           <t>병원과 의사</t>
         </is>
       </c>
-      <c r="D90" t="inlineStr">
+      <c r="D91" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E90" t="inlineStr">
+      <c r="E91" t="inlineStr">
         <is>
           <t>드라마 내에서 병원과 의사를 상대로 소송이 제기되어 진행 중</t>
         </is>
       </c>
-      <c r="F90" t="inlineStr">
+      <c r="F91" t="inlineStr">
         <is>
           <t>드라마 '신이랑'의 줄거리 일부로, 주인공 신이랑이 변호사의 뒷거래를 폭로하고 병원과 의사를 상대로 소송을 제기하는 내용이 언급되었습니다. 첫 재판이 진행되는 상황을 묘사하고 있습니다.</t>
         </is>
       </c>
-      <c r="G90" t="inlineStr">
+      <c r="G91" t="inlineStr">
         <is>
           <t>제공된 기사는 드라마 '신이랑'의 줄거리 일부를 설명하는 내용으로, 실제 발생한 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 실질적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H90" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J90" t="inlineStr">
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
         <is>
           <t>유연석, 신들렸다…‘신이랑’ 첫방 시청률 6.3%로 출발</t>
         </is>
       </c>
-      <c r="K90" t="inlineStr">
+      <c r="K91" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
-      <c r="L90" t="inlineStr">
+      <c r="L91" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M90" t="inlineStr">
+      <c r="M91" t="inlineStr">
         <is>
           <t>https://www.mk.co.kr/article/11988028</t>
         </is>
       </c>
-      <c r="N90" t="inlineStr">
+      <c r="N91" t="inlineStr">
         <is>
           <t>2026-03-14 00:44:46.569882+00:00</t>
         </is>
       </c>
     </row>
-    <row r="91">
-      <c r="A91" s="2" t="inlineStr">
+    <row r="92">
+      <c r="A92" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B91" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C91" t="inlineStr">
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
         <is>
           <t>병원, 의사</t>
         </is>
       </c>
-      <c r="D91" t="inlineStr">
+      <c r="D92" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E91" t="inlineStr">
+      <c r="E92" t="inlineStr">
         <is>
           <t>드라마 속 가상의 소송 진행</t>
         </is>
       </c>
-      <c r="F91" t="inlineStr">
+      <c r="F92" t="inlineStr">
         <is>
           <t>드라마 '신이랑 법률사무소'의 줄거리 일부로, 주인공 신이랑이 억울하게 사망한 이강풍의 사연을 파악하고 피해자 김민주를 대신하여 병원과 의사를 상대로 소송을 진행하는 내용입니다. 이는 실제 사건이 아닌 가상의 이야기입니다.</t>
         </is>
       </c>
-      <c r="G91" t="inlineStr">
+      <c r="G92" t="inlineStr">
         <is>
           <t>제공된 기사는 드라마의 줄거리를 설명하는 것으로, 실제 발생한 사건이 아닙니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
-      <c r="H91" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I91" t="inlineStr">
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J91" t="inlineStr">
+      <c r="J92" t="inlineStr">
         <is>
           <t>['신이랑 법률사무소' 첫방] 유연석, 귀신과 법정 사이를 넘나들다</t>
         </is>
       </c>
-      <c r="K91" t="inlineStr">
+      <c r="K92" t="inlineStr">
         <is>
           <t>nc.press</t>
         </is>
       </c>
-      <c r="L91" t="inlineStr">
+      <c r="L92" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M91" t="inlineStr">
+      <c r="M92" t="inlineStr">
         <is>
           <t>https://www.nc.press/news/articleView.html?idxno=610084</t>
         </is>
       </c>
-      <c r="N91" t="inlineStr">
+      <c r="N92" t="inlineStr">
         <is>
           <t>2026-03-14 00:43:13.957620+00:00</t>
         </is>
       </c>
     </row>
-    <row r="92">
-[...62 lines deleted...]
-    </row>
     <row r="93">
-      <c r="A93" s="2" t="inlineStr">
+      <c r="A93" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C93" t="inlineStr"/>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
-          <t>의정 갈등은 일단락되었으나, 왜곡된 의료 시스템 개선을 위한 사회적 논의가 진행 중</t>
+          <t>환자안전법 개정안 국회 발의</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>의대 정원 증원 논의가 마무리되었으나, 기사는 왜곡된 의료 시스템과 정부, 의사, 환자 간의 신뢰 붕괴 등 근본적인 문제가 해결되지 않았음을 지적합니다. 환자 중심 의료를 위한 새로운 시민단체 활동이 시작되었으나, 의료 개혁 논의는 실종된 상태입니다.</t>
+          <t>국회에서 의료소송 시 의사의 책임이나 불이익에 대한 증거 사용을 제한하는 환자안전법 개정안이 발의되었습니다. 이 법안은 의료사고 발생 시 의사를 위로하고 소송에서 증거 능력을 상실하게 하는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>해당 기사는 의정 갈등 이후 한국 의료 시스템의 고질적인 문제점을 지적하는 논평으로, 특정 사건이나 주체를 대상으로 한 구체적인 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자에 필요한 명확한 상대방, 구체적인 피해 규모, 그리고 소송으로 이어질 수 있는 직접적인 증거가 부재합니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, 의료소송에서 의사의 책임을 제한하려는 환자안전법 개정안 발의에 대한 내용입니다. 소송금융은 실제 발생한 피해와 관련된 소송에 투자하므로, 입법 단계의 정책 논의는 투자 대상으로서의 적합성이 없습니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>[오늘과 내일/우경임]‘의정 갈등’ 흙탕물이 가라앉은 자리</t>
+          <t>암 등 중증질환 추적검사 환자부담 5% 적용 입법 추진</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>dailypharm.com</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Opinion/article/all/20260313/133528569/2</t>
+          <t>https://www.dailypharm.com/user/news/336496?REFERER=NP</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-14 00:17:05.792619+00:00</t>
+          <t>2026-03-14 00:40:03.400342+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
-      <c r="A94" s="2" t="inlineStr">
+      <c r="A94" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
+          <t>의정 갈등은 일단락되었으나, 왜곡된 의료 시스템 개선을 위한 사회적 논의가 진행 중</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>의대 정원 증원 논의가 마무리되었으나, 기사는 왜곡된 의료 시스템과 정부, 의사, 환자 간의 신뢰 붕괴 등 근본적인 문제가 해결되지 않았음을 지적합니다. 환자 중심 의료를 위한 새로운 시민단체 활동이 시작되었으나, 의료 개혁 논의는 실종된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>해당 기사는 의정 갈등 이후 한국 의료 시스템의 고질적인 문제점을 지적하는 논평으로, 특정 사건이나 주체를 대상으로 한 구체적인 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자에 필요한 명확한 상대방, 구체적인 피해 규모, 그리고 소송으로 이어질 수 있는 직접적인 증거가 부재합니다.</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>[오늘과 내일/우경임]‘의정 갈등’ 흙탕물이 가라앉은 자리</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L94" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M94" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Opinion/article/all/20260313/133528569/2</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:17:05.792619+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr"/>
+      <c r="D95" t="inlineStr"/>
+      <c r="E95" t="inlineStr">
+        <is>
           <t>국립의전원법 개정안 복지위 통과</t>
         </is>
       </c>
-      <c r="F94" t="inlineStr">
+      <c r="F95" t="inlineStr">
         <is>
           <t>국립의전원법 개정안이 국회 복지위를 통과했다는 내용의 기사입니다. 이 개정안은 중증·필수의료 분야 의료인의 업무상 과실치사·치상에 대한 형을 감면하고, 손해배상 책임보험을 통해 피해자 보상이 이뤄질 경우 의료인을 기소하지 않을 수 있도록 하는 내용을 담고 있습니다. 이 대통령은 이를 의료개혁의 성과로 평가했습니다.</t>
         </is>
       </c>
-      <c r="G94" t="inlineStr">
+      <c r="G95" t="inlineStr">
         <is>
           <t>이 기사는 특정 의료사고나 분쟁에 대한 내용이 아니라, 의료인의 형사책임 감면 및 손해배상 책임보험을 통한 피해자 보상 방안을 담은 국립의전원법 개정안의 입법 과정에 대한 보도입니다. 소송금융 투자의 대상이 되는 구체적인 사건이나 당사자가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H94" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J94" t="inlineStr">
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr">
         <is>
           <t>국립의전원법 복지위 통과…李대통령 “쉽지 않은 일, 의료개혁 성과”</t>
         </is>
       </c>
-      <c r="K94" t="inlineStr">
+      <c r="K95" t="inlineStr">
         <is>
           <t>joseilbo.com</t>
         </is>
       </c>
-      <c r="L94" t="inlineStr">
+      <c r="L95" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M94" t="inlineStr">
+      <c r="M95" t="inlineStr">
         <is>
           <t>http://www.joseilbo.com/news/news_read.php?uid=564588&amp;class=33&amp;grp=</t>
         </is>
       </c>
-      <c r="N94" t="inlineStr">
+      <c r="N95" t="inlineStr">
         <is>
           <t>2026-03-13 13:01:56.254828+00:00</t>
         </is>
       </c>
     </row>
-    <row r="95">
-[...66 lines deleted...]
-    </row>
     <row r="96">
-      <c r="A96" s="2" t="inlineStr">
+      <c r="A96" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>필수의료 기소제한 법안 복지위 통과</t>
+          <t>국회 보건복지위원회 통과, 법제사법위원회 심사 및 본회의 상정 예정</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>필수의료 분야 의료인의 업무상과실치사상죄 발생 시 임의적 형 감면 및 손해배상 책임보험을 통한 보상 시 공소 제기 제한을 골자로 하는 개정안이 국회 복지위를 통과했습니다. 환자 단체들은 이를 의료인에게 과도한 특혜를 주는 것이라며 반발하고 있습니다.</t>
+          <t>국회 보건복지위원회에서 필수의료행위 중 발생한 의료사고에 대한 의료진의 형사 책임을 완화하는 의료분쟁조정법 개정안이 통과되었습니다. 환자·소비자단체들은 이를 '과도한 특혜이자 위헌적 규정'이라며 강하게 반발하고 있습니다. 해당 법안은 법제사법위원회 심사를 거쳐 국회 본회의에 상정될 예정입니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이 아닌, 필수의료 분야 의료인의 업무상과실치사상죄에 대한 기소 제한 법안 통과 소식을 다루고 있습니다. 소송금융은 실제 발생한 피해 사건의 소송을 대상으로 하므로, 입법 과정에 있는 정책적 논의는 투자 대상에 해당하지 않습니다. 특정 피고, 피해자, 구체적인 손해액이 존재하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고 사건에 대한 것이 아니라, 의료인의 형사책임 완화를 골자로 하는 의료분쟁조정법 개정안의 입법 절차를 다루고 있습니다. 따라서 소송금융 투자를 위한 '상대방 책임 명확', '집단적 피해', '피해 규모' 등 적합 조건에 해당하는 구체적인 사건이 존재하지 않습니다. 현재는 법안 통과 여부에 대한 정책적 논의 단계로, 직접적인 소송금융 투자 대상으로는 부적합합니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>'필수의료 기소제한' 법안 복지위 통과…환자들  과도한 특혜</t>
+          <t>“중과실 없는 의료사고 형사처벌 완화” 국회 상임위 통과</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125914</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1249252.html</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-13 12:59:03.785432+00:00</t>
+          <t>2026-03-13 13:01:47.584380+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
-      <c r="A97" s="2" t="inlineStr">
+      <c r="A97" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C97" t="inlineStr"/>
       <c r="D97" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
+          <t>필수의료 기소제한 법안 복지위 통과</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>필수의료 분야 의료인의 업무상과실치사상죄 발생 시 임의적 형 감면 및 손해배상 책임보험을 통한 보상 시 공소 제기 제한을 골자로 하는 개정안이 국회 복지위를 통과했습니다. 환자 단체들은 이를 의료인에게 과도한 특혜를 주는 것이라며 반발하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 피해 사건이 아닌, 필수의료 분야 의료인의 업무상과실치사상죄에 대한 기소 제한 법안 통과 소식을 다루고 있습니다. 소송금융은 실제 발생한 피해 사건의 소송을 대상으로 하므로, 입법 과정에 있는 정책적 논의는 투자 대상에 해당하지 않습니다. 특정 피고, 피해자, 구체적인 손해액이 존재하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>'필수의료 기소제한' 법안 복지위 통과…환자들  과도한 특혜</t>
+        </is>
+      </c>
+      <c r="K97" t="inlineStr">
+        <is>
+          <t>ntoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L97" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M97" t="inlineStr">
+        <is>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125914</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:59:03.785432+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr"/>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
           <t>의료사고 관련 법안 입법 절차 진행 중</t>
         </is>
       </c>
-      <c r="F97" t="inlineStr">
+      <c r="F98" t="inlineStr">
         <is>
           <t>의료사고 형사특례를 포함한 개정안이 법안소위를 통과했으며, 필수의료행위 범위 규정, 의료사고심의위원회 설치, 반의사불벌 및 형의 임의적 감면 특례, 손해배상금 지급 조건부 공소제기 금지 조항 등이 주요 내용입니다. 기사는 공소제기 금지 조항 삭제의 필요성을 제기하고 있습니다.</t>
         </is>
       </c>
-      <c r="G97" t="inlineStr">
+      <c r="G98" t="inlineStr">
         <is>
           <t>본 기사는 특정 의료사고 사건이 아닌, 의료사고 관련 법안의 입법 절차 및 내용에 대한 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않으며, 투자 적합성이 매우 낮습니다.</t>
         </is>
       </c>
-      <c r="H97" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J97" t="inlineStr">
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J98" t="inlineStr">
         <is>
           <t>법안소위 통과 '의료사고 형사특례'‥ 공소제기 금지 조항 삭제해야</t>
         </is>
       </c>
-      <c r="K97" t="inlineStr">
+      <c r="K98" t="inlineStr">
         <is>
           <t>medipana.com</t>
         </is>
       </c>
-      <c r="L97" t="inlineStr">
+      <c r="L98" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M97" t="inlineStr">
+      <c r="M98" t="inlineStr">
         <is>
           <t>https://www.medipana.com/news/articleView.html?idxno=408182</t>
         </is>
       </c>
-      <c r="N97" t="inlineStr">
+      <c r="N98" t="inlineStr">
         <is>
           <t>2026-03-13 12:58:38.308616+00:00</t>
         </is>
       </c>
     </row>
-    <row r="98">
-[...62 lines deleted...]
-    </row>
     <row r="99">
-      <c r="A99" s="2" t="inlineStr">
+      <c r="A99" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr"/>
-      <c r="E99" t="inlineStr"/>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>국회 보건복지위원회 통과</t>
+        </is>
+      </c>
       <c r="F99" t="inlineStr">
         <is>
+          <t>국립의전원법이 국회 보건복지위원회를 통과했다는 내용의 기사입니다. 이 법안에는 중대한 과실이 없는 고위험 필수의료행위 의료사고 시 보건의료인의 형 감면 및 손해배상금 전액 지급 조항이 포함되어 있습니다. 이는 특정 사건이 아닌 입법 진행 상황에 대한 보도입니다.</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 의료사고 사건에 대한 보도가 아닌, '국립의전원법'의 입법 진행 상황을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 사실이 존재하지 않아 적합도 판단 기준을 적용할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>공공의료 인력 양성·15년 의무복무…‘국립의전원법’ 복지위 통과</t>
+        </is>
+      </c>
+      <c r="K99" t="inlineStr">
+        <is>
+          <t>akomnews.com</t>
+        </is>
+      </c>
+      <c r="L99" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M99" t="inlineStr">
+        <is>
+          <t>https://www.akomnews.com/bbs/board.php?bo_table=news&amp;wr_id=66559</t>
+        </is>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:58:20.143631+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr"/>
+      <c r="D100" t="inlineStr"/>
+      <c r="E100" t="inlineStr"/>
+      <c r="F100" t="inlineStr">
+        <is>
           <t>상급종합병원 구조 전환 이후 정형외과 교수 133명이 사직하고 개원을 선택한 것으로 나타났습니다. 낮은 수가, 의료소송 위험, 고난도 수술 대비 부족한 보상 등이 원인으로 지목되며, 정형외과학회는 필수의료 기반 붕괴의 '공동화 현상'을 우려하고 있습니다.</t>
         </is>
       </c>
-      <c r="G99" t="inlineStr">
+      <c r="G100" t="inlineStr">
         <is>
           <t>해당 기사는 의료 시스템의 구조적 문제(낮은 수가, 의료소송 위험 등)로 인한 정형외과 교수들의 사직 현상을 다루고 있습니다. 특정 가해 주체나 명확한 법적 책임이 불분명하며(적합 조건 1 불충족), 소송의 상대방이 특정되지 않아 자력 여부를 판단할 수 없습니다(적합 조건 2 불충족). 또한, 교수들의 사직은 직업 선택의 문제로, 소송금융의 대상이 되는 직접적인 피해나 손해배상 청구권이 발생했다고 보기 어렵습니다(적합 조건 3, 4 불충족).</t>
         </is>
       </c>
-      <c r="H99" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J99" t="inlineStr">
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr">
         <is>
           <t>상종 구조전환 후 정형외과 교수 133명 사직… 교수보단 개원</t>
         </is>
       </c>
-      <c r="K99" t="inlineStr">
+      <c r="K100" t="inlineStr">
         <is>
           <t>docdocdoc.co.kr</t>
         </is>
       </c>
-      <c r="L99" t="inlineStr">
+      <c r="L100" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M99" t="inlineStr">
+      <c r="M100" t="inlineStr">
         <is>
           <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037231</t>
         </is>
       </c>
-      <c r="N99" t="inlineStr">
+      <c r="N100" t="inlineStr">
         <is>
           <t>2026-03-13 12:43:44.739398+00:00</t>
         </is>
       </c>
     </row>
-    <row r="100">
-      <c r="A100" s="2" t="inlineStr">
+    <row r="101">
+      <c r="A101" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B100" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D100" t="inlineStr">
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr"/>
+      <c r="D101" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E100" t="inlineStr">
+      <c r="E101" t="inlineStr">
         <is>
           <t>의료 시스템 문제로 인한 수술 지연</t>
         </is>
       </c>
-      <c r="F100" t="inlineStr">
+      <c r="F101" t="inlineStr">
         <is>
           <t>정형외과 필수수술 분야에서 낮은 수가, 의료소송 위험, 고난도 수술 대비 보상 부족 등의 문제로 소아 및 노인 환자들이 제때 수술을 받지 못하는 심각한 상황이 발생하고 있다. 이는 의료전달체계 전반의 구조적 문제로 지적되며, 국회 차원에서도 논의가 진행 중이다.</t>
         </is>
       </c>
-      <c r="G100" t="inlineStr">
+      <c r="G101" t="inlineStr">
         <is>
           <t>기사는 의료 시스템의 구조적 문제(낮은 수가, 의료소송 위험 등)로 인해 환자들이 제때 수술을 받지 못하는 상황을 다루고 있습니다. 특정 사건의 명확한 상대방이나 직접적인 책임 주체를 특정하기 어려워 소송금융 투자 대상으로 적합한 개별 소송을 발굴하기 어렵습니다. 이는 정책적 개선이 필요한 문제에 가깝습니다.</t>
         </is>
       </c>
-      <c r="H100" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J100" t="inlineStr">
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I101" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J101" t="inlineStr">
         <is>
           <t>소아도, 노인도 제때 수술 못 받는다 …정형외과 필수수술 체계 전반 ...</t>
         </is>
       </c>
-      <c r="K100" t="inlineStr">
+      <c r="K101" t="inlineStr">
         <is>
           <t>bosa.co.kr</t>
         </is>
       </c>
-      <c r="L100" t="inlineStr">
+      <c r="L101" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M100" t="inlineStr">
+      <c r="M101" t="inlineStr">
         <is>
           <t>https://www.bosa.co.kr/news/articleView.html?idxno=3000552</t>
         </is>
       </c>
-      <c r="N100" t="inlineStr">
+      <c r="N101" t="inlineStr">
         <is>
           <t>2026-03-13 12:42:25.583884+00:00</t>
         </is>
       </c>
     </row>
-    <row r="101">
-      <c r="A101" s="2" t="inlineStr">
+    <row r="102">
+      <c r="A102" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B101" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C101" t="inlineStr">
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D101" t="inlineStr">
+      <c r="D102" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E101" t="inlineStr">
+      <c r="E102" t="inlineStr">
         <is>
           <t>국회 보건복지위원회에서 국립의전원법 및 의료사고 공소 제한 법안 의결</t>
         </is>
       </c>
-      <c r="F101" t="inlineStr">
+      <c r="F102" t="inlineStr">
         <is>
           <t>국회 보건복지위원회에서 공공의료 인력 양성을 위한 국립의전원법과 필수의료 행위 의료사고 공소 제한 법안이 의결되었다. 특히 의료사고 공소 제한 법안은 환자·소비자 단체의 반발을 사고 있으며, 의료인의 형사 책임을 감면하고 손해배상 책임보험 가입 시 기소를 제한하는 내용을 담고 있다.</t>
         </is>
       </c>
-      <c r="G101" t="inlineStr">
+      <c r="G102" t="inlineStr">
         <is>
           <t>본 기사는 특정 사건으로 인한 피해자들의 손해배상 청구에 관한 것이 아닌, 국회에서 법안이 의결된 상황을 다룹니다. 특히 의료사고 공소 제한 법안은 오히려 피해자들의 법적 구제 가능성을 축소하는 내용으로, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 부합하지 않습니다.</t>
         </is>
       </c>
-      <c r="H101" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J101" t="inlineStr">
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
         <is>
           <t>공공 의사 연 100명씩 배출...국립의전원법 복지위 통과</t>
         </is>
       </c>
-      <c r="K101" t="inlineStr">
+      <c r="K102" t="inlineStr">
         <is>
           <t>sedaily.com</t>
         </is>
       </c>
-      <c r="L101" t="inlineStr">
+      <c r="L102" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M101" t="inlineStr">
+      <c r="M102" t="inlineStr">
         <is>
           <t>https://www.sedaily.com/article/20019077?ref=naver</t>
         </is>
       </c>
-      <c r="N101" t="inlineStr">
+      <c r="N102" t="inlineStr">
         <is>
           <t>2026-03-13 12:26:04.338460+00:00</t>
         </is>
       </c>
     </row>
-    <row r="102">
-      <c r="A102" s="2" t="inlineStr">
+    <row r="103">
+      <c r="A103" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B102" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D102" t="inlineStr">
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr"/>
+      <c r="D103" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E102" t="inlineStr">
+      <c r="E103" t="inlineStr">
         <is>
           <t>국회 보건복지위원회에서 필수의료 의료사고 관련 법률 개정안 통과. 환자단체 반발 중.</t>
         </is>
       </c>
-      <c r="F102" t="inlineStr">
+      <c r="F103" t="inlineStr">
         <is>
           <t>국회 보건복지위원회에서 고위험 필수의료행위 의료사고 발생 시 보건의료인의 형을 감면하고, 손해배상금 전액 지급 시 공소 제기를 금지하는 내용의 의료사고 피해구제법 개정안이 통과되었습니다. 환자단체는 해당 조항이 위헌이라며 강하게 반발하고 있으며, 의료계는 필수의료 정상화를 위한 조치로 환영하고 있습니다.</t>
         </is>
       </c>
-      <c r="G102" t="inlineStr">
+      <c r="G103" t="inlineStr">
         <is>
           <t>본 기사는 특정 의료사고 피해 사건이 아닌, 필수의료 의료사고에 대한 형사처벌 특례를 담은 법안의 국회 상임위 통과 소식을 다루고 있습니다. 따라서 소송금융 투자 적합 조건인 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모' 등이 특정되지 않아 직접적인 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H102" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J102" t="inlineStr">
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
         <is>
           <t>환자단체 반발 속 ‘필수의료 기소 제한법’ 복지위 통과</t>
         </is>
       </c>
-      <c r="K102" t="inlineStr">
+      <c r="K103" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
-      <c r="L102" t="inlineStr">
+      <c r="L103" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M102" t="inlineStr">
+      <c r="M103" t="inlineStr">
         <is>
           <t>https://www.mk.co.kr/article/11987483</t>
         </is>
       </c>
-      <c r="N102" t="inlineStr">
+      <c r="N103" t="inlineStr">
         <is>
           <t>2026-03-13 12:21:45.664648+00:00</t>
         </is>
       </c>
     </row>
-    <row r="103">
-[...62 lines deleted...]
-    </row>
     <row r="104">
-      <c r="A104" s="2" t="inlineStr">
+      <c r="A104" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr"/>
       <c r="E104" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회 소위원회에서 법안 통과</t>
+          <t>국회 법안심사소위원회에서 의료분쟁조정법 개정안 논의 중</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회 제1법안심사소위원회에서 필수의료 의료사고에 대한 형사면책을 포함하는 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안'이 통과되었습니다. 이에 의료계는 환영하는 반면, 환자단체는 반발하며 의료계와 환자단체 간 갈등이 확산되고 있습니다.</t>
+          <t>국회 보건복지위원회 법안심사소위원회에서 필수의료 기피 현상 해소와 의료사고 피해자 구제를 위한 의료분쟁조정법 개정안이 논의되었다. 환자·소비자단체는 해당 법안의 절차적 정당성에 문제를 제기하고 있다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고로 인한 피해 발생이 아닌, 필수의료 의료사고에 대한 형사면책 법안 통과 논란을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 의료사고 사건이 아닌 의료분쟁조정법 개정안의 국회 논의 과정을 다루고 있어, 소송금융 투자 대상으로서의 특정 피고, 구체적인 피해 규모, 책임의 명확성 등 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>필수의료 사고 형사면책 논란…의료계·환자단체 갈등 확산</t>
+          <t>환자·소비자단체  의료사고 형사특례 법안소위 통과, 절차적 정당성 훼...</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>newsprime.co.kr</t>
+          <t>bosa.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>http://www.newsprime.co.kr/news/article.html?no=726919</t>
+          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3000628</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-13 12:17:35.126430+00:00</t>
+          <t>2026-03-13 12:18:15.997775+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr"/>
+      <c r="D105" t="inlineStr"/>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>국회 보건복지위원회 소위원회에서 법안 통과</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>국회 보건복지위원회 제1법안심사소위원회에서 필수의료 의료사고에 대한 형사면책을 포함하는 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안'이 통과되었습니다. 이에 의료계는 환영하는 반면, 환자단체는 반발하며 의료계와 환자단체 간 갈등이 확산되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 의료사고로 인한 피해 발생이 아닌, 필수의료 의료사고에 대한 형사면책 법안 통과 논란을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>필수의료 사고 형사면책 논란…의료계·환자단체 갈등 확산</t>
+        </is>
+      </c>
+      <c r="K105" t="inlineStr">
+        <is>
+          <t>newsprime.co.kr</t>
+        </is>
+      </c>
+      <c r="L105" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M105" t="inlineStr">
+        <is>
+          <t>http://www.newsprime.co.kr/news/article.html?no=726919</t>
+        </is>
+      </c>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:17:35.126430+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B105" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C105" t="inlineStr">
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
         <is>
           <t>연세사랑병원</t>
         </is>
       </c>
-      <c r="D105" t="inlineStr">
+      <c r="D106" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E105" t="inlineStr">
+      <c r="E106" t="inlineStr">
         <is>
           <t>식약처-복지부 민원 공방 및 민사 소송 진행 중</t>
         </is>
       </c>
-      <c r="F105" t="inlineStr">
+      <c r="F106" t="inlineStr">
         <is>
           <t>스카이브 줄기세포 사업의 무허가 논란과 관련하여 연세사랑병원이 시술을 주도한 피해자들이 사기 및 기망을 주장하며 민사 소송을 진행 중입니다. 식약처와 복지부는 해당 줄기세포 민원에 대해 책임 공방을 벌이고 있습니다. 피해자들은 손상된 연골 재생 시술에 대한 문제를 제기하고 있습니다.</t>
         </is>
       </c>
-      <c r="G105" t="inlineStr">
+      <c r="G106" t="inlineStr">
         <is>
           <t>스카이브 줄기세포 사업의 무허가 논란으로 연세사랑병원이 시술을 주도하여 피해자들에게 사기·기망 주장이 제기되고 있습니다. 이는 상대방 책임이 비교적 명확하고(조건 1), 병원이라는 상대방에게 자력이 충분하며(조건 2), '피해자들'이라는 표현으로 집단적 피해 가능성이 높습니다(조건 3). 또한, 식약처와 복지부 간의 민원 공방이 진행 중이므로 공적 절차가 진행되고 있으며(조건 6), 이는 증거 확보에도 유리할 수 있습니다(조건 5).</t>
         </is>
       </c>
-      <c r="H105" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I105" t="inlineStr">
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J105" t="inlineStr">
+      <c r="J106" t="inlineStr">
         <is>
           <t>[단독] 식약처-복지부, 줄기세포 민원에 '책임 미루기' 공방</t>
         </is>
       </c>
-      <c r="K105" t="inlineStr">
+      <c r="K106" t="inlineStr">
         <is>
           <t>mhj21.com</t>
         </is>
       </c>
-      <c r="L105" t="inlineStr">
+      <c r="L106" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M105" t="inlineStr">
+      <c r="M106" t="inlineStr">
         <is>
           <t>https://www.mhj21.com/news/articleView.html?idxno=250998</t>
         </is>
       </c>
-      <c r="N105" t="inlineStr">
+      <c r="N106" t="inlineStr">
         <is>
           <t>2026-03-13 00:58:30.411964+00:00</t>
         </is>
       </c>
     </row>
-    <row r="106">
-[...66 lines deleted...]
-    </row>
     <row r="107">
-      <c r="A107" s="2" t="inlineStr">
+      <c r="A107" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
+          <t>의료분쟁조정법 개정안 심의 및 환자단체 반대 의견 표명</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>환자단체연합회가 의료분쟁조정법 개정안에 대해 심의 절차 훼손을 주장하며 반대 의견을 표명했습니다. 이 개정안에는 필수의료행위 범위 및 손해배상금 지급을 조건으로 한 의료사고 형사처벌 특례 내용이 포함되어 있으며, 환자단체는 해당 특례 조항이 환자의 권리를 침해할 수 있다고 우려하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 의료사고나 피해 발생을 다루는 것이 아닌, 의료분쟁조정법 개정안에 대한 환자단체의 반대 의견을 보도하고 있습니다. 아직 구체적인 피해 사건이 발생하지 않았고, 소송의 대상이 될 만한 특정 피고나 명확한 책임 주체가 없어 소송금융 투자 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>환자단체연합회  의료분쟁조정법 개정안 통과는 심의 절차 훼손</t>
+        </is>
+      </c>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t>hitnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L107" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M107" t="inlineStr">
+        <is>
+          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74564</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:41:18.938597+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr"/>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
           <t>국회 보건복지위원회 소위 통과</t>
         </is>
       </c>
-      <c r="F107" t="inlineStr">
+      <c r="F108" t="inlineStr">
         <is>
           <t>필수의료 분야 의료사고 발생 시 의사의 중대한 과실이 없고 손해배상 등을 하면 기소하지 못하도록 하는 '의료분쟁조정법 개정안'이 국회 소위를 통과했습니다. 의료계는 환영하는 반면, 환자 및 시민단체는 환자의 재판받을 권리를 침해하고 의료인의 안전 확보 노력을 무력화할 수 있다며 반발하고 있습니다. 정부는 위헌이 아니며 외국 입법례도 있다고 주장합니다.</t>
         </is>
       </c>
-      <c r="G107" t="inlineStr">
+      <c r="G108" t="inlineStr">
         <is>
           <t>이 기사는 특정 의료사고나 피해자 집단에 대한 것이 아닌, 의료사고 관련 법안 개정 논의를 다루고 있습니다. 따라서 소송금융 투자를 위한 구체적인 사건, 명확한 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다. 현재는 입법 절차 진행 중으로, 실제 소송으로 이어질 구체적인 피해 사례가 존재하지 않습니다.</t>
         </is>
       </c>
-      <c r="H107" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J107" t="inlineStr">
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
         <is>
           <t>필수의료 사고 기소 제한…의료계 '환영' vs 시민단체 '재판권 침해'</t>
         </is>
       </c>
-      <c r="K107" t="inlineStr">
+      <c r="K108" t="inlineStr">
         <is>
           <t>news.tf.co.kr</t>
         </is>
       </c>
-      <c r="L107" t="inlineStr">
+      <c r="L108" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M107" t="inlineStr">
+      <c r="M108" t="inlineStr">
         <is>
           <t>https://news.tf.co.kr/read/life/2301670.htm</t>
         </is>
       </c>
-      <c r="N107" t="inlineStr">
+      <c r="N108" t="inlineStr">
         <is>
           <t>2026-03-12 18:00:17.125426+00:00</t>
         </is>
       </c>
     </row>
-    <row r="108">
-      <c r="A108" s="2" t="inlineStr">
+    <row r="109">
+      <c r="A109" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B108" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C108" t="inlineStr">
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
         <is>
           <t>B병원</t>
         </is>
       </c>
-      <c r="D108" t="inlineStr">
+      <c r="D109" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E108" t="inlineStr">
+      <c r="E109" t="inlineStr">
         <is>
           <t>광주지방법원 목포지원에서 원고 청구 기각 판결</t>
         </is>
       </c>
-      <c r="F108" t="inlineStr">
+      <c r="F109" t="inlineStr">
         <is>
           <t>중환자실 환자 낙상 사고에 대해 환자 측이 병원의 의료과실을 주장하며 5천만원대 손해배상 소송을 제기했으나, 법원은 의료진의 24시간 관찰 의무 및 억제대 미적용 과실을 인정하지 않고 원고의 청구를 기각했습니다. 낙상 후 항혈전제 투약 중단과 뇌경색 악화 사이의 인과관계도 부정되었습니다. 이 판결은 병원의 무조건적인 책임을 면해주는 것은 아니지만, 해당 사건에서는 병원 측의 과실이 없다고 판단했습니다.</t>
         </is>
       </c>
-      <c r="G108" t="inlineStr">
+      <c r="G109" t="inlineStr">
         <is>
           <t>법원에서 이미 원고의 손해배상 청구를 기각하는 판결이 선고되어 상대방의 책임이 명확하지 않습니다. (적합 조건 1 불충족) 또한, 개별 환자의 낙상 사고로 집단적 피해가 아니며(적합 조건 3 불충족), 피해 규모도 소송금융 투자 대상으로 보기에 크지 않습니다(적합 조건 4 불충족). 이미 1심 판결이 나온 사건으로 신규 투자 매력이 낮습니다.</t>
         </is>
       </c>
-      <c r="H108" t="inlineStr">
+      <c r="H109" t="inlineStr">
         <is>
           <t>5212만원</t>
         </is>
       </c>
-      <c r="I108" t="inlineStr">
+      <c r="I109" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J108" t="inlineStr">
+      <c r="J109" t="inlineStr">
         <is>
           <t>'중환자실 낙상' 5천만원 손해배상 소송 '기각'</t>
         </is>
       </c>
-      <c r="K108" t="inlineStr">
+      <c r="K109" t="inlineStr">
         <is>
           <t>doctorsnews.co.kr</t>
         </is>
       </c>
-      <c r="L108" t="inlineStr">
+      <c r="L109" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M108" t="inlineStr">
+      <c r="M109" t="inlineStr">
         <is>
           <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163680</t>
         </is>
       </c>
-      <c r="N108" t="inlineStr">
+      <c r="N109" t="inlineStr">
         <is>
           <t>2026-03-12 13:01:07.741831+00:00</t>
         </is>
       </c>
     </row>
-    <row r="109">
-      <c r="A109" s="2" t="inlineStr">
+    <row r="110">
+      <c r="A110" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B109" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C109" t="inlineStr">
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
         <is>
           <t>병원과 의료진</t>
         </is>
       </c>
-      <c r="D109" t="inlineStr">
+      <c r="D110" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E109" t="inlineStr">
+      <c r="E110" t="inlineStr">
         <is>
           <t>1심 판결 선고</t>
         </is>
       </c>
-      <c r="F109" t="inlineStr">
+      <c r="F110" t="inlineStr">
         <is>
           <t>환자가 교수 없이 인턴 단독 시술로 합병증을 겪어 병원과 의료진을 상대로 2억원의 손해배상 소송을 제기했다. 부산지방법원은 설명의무 위반 책임만 인정하여 위자료 2천만원을 공동 배상하라고 판결했다.</t>
         </is>
       </c>
-      <c r="G109" t="inlineStr">
+      <c r="G110" t="inlineStr">
         <is>
           <t>1심 판결이 이미 선고되어 소송이 상당 부분 진행되었고, 원고가 청구한 2억원 중 설명의무 위반에 대한 위자료 2천만원만 인정되어 피해 규모가 소송금융 투자에 매력적이지 않다. 법원이 의료 과실 자체보다는 설명의무 위반만을 인정하여 주요 쟁점에서의 승소 가능성이 낮게 평가되었다.</t>
         </is>
       </c>
-      <c r="H109" t="inlineStr">
+      <c r="H110" t="inlineStr">
         <is>
           <t>2,000만원</t>
         </is>
       </c>
-      <c r="I109" t="inlineStr">
+      <c r="I110" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J109" t="inlineStr">
+      <c r="J110" t="inlineStr">
         <is>
           <t>교수 없이 '인턴 단독 시술'로 합병증  2억원 손배 청구</t>
         </is>
       </c>
-      <c r="K109" t="inlineStr">
+      <c r="K110" t="inlineStr">
         <is>
           <t>docdocdoc.co.kr</t>
         </is>
       </c>
-      <c r="L109" t="inlineStr">
+      <c r="L110" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M109" t="inlineStr">
+      <c r="M110" t="inlineStr">
         <is>
           <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037179</t>
         </is>
       </c>
-      <c r="N109" t="inlineStr">
+      <c r="N110" t="inlineStr">
         <is>
           <t>2026-03-12 12:39:54.335841+00:00</t>
-        </is>
-[...62 lines deleted...]
-          <t>2026-03-12 00:42:23.213613+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr"/>
+      <c r="D111" t="inlineStr"/>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>의료소송 관련 법리 개선 논의</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>충남대 정다영 교수가 의료소송에서 임상진료지침(CPG)의 증거력을 근거 수준에 따라 차등화해야 한다는 논문을 발표했습니다. 현재 법원이 CPG에 명확한 법적 지위를 부여하지 않아 판결의 예측 가능성이 낮고, 심평원 급여기준과 의학적 표준이 혼동되는 문제를 지적하며 GRADE 방법론 도입을 제안했습니다.</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 피해에 대한 보도가 아닌, 의료소송에서 임상진료지침의 법적 활용 방안에 대한 학술적 제언을 담고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 피고가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>임상진료지침, 근거 수준 따라 증거력 차등해야</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>newsmp.com</t>
+        </is>
+      </c>
+      <c r="L111" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M111" t="inlineStr">
+        <is>
+          <t>http://www.newsmp.com/news/articleView.html?idxno=252083</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:42:23.213613+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B111" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D111" t="inlineStr">
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr"/>
+      <c r="D112" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E111" t="inlineStr">
+      <c r="E112" t="inlineStr">
         <is>
           <t>공적 자원인 인체조직의 오용 및 중증 환자 피해 발생</t>
         </is>
       </c>
-      <c r="F111" t="inlineStr">
+      <c r="F112" t="inlineStr">
         <is>
           <t>생사의 기로에 선 중증 화상 환자들에게 돌아가야 할 기증 인체조직이 고수익을 노린 기업들의 미용 스킨부스터 원료로 우선 배분되고 있다는 문제 제기. 이는 공공재적 성격을 지닌 인체조직이 국가의 방치 속에 오용되고 있음을 시사하며, 중증 환자들의 생명권과 건강권 침해 가능성이 있습니다.</t>
         </is>
       </c>
-      <c r="G111" t="inlineStr">
+      <c r="G112" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확함 (공적 자원인 인체조직을 미용 목적으로 우선 배분하는 기업들과 이를 방치한 국가), 상대방에게 자력이 충분함 (고수익을 노리는 기업들 및 국가), 집단적 피해 (생사의 기로에 선 중증 환자 다수), 피해 규모가 큼 (생명과 직결된 중대한 피해), 증거 확보 가능성 높음 (인체조직 배분 기록). 이처럼 다수의 적합 조건에 해당하여 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H111" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I111" t="inlineStr">
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
         <is>
           <t>중증 화상 환자 및 사고 피해자 다수</t>
         </is>
       </c>
-      <c r="J111" t="inlineStr">
+      <c r="J112" t="inlineStr">
         <is>
           <t>환자 살릴 피부는 부족한데...미용 주사로 새나가는 '공적자원'</t>
         </is>
       </c>
-      <c r="K111" t="inlineStr">
+      <c r="K112" t="inlineStr">
         <is>
           <t>pharmnews.com</t>
         </is>
       </c>
-      <c r="L111" t="inlineStr">
+      <c r="L112" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M111" t="inlineStr">
+      <c r="M112" t="inlineStr">
         <is>
           <t>https://www.pharmnews.com/news/articleView.html?idxno=302002</t>
         </is>
       </c>
-      <c r="N111" t="inlineStr">
+      <c r="N112" t="inlineStr">
         <is>
           <t>2026-03-12 00:17:19.991821+00:00</t>
         </is>
       </c>
     </row>
-    <row r="112">
-      <c r="A112" s="3" t="inlineStr">
+    <row r="113">
+      <c r="A113" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B112" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C112" t="inlineStr">
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
         <is>
           <t>질병관리청</t>
         </is>
       </c>
-      <c r="D112" t="inlineStr">
+      <c r="D113" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E112" t="inlineStr">
+      <c r="E113" t="inlineStr">
         <is>
           <t>1심 판결 선고 후 질병청 항소</t>
         </is>
       </c>
-      <c r="F112" t="inlineStr">
+      <c r="F113" t="inlineStr">
         <is>
           <t>코로나19 백신 접종 후 급성심근경색으로 사망한 공무원에 대해 법원이 질병청의 피해보상 거부처분을 취소하는 판결을 내렸으나, 질병청이 이에 항소했다. 야당은 코로나 백신 부작용과 관련하여 국정조사 및 특검 추진을 언급하고 있어, 이 사건은 더 큰 집단적 피해의 일부일 가능성이 있다.</t>
         </is>
       </c>
-      <c r="G112" t="inlineStr">
+      <c r="G113" t="inlineStr">
         <is>
           <t>법원이 질병청의 피해보상 거부처분을 취소하는 판결을 내린 점(적합 조건 1, 5), 상대방이 공공기관(질병청)으로 자력이 충분한 점(적합 조건 2), 사망 사건으로 피해 규모가 크고(적합 조건 4) 국정조사 및 특검 추진 언급으로 집단적 피해 가능성이 높은 점(적합 조건 3, 6) 등을 고려할 때 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
-      <c r="H112" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J112" t="inlineStr">
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
         <is>
           <t>코로나 백신 후폭풍…野  국정조사·특검 추진</t>
         </is>
       </c>
-      <c r="K112" t="inlineStr">
+      <c r="K113" t="inlineStr">
         <is>
           <t>dailymedi.com</t>
         </is>
       </c>
-      <c r="L112" t="inlineStr">
+      <c r="L113" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M112" t="inlineStr">
+      <c r="M113" t="inlineStr">
         <is>
           <t>https://www.dailymedi.com/news/news_view.php?wr_id=934583</t>
         </is>
       </c>
-      <c r="N112" t="inlineStr">
+      <c r="N113" t="inlineStr">
         <is>
           <t>2026-03-12 00:16:59.759945+00:00</t>
         </is>
       </c>
     </row>
-    <row r="113">
-      <c r="A113" s="2" t="inlineStr">
+    <row r="114">
+      <c r="A114" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B113" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D113" t="inlineStr">
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr"/>
+      <c r="D114" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E113" t="inlineStr">
+      <c r="E114" t="inlineStr">
         <is>
           <t>국회 보건복지위원회 법안심사 제1소위원회 통과, 향후 전체회의 및 본회의 상정 예정</t>
         </is>
       </c>
-      <c r="F113" t="inlineStr">
+      <c r="F114" t="inlineStr">
         <is>
           <t>필수의료 분야 의료사고 발생 시 의료진의 형사 기소를 제한하고 의료기관의 책임보험 가입을 의무화하는 내용의 의료분쟁조정법 개정안이 국회 법안심사 제1소위원회를 통과했다. 이 개정안은 필수의료 의료진의 사법 리스크를 완화하고 피해자의 신속한 구제를 목표로 하며, 불가항력 의료사고 보상 범위 확대 및 의료사고심의위원회 설치 등의 내용을 담고 있다.</t>
         </is>
       </c>
-      <c r="G113" t="inlineStr">
+      <c r="G114" t="inlineStr">
         <is>
           <t>이 기사는 특정 의료사고 사건이 아닌, 필수의료 분야 의료사고에 대한 법률 개정안의 국회 심의 진행 상황을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건 1~5번에 해당하지 않습니다. 국회 법안 심의는 공적 절차이나, 특정 피해 사건에 대한 것이 아니므로 소송금융 투자 대상으로서의 적합도는 낮습니다.</t>
         </is>
       </c>
-      <c r="H113" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J113" t="inlineStr">
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
         <is>
           <t>필수의료 사고 시 형사기소 제한…의료분쟁조정법 소위 통과</t>
         </is>
       </c>
-      <c r="K113" t="inlineStr">
+      <c r="K114" t="inlineStr">
         <is>
           <t>doctorsnews.co.kr</t>
         </is>
       </c>
-      <c r="L113" t="inlineStr">
+      <c r="L114" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M113" t="inlineStr">
+      <c r="M114" t="inlineStr">
         <is>
           <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163667</t>
         </is>
       </c>
-      <c r="N113" t="inlineStr">
+      <c r="N114" t="inlineStr">
         <is>
           <t>2026-03-11 13:18:55.556812+00:00</t>
         </is>
       </c>
     </row>
-    <row r="114">
-      <c r="A114" s="2" t="inlineStr">
+    <row r="115">
+      <c r="A115" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B114" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F114" t="inlineStr">
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr"/>
+      <c r="D115" t="inlineStr"/>
+      <c r="E115" t="inlineStr"/>
+      <c r="F115" t="inlineStr">
         <is>
           <t>지난 10년간 국내 분만 병원이 40% 가까이 사라져 아이 낳을 곳이 부족해지고 있다는 기사입니다. 저출산으로 인한 분만 건수 급감과 더불어 낮은 수가, 높은 소송 위험, 24시간 상시 대기 등 열악한 근무 환경이 산과 기피 현상을 심화시키는 원인으로 지목됩니다.</t>
         </is>
       </c>
-      <c r="G114" t="inlineStr">
+      <c r="G115" t="inlineStr">
         <is>
           <t>해당 기사는 분만 병원 감소라는 사회적 현상과 그 원인(낮은 수가, 높은 소송 위험 등)을 분석하는 기획 기사입니다. 특정 사건이나 피해자를 명시하지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다. 새로운 소송 기회를 발굴하기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H114" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J114" t="inlineStr">
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
         <is>
           <t>[기획] 분만 병원 10년간 40% 사라졌다…아이 낳을 곳 없는 대한민국</t>
         </is>
       </c>
-      <c r="K114" t="inlineStr">
+      <c r="K115" t="inlineStr">
         <is>
           <t>gokorea.kr</t>
         </is>
       </c>
-      <c r="L114" t="inlineStr">
+      <c r="L115" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M114" t="inlineStr">
+      <c r="M115" t="inlineStr">
         <is>
           <t>https://www.gokorea.kr/news/articleView.html?idxno=860150</t>
         </is>
       </c>
-      <c r="N114" t="inlineStr">
+      <c r="N115" t="inlineStr">
         <is>
           <t>2026-03-11 13:06:40.963929+00:00</t>
         </is>
       </c>
     </row>
-    <row r="115">
-      <c r="A115" s="4" t="inlineStr">
+    <row r="116">
+      <c r="A116" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B115" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C115" t="inlineStr">
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
         <is>
           <t>대한민국 정부</t>
         </is>
       </c>
-      <c r="D115" t="inlineStr">
+      <c r="D116" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E115" t="inlineStr">
+      <c r="E116" t="inlineStr">
         <is>
           <t>국민의힘의 백신 피해자 구제책 요구</t>
         </is>
       </c>
-      <c r="F115" t="inlineStr">
+      <c r="F116" t="inlineStr">
         <is>
           <t>국민의힘은 정은경 장관의 거취 표명과 이재명 정부의 백신 피해자 구제책 마련을 촉구하는 기자회견을 진행했다. 이는 백신 접종과 관련된 피해자들이 존재하며 정부 차원의 대책이 필요하다는 정치권의 요구를 담고 있다. 구체적인 피해 규모나 책임 소재는 명확히 언급되지 않았다.</t>
         </is>
       </c>
-      <c r="G115" t="inlineStr">
+      <c r="G116" t="inlineStr">
         <is>
           <t>정부(이재명 정부, 정은경 장관)를 상대로 한 백신 피해자 구제 요구로, 상대방의 자력이 충분하며(적합 조건 2), '백신 피해자'라는 표현에서 집단적 피해 가능성이 높음(적합 조건 3). 그러나 기사 내용만으로는 상대방의 책임이 명확히 특정되지 않고, 피해 규모나 증거에 대한 구체적인 언급이 부족함.</t>
         </is>
       </c>
-      <c r="H115" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J115" t="inlineStr">
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
         <is>
           <t>[천지TV 쇼츠] 국힘, 정은경 사과에  거취 밝혀야</t>
         </is>
       </c>
-      <c r="K115" t="inlineStr">
+      <c r="K116" t="inlineStr">
         <is>
           <t>newscj.com</t>
         </is>
       </c>
-      <c r="L115" t="inlineStr">
+      <c r="L116" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M115" t="inlineStr">
+      <c r="M116" t="inlineStr">
         <is>
           <t>https://www.newscj.com/news/articleView.html?idxno=3383454</t>
         </is>
       </c>
-      <c r="N115" t="inlineStr">
+      <c r="N116" t="inlineStr">
         <is>
           <t>2026-03-11 12:22:47.252717+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-11 12:21:24.499473+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>정치권에서 코로나 백신 피해자 구제책 마련 요구 중</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>국민의힘이 정은경 전 질병관리청장의 거취 표명과 코로나19 백신 피해자들에 대한 구제책 마련을 촉구했다. 이는 코로나19 백신 부작용으로 인한 피해자들의 존재와 이들에 대한 정부 차원의 지원 필요성을 제기하는 내용이다.</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>상대방(대한민국 정부)의 자력이 충분하고(적합 조건 2), '코로나 백신 피해자'라는 표현에서 집단적 피해(적합 조건 3) 및 잠재적으로 큰 피해 규모(적합 조건 4)가 예상됩니다. 그러나 기사가 정치적 요구에 불과하여 상대방 책임의 명확성, 구체적인 증거, 진행 중인 공적 절차에 대한 정보가 부족하여 High 등급으로 판단하기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>코로나 백신 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>[티조 Clip] 국힘  정은경 거취 밝히고, 코로나 백신 피해자 구제책 내놔...</t>
+        </is>
+      </c>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>news.tvchosun.com</t>
+        </is>
+      </c>
+      <c r="L117" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M117" t="inlineStr">
+        <is>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/11/2026031190170.html</t>
+        </is>
+      </c>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:21:24.499473+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B117" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D117" t="inlineStr">
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr"/>
+      <c r="D118" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E117" t="inlineStr">
+      <c r="E118" t="inlineStr">
         <is>
           <t>국회에서 환자안전법 개정안 및 환자기본법 발의 논의 중</t>
         </is>
       </c>
-      <c r="F117" t="inlineStr">
+      <c r="F118" t="inlineStr">
         <is>
           <t>전국의과대학교수협의회는 국회에서 발의된 환자안전법 개정안과 환자기본법에 대해 우려를 표명했습니다. 이들은 환자안전 개선활동을 병원 평가와 연계하는 것이 학습 및 시스템 개선 기능을 약화시키고, 환자안전법의 범위를 과도하게 확장할 수 있다고 지적했습니다. 또한 환자기본법 통과 시 환자안전법이 폐기되는 것에 대해서도 반대 입장을 밝혔습니다.</t>
         </is>
       </c>
-      <c r="G117" t="inlineStr">
+      <c r="G118" t="inlineStr">
         <is>
           <t>본 기사는 특정 환자안전사고로 인한 피해 발생이 아닌, 환자안전법 개정안 및 환자기본법 발의에 대한 의료계의 우려를 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등이 전혀 해당하지 않아 투자 대상으로서의 요건을 충족하지 못합니다.</t>
         </is>
       </c>
-      <c r="H117" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J117" t="inlineStr">
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
         <is>
           <t>의대교수협  환자안전법 개정안, 환자안전 보고체계 위축 우려</t>
         </is>
       </c>
-      <c r="K117" t="inlineStr">
+      <c r="K118" t="inlineStr">
         <is>
           <t>medigatenews.com</t>
         </is>
       </c>
-      <c r="L117" t="inlineStr">
+      <c r="L118" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M117" t="inlineStr">
+      <c r="M118" t="inlineStr">
         <is>
           <t>https://www.medigatenews.com/news/1612551827</t>
         </is>
       </c>
-      <c r="N117" t="inlineStr">
+      <c r="N118" t="inlineStr">
         <is>
           <t>2026-03-11 12:21:02.707189+00:00</t>
         </is>
       </c>
     </row>
-    <row r="118">
-      <c r="A118" s="2" t="inlineStr">
+    <row r="119">
+      <c r="A119" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B118" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E118" t="inlineStr">
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr"/>
+      <c r="D119" t="inlineStr"/>
+      <c r="E119" t="inlineStr">
         <is>
           <t>산부인과 의사 부족 및 분만 인프라 붕괴 경고</t>
         </is>
       </c>
-      <c r="F118" t="inlineStr">
+      <c r="F119" t="inlineStr">
         <is>
           <t>의료사고 소송에 대한 공포가 산부인과 전공의 지원 감소와 전문의 이탈의 주된 원인으로 지목되며, 분만 인프라 붕괴에 대한 경고등이 켜졌습니다. 학회에서는 분만 등 필수의료 영역에서 발생하는 무과실 의료사고에 대한 보상 방안을 논의 중입니다.</t>
         </is>
       </c>
-      <c r="G118" t="inlineStr">
+      <c r="G119" t="inlineStr">
         <is>
           <t>이 기사는 특정 의료사고나 피해 사건을 다루는 것이 아니라, 의료사고 소송에 대한 공포로 인한 산부인과 기피 현상과 분만 인프라 붕괴의 '경고등'을 보도하고 있습니다. 따라서 특정 상대방, 명확한 책임, 집단적 피해, 피해 규모, 증거 등 소송금융 투자에 필요한 적합 조건이 전혀 파악되지 않습니다.</t>
         </is>
       </c>
-      <c r="H118" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J118" t="inlineStr">
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I119" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J119" t="inlineStr">
         <is>
           <t>돈으로도 산부인과 의사 못 구해 … 분만 인프라 붕괴 '경고등'</t>
         </is>
       </c>
-      <c r="K118" t="inlineStr">
+      <c r="K119" t="inlineStr">
         <is>
           <t>bokuennews.com</t>
         </is>
       </c>
-      <c r="L118" t="inlineStr">
+      <c r="L119" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
-      <c r="M118" t="inlineStr">
+      <c r="M119" t="inlineStr">
         <is>
           <t>http://www.bokuennews.com/news/article.html?no=274915</t>
         </is>
       </c>
-      <c r="N118" t="inlineStr">
+      <c r="N119" t="inlineStr">
         <is>
           <t>2026-03-11 00:47:06.045670+00:00</t>
         </is>
       </c>
     </row>
-    <row r="119">
-      <c r="A119" s="2" t="inlineStr">
+    <row r="120">
+      <c r="A120" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B119" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D119" t="inlineStr">
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr"/>
+      <c r="D120" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E119" t="inlineStr">
+      <c r="E120" t="inlineStr">
         <is>
           <t>정부의 의료사고 형사고소 제한 정책 제안 논의 중</t>
         </is>
       </c>
-      <c r="F119" t="inlineStr">
+      <c r="F120" t="inlineStr">
         <is>
           <t>정부가 중대한 과실이 없는 필수의료 행위에 대해 손해배상 시 형사고소를 제한하는 방안을 추진 중인 것으로 알려졌다. 이에 환자단체는 피해자의 동의 없이 형사고소를 막는 것은 진실 규명을 방해하고 환자의 권리를 침해할 수 있다고 우려를 표명했다.</t>
         </is>
       </c>
-      <c r="G119" t="inlineStr">
+      <c r="G120" t="inlineStr">
         <is>
           <t>이 기사는 특정 의료사고 사건이 아닌, 정부의 의료사고 형사고소 제한 정책 제안에 대한 환자단체의 우려를 다루고 있습니다. 특정 피해자나 가해자가 명확하지 않고, 아직 구체적인 소송 대상이 발생하지 않은 정책 논의 단계이므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
-      <c r="H119" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J119" t="inlineStr">
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J120" t="inlineStr">
         <is>
           <t>형사고소 막히면 진실도 막힌다 …환자단체의 경고 [의료사고 그 후②...</t>
         </is>
       </c>
-      <c r="K119" t="inlineStr">
+      <c r="K120" t="inlineStr">
         <is>
           <t>dailian.co.kr</t>
         </is>
       </c>
-      <c r="L119" t="inlineStr">
+      <c r="L120" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
-      <c r="M119" t="inlineStr">
+      <c r="M120" t="inlineStr">
         <is>
           <t>https://www.dailian.co.kr/news/view/1618928/?sc=Naver</t>
         </is>
       </c>
-      <c r="N119" t="inlineStr">
+      <c r="N120" t="inlineStr">
         <is>
           <t>2026-03-11 00:34:58.464856+00:00</t>
         </is>
       </c>
     </row>
-    <row r="120">
-      <c r="A120" s="4" t="inlineStr">
+    <row r="121">
+      <c r="A121" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B120" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C120" t="inlineStr">
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
         <is>
           <t>해당 의원</t>
         </is>
       </c>
-      <c r="D120" t="inlineStr">
+      <c r="D121" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E120" t="inlineStr">
+      <c r="E121" t="inlineStr">
         <is>
           <t>손해배상 요구 단계</t>
         </is>
       </c>
-      <c r="F120" t="inlineStr">
+      <c r="F121" t="inlineStr">
         <is>
           <t>소비자 A씨가 상복부 통증으로 수면 대장내시경 검사를 받던 중 장 천공 및 대장 절제 피해를 입었습니다. A씨는 의료진의 과실을 주장하며 손해배상을 요구하고 있으며, 검사 이후 복부 통증이 지속된 것으로 알려졌습니다.</t>
         </is>
       </c>
-      <c r="G120" t="inlineStr">
+      <c r="G121" t="inlineStr">
         <is>
           <t>피해 규모가 크고(장 천공 및 대장 절제), 의료진의 과실 주장이 명확하여 상대방 책임이 비교적 명확할 수 있습니다. (적합 조건 1, 4) 그러나 단일 피해자이며, 상대방 의원의 자력은 추가 확인이 필요합니다. (적합 조건 2, 3 미충족)</t>
         </is>
       </c>
-      <c r="H120" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I120" t="inlineStr">
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I121" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J120" t="inlineStr">
+      <c r="J121" t="inlineStr">
         <is>
           <t>대장내시경 검사 중 장 천공, 대장 절제까지</t>
         </is>
       </c>
-      <c r="K120" t="inlineStr">
+      <c r="K121" t="inlineStr">
         <is>
           <t>consumuch.com</t>
         </is>
       </c>
-      <c r="L120" t="inlineStr">
+      <c r="L121" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
-      <c r="M120" t="inlineStr">
+      <c r="M121" t="inlineStr">
         <is>
           <t>https://www.consumuch.com/news/articleView.html?idxno=77230</t>
         </is>
       </c>
-      <c r="N120" t="inlineStr">
+      <c r="N121" t="inlineStr">
         <is>
           <t>2026-03-10 12:56:30.097464+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-10 12:21:00.406383+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="4" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>정부 및 의료계</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>환자기본법안 제정 및 환자안전법 개정안 공청회 진행 중</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>의대 정원 확대 갈등으로 촉발된 의료 공백 사태로 중증·희귀질환 환자들이 큰 피해를 입었다. 이에 한국환자단체연합회는 환자 권리 보장을 위한 환자기본법 제정 및 환자안전법 개정을 촉구하며 국회에서 공청회를 진행했다. 환자단체는 환자를 보건의료의 주체로 인정하는 법 체계와 환자 안전 사고 원인 조사를 위한 독립 기구 설치를 요구하고 있다.</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>의대 정원 갈등으로 인한 의료 공백 사태는 정부와 의료계의 책임이 비교적 명확하며(적합 조건 1), 상대방의 자력이 충분하다(적합 조건 2). 중증·희귀질환 환자 다수가 생명과 직결되는 큰 피해를 입었으며(적합 조건 3, 4), 관련 증거 확보도 용이할 것으로 예상된다(적합 조건 5). 현재는 법 제정 논의 단계이나, 이 사건은 집단소송으로 발전할 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>의대정원 갈등으로 환자만 피해봐 …환자 권리 보장법 제정 촉구</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L122" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M122" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04490326645382008</t>
+        </is>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>2026-03-10 12:21:00.406383+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="2" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B122" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D122" t="inlineStr">
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr"/>
+      <c r="D123" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E122" t="inlineStr">
+      <c r="E123" t="inlineStr">
         <is>
           <t>소송 준비 중, 증거 확보 어려움 호소</t>
         </is>
       </c>
-      <c r="F122" t="inlineStr">
+      <c r="F123" t="inlineStr">
         <is>
           <t>의료사고를 겪은 류 씨 가족이 2년간 법적 대응을 준비하며 겪는 어려움을 다룬 기사입니다. 전문 지식 없이 CCTV 확보 등 소송 준비 과정에서 많은 어려움을 겪고 있으며, 무엇을 어떻게 해야 할지 몰라 방치된 시간을 보내고 있다고 호소합니다.</t>
         </is>
       </c>
-      <c r="G122" t="inlineStr">
+      <c r="G123" t="inlineStr">
         <is>
           <t>의료기관을 상대로 한 의료사고 소송으로 상대방의 자력이 충분할 것으로 예상되며, 2년간 방치된 가족의 시간이라는 점에서 피해 규모가 상당할 것으로 추정됩니다. (적합 조건 2, 4) 다만, 기사 내용만으로는 상대방의 책임이 명확한지 판단하기 어렵고, 집단적 피해가 아닌 개별 사건으로 보입니다. (적합 조건 1, 3 미해당)</t>
         </is>
       </c>
-      <c r="H122" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J122" t="inlineStr">
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
         <is>
           <t>최선을 다했다는 말뿐 …의료사고 2년, 방치된 가족의 시간 [의료사고...</t>
         </is>
       </c>
-      <c r="K122" t="inlineStr">
+      <c r="K123" t="inlineStr">
         <is>
           <t>dailian.co.kr</t>
         </is>
       </c>
-      <c r="L122" t="inlineStr">
+      <c r="L123" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
-      <c r="M122" t="inlineStr">
+      <c r="M123" t="inlineStr">
         <is>
           <t>https://www.dailian.co.kr/news/view/1618336/?sc=Naver</t>
         </is>
       </c>
-      <c r="N122" t="inlineStr">
+      <c r="N123" t="inlineStr">
         <is>
           <t>2026-03-10 00:48:18.444598+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-09 12:50:02.604166+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C124" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E124" t="inlineStr"/>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>기업형 불법덤핑치과 및 사무장치과</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>대한치과의사협회 회장단 선거 공약으로 불법 치과 척결 방안이 논의 중</t>
+        </is>
+      </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>기사는 중대한 과실이 없는 필수의료 사고의 경우 설명의무 이행과 책임보험 가입을 전제로 조정·중재를 통해 손해배상이 완료되면 공소 제기를 제한하는 방안을 다룹니다. 이는 의료기관 개설자의 의료사고 배상 책임과 함께 의사들의 불안을 해소하기 위한 정책적 논의의 일환입니다.</t>
+          <t>대한치과의사협회 회장단 선거에서 기업형 불법덤핑치과 및 사무장치과 척결이 주요 공약으로 제시되었습니다. 후보들은 불법 의료광고 AI 모니터링, 경찰청과의 협조를 통한 특별 단속, 전문가평가제 부활 등을 통해 불법 치과를 근절하겠다는 방침을 밝혔습니다. 이는 불법 의료 행위로 인한 치과계의 광범위한 피해가 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 의료사고 사건이나 피해자를 다루는 것이 아니라, 필수의료 사고에 대한 정책 및 법률 개정 논의를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 피고가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기업형 불법덤핑치과 및 사무장치과의 불법 행위로 인한 피해는 다수의 합법적인 치과에 집단적 피해를 야기하고(적합 조건 3), 그 책임이 명확합니다(적합 조건 1). 또한, AI 모니터링 및 특별 단속 등 증거 확보 방안이 논의되고 있습니다(적합 조건 5). 다만, 상대방의 자력이나 구체적인 피해 규모가 명확하지 않아 'High' 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 합법 치과</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>'의사 불안' 숨통 틔우자</t>
+          <t>치협 선거 마지막 토론회…후보별 최우선 공약 ‘온도차’</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>bosa.co.kr</t>
+          <t>dentalnews.or.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.bosa.co.kr/news/articleView.html?idxno=2271091</t>
+          <t>https://www.dentalnews.or.kr/news/article.html?no=46699</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-09 00:34:26.010490+00:00</t>
+          <t>2026-03-09 12:50:02.604166+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr"/>
+      <c r="D125" t="inlineStr"/>
+      <c r="E125" t="inlineStr"/>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>기사는 중대한 과실이 없는 필수의료 사고의 경우 설명의무 이행과 책임보험 가입을 전제로 조정·중재를 통해 손해배상이 완료되면 공소 제기를 제한하는 방안을 다룹니다. 이는 의료기관 개설자의 의료사고 배상 책임과 함께 의사들의 불안을 해소하기 위한 정책적 논의의 일환입니다.</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 의료사고 사건이나 피해자를 다루는 것이 아니라, 필수의료 사고에 대한 정책 및 법률 개정 논의를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 피고가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>'의사 불안' 숨통 틔우자</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>bosa.co.kr</t>
+        </is>
+      </c>
+      <c r="L125" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M125" t="inlineStr">
+        <is>
+          <t>https://www.bosa.co.kr/news/articleView.html?idxno=2271091</t>
+        </is>
+      </c>
+      <c r="N125" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:34:26.010490+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B125" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C125" t="inlineStr">
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
         <is>
           <t>제주대학교병원</t>
         </is>
       </c>
-      <c r="D125" t="inlineStr">
+      <c r="D126" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E125" t="inlineStr">
+      <c r="E126" t="inlineStr">
         <is>
           <t>간호사들의 형사 항소심 진행 중</t>
         </is>
       </c>
-      <c r="F125" t="inlineStr">
+      <c r="F126" t="inlineStr">
         <is>
           <t>제주대병원 간호사 A씨와 B씨가 약물 오투약 사실을 숨겨 피해자 유림양에게 치료 기회를 박탈한 혐의로 형사 항소심이 진행 중이다. 항소심 판사가 선고유예에 대해 납득하기 어렵다는 입장을 보였으며, 간호사들은 선처를 호소하고 있다. 이는 의료사고로 인한 피해자 유기 사건으로, 향후 민사상 손해배상 청구 가능성이 높다.</t>
         </is>
       </c>
-      <c r="G125" t="inlineStr">
+      <c r="G126" t="inlineStr">
         <is>
           <t>간호사들의 약물 오투약 및 피해자 유기 혐의가 공소사실로 명확히 특정되어 상대방 책임이 명확하며(적합 조건 1), 제주대병원 소속으로 상대방의 자력이 충분합니다(적합 조건 2). 이미 형사 항소심이 진행 중이므로 공적 절차가 진행 중이며(적합 조건 6), 수사기관의 공소 제기를 통해 증거 확보가 용이합니다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H125" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I125" t="inlineStr">
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J125" t="inlineStr">
+      <c r="J126" t="inlineStr">
         <is>
           <t>항소심 판사  선고유예 납득 X …제주대병원 간호사들 '선처' 호소</t>
         </is>
       </c>
-      <c r="K125" t="inlineStr">
+      <c r="K126" t="inlineStr">
         <is>
           <t>jejusori.net</t>
         </is>
       </c>
-      <c r="L125" t="inlineStr">
+      <c r="L126" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M125" t="inlineStr">
+      <c r="M126" t="inlineStr">
         <is>
           <t>https://www.jejusori.net/news/articleView.html?idxno=500213</t>
         </is>
       </c>
-      <c r="N125" t="inlineStr">
+      <c r="N126" t="inlineStr">
         <is>
           <t>2026-03-08 12:21:18.116423+00:00</t>
         </is>
       </c>
     </row>
-    <row r="126">
-      <c r="A126" s="2" t="inlineStr">
+    <row r="127">
+      <c r="A127" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B126" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C126" t="inlineStr">
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
         <is>
           <t>의료진 (병원장 윤씨, 집도의 심씨)</t>
         </is>
       </c>
-      <c r="D126" t="inlineStr">
+      <c r="D127" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E126" t="inlineStr">
+      <c r="E127" t="inlineStr">
         <is>
           <t>1심 판결 선고 (산모 및 의료진 살인 공범 유죄)</t>
         </is>
       </c>
-      <c r="F126" t="inlineStr">
+      <c r="F127" t="inlineStr">
         <is>
           <t>임신 36주 태아 임신중지 사건에서 산모와 의료진 모두 살인 공범으로 1심 유죄 판결을 받았습니다. 재판부는 산모에게 태아가 생존할 수 있음을 인식하고도 수술을 선택한 '미필적 고의'를 인정했습니다. 이 판결은 태아의 형사 책임 범위와 산모의 책임 기준에 대한 사회적 논의를 촉발하고 있습니다.</t>
         </is>
       </c>
-      <c r="G126" t="inlineStr">
+      <c r="G127" t="inlineStr">
         <is>
           <t>해당 사건은 산모와 의료진 모두 살인 공범으로 유죄 판결을 받은 형사 사건으로, 소송금융의 일반적인 고객인 '피해자 원고'가 명확하지 않습니다. 특히 산모가 공범으로 유죄 판결을 받은 상황에서 의료진을 상대로 한 민사 손해배상 청구의 적합성이 낮아 투자에 어려움이 있습니다. (기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
-      <c r="H126" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I126" t="inlineStr">
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
         <is>
           <t>1명 (태아)</t>
         </is>
       </c>
-      <c r="J126" t="inlineStr">
+      <c r="J127" t="inlineStr">
         <is>
           <t>산모도 살인 공범…'36주 임신중지' 재판이 남긴 숙제[법정B컷]</t>
         </is>
       </c>
-      <c r="K126" t="inlineStr">
+      <c r="K127" t="inlineStr">
         <is>
           <t>nocutnews.co.kr</t>
         </is>
       </c>
-      <c r="L126" t="inlineStr">
+      <c r="L127" t="inlineStr">
         <is>
           <t>2026-03-07</t>
         </is>
       </c>
-      <c r="M126" t="inlineStr">
+      <c r="M127" t="inlineStr">
         <is>
           <t>https://www.nocutnews.co.kr/news/6481037?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260308050059</t>
         </is>
       </c>
-      <c r="N126" t="inlineStr">
+      <c r="N127" t="inlineStr">
         <is>
           <t>2026-03-08 00:18:58.471992+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-06 12:42:31.018269+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>해당 의원</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>손해배상 요구</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>한 환자가 제왕절개 수술 후 의료진이 출혈 징후를 제때 확인하지 못해 혈종이 발생했다고 주장하며 손해배상을 요구했습니다. 환자는 하복부 불편감, 호흡 곤란, 혈색소 수치 저하 등의 증상을 겪었습니다.</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>집단적 피해가 아닌 개별 의료사고 사건이며(적합 조건 3 미충족), 상대방이 '한 의원'으로 대기업 등 자력이 충분한 상대방으로 보기 어렵습니다(적합 조건 2 미충족). 또한, 피해 규모가 구체적으로 명시되지 않아 소송금융 투자에 필요한 최소 수익률을 보장할 만큼 큰 피해액인지 불확실합니다(적합 조건 4 미충족).</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>제왕절개 후 혈종 발생…의료진 과실 주장</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>consumuch.com</t>
+        </is>
+      </c>
+      <c r="L128" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M128" t="inlineStr">
+        <is>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77008</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:42:31.018269+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B128" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C128" t="inlineStr">
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
         <is>
           <t>질병관리청</t>
         </is>
       </c>
-      <c r="D128" t="inlineStr">
+      <c r="D129" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E128" t="inlineStr">
+      <c r="E129" t="inlineStr">
         <is>
           <t>1심 또는 2심 판결 선고 (최종 확정 여부 불명확)</t>
         </is>
       </c>
-      <c r="F128" t="inlineStr">
+      <c r="F129" t="inlineStr">
         <is>
           <t>코로나19 백신 접종 후 사망한 A씨 남편의 사례에서, 질병관리청은 백신과의 인과성을 부인하며 피해보상을 거부했습니다. 대학병원은 이를 백신 부작용 의심 사례로 신고했으며, 5년 만에 관련 판결이 나왔습니다. 이 사건은 백신 부작용으로 인한 사망에 대한 국가의 책임을 묻는 소송으로, 유사 피해 사례에 대한 선례가 될 수 있습니다.</t>
         </is>
       </c>
-      <c r="G128" t="inlineStr">
+      <c r="G129" t="inlineStr">
         <is>
           <t>상대방인 질병관리청은 공공기관으로 자력이 충분하며(적합 조건 2), 사망 사건으로 피해 규모가 크고(적합 조건 4), 대학병원 신고 및 5년간의 소송을 통해 증거 확보 가능성이 높습니다(적합 조건 5). 또한 질병관리청의 피해보상 거부라는 공적 절차가 선행되었으며(적합 조건 6), 코로나19 백신 부작용은 집단적 피해로 확장될 가능성이 높습니다(적합 조건 3).</t>
         </is>
       </c>
-      <c r="H128" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J128" t="inlineStr">
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
         <is>
           <t>코로나19 백신, 맞아도 될까?  남편의 질문…5년 만에 나온 판결 [취재...</t>
         </is>
       </c>
-      <c r="K128" t="inlineStr">
+      <c r="K129" t="inlineStr">
         <is>
           <t>news.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L128" t="inlineStr">
+      <c r="L129" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
-      <c r="M128" t="inlineStr">
+      <c r="M129" t="inlineStr">
         <is>
           <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008464688&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
-      <c r="N128" t="inlineStr">
+      <c r="N129" t="inlineStr">
         <is>
           <t>2026-03-06 01:09:37.965497+00:00</t>
         </is>
       </c>
     </row>
-    <row r="129">
-[...66 lines deleted...]
-    </row>
     <row r="130">
-      <c r="A130" s="2" t="inlineStr">
+      <c r="A130" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C130" t="inlineStr"/>
       <c r="D130" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>국회 공청회 개최 예정</t>
+          <t>의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안 발의 (입법 절차 진행 중)</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>대한의사협회와 더불어민주당 박균택 의원이 의료인에 대한 과도한 소송 문제로 인한 필수의료 붕괴를 막기 위해 국회 공청회를 개최합니다. 이 공청회에서는 의료 민·형사 소송 현황을 비교하고 법령 개선 방안을 논의할 예정입니다.</t>
+          <t>더불어민주당 전진숙 의원이 필수의료 행위 중 발생한 의료사고에 대해 중대한 과실이 없고 피해를 전액 배상하면 공소를 제기할 수 없도록 하는 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 일부개정법률안'을 대표발의했습니다. 이 법안은 의료사고 설명의무 신설, 의료기관의 책임보험 의무화, 의료사고심의위원회 설치 등을 포함하여 환자 피해 회복과 의료인의 형사 부담 완화를 목표로 합니다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건의 피해자가 특정 상대방을 상대로 손해배상을 청구하는 내용이 아닌, 의료인에 대한 과도한 소송 문제와 관련 법령 개선을 논의하는 국회 공청회 개최 소식입니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 피해자 집단, 명확한 피고가 존재하지 않아 부적합합니다.</t>
+          <t>본 기사는 특정 의료사고 사건이나 분쟁에 대한 내용이 아닌, 의료사고 형사특례 확대를 위한 법률 개정안 발의에 대한 보도입니다. 따라서 소송금융 투자 대상이 되는 특정 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>﻿의협, 이달 18일 ‘의료인 소송’ 국회 공청회</t>
+          <t>'의료사고 형사특례' 확대 추진…필수의료 사고 공소 제한 도입</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934361</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163585</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-05 01:23:07.053022+00:00</t>
+          <t>2026-03-06 01:05:30.404749+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr"/>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>국회 공청회 개최 예정</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>대한의사협회와 더불어민주당 박균택 의원이 의료인에 대한 과도한 소송 문제로 인한 필수의료 붕괴를 막기 위해 국회 공청회를 개최합니다. 이 공청회에서는 의료 민·형사 소송 현황을 비교하고 법령 개선 방안을 논의할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건의 피해자가 특정 상대방을 상대로 손해배상을 청구하는 내용이 아닌, 의료인에 대한 과도한 소송 문제와 관련 법령 개선을 논의하는 국회 공청회 개최 소식입니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 피해자 집단, 명확한 피고가 존재하지 않아 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>﻿의협, 이달 18일 ‘의료인 소송’ 국회 공청회</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>dailymedi.com</t>
+        </is>
+      </c>
+      <c r="L131" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M131" t="inlineStr">
+        <is>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934361</t>
+        </is>
+      </c>
+      <c r="N131" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:23:07.053022+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B131" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C131" t="inlineStr">
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
         <is>
           <t>병원장 윤모 씨, 집도의 심모 씨</t>
         </is>
       </c>
-      <c r="D131" t="inlineStr">
+      <c r="D132" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E131" t="inlineStr">
+      <c r="E132" t="inlineStr">
         <is>
           <t>병원장, 집도의, 산모 등에게 징역형 및 집행유예 선고</t>
         </is>
       </c>
-      <c r="F131" t="inlineStr">
+      <c r="F132" t="inlineStr">
         <is>
           <t>36주차 태아를 살해한 혐의로 병원장과 집도의가 각각 징역 6년과 4년을 선고받았으며, 산모는 징역형 집행유예를 선고받았습니다. 이들은 2022년 8월부터 2024년 7월까지 527명의 환자를 상대로 불법 임신 중절 수술을 진행하여 14억 6천만원의 수익을 올린 것으로 조사되었습니다. 이 사건은 산모의 유튜브 게시글로 알려져 보건복지부의 수사 의뢰로 시작되었습니다.</t>
         </is>
       </c>
-      <c r="G131" t="inlineStr">
+      <c r="G132" t="inlineStr">
         <is>
           <t>병원장과 집도의의 살인 및 불법 임신 중절 수술 혐의가 형사 재판에서 유죄로 인정되어 책임이 명확합니다. 527명의 환자를 대상으로 불법 시술을 진행하여 집단적 피해가 발생했으며, 14억 6천만원의 불법 수익을 올린 점은 피해 규모가 크고 상대방의 자력도 충분할 가능성을 시사합니다. 보건복지부의 수사 의뢰와 형사 재판을 통해 범죄 사실과 증거가 이미 확보되었습니다.</t>
         </is>
       </c>
-      <c r="H131" t="inlineStr">
+      <c r="H132" t="inlineStr">
         <is>
           <t>14억 6천만원 (불법 수익)</t>
         </is>
       </c>
-      <c r="I131" t="inlineStr">
+      <c r="I132" t="inlineStr">
         <is>
           <t>527명 (불법 임신 중절 수술 환자) + 1명 (태아)</t>
         </is>
       </c>
-      <c r="J131" t="inlineStr">
+      <c r="J132" t="inlineStr">
         <is>
           <t>'36주차 태아 살인' 혐의 병원장 징역 6년…산모는 집행유예</t>
         </is>
       </c>
-      <c r="K131" t="inlineStr">
+      <c r="K132" t="inlineStr">
         <is>
           <t>news.tf.co.kr</t>
         </is>
       </c>
-      <c r="L131" t="inlineStr">
+      <c r="L132" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
-      <c r="M131" t="inlineStr">
+      <c r="M132" t="inlineStr">
         <is>
           <t>https://news.tf.co.kr/read/life/2298663.htm</t>
         </is>
       </c>
-      <c r="N131" t="inlineStr">
+      <c r="N132" t="inlineStr">
         <is>
           <t>2026-03-05 01:10:33.635442+00:00</t>
         </is>
       </c>
     </row>
-    <row r="132">
-      <c r="A132" s="2" t="inlineStr">
+    <row r="133">
+      <c r="A133" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B132" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C132" t="inlineStr">
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
         <is>
           <t>윤모 씨 (병원장), 심모 씨 (집도의)</t>
         </is>
       </c>
-      <c r="D132" t="inlineStr">
+      <c r="D133" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E132" t="inlineStr">
+      <c r="E133" t="inlineStr">
         <is>
           <t>1심 유죄 판결 선고, 항소심 예정</t>
         </is>
       </c>
-      <c r="F132" t="inlineStr">
+      <c r="F133" t="inlineStr">
         <is>
           <t>병원장과 집도의가 36주차 태아를 출산 후 냉동고에 넣어 살해한 혐의로 1심에서 각각 징역 6년과 4년의 실형을 선고받았다. 산모 역시 살인 공범으로 유죄가 인정되었으나 집행유예를 선고받았다. 재판부는 태아가 태어난 이상 사람으로 보호받아야 한다며 살인죄를 인정했으며, 피고인들은 항소심을 준비 중이다.</t>
         </is>
       </c>
-      <c r="G132" t="inlineStr">
+      <c r="G133" t="inlineStr">
         <is>
           <t>병원장과 집도의의 살인죄 책임이 명확하고 1심 유죄 판결이 선고되어 객관적 증거는 충분하나(적합 조건 1, 5, 6), 피해자가 태아 1명으로 집단적 피해로 보기 어렵고(적합 조건 3), 특히 산모가 살인 공범으로 유죄 판결을 받아 민사상 손해배상 청구를 할 명확한 원고(피해자)를 특정하기 어렵다. 따라서 소송금융 투자 대상으로서의 민사 소송 가능성이 매우 낮다.</t>
         </is>
       </c>
-      <c r="H132" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I132" t="inlineStr">
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J132" t="inlineStr">
+      <c r="J133" t="inlineStr">
         <is>
           <t>[속보]‘36주차 낙태’ 법원, 살인죄 인정했다</t>
         </is>
       </c>
-      <c r="K132" t="inlineStr">
+      <c r="K133" t="inlineStr">
         <is>
           <t>munhwa.com</t>
         </is>
       </c>
-      <c r="L132" t="inlineStr">
+      <c r="L133" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
-      <c r="M132" t="inlineStr">
+      <c r="M133" t="inlineStr">
         <is>
           <t>https://www.munhwa.com/article/11572141?ref=naver</t>
         </is>
       </c>
-      <c r="N132" t="inlineStr">
+      <c r="N133" t="inlineStr">
         <is>
           <t>2026-03-05 01:10:00.609377+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-05 01:06:49.897044+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>국립소방병원</t>
+          <t>병원장 윤모씨, 집도의 심모씨</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>개원 전 응급의학과 전문의 미확보로 인한 응급의료 공백 우려 제기</t>
+          <t>병원장 및 집도의 살인죄 1심 실형 선고, 산모 집행유예</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>국립소방병원이 개원 3개월을 앞두고 응급의학과 전문의를 한 명도 확보하지 못해 응급의료 공백 우려가 제기되었다. 높은 업무 강도와 의료분쟁 부담, 지방근무 기피 현상 등이 원인으로 지목되며, 병원 측은 상시 채용을 통해 인력 확보에 나설 방침이다.</t>
+          <t>36주차 태아를 제왕절개 후 냉동고에 넣어 살해한 혐의로 병원장과 집도의가 1심에서 살인죄로 실형을 선고받았습니다. 산모 또한 살인의 고의가 인정되었으나, 미혼모로서 사회적 지원 부족이 참작되어 집행유예를 선고받았습니다. 이 사건은 산모가 유튜브에 수술 후기 영상을 올리며 알려졌습니다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>국립소방병원은 공공기관으로 자력이 충분하나(적합 조건 2), 아직 실제 피해가 발생하지 않고 응급의료 공백에 대한 '우려' 단계이다. 상대방 책임이 명확하게 특정되기 어렵고, 피해 규모 및 피해자 수도 미상이라 소송금융 투자 적합도가 낮다.</t>
+          <t>병원장과 집도의의 살인죄가 1심에서 인정되어 책임이 명확하며(적합 조건 1), 이미 형사 재판이 진행되어 증거가 확보되었고 1심 판결이 선고된 상태입니다(적합 조건 5, 6). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 금전적 피해 규모가 명확히 특정되지 않아(적합 조건 4 불충족) 소송금융 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (태아), 산모</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>[단독] 국립소방병원 응급의학과 ‘0명’…개원 3달 앞두고 응급의료 공...</t>
+          <t>“36주 낙태, 병원장 살인 인정”… 산모는 “국가도 책임” 집유</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260305503151?OutUrl=naver</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1772615063&amp;code=11131900&amp;cp=nv</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-05 00:45:31.090729+00:00</t>
+          <t>2026-03-05 01:06:49.897044+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>질병관리청</t>
+          <t>국립소방병원</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>1심 원고 승소, 질병관리청 항소</t>
+          <t>개원 전 응급의학과 전문의 미확보로 인한 응급의료 공백 우려 제기</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>코로나19 백신 접종 후 심근경색으로 사망한 A씨 유족이 질병관리청을 상대로 제기한 취소 소송에서 1심 법원이 원고 승소 판결을 내리며 백신과 사망 간의 인과성을 처음으로 인정했다. 질병관리청은 이에 불복하여 항소했다. 이 판결은 향후 유사 백신 피해 사례들의 법적 다툼에 중요한 선례가 될 것으로 보인다.</t>
+          <t>국립소방병원이 개원 3개월을 앞두고 응급의학과 전문의를 한 명도 확보하지 못해 응급의료 공백 우려가 제기되었다. 높은 업무 강도와 의료분쟁 부담, 지방근무 기피 현상 등이 원인으로 지목되며, 병원 측은 상시 채용을 통해 인력 확보에 나설 방침이다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>법원이 코로나19 백신 접종과 심근경색 사망 간의 인과성을 '첫 인정'하며 원고 승소 판결을 내렸으므로 상대방 책임이 비교적 명확하고(적합 조건 1), 증거가 확보되어 있습니다(적합 조건 5). 상대방은 정부 기관인 질병관리청으로 자력이 충분하며(적합 조건 2), 사망이라는 중대한 피해가 발생했습니다(적합 조건 4). 이번 판결은 향후 유사 피해 사례들의 소송에 중요한 선례가 될 수 있어 집단적 피해 가능성도 높습니다(적합 조건 3).</t>
+          <t>국립소방병원은 공공기관으로 자력이 충분하나(적합 조건 2), 아직 실제 피해가 발생하지 않고 응급의료 공백에 대한 '우려' 단계이다. 상대방 책임이 명확하게 특정되기 어렵고, 피해 규모 및 피해자 수도 미상이라 소송금융 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>1명 (추가 피해자 발생 가능성 높음)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>심근경색 사망, 백신 인과성 '첫 인정'…질병청 항소</t>
+          <t>[단독] 국립소방병원 응급의학과 ‘0명’…개원 3달 앞두고 응급의료 공...</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934371</t>
+          <t>https://www.segye.com/newsView/20260305503151?OutUrl=naver</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-05 00:41:28.815982+00:00</t>
+          <t>2026-03-05 00:45:31.090729+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>척추병원</t>
+          <t>질병관리청</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>지자체의 행정처분(개설허가 취소) 진행 중, 병원 측 행정소송 제기 가능성</t>
+          <t>1심 원고 승소, 질병관리청 항소</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>서구에서 불법의료행위로 척추병원의 개설허가를 취소했습니다. 병원 측은 이 처분에 불복하여 행정심판이나 행정소송을 제기할 가능성이 있어 법적 공방이 예상됩니다.</t>
+          <t>코로나19 백신 접종 후 심근경색으로 사망한 A씨 유족이 질병관리청을 상대로 제기한 취소 소송에서 1심 법원이 원고 승소 판결을 내리며 백신과 사망 간의 인과성을 처음으로 인정했다. 질병관리청은 이에 불복하여 항소했다. 이 판결은 향후 유사 백신 피해 사례들의 법적 다툼에 중요한 선례가 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>서구의 개설허가 취소 처분은 병원의 불법의료행위에 대한 공적 절차 진행 및 증거 존재를 시사합니다. (적합 조건: 이미 공적 절차 진행 중, 증거 확보 가능) 그러나 기사 본문만으로는 불법의료행위로 인한 환자들의 구체적인 피해 규모나 집단성 여부를 파악하기 어렵고, 병원 측의 행정소송 제기 가능성이 언급되어 있어 환자들의 손해배상 소송으로 이어질지는 추가 정보가 필요합니다.</t>
+          <t>법원이 코로나19 백신 접종과 심근경색 사망 간의 인과성을 '첫 인정'하며 원고 승소 판결을 내렸으므로 상대방 책임이 비교적 명확하고(적합 조건 1), 증거가 확보되어 있습니다(적합 조건 5). 상대방은 정부 기관인 질병관리청으로 자력이 충분하며(적합 조건 2), 사망이라는 중대한 피해가 발생했습니다(적합 조건 4). 이번 판결은 향후 유사 피해 사례들의 소송에 중요한 선례가 될 수 있어 집단적 피해 가능성도 높습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (추가 피해자 발생 가능성 높음)</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>서구, 불법의료행위 척추병원 개설허가 취소</t>
+          <t>심근경색 사망, 백신 인과성 '첫 인정'…질병청 항소</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1772528611428043068</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934371</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-04 01:35:49.884302+00:00</t>
+          <t>2026-03-05 00:41:28.815982+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>척추병원</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>지자체의 행정처분(개설허가 취소) 진행 중, 병원 측 행정소송 제기 가능성</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>서구에서 불법의료행위로 척추병원의 개설허가를 취소했습니다. 병원 측은 이 처분에 불복하여 행정심판이나 행정소송을 제기할 가능성이 있어 법적 공방이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>서구의 개설허가 취소 처분은 병원의 불법의료행위에 대한 공적 절차 진행 및 증거 존재를 시사합니다. (적합 조건: 이미 공적 절차 진행 중, 증거 확보 가능) 그러나 기사 본문만으로는 불법의료행위로 인한 환자들의 구체적인 피해 규모나 집단성 여부를 파악하기 어렵고, 병원 측의 행정소송 제기 가능성이 언급되어 있어 환자들의 손해배상 소송으로 이어질지는 추가 정보가 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>서구, 불법의료행위 척추병원 개설허가 취소</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>jndn.com</t>
+        </is>
+      </c>
+      <c r="L137" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M137" t="inlineStr">
+        <is>
+          <t>http://www.jndn.com/article.php?aid=1772528611428043068</t>
+        </is>
+      </c>
+      <c r="N137" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:35:49.884302+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B137" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C137" t="inlineStr">
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
         <is>
           <t>윤 모 씨 (병원장), 심 모 씨 (집도의), 권 모 씨 (산모)</t>
         </is>
       </c>
-      <c r="D137" t="inlineStr">
+      <c r="D138" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E137" t="inlineStr">
+      <c r="E138" t="inlineStr">
         <is>
           <t>1심 선고 예정</t>
         </is>
       </c>
-      <c r="F137" t="inlineStr">
+      <c r="F138" t="inlineStr">
         <is>
           <t>임신 36주차에 임신중단 수술을 진행한 병원장, 집도의, 산모에 대한 1심 선고가 오늘 진행됩니다. 검찰은 살인 혐의로 병원장에게 징역 10년, 집도의와 산모에게 각각 징역 6년을 구형했으며, 피고인 측은 선처를 호소하고 제도적 공백을 주장했습니다.</t>
         </is>
       </c>
-      <c r="G137" t="inlineStr">
+      <c r="G138" t="inlineStr">
         <is>
           <t>본 사건은 임신중단 수술과 관련된 살인 혐의로 진행되는 형사 사건이며, 소송금융이 주로 다루는 민사상 손해배상 청구 사건이 아닙니다. 피해 규모나 상대방의 자력 등 소송금융 투자 적합 조건에 부합하지 않습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
         </is>
       </c>
-      <c r="H137" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I137" t="inlineStr">
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J137" t="inlineStr">
+      <c r="J138" t="inlineStr">
         <is>
           <t>'36주 임신중단' 병원장·산모, 오늘 1심 선고</t>
         </is>
       </c>
-      <c r="K137" t="inlineStr">
+      <c r="K138" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
-      <c r="L137" t="inlineStr">
+      <c r="L138" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M137" t="inlineStr">
+      <c r="M138" t="inlineStr">
         <is>
           <t>https://www.ytn.co.kr/_ln/0103_202603040011115898</t>
         </is>
       </c>
-      <c r="N137" t="inlineStr">
+      <c r="N138" t="inlineStr">
         <is>
           <t>2026-03-04 00:19:25.559841+00:00</t>
         </is>
       </c>
     </row>
-    <row r="138">
-[...66 lines deleted...]
-    </row>
     <row r="139">
-      <c r="A139" s="2" t="inlineStr">
+      <c r="A139" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C139" t="inlineStr"/>
       <c r="D139" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>의료사고 처리 특례법 제정 및 개정 논의 진행 중</t>
+          <t>환자의 입원 및 퇴원, 의사의 회고</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>보건복지부가 의료사고 처리 특례법 제정 및 개정 논의를 구체화하며 형사 처벌 면제 범위, 적용 대상, 환자 보상 방안 등을 쟁점으로 제시했습니다. 대한의사협회는 모든 의료인에 대한 형사 처벌 면제와 무과실 국가 책임 시스템 도입을 주장하며 정부와 협상 중입니다. 이 법안은 필수의료 현장의 사법 리스크 해소를 목표로 합니다.</t>
+          <t>한 의사가 구치소 수감 중 응급실로 실려 온 환자를 치료하며 겪은 경험을 회고하는 글입니다. 환자는 사업 실패와 가족 비극으로 인한 절망감에 장정결제를 과용하여 심각한 탈수와 대사성 산증을 겪었으며, 의사는 그녀를 '수감자'가 아닌 '환자'로 대하며 치료했습니다. 이 경험을 통해 의사는 의료 윤리의 중요성을 다시금 깨달았다고 말합니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 사건이 아닌, 의료사고 처리 특례법 제정 및 개정 논의에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 소송 사건이나 피해자가 존재하지 않으므로, 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 의사의 개인적인 회고록으로, 환자의 의료적 상황과 의사의 윤리적 판단에 초점을 맞추고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피고, 소송 원인, 또는 제3자의 책임이 있는 사건이 아닙니다. 환자의 건강 문제는 자가 유발에 가깝고, 사업 실패는 소송금융의 대상이 되는 손해배상 청구와 직접적인 관련이 없습니다.</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>정부의 의료사고 특례법 개정안 구체화, 핵심은 '형사 처벌 면제'의 실...</t>
+          <t>평범한 환자로 대우 받았던 시간</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>medigatenews.com</t>
+          <t>kormedi.com</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.medigatenews.com/news/3004384836</t>
+          <t>https://kormedi.com/?p=2793232</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-03 00:46:53.120654+00:00</t>
+          <t>2026-03-03 00:51:11.592754+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr"/>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>의료사고 처리 특례법 제정 및 개정 논의 진행 중</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>보건복지부가 의료사고 처리 특례법 제정 및 개정 논의를 구체화하며 형사 처벌 면제 범위, 적용 대상, 환자 보상 방안 등을 쟁점으로 제시했습니다. 대한의사협회는 모든 의료인에 대한 형사 처벌 면제와 무과실 국가 책임 시스템 도입을 주장하며 정부와 협상 중입니다. 이 법안은 필수의료 현장의 사법 리스크 해소를 목표로 합니다.</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 의료사고 사건이 아닌, 의료사고 처리 특례법 제정 및 개정 논의에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 소송 사건이나 피해자가 존재하지 않으므로, 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>정부의 의료사고 특례법 개정안 구체화, 핵심은 '형사 처벌 면제'의 실...</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>medigatenews.com</t>
+        </is>
+      </c>
+      <c r="L140" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M140" t="inlineStr">
+        <is>
+          <t>https://www.medigatenews.com/news/3004384836</t>
+        </is>
+      </c>
+      <c r="N140" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:46:53.120654+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B140" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C140" t="inlineStr">
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
         <is>
           <t>제주대병원</t>
         </is>
       </c>
-      <c r="D140" t="inlineStr">
+      <c r="D141" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E140" t="inlineStr">
+      <c r="E141" t="inlineStr">
         <is>
           <t>국립과학수사연구원 부검 완료, 유족 측이 의료진을 상대로 형사 고소 및 민사상 손해배상 소송 제기 예정.</t>
         </is>
       </c>
-      <c r="F140" t="inlineStr">
+      <c r="F141" t="inlineStr">
         <is>
           <t>제주대병원에서 조기 위암 수술을 받은 60대 환자가 수술 사흘 만에 사망했습니다. 유가족은 국립과학수사연구원 부검 결과 확인된 위 천공을 근거로 의료 과실을 주장하며 의료진을 상대로 형사 고소 및 민사상 손해배상 소송을 제기할 예정입니다. 병원 측은 정상적인 진료였다는 입장입니다.</t>
         </is>
       </c>
-      <c r="G140" t="inlineStr">
+      <c r="G141" t="inlineStr">
         <is>
           <t>적합 조건 4개 이상 해당: 상대방 책임이 비교적 명확함 (국립과학수사연구원 부검 결과 위 천공 확인), 상대방에게 자력이 충분함 (지역암센터로 지정된 제주대병원), 피해 규모가 큼 (환자 사망), 증거가 있거나 확보 가능함 (국과수 부검 결과).</t>
         </is>
       </c>
-      <c r="H140" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I140" t="inlineStr">
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J140" t="inlineStr">
+      <c r="J141" t="inlineStr">
         <is>
           <t>위암 수술 사흘 만에 사망…유가족은 “의료 과실”</t>
         </is>
       </c>
-      <c r="K140" t="inlineStr">
+      <c r="K141" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L140" t="inlineStr">
+      <c r="L141" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M140" t="inlineStr">
+      <c r="M141" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8497378&amp;ref=A</t>
         </is>
       </c>
-      <c r="N140" t="inlineStr">
+      <c r="N141" t="inlineStr">
         <is>
           <t>2026-03-03 00:34:28.507958+00:00</t>
         </is>
       </c>
     </row>
-    <row r="141">
-      <c r="A141" s="3" t="inlineStr">
+    <row r="142">
+      <c r="A142" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B141" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C141" t="inlineStr">
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
         <is>
           <t>경기 구리시 동네 치과의원, 보험사</t>
         </is>
       </c>
-      <c r="D141" t="inlineStr">
+      <c r="D142" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E141" t="inlineStr">
+      <c r="E142" t="inlineStr">
         <is>
           <t>의료분쟁조정중재원 절차 준비 중</t>
         </is>
       </c>
-      <c r="F141" t="inlineStr">
+      <c r="F142" t="inlineStr">
         <is>
           <t>치과 치료 중 10대 환자의 턱뼈에 의료기기 조각이 박히는 사고가 발생했으나, 보험사는 300만원대의 낮은 합의금을 제시하여 피해자 가족이 반발하고 있습니다. 환자는 이후 여러 차례 수술과 통증을 겪었으며, 의료기기 조각은 여전히 턱뼈에 남아있어 평생 불안감을 안고 살아야 하는 상황입니다. 현재 의료분쟁조정중재원 절차를 준비 중입니다.</t>
         </is>
       </c>
-      <c r="G141" t="inlineStr">
+      <c r="G142" t="inlineStr">
         <is>
           <t>치과 치료 중 의료기기 조각이 환자의 턱뼈에 남은 명확한 의료 과실이 존재하며(상대방 책임 명확), 보험사가 개입하여 배상 능력이 충분합니다(상대방 자력 충분). 엑스레이 등 객관적 증거가 확보되어 있고(증거 확보 가능), 현재 의료분쟁조정중재원 절차를 준비 중입니다(공적 절차 진행 중). 10대 환자의 평생에 걸친 신체적, 정신적 피해를 고려할 때 제시된 합의금보다 훨씬 높은 손해배상액을 인정받을 가능성이 높습니다(피해 규모가 큼).</t>
         </is>
       </c>
-      <c r="H141" t="inlineStr">
+      <c r="H142" t="inlineStr">
         <is>
           <t>309만원 (보험사 제시), 실제 피해액 미상</t>
         </is>
       </c>
-      <c r="I141" t="inlineStr">
+      <c r="I142" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J141" t="inlineStr">
+      <c r="J142" t="inlineStr">
         <is>
           <t>치과 치료받던 10대 턱에 의료기기 조각 박혔는데... 합의금 고작 300만...</t>
         </is>
       </c>
-      <c r="K141" t="inlineStr">
+      <c r="K142" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L141" t="inlineStr">
+      <c r="L142" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M141" t="inlineStr">
+      <c r="M142" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202603030637138597</t>
         </is>
       </c>
-      <c r="N141" t="inlineStr">
+      <c r="N142" t="inlineStr">
         <is>
           <t>2026-03-03 00:26:51.317541+00:00</t>
         </is>
       </c>
     </row>
-    <row r="142">
-[...62 lines deleted...]
-    </row>
     <row r="143">
-      <c r="A143" s="2" t="inlineStr">
+      <c r="A143" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C143" t="inlineStr"/>
       <c r="D143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
-          <t>식품의약품안전처의 임상시험 관련 가이드라인 개정</t>
+          <t>식약처 가이드라인 개정 및 해설서 마련</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>식품의약품안전처는 임상시험 참여자가 시험 내용과 위험성을 충분히 이해하고 자발적으로 참여할 수 있도록 '임상시험 대상자 동의·설명서 및 피해보상 가이드라인'을 개정했다. 이는 임상시험 참여자의 권리 보호를 강화하기 위한 조치로, 상세 해설서도 함께 배포되었다.</t>
+          <t>식품의약품안전처가 '임상시험 대상자 동의·설명서 및 피해보상 가이드라인'을 개정하고 상세 해설서를 마련했다고 밝혔다. 이는 환자단체, 제약업계, 병원 등 각 분야 대표들의 의견을 수렴하여 임상시험 대상자의 권리 보호를 확대하기 위한 조치이다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 소송 가능성이 있는 분쟁을 다루는 것이 아니라, 임상시험 동의 절차 및 피해보상에 대한 식약처의 가이드라인 개정을 보도하고 있다. 따라서 소송금융 투자를 위한 특정 원고, 피고, 피해 사실, 손해 규모 등이 존재하지 않아 투자 대상으로서의 적합성이 매우 낮다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 임상시험 관련 가이드라인 개정 및 환자 권리 보호 강화를 위한 정책 발표이다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 책임 주체, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>충분히 이해하고 자발적 참여  임상시험 동의 절차 강화</t>
+          <t>임상시험 동의 절차 강화…환자 권리 보호 확대</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>newsprime.co.kr</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>http://www.newsprime.co.kr/news/article.html?no=725643</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000294267?division=NAVER</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-02-28 00:53:36.107835+00:00</t>
+          <t>2026-02-28 00:54:59.568649+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
-      <c r="A144" s="2" t="inlineStr">
+      <c r="A144" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C144" t="inlineStr"/>
       <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
-          <t>식약처 가이드라인 개정</t>
+          <t>식품의약품안전처의 임상시험 관련 가이드라인 개정</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>식품의약품안전처가 임상시험 중 피해 발생 시 의뢰자(제약업계 등)와 임상시험실시기관(병원)의 책임 범위와 절차를 명확히 규정한 가이드라인을 개정했습니다. 이는 임상시험 대상자의 안전과 권리 보호를 강화하기 위한 목적으로, 동의 과정에서의 정보 제공 및 피해보상 원칙 등을 구체화했습니다.</t>
+          <t>식품의약품안전처는 임상시험 참여자가 시험 내용과 위험성을 충분히 이해하고 자발적으로 참여할 수 있도록 '임상시험 대상자 동의·설명서 및 피해보상 가이드라인'을 개정했다. 이는 임상시험 참여자의 권리 보호를 강화하기 위한 조치로, 상세 해설서도 함께 배포되었다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>본 기사는 임상시험 중 발생할 수 있는 피해에 대한 식약처의 가이드라인 개정 소식으로, 실제 발생한 사건이나 구체적인 피해자가 존재하지 않습니다. (적합 조건 1, 3, 4, 5 미충족) 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 없어 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 소송 가능성이 있는 분쟁을 다루는 것이 아니라, 임상시험 동의 절차 및 피해보상에 대한 식약처의 가이드라인 개정을 보도하고 있다. 따라서 소송금융 투자를 위한 특정 원고, 피고, 피해 사실, 손해 규모 등이 존재하지 않아 투자 대상으로서의 적합성이 매우 낮다.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>임상시험 중 사고나면 제약사·병원 책임은? 식약처 가이드라인 개정</t>
+          <t>충분히 이해하고 자발적 참여  임상시험 동의 절차 강화</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newsprime.co.kr</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/thebio/2026/02/27/2026022709245029410</t>
+          <t>http://www.newsprime.co.kr/news/article.html?no=725643</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-02-28 00:53:08.198657+00:00</t>
+          <t>2026-02-28 00:53:36.107835+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
-      <c r="A145" s="2" t="inlineStr">
+      <c r="A145" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C145" t="inlineStr"/>
       <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
-          <t>식약처 임상시험 가이드라인 개정</t>
+          <t>식약처 가이드라인 개정</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>식품의약품안전처가 임상시험 참여자의 안전과 권리 보호를 강화하기 위해 '임상시험 대상자 동의·설명서 및 피해보상 가이드라인'을 개정하고 상세 해설서를 마련했습니다. 이번 개정은 임상시험 동의 과정에서 정보 제공을 강화하고, 피해 발생 시 보상 원칙 등 의뢰자와 실시기관의 책임 범위를 명확히 안내하는 것을 목적으로 합니다.</t>
+          <t>식품의약품안전처가 임상시험 중 피해 발생 시 의뢰자(제약업계 등)와 임상시험실시기관(병원)의 책임 범위와 절차를 명확히 규정한 가이드라인을 개정했습니다. 이는 임상시험 대상자의 안전과 권리 보호를 강화하기 위한 목적으로, 동의 과정에서의 정보 제공 및 피해보상 원칙 등을 구체화했습니다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 식품의약품안전처의 임상시험 가이드라인 개정에 관한 내용입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 사실, 피해 규모, 진행 중인 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 임상시험 중 발생할 수 있는 피해에 대한 식약처의 가이드라인 개정 소식으로, 실제 발생한 사건이나 구체적인 피해자가 존재하지 않습니다. (적합 조건 1, 3, 4, 5 미충족) 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 없어 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>충분한 이해 위해 …식약처, 임상시험 가이드라인 개정</t>
+          <t>임상시험 중 사고나면 제약사·병원 책임은? 식약처 가이드라인 개정</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260227_0003528937</t>
+          <t>https://www.mt.co.kr/thebio/2026/02/27/2026022709245029410</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-02-28 00:52:51.878754+00:00</t>
+          <t>2026-02-28 00:53:08.198657+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
-      <c r="A146" s="2" t="inlineStr">
+      <c r="A146" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
+          <t>식약처 임상시험 가이드라인 개정</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>식품의약품안전처가 임상시험 참여자의 안전과 권리 보호를 강화하기 위해 '임상시험 대상자 동의·설명서 및 피해보상 가이드라인'을 개정하고 상세 해설서를 마련했습니다. 이번 개정은 임상시험 동의 과정에서 정보 제공을 강화하고, 피해 발생 시 보상 원칙 등 의뢰자와 실시기관의 책임 범위를 명확히 안내하는 것을 목적으로 합니다.</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 식품의약품안전처의 임상시험 가이드라인 개정에 관한 내용입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 사실, 피해 규모, 진행 중인 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H146" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I146" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>충분한 이해 위해 …식약처, 임상시험 가이드라인 개정</t>
+        </is>
+      </c>
+      <c r="K146" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L146" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M146" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260227_0003528937</t>
+        </is>
+      </c>
+      <c r="N146" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:52:51.878754+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr"/>
+      <c r="D147" t="inlineStr"/>
+      <c r="E147" t="inlineStr">
+        <is>
           <t>응급의료법 개정 검토 중</t>
         </is>
       </c>
-      <c r="F146" t="inlineStr">
+      <c r="F147" t="inlineStr">
         <is>
           <t>조국혁신당 김선민 의원이 '응급실 뺑뺑이' 문제 해결을 위해 병원의 응급 환자 수용을 강제화하고 거부 시 사유 기록을 의무화하는 법 개정을 주장했습니다. 보건복지부는 응급의료법 개정을 검토 중이며, 의료진의 민형사상 책임 부담 완화를 위한 의료분쟁조정법 개정도 함께 추진할 계획입니다. 기사는 특정 사건보다는 제도 개선 논의에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
-      <c r="G146" t="inlineStr">
+      <c r="G147" t="inlineStr">
         <is>
           <t>해당 기사는 '응급실 뺑뺑이' 문제 해결을 위한 법률 개정안 발의 및 검토 상황을 다루고 있습니다. 특정 피해 사건이나 가해자가 명확히 제시되지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보)에 해당하지 않습니다. 현재는 입법 논의 단계로, 구체적인 소송 대상 사건이 존재하지 않습니다.</t>
         </is>
       </c>
-      <c r="H146" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J146" t="inlineStr">
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I147" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J147" t="inlineStr">
         <is>
           <t>김선민 의원  응급실 환자 수용 강제화하고 거부시 '거절 사유' 의무 기...</t>
         </is>
       </c>
-      <c r="K146" t="inlineStr">
+      <c r="K147" t="inlineStr">
         <is>
           <t>medigatenews.com</t>
         </is>
       </c>
-      <c r="L146" t="inlineStr">
+      <c r="L147" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M146" t="inlineStr">
+      <c r="M147" t="inlineStr">
         <is>
           <t>https://www.medigatenews.com/news/3075997652</t>
         </is>
       </c>
-      <c r="N146" t="inlineStr">
+      <c r="N147" t="inlineStr">
         <is>
           <t>2026-02-27 00:48:21.400924+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-02-27 00:44:36.832577+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr"/>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>사망 5년 경과, 법적 분쟁 진행 없음</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t>유명 변호사 이재만 씨가 2021년 간 이식 후 패혈증으로 갑작스럽게 사망한 사건에 대한 기사입니다. 기사는 고인의 아내인 조이향 교수가 남편의 죽음 이후 겪은 슬픔과 이를 극복하는 과정, 그리고 죽음학을 공부하게 된 계기를 다루고 있습니다. 사건 발생 후 5년이 지났으며, 기사 내용상 법적 분쟁이나 소송 제기 움직임은 언급되지 않고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t>기사는 이재만 변호사의 사망 후 유족의 개인적인 슬픔 극복 과정에 초점을 맞추고 있으며, 의료 과실 등 소송의 가능성을 시사하는 내용은 없습니다. 사망 시점으로부터 5년이 경과하여 소송 제기 가능성 및 증거 확보의 어려움이 예상됩니다. (부적합 조건: 이미 종결된 사건 - 법적 분쟁이 시작되지 않았거나, 시작될 가능성이 매우 낮음)</t>
+        </is>
+      </c>
+      <c r="H148" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I148" t="inlineStr">
+        <is>
+          <t>1명 (이재만 변호사 사망, 유족 정신적 피해)</t>
+        </is>
+      </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>“죽음과 사랑은 닮은꼴, 감정 표현하며 사세요”</t>
+        </is>
+      </c>
+      <c r="K148" t="inlineStr">
+        <is>
+          <t>woman.donga.com</t>
+        </is>
+      </c>
+      <c r="L148" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M148" t="inlineStr">
+        <is>
+          <t>https://woman.donga.com/3/all/12/6116857/1</t>
+        </is>
+      </c>
+      <c r="N148" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:44:36.832577+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B148" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C148" t="inlineStr">
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D148" t="inlineStr">
+      <c r="D149" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E148" t="inlineStr">
+      <c r="E149" t="inlineStr">
         <is>
           <t>코로나19 예방접종 피해보상 특별법에 따른 신청 접수 중</t>
         </is>
       </c>
-      <c r="F148" t="inlineStr">
+      <c r="F149" t="inlineStr">
         <is>
           <t>순천시는 '코로나19 예방접종 피해보상 등에 관한 특별법' 시행에 따라 예방접종 후 이상반응에 대한 피해보상 신청을 지속적으로 접수 및 안내하고 있다. 이 특별법은 2021년 2월부터 시행되어 관련 절차가 진행 중이다.</t>
         </is>
       </c>
-      <c r="G148" t="inlineStr">
+      <c r="G149" t="inlineStr">
         <is>
           <t>상대방인 국가(대한민국)는 자력이 충분하며(적합 조건 2), 코로나19 예방접종 이상반응은 다수의 피해자가 발생할 수 있는 집단적 피해(적합 조건 3)에 해당한다. 또한, '코로나19 예방접종 피해보상 등에 관한 특별법'에 따라 피해보상 신청이 진행 중이므로 공적 절차가 이미 진행 중이며(적합 조건 6), 관련 증거 확보도 용이할 것으로 예상된다(적합 조건 5). 이는 소송금융 투자에 매우 적합한 조건들을 갖추고 있다.</t>
         </is>
       </c>
-      <c r="H148" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J148" t="inlineStr">
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I149" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr">
         <is>
           <t>순천시, 코로나19 예방접종 피해보상 신청 접수</t>
         </is>
       </c>
-      <c r="K148" t="inlineStr">
+      <c r="K149" t="inlineStr">
         <is>
           <t>asiaa.co.kr</t>
         </is>
       </c>
-      <c r="L148" t="inlineStr">
+      <c r="L149" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M148" t="inlineStr">
+      <c r="M149" t="inlineStr">
         <is>
           <t>https://www.asiaa.co.kr/news/articleView.html?idxno=241882</t>
         </is>
       </c>
-      <c r="N148" t="inlineStr">
+      <c r="N149" t="inlineStr">
         <is>
           <t>2026-02-26 12:31:32.306359+00:00</t>
         </is>
       </c>
     </row>
-    <row r="149">
-[...62 lines deleted...]
-    </row>
     <row r="150">
-      <c r="A150" s="2" t="inlineStr">
+      <c r="A150" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C150" t="inlineStr"/>
       <c r="D150" t="inlineStr"/>
       <c r="E150" t="inlineStr">
         <is>
-          <t>응급환자 이송체계 혁신 시범사업 추진</t>
+          <t>미래 발생 가능성 논의</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>보건복지부와 소방청이 응급환자의 골든타임 확보를 위해 '응급환자 이송체계 혁신 시범사업'을 실시합니다. 이 시범사업은 광역응급의료상황실이 중증응급환자의 이송 병원을 직접 선정하고, 이송 지연 시 우선수용병원을 지정하는 것을 주요 내용으로 하며, 2026년 3월부터 5월까지 광주, 전북, 전남 지역에서 진행될 예정입니다.</t>
+          <t>AI 기본법 시행 이후 헬스케어 기업이 AI 활용 중 중대한 환자 피해나 임상 실패가 발생할 경우, 주주대표소송이나 이사회 감독 의무 위반 문제로 이어질 수 있음을 경고하는 기고문입니다. 기업과 경영진이 합리적 주의 의무를 다했음을 입증해야 할 필요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>이 기사는 응급환자 이송체계 개선을 위한 정부의 시범사업 추진을 다루고 있으며, 특정 사건이나 이미 발생한 피해에 대한 법적 분쟁을 보고하는 것이 아닙니다. 따라서 소송금융 투자 대상이 되는 명확한 피고, 책임 소재, 피해 규모, 피해자 집단이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 AI 기본법 시행 이후 헬스케어 기업이 직면할 수 있는 잠재적 의료 분쟁 및 주주 소송 가능성을 논하는 기고문으로, 실제 발생한 사건이 아닙니다. 따라서 상대방 책임, 피해 규모, 진행 단계 등 소송금융 적합 조건에 해당하는 구체적인 정보가 전혀 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>응급실 뺑뺑이 막기 위해 광역상황실이 중증환자 이송병원 직접 선정…...</t>
+          <t>[기고] AI 기본법 시행 이후 헬스케어 기업의 전략적 변곡점</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>medipana.com</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065605444692745</t>
+          <t>https://www.medipana.com/news/articleView.html?idxno=407245</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-02-26 00:49:23.890267+00:00</t>
+          <t>2026-02-26 00:51:44.097649+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr"/>
+      <c r="D151" t="inlineStr"/>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>응급환자 이송체계 혁신 시범사업 추진</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>보건복지부와 소방청이 응급환자의 골든타임 확보를 위해 '응급환자 이송체계 혁신 시범사업'을 실시합니다. 이 시범사업은 광역응급의료상황실이 중증응급환자의 이송 병원을 직접 선정하고, 이송 지연 시 우선수용병원을 지정하는 것을 주요 내용으로 하며, 2026년 3월부터 5월까지 광주, 전북, 전남 지역에서 진행될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>이 기사는 응급환자 이송체계 개선을 위한 정부의 시범사업 추진을 다루고 있으며, 특정 사건이나 이미 발생한 피해에 대한 법적 분쟁을 보고하는 것이 아닙니다. 따라서 소송금융 투자 대상이 되는 명확한 피고, 책임 소재, 피해 규모, 피해자 집단이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>응급실 뺑뺑이 막기 위해 광역상황실이 중증환자 이송병원 직접 선정…...</t>
+        </is>
+      </c>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>mdtoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L151" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M151" t="inlineStr">
+        <is>
+          <t>https://mdtoday.co.kr/news/view/1065605444692745</t>
+        </is>
+      </c>
+      <c r="N151" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:49:23.890267+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B151" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C151" t="inlineStr">
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D151" t="inlineStr">
+      <c r="D152" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E151" t="inlineStr">
+      <c r="E152" t="inlineStr">
         <is>
           <t>정부의 응급환자 이송체계 혁신 시범사업 진행 및 '뺑뺑이 방지법' 입법 논의 중</t>
         </is>
       </c>
-      <c r="F151" t="inlineStr">
+      <c r="F152" t="inlineStr">
         <is>
           <t>정부가 '응급실 뺑뺑이' 방지를 위한 이송체계 혁신 시범사업을 발표했으나, 의료계 내에서 의견이 엇갈리고 있습니다. 의정갈등 이후 응급실 뺑뺑이 문제가 급격히 악화되어, 2024년에는 약 13만 4천 명의 환자가 병원 도착까지 1시간 이상 지연되는 피해를 겪었습니다.</t>
         </is>
       </c>
-      <c r="G151" t="inlineStr">
+      <c r="G152" t="inlineStr">
         <is>
           <t>적합 조건 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 2024년에만 약 13만 4천 명의 환자가 응급실 도착 지연 피해를 겪었으며, 소방청 통계라는 객관적인 증거가 존재합니다. 정부가 시범사업을 추진하고 '뺑뺑이 방지법' 입법 논의가 진행 중인 점은 문제의 심각성과 공적 개입의 필요성을 보여줍니다. 다만, 개별 사건의 직접적인 책임 주체 특정 및 손해배상 입증은 복잡할 수 있습니다.</t>
         </is>
       </c>
-      <c r="H151" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I151" t="inlineStr">
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
         <is>
           <t>약 13만4000명 (2024년 1시간 이상 지연 환자 수)</t>
         </is>
       </c>
-      <c r="J151" t="inlineStr">
+      <c r="J152" t="inlineStr">
         <is>
           <t>환영한다  vs  불참 촉구 …'응급실 뺑뺑이' 막겠다는 정부에 엇갈린 의...</t>
         </is>
       </c>
-      <c r="K151" t="inlineStr">
+      <c r="K152" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L151" t="inlineStr">
+      <c r="L152" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M151" t="inlineStr">
+      <c r="M152" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202602260650543721</t>
         </is>
       </c>
-      <c r="N151" t="inlineStr">
+      <c r="N152" t="inlineStr">
         <is>
           <t>2026-02-26 00:49:13.232036+00:00</t>
         </is>
       </c>
     </row>
-    <row r="152">
-      <c r="A152" s="2" t="inlineStr">
+    <row r="153">
+      <c r="A153" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B152" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D152" t="inlineStr">
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr"/>
+      <c r="D153" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E152" t="inlineStr">
+      <c r="E153" t="inlineStr">
         <is>
           <t>정부 시범사업 진행 중</t>
         </is>
       </c>
-      <c r="F152" t="inlineStr">
+      <c r="F153" t="inlineStr">
         <is>
           <t>보건복지부가 '응급실 뺑뺑이' 문제 해결을 위해 광역응급의료상황실이 중증환자의 이송 병원을 직접 결정하는 '응급환자 이송체계 혁신 시범사업'을 3월부터 3개월간 광주, 전북, 전남 3개 지역에서 실시합니다. 119구급대와 병원, 상황실 간 정보 공유를 강화하며, 의료계에서는 긍정적 반응과 미봉책이라는 비판이 엇갈리고 있습니다.</t>
         </is>
       </c>
-      <c r="G152" t="inlineStr">
+      <c r="G153" t="inlineStr">
         <is>
           <t>이 기사는 '응급실 뺑뺑이' 문제 해결을 위한 정부의 새로운 정책(시범사업)을 다루고 있으며, 특정 피해 사건이나 소송 대상이 되는 상대방을 명시하고 있지 않습니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보 등)에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H152" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J152" t="inlineStr">
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
         <is>
           <t>광역상황실이 이송 배정… ‘응급실 뺑뺑이’ 해소</t>
         </is>
       </c>
-      <c r="K152" t="inlineStr">
+      <c r="K153" t="inlineStr">
         <is>
           <t>segye.com</t>
         </is>
       </c>
-      <c r="L152" t="inlineStr">
+      <c r="L153" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M152" t="inlineStr">
+      <c r="M153" t="inlineStr">
         <is>
           <t>https://www.segye.com/newsView/20260225516399?OutUrl=naver</t>
         </is>
       </c>
-      <c r="N152" t="inlineStr">
+      <c r="N153" t="inlineStr">
         <is>
           <t>2026-02-26 00:47:29.911396+00:00</t>
-        </is>
-[...62 lines deleted...]
-          <t>2026-02-26 00:45:01.426307+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr"/>
+      <c r="D154" t="inlineStr"/>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>정책 논의 단계</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>정부가 응급환자 이송체계 개편에 착수하며 골든타임 사수에 나선다는 내용의 기사입니다. 응급의학회는 응급실 의료진의 과도한 책임 부담을 완화하기 위해 형사상 면책 및 민사상 손해배상 최고액 제한 등 법·제도적 보완이 필요하다고 강조했습니다. 이는 특정 사건이 아닌 정책 및 제도 개선에 대한 논의입니다.</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>본 기사는 응급환자 이송체계 개편에 대한 정부의 정책 논의와 응급의학회의 법·제도적 보완 요구를 다루고 있습니다. 특정 피해 사건, 가해 주체, 피해 규모 등이 명시되어 있지 않아 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이 존재하지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>정부, 응급환자 이송체계 개편 착수…골든타임 사수 나서</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>thedailypost.kr</t>
+        </is>
+      </c>
+      <c r="L154" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M154" t="inlineStr">
+        <is>
+          <t>https://www.thedailypost.kr/news/articleView.html?idxno=113305</t>
+        </is>
+      </c>
+      <c r="N154" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:45:01.426307+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B154" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D154" t="inlineStr">
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr"/>
+      <c r="D155" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E154" t="inlineStr">
+      <c r="E155" t="inlineStr">
         <is>
           <t>정부 시범사업 진행 중</t>
         </is>
       </c>
-      <c r="F154" t="inlineStr">
+      <c r="F155" t="inlineStr">
         <is>
           <t>보건복지부와 소방청이 '응급실 뺑뺑이' 문제 해결을 위해 중증응급환자 이송체계 혁신 시범사업을 실시한다. 광역응급의료상황실이 병원을 선정하는 방식으로, 다음 달부터 3개 지역에서 시범 운영 후 전국 확대 예정이다. 의료계는 소송 위험 부담을 우려하고 있으나, 정부는 제도 개선을 통해 문제를 해결하겠다고 밝혔다.</t>
         </is>
       </c>
-      <c r="G154" t="inlineStr">
+      <c r="G155" t="inlineStr">
         <is>
           <t>기사는 '응급실 뺑뺑이'라는 중증응급환자 이송 지연 문제를 다루고 있으며, 이는 다수의 환자에게 심각한 피해를 야기할 수 있는 시스템적 결함이다. 의료계가 '소송 위험 부담'을 언급하는 것은 소송 가능성을 명확히 시사하며, 정부의 시범사업은 문제의 심각성과 이를 해결하기 위한 공적 절차 진행을 보여준다. 잠재적 피고인 병원이나 정부 기관은 자력이 충분하며, 피해 규모가 크고 증거 확보 가능성이 높다. (적합 조건 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
-      <c r="H154" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J154" t="inlineStr">
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J155" t="inlineStr">
         <is>
           <t>중증응급환자, 119가 전화 안 돌려도 된다… 응급실 미수용 해결할 것</t>
         </is>
       </c>
-      <c r="K154" t="inlineStr">
+      <c r="K155" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L154" t="inlineStr">
+      <c r="L155" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M154" t="inlineStr">
+      <c r="M155" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/thebio/2026/02/26/2026022510170790493</t>
         </is>
       </c>
-      <c r="N154" t="inlineStr">
+      <c r="N155" t="inlineStr">
         <is>
           <t>2026-02-26 00:42:18.863364+00:00</t>
-        </is>
-[...62 lines deleted...]
-          <t>2026-02-25 13:22:49.012519+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C156" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C156" t="inlineStr"/>
+      <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
-          <t>응급환자 이송체계 혁신 시범사업 진행 중</t>
+          <t>응급의료 관련 법·제도 개선 촉구</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>보건복지부와 소방청이 중증 응급환자의 '응급실 뺑뺑이' 문제를 해결하기 위한 시범사업을 다음 달부터 광주, 전북, 전남에서 시작한다. 대한응급의학회는 긍정적인 기대를 표했지만, 대한응급의학의사회는 탁상공론이라며 회원들의 불참을 설득하겠다고 반발하고 있다. 시범사업은 중증 환자 이송 병원 선정 및 경증 환자 수용 문의 없는 이송을 핵심으로 한다.</t>
+          <t>의료 학회들이 응급의료 분야에 대한 과감한 지원, 보장성 강화, 형사상 면책 및 민사상 손해배상 최고액 제한 등 법·제도 개선을 국회 입법으로 신속히 추진할 것을 촉구했습니다. 이는 특정 사건에 대한 보도라기보다는 정책 개선 요구에 관한 내용입니다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>응급실 뺑뺑이 문제는 중증 응급환자에게 심각한 피해를 야기할 수 있는 중대한 사안으로, 집단적 피해 가능성이 높고(적합 조건 3), 피해 규모가 큼(적합 조건 4). 보건복지부와 소방청 등 정부 기관이 시범사업을 진행 중이며(적합 조건 6), 이는 문제의 심각성을 인지하고 있음을 보여주므로 증거 확보가 용이하고(적합 조건 5), 상대방(정부)의 자력 또한 충분함(적합 조건 2). 현재 특정 피해 사건이 아닌 정책 시범사업 단계이나, 향후 시범사업의 실패나 구체적인 피해 발생 시 대규모 소송으로 이어질 가능성이 매우 높음.</t>
+          <t>본 기사는 응급의료 분야의 법·제도 개선을 촉구하는 내용으로, 특정 피해 사건이나 책임 주체가 명확히 언급되지 않아 소송금융 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모, 증거 확보)에 해당하지 않습니다. 따라서 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>‘응급실 뺑뺑이’ 막겠다는데…정작 의사들은 “불참 설득할 것”</t>
+          <t>응급실 뺑뺑이 막는다…중증은 광역상황실이 병원 선정</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20012712?ref=naver</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15984605</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-02-25 13:20:09.831343+00:00</t>
+          <t>2026-02-25 13:22:49.012519+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C157" t="inlineStr"/>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>보건복지부, 소방청 및 관련 의료기관</t>
+        </is>
+      </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>정부의 응급환자 이송체계 혁신 시범사업 추진 중</t>
+          <t>응급환자 이송체계 혁신 시범사업 진행 중</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>70대 남성 A씨가 설 연휴 중 목에 조개껍데기가 걸려 20여 곳의 병원에서 거절당한 끝에 6시간 30분 만에 서울의 한 대학병원으로 이송된 '응급실 뺑뺑이' 사례가 보도되었습니다. 이는 병원의 수용 역량 부족으로 인한 구조적 문제로 지적되며, 정부는 3월부터 '응급환자 이송체계 혁신 시범사업'을 시행할 예정입니다.</t>
+          <t>보건복지부와 소방청이 중증 응급환자의 '응급실 뺑뺑이' 문제를 해결하기 위한 시범사업을 다음 달부터 광주, 전북, 전남에서 시작한다. 대한응급의학회는 긍정적인 기대를 표했지만, 대한응급의학의사회는 탁상공론이라며 회원들의 불참을 설득하겠다고 반발하고 있다. 시범사업은 중증 환자 이송 병원 선정 및 경증 환자 수용 문의 없는 이송을 핵심으로 한다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>이 사건은 '응급실 뺑뺑이'라는 구조적인 문제로 다수의 피해자가 발생할 수 있는 집단적 피해 가능성이 높고(적합 조건 3), 대한응급의학회장의 증언 등 객관적 증거 확보가 가능합니다(적합 조건 5). 그러나 특정 병원이나 기관의 직접적인 법적 책임이 명확히 드러나지 않고, 기사상 A씨의 구체적인 피해 규모가 크다고 명시되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>응급실 뺑뺑이 문제는 중증 응급환자에게 심각한 피해를 야기할 수 있는 중대한 사안으로, 집단적 피해 가능성이 높고(적합 조건 3), 피해 규모가 큼(적합 조건 4). 보건복지부와 소방청 등 정부 기관이 시범사업을 진행 중이며(적합 조건 6), 이는 문제의 심각성을 인지하고 있음을 보여주므로 증거 확보가 용이하고(적합 조건 5), 상대방(정부)의 자력 또한 충분함(적합 조건 2). 현재 특정 피해 사건이 아닌 정책 시범사업 단계이나, 향후 시범사업의 실패나 구체적인 피해 발생 시 대규모 소송으로 이어질 가능성이 매우 높음.</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>다수 (응급실 뺑뺑이 문제로 인한 잠재적 피해자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>설 연휴 70대 환자, 20여 곳서 거절…“치료 병원 없어서 생긴 응급실 뺑...</t>
+          <t>‘응급실 뺑뺑이’ 막겠다는데…정작 의사들은 “불참 설득할 것”</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260225513675?OutUrl=naver</t>
+          <t>https://www.sedaily.com/article/20012712?ref=naver</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-02-25 13:11:21.295056+00:00</t>
+          <t>2026-02-25 13:20:09.831343+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr"/>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>정부의 응급환자 이송체계 혁신 시범사업 추진 중</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>70대 남성 A씨가 설 연휴 중 목에 조개껍데기가 걸려 20여 곳의 병원에서 거절당한 끝에 6시간 30분 만에 서울의 한 대학병원으로 이송된 '응급실 뺑뺑이' 사례가 보도되었습니다. 이는 병원의 수용 역량 부족으로 인한 구조적 문제로 지적되며, 정부는 3월부터 '응급환자 이송체계 혁신 시범사업'을 시행할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>이 사건은 '응급실 뺑뺑이'라는 구조적인 문제로 다수의 피해자가 발생할 수 있는 집단적 피해 가능성이 높고(적합 조건 3), 대한응급의학회장의 증언 등 객관적 증거 확보가 가능합니다(적합 조건 5). 그러나 특정 병원이나 기관의 직접적인 법적 책임이 명확히 드러나지 않고, 기사상 A씨의 구체적인 피해 규모가 크다고 명시되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>다수 (응급실 뺑뺑이 문제로 인한 잠재적 피해자)</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>설 연휴 70대 환자, 20여 곳서 거절…“치료 병원 없어서 생긴 응급실 뺑...</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L158" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M158" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260225513675?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N158" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:11:21.295056+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B158" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E158" t="inlineStr">
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr"/>
+      <c r="D159" t="inlineStr"/>
+      <c r="E159" t="inlineStr">
         <is>
           <t>응급의료 시스템 개선을 위한 정책 및 법적 논의 중</t>
         </is>
       </c>
-      <c r="F158" t="inlineStr">
+      <c r="F159" t="inlineStr">
         <is>
           <t>기사는 '응급실 뺑뺑이' 문제 해결을 위해 응급의료 분야 지원 강화 및 형사상 면책, 민사상 손해배상 최고액 제한 등 법적·제도적 개선이 필요하다는 의사들의 의견을 다루고 있습니다. 이는 특정 사건에 대한 소송 제기보다는 정책 개선을 위한 논의에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
-      <c r="G158" t="inlineStr">
+      <c r="G159" t="inlineStr">
         <is>
           <t>본 기사는 '응급실 뺑뺑이' 문제 해결을 위한 법적, 제도적 개선 방안을 논의하는 정책적 차원의 내용입니다. 특정 피해자, 가해자, 구체적인 피해 사실 및 손해배상 청구 대상이 명확히 특정되지 않아 소송금융 투자 대상으로 부적합합니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
-      <c r="H158" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J158" t="inlineStr">
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr">
         <is>
           <t>정부와 싸우던 의사들의 반전… 응급실 뺑뺑이 대책 환영  이유는?</t>
         </is>
       </c>
-      <c r="K158" t="inlineStr">
+      <c r="K159" t="inlineStr">
         <is>
           <t>hankookilbo.com</t>
         </is>
       </c>
-      <c r="L158" t="inlineStr">
+      <c r="L159" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M158" t="inlineStr">
+      <c r="M159" t="inlineStr">
         <is>
           <t>https://www.hankookilbo.com/news/article/A2026022512380002771?did=NA</t>
         </is>
       </c>
-      <c r="N158" t="inlineStr">
+      <c r="N159" t="inlineStr">
         <is>
           <t>2026-02-25 13:09:55.470434+00:00</t>
         </is>
       </c>
     </row>
-    <row r="159">
-      <c r="A159" s="2" t="inlineStr">
+    <row r="160">
+      <c r="A160" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B159" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D159" t="inlineStr">
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr"/>
+      <c r="D160" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E159" t="inlineStr">
+      <c r="E160" t="inlineStr">
         <is>
           <t>복지부·소방청 '응급환자 이송체계 혁신 시범사업' 실시 예정</t>
         </is>
       </c>
-      <c r="F159" t="inlineStr">
+      <c r="F160" t="inlineStr">
         <is>
           <t>보건복지부와 소방청이 중증응급환자 이송 시 광역응급의료상황실이 병원을 선정하는 '응급환자 이송체계 혁신 시범사업'을 다음 달부터 광주·전북·전남에서 실시하고 하반기 전국으로 확대할 계획입니다. 이는 '응급실 뺑뺑이' 현상을 줄이기 위한 조치이나, 의료계는 소송 위험 부담에 대한 우려를 표하고 있습니다.</t>
         </is>
       </c>
-      <c r="G159" t="inlineStr">
+      <c r="G160" t="inlineStr">
         <is>
           <t>이 기사는 정부가 '응급실 뺑뺑이' 문제를 해결하기 위해 새로운 이송체계 시범사업을 추진한다는 정책 발표에 관한 것입니다. 특정 사건으로 인한 피해 발생이나 명확한 상대방의 책임이 존재하지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모, 증거 확보 등)에 해당하지 않습니다. 의료계의 '소송 위험 부담' 언급은 잠재적 피고의 우려이며, 원고 측 소송금융 기회와는 무관합니다.</t>
         </is>
       </c>
-      <c r="H159" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J159" t="inlineStr">
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J160" t="inlineStr">
         <is>
           <t>중증응급환자, 119가 전화 안 돌려도 된다… 응급실 미수용 해결할 것</t>
         </is>
       </c>
-      <c r="K159" t="inlineStr">
+      <c r="K160" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L159" t="inlineStr">
+      <c r="L160" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M159" t="inlineStr">
+      <c r="M160" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/thebio/2026/02/25/2026022510170790493</t>
         </is>
       </c>
-      <c r="N159" t="inlineStr">
+      <c r="N160" t="inlineStr">
         <is>
           <t>2026-02-25 12:55:29.300359+00:00</t>
-        </is>
-[...62 lines deleted...]
-          <t>2026-02-25 12:29:14.033388+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr"/>
+      <c r="D161" t="inlineStr"/>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>환자안전사고 피해구제 시스템 개선을 위한 법안 발의 추진 중</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>환자안전사고 발생 시 전문적인 원인 규명과 피해 구제가 어렵다는 문제 인식 하에, 보건의료인이 자율 보고한 정보를 학습해 예방을 모색하는 현행법 체계를 개선하려는 움직임이 있습니다. 김선민 의원이 환자안전사고 독립적 조사기구 및 피해구제 기금 신설을 위한 법안을 대표 발의했습니다.</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 환자안전사고에 대한 것이 아니라, 환자안전사고 발생 시 원인 규명 및 피해 구제를 위한 독립적 조사기구와 기금 신설을 추진하는 법안 발의에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>환자안전사고 독립적 조사기구·피해구제 기금 신설 추진</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>hitnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L161" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M161" t="inlineStr">
+        <is>
+          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74144</t>
+        </is>
+      </c>
+      <c r="N161" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:29:14.033388+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B161" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C161" t="inlineStr">
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
         <is>
           <t>킹스칼리지 런던</t>
         </is>
       </c>
-      <c r="D161" t="inlineStr">
+      <c r="D162" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E161" t="inlineStr">
+      <c r="E162" t="inlineStr">
         <is>
           <t>의약품 규제청(MHRA)의 임상시험 중단 결정, 심리치료사 고등법원 소송 제기</t>
         </is>
       </c>
-      <c r="F161" t="inlineStr">
+      <c r="F162" t="inlineStr">
         <is>
           <t>영국 킹스칼리지 런던이 후원한 청소년 사춘기 억제제 임상시험이 의약품 규제청(MHRA)의 안전성 및 참가 연령 문제 제기로 중단되었다. 이 시험은 10세 아동을 포함한 약 220명의 16세 미만 아동·청소년을 대상으로 진행될 예정이었다. 기독교 단체, 심리치료사, 국회의원들은 이 약물이 아동에게 해롭고 비윤리적이라며 임상시험의 완전한 취소를 촉구하고 있으며, 이미 심리치료사가 고등법원에 소송을 제기했다.</t>
         </is>
       </c>
-      <c r="G161" t="inlineStr">
+      <c r="G162" t="inlineStr">
         <is>
           <t>킹스칼리지 런던이 후원한 청소년 사춘기 억제제 임상시험이 의약품 규제청(MHRA)의 안전성 및 참가 연령 문제 제기로 중단됨. 이는 상대방 책임이 비교적 명확하며(적합 조건 1), 킹스칼리지 런던은 충분한 자력을 가진 기관임(적합 조건 2). 약 220명의 아동·청소년이 참여 예정이었고(적합 조건 3), '돌이킬 수 없는 생물학적 변화'를 유도할 수 있다는 점에서 피해 규모가 매우 클 수 있음(적합 조건 4). MHRA의 중단 결정과 전문가, 정치인들의 비판이 증거로 작용하며(적합 조건 5), MHRA의 개입은 공적 절차 진행으로 볼 수 있음(적합 조건 6). 이미 심리치료사가 소송을 제기한 상태로, 집단소송 가능성이 높음.</t>
         </is>
       </c>
-      <c r="H161" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I161" t="inlineStr">
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
         <is>
           <t>약 220명</t>
         </is>
       </c>
-      <c r="J161" t="inlineStr">
+      <c r="J162" t="inlineStr">
         <is>
           <t>英, 청소년 사춘기 억제제 임상시험 중단… 기독교계, ‘완전 취소’ 촉...</t>
         </is>
       </c>
-      <c r="K161" t="inlineStr">
+      <c r="K162" t="inlineStr">
         <is>
           <t>christiantoday.co.kr</t>
         </is>
       </c>
-      <c r="L161" t="inlineStr">
+      <c r="L162" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M161" t="inlineStr">
+      <c r="M162" t="inlineStr">
         <is>
           <t>https://www.christiantoday.co.kr/news/373664</t>
         </is>
       </c>
-      <c r="N161" t="inlineStr">
+      <c r="N162" t="inlineStr">
         <is>
           <t>2026-02-24 13:17:35.074922+00:00</t>
         </is>
       </c>
     </row>
-    <row r="162">
-      <c r="A162" s="2" t="inlineStr">
+    <row r="163">
+      <c r="A163" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B162" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F162" t="inlineStr">
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr"/>
+      <c r="D163" t="inlineStr"/>
+      <c r="E163" t="inlineStr"/>
+      <c r="F163" t="inlineStr">
         <is>
           <t>기사 내용은 소아과 오픈런과 응급실 뺑뺑이의 원인으로 저수가, 의료 소송의 위험, 열악한 근무 여건을 지적하고 있습니다. 이는 특정 사건이나 분쟁에 대한 보도가 아닌, 의료 시스템 전반의 문제점을 언급하는 일반적인 논평입니다.</t>
         </is>
       </c>
-      <c r="G162" t="inlineStr">
+      <c r="G163" t="inlineStr">
         <is>
           <t>제공된 기사 내용은 소아과 및 응급실 문제의 일반적인 원인을 언급할 뿐, 특정 사건이나 법적 분쟁을 설명하고 있지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 존재, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
-      <c r="H162" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J162" t="inlineStr">
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
         <is>
           <t>[SPECIAL＆ISSUE] 민복기 대구시의사회장  K-방역의 야전사령관, 이제 '메...</t>
         </is>
       </c>
-      <c r="K162" t="inlineStr">
+      <c r="K163" t="inlineStr">
         <is>
           <t>idaegu.com</t>
         </is>
       </c>
-      <c r="L162" t="inlineStr">
+      <c r="L163" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M162" t="inlineStr">
+      <c r="M163" t="inlineStr">
         <is>
           <t>https://www.idaegu.com/news/articleView.html?idxno=657509</t>
         </is>
       </c>
-      <c r="N162" t="inlineStr">
+      <c r="N163" t="inlineStr">
         <is>
           <t>2026-02-23 12:52:59.288567+00:00</t>
         </is>
       </c>
     </row>
-    <row r="163">
-      <c r="A163" s="2" t="inlineStr">
+    <row r="164">
+      <c r="A164" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B163" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C163" t="inlineStr">
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
         <is>
           <t>한의사 A 씨</t>
         </is>
       </c>
-      <c r="D163" t="inlineStr">
+      <c r="D164" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E163" t="inlineStr">
+      <c r="E164" t="inlineStr">
         <is>
           <t>한의사 자격정지 취소소송 기각 판결</t>
         </is>
       </c>
-      <c r="F163" t="inlineStr">
+      <c r="F164" t="inlineStr">
         <is>
           <t>사용기한이 지난 의약품을 처방한 한의사 A 씨가 보건복지부의 자격정지 1개월 15일 처분에 불복하여 제기한 취소소송에서 법원이 A 씨의 청구를 기각했습니다. 이는 자격정지 처분이 적법하다는 판결로, 이전 법원의 제재 과중 판단을 뒤집은 것입니다.</t>
         </is>
       </c>
-      <c r="G163" t="inlineStr">
+      <c r="G164" t="inlineStr">
         <is>
           <t>본 기사는 사용기한이 지난 의약품을 처방한 한의사가 보건복지부의 자격정지 처분에 대해 제기한 행정소송의 판결을 다루고 있습니다. 소송금융의 주요 대상인 피해자의 손해배상 청구 사건이 아니며, 잠재적 피고(한의사)의 자력이 충분하다고 보기 어렵고, 집단적 피해나 큰 피해 규모에 대한 언급이 없어 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
-      <c r="H163" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J163" t="inlineStr">
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
         <is>
           <t>[판결]  사용기한 지난 의약품 처방한 한의사 자격정지 1개월 15일 적법...</t>
         </is>
       </c>
-      <c r="K163" t="inlineStr">
+      <c r="K164" t="inlineStr">
         <is>
           <t>lawtimes.co.kr</t>
         </is>
       </c>
-      <c r="L163" t="inlineStr">
+      <c r="L164" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M163" t="inlineStr">
+      <c r="M164" t="inlineStr">
         <is>
           <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216546</t>
         </is>
       </c>
-      <c r="N163" t="inlineStr">
+      <c r="N164" t="inlineStr">
         <is>
           <t>2026-02-23 00:38:53.123423+00:00</t>
         </is>
       </c>
     </row>
-    <row r="164">
-      <c r="A164" s="2" t="inlineStr">
+    <row r="165">
+      <c r="A165" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B164" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D164" t="inlineStr">
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr"/>
+      <c r="D165" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E164" t="inlineStr">
+      <c r="E165" t="inlineStr">
         <is>
           <t>과거 재판 종결 후 사회적 여파 논의</t>
         </is>
       </c>
-      <c r="F164" t="inlineStr">
+      <c r="F165" t="inlineStr">
         <is>
           <t>이 의료 칼럼은 과거 신생아실 감염관리 관련 재판에서 피해자가 사망한 사건이 소아청소년과 전공의 지원율 하락에 미친 영향을 분석한다. 재판 결과가 이미 나온 종결된 사건으로, 현재 소송금융 투자 대상으로서의 신규 사건 발굴 가능성은 없다.</t>
         </is>
       </c>
-      <c r="G164" t="inlineStr">
+      <c r="G165" t="inlineStr">
         <is>
           <t>기사는 과거에 발생하여 재판이 진행되었고 피해자가 사망한 사건의 사회적 여파(소아청소년과 지원율 하락)를 다루는 의료 칼럼이다. 현재 진행 중인 소송이나 새로운 소송 기회를 포착하기 어렵고, 이미 종결된 사건으로 판단된다.</t>
         </is>
       </c>
-      <c r="H164" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I164" t="inlineStr">
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
         <is>
           <t>1명 (사망)</t>
         </is>
       </c>
-      <c r="J164" t="inlineStr">
+      <c r="J165" t="inlineStr">
         <is>
           <t>[의료칼럼] 소탐대실</t>
         </is>
       </c>
-      <c r="K164" t="inlineStr">
+      <c r="K165" t="inlineStr">
         <is>
           <t>idaegu.co.kr</t>
         </is>
       </c>
-      <c r="L164" t="inlineStr">
+      <c r="L165" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M164" t="inlineStr">
+      <c r="M165" t="inlineStr">
         <is>
           <t>https://www.idaegu.co.kr/news/articleView.html?idxno=539524</t>
         </is>
       </c>
-      <c r="N164" t="inlineStr">
+      <c r="N165" t="inlineStr">
         <is>
           <t>2026-02-23 00:17:40.076615+00:00</t>
         </is>
       </c>
     </row>
-    <row r="165">
-      <c r="A165" s="2" t="inlineStr">
+    <row r="166">
+      <c r="A166" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B165" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C165" t="inlineStr">
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
         <is>
           <t>인천 미추홀구 소재 병원 및 의사 B씨</t>
         </is>
       </c>
-      <c r="D165" t="inlineStr">
+      <c r="D166" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E165" t="inlineStr">
+      <c r="E166" t="inlineStr">
         <is>
           <t>환자 A씨의 수술 후 통증 주장</t>
         </is>
       </c>
-      <c r="F165" t="inlineStr">
+      <c r="F166" t="inlineStr">
         <is>
           <t>척추관 협착증 수술을 받은 50대 남성이 수술 후 통증과 물리치료 불만을 이유로 병원에서 부탄가스를 들고 의료진을 위협한 혐의로 징역 1년에 집행유예 2년을 선고받았습니다. 법원은 범행의 죄질이 가볍지 않으며 피해자로부터 용서받지 못했음을 지적했습니다.</t>
         </is>
       </c>
-      <c r="G165" t="inlineStr">
+      <c r="G166" t="inlineStr">
         <is>
           <t>이 사건은 환자가 수술 후 통증을 이유로 의료진을 위협하여 형사 처벌을 받은 사례로, 병원이나 의료진의 명확한 책임이 기사에서 확인되지 않습니다. 소송금융의 적합 조건인 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등이 충족되지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H165" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I165" t="inlineStr">
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J165" t="inlineStr">
+      <c r="J166" t="inlineStr">
         <is>
           <t>“수술 후 아프다” 부탄가스 들고 의사 위협한 50대, 징역형 집행유예</t>
         </is>
       </c>
-      <c r="K165" t="inlineStr">
+      <c r="K166" t="inlineStr">
         <is>
           <t>munhwa.com</t>
         </is>
       </c>
-      <c r="L165" t="inlineStr">
+      <c r="L166" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M165" t="inlineStr">
+      <c r="M166" t="inlineStr">
         <is>
           <t>https://www.munhwa.com/article/11569554?ref=naver</t>
         </is>
       </c>
-      <c r="N165" t="inlineStr">
+      <c r="N166" t="inlineStr">
         <is>
           <t>2026-02-22 00:39:38.057008+00:00</t>
         </is>
       </c>
     </row>
-    <row r="166">
-      <c r="A166" s="2" t="inlineStr">
+    <row r="167">
+      <c r="A167" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B166" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C166" t="inlineStr">
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
         <is>
           <t>한의원</t>
         </is>
       </c>
-      <c r="D166" t="inlineStr">
+      <c r="D167" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E166" t="inlineStr">
+      <c r="E167" t="inlineStr">
         <is>
           <t>법률 자문 기사로, 책임 제한에 대한 법리적 논의가 진행된 것으로 보임</t>
         </is>
       </c>
-      <c r="F166" t="inlineStr">
+      <c r="F167" t="inlineStr">
         <is>
           <t>법무법인 오킴스의 조진석 변호사가 환자의 '치료 선택권' 침해로 인한 피해와 관련하여 한의원의 책임 제한에 대한 법률 자문을 제공합니다. 의료인의 주의 의무 소홀로 인한 피해 발생 시 손해배상책임을 제한하는 것에 대한 아쉬움을 표하며, 환자 측의 '어쩔 수 없는 사정' 주장을 통해 책임 비율을 높일 수 있었을 것이라고 설명합니다.</t>
         </is>
       </c>
-      <c r="G166" t="inlineStr">
+      <c r="G167" t="inlineStr">
         <is>
           <t>본 기사는 특정 사건에 대한 법률 자문 및 논평으로, 이미 책임 제한 여부에 대한 법리적 판단이 있었거나 논의가 진행된 과거 사례를 다루고 있습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 신규 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H166" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I166" t="inlineStr">
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J166" t="inlineStr">
+      <c r="J167" t="inlineStr">
         <is>
           <t>“환자 ‘치료 선택권’ 침해로 인한 피해…책임 제한 아쉬워”</t>
         </is>
       </c>
-      <c r="K166" t="inlineStr">
+      <c r="K167" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L166" t="inlineStr">
+      <c r="L167" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M166" t="inlineStr">
+      <c r="M167" t="inlineStr">
         <is>
           <t>https://biz.heraldcorp.com/article/10679045?ref=naver</t>
         </is>
       </c>
-      <c r="N166" t="inlineStr">
+      <c r="N167" t="inlineStr">
         <is>
           <t>2026-02-22 00:23:20.727126+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N166"/>
+  <autoFilter ref="A1:N167"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>