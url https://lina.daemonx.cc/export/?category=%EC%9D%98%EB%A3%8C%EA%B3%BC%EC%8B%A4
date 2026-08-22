--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$55</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$60</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,61 +440,61 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N55"/>
+  <dimension ref="A1:N60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="20" customWidth="1" min="3" max="3"/>
+    <col width="30" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="48" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -549,3868 +549,4216 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>양산 A병원, B병원</t>
+          <t>칭위안시 인민병원</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>손해배상 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>1989년 중국 칭위안시 인민병원에서 의료진 실수로 뒤바뀐 두 여성이 37년 만에 DNA 검사로 진실을 알게 되었다. 한 여성은 어려운 환경에서 건강 문제까지 겪었으며, 다른 여성은 정서적 결핍을 겪었다. 현재 두 여성은 병원을 상대로 총 260만 위안(약 5억4644만 원) 규모의 손해배상 소송을 제기한 상태이다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>병원 의료진의 명확한 과실로 인한 출생아 뒤바뀜 사건으로 상대방 책임이 명확합니다. 상대방인 인민병원은 공공기관으로 자력이 충분하며, DNA 감정 결과라는 객관적 증거가 확보되어 책임 입증이 용이합니다. 또한, 피해 금액이 5억 원 이상으로 규모가 크고, 이미 소송이 진행 중인 점도 긍정적입니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>260만 위안 (약 5억4644만 원)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>병원 실수로 뒤바뀐 인생…37년 만에 밝혀져[아하중국]</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11608056?ref=naver</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-19 07:00:11.617283+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>최초 진료 산부인과의원, 내과, 임신중지 수술 병원</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I2" t="inlineStr">
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>형사사건 항소심 무죄 선고, 민사 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>권아무개씨는 임신 사실을 인지하지 못한 채 첫 산부인과에서 오진을 받았고, 뒤늦게 임신 34~36주차임을 알게 되어 임신중지를 원했으나 어려움을 겪었습니다. 어렵게 수술을 받았으나 보건복지부의 수사 의뢰로 살인 혐의로 기소되어 1심에서 유죄 판결을 받았으나, 항소심에서 무죄를 선고받았습니다. 이 사건은 의료인의 설명 의무 위반과 여성의 재생산권에 대한 사회적 편견 문제를 제기합니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>첫 산부인과 의원의 오진으로 인한 피해자 책임이 명확하며(상대방 책임 명확), 900만원의 수술비 외에 부당한 형사 기소 및 유죄 판결(1심)로 인한 극심한 정신적, 사회적 피해가 발생했습니다(피해 규모 큼). 2심에서 무죄가 선고되어 민사상 의료과실 및 국가배상 청구의 근거가 충분하며(증거 확보 가능, 공적 절차 진행 중), 의료인의 설명 의무 위반이 명확히 지적됩니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>900만원 및 정신적 손해배상 미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
-[...61 lines deleted...]
-      <c r="H3" t="inlineStr">
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>언제까지 임신한 여성을 방치할 겁니까</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>h21.hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://h21.hani.co.kr/arti/society/society_general/59707.html</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-08-03 07:00:40.655769+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>50대 의사 A씨 및 그가 운영하는 병원</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>형사 항소심 판결 선고, 민사 합의 및 손해배상금 지급 완료</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>2021년 코 용종 제거 수술 중 마취제 과다 투여 및 응급조치 미흡으로 환자를 사망에 이르게 한 50대 의사 A씨가 항소심에서 집행유예로 감형받았습니다. 재판부는 유족에게 민사 손해배상금을 전액 지급하고 합의한 점을 감형 이유로 들었습니다. 환자는 뇌 손상 후 2024년 3월 사망했습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>민사 판결로 확정된 손해배상금이 유족에게 전액 지급되었고 유족과 원만히 합의가 완료되어, 소송금융 투자 대상으로서의 신규 민사 소송 가능성이 없습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
-[...41 lines deleted...]
-      <c r="D4" t="inlineStr">
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>마취제 과다 투여 환자 사망 50대 의사, 2심서 집행유예 감형</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260714150000051?input=1195m</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-07-20 21:42:42.217243+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>해당 치과의사</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I4" t="inlineStr">
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>1심 법원에서 환자 청구 기각</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>고혈압과 당뇨를 앓던 환자 A씨가 치아 발치 및 임플란트 시술 후 한쪽 눈의 시력을 잃어 해당 치과의사를 상대로 손해배상 소송을 제기했다. 그러나 부산지방법원 동부지원은 환자 측의 청구를 기각했으며, 이는 의료사고 예방의 과제를 남겼다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>법원이 환자 측 청구를 기각하여 상대방 책임이 명확하지 않음. 이미 1심 판결이 선고되어 원고 패소한 사건으로, 소송금융 투자 대상으로서의 승소 가능성이 낮음.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>내시경 시술 후 복막염 사망…법원 “설명의무·사후대처 미흡”</t>
+          <t>기저질환 치과사고...법원 판결 이면에 남겨진 예방의 과제</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>pharmnews.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065593590119573</t>
+          <t>https://www.pharmnews.com/news/articleView.html?idxno=303791</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-19 07:06:29.276041+00:00</t>
+          <t>2026-06-20 19:01:01.331604+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr"/>
+      <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>국군수도병원에서 척추 수술을 받은 환자가 수술 후 관리 부실 및 설명 의무 위반으로 후유증을 겪자 국가를 상대로 손해배상 소송을 제기했습니다. 의정부지방법원은 수술 과정 자체보다 이후 진료 과정과 설명 여부에 국가의 책임이 있다고 판단, 1억 8353만원을 배상하라고 판결했습니다.</t>
+          <t>기사는 필수의료 분야 의사들이 겪는 소송 부담을 조명하며, 한 응급실 의사가 4천여만원의 오진 손해배상 청구를 받은 경험을 언급합니다. 이는 필수의료 배상보험료 지원 확대의 필요성을 제기하며, 응급실 '뺑뺑이' 문제 해결에 기여할 수 있을지 논의하는 정책 관련 내용입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>법원에서 수술 후 관리 부실 및 설명 의무 위반에 대한 국가의 책임을 인정하여 배상 판결이 내려져 상대방 책임이 명확합니다(적합 조건 1). 피고가 국가이므로 배상 능력이 충분하며(적합 조건 2), 1억 8천만원 이상의 배상액이 인정되어 피해 규모가 상당합니다(적합 조건 4). 이미 법원 판결을 통해 사실관계 및 책임이 인정되어 증거가 확보되었습니다(적합 조건 5). 아직 대법원까지 종결된 사건이 아니므로 소송금융 투자 가능성이 높습니다.</t>
+          <t>이 기사는 특정 사건이 아닌 필수의료 분야의 일반적인 소송 부담과 배상보험료 지원 확대 정책을 다루고 있습니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 집단적 피해, 큰 피해 규모(수억 원 이상)를 가진 구체적인 사건이 제시되지 않았습니다. 언급된 4천여만원의 오진 청구는 과거의 개별 사례이며, 현재 진행 중인 투자 적합 사건으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>1억8353만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>척추수술 후 관리 부실… 국가 1억8353만원 배상</t>
+          <t>필수의료 배상보험료 지원 확대…응급실 뺑뺑이 해소될까</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=935324</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2049846</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-06 00:31:50.425681+00:00</t>
+          <t>2026-06-18 12:48:39.388354+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>강원대학교병원</t>
+          <t>양산 A병원, B병원</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>1심 및 2심 재판부 병원 과실 인정, 담당 의사 형사 재판 진행 중</t>
+          <t>법원, 두 병원에 공동 4억원 배상 판결</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>2020년 전공의 집단 휴진으로 수술이 연기된 70대 담낭암 환자가 병원의 부적절한 대응으로 사망한 사건에 대해 법원이 병원의 과실을 인정했습니다. 1심과 2심 재판부는 병원이 환자 상태 악화에 적절히 대응하지 않고 다른 병원으로 이송하지 않은 책임을 물어 유족에게 약 9200만 원을 배상하라고 판결했습니다. 담당 의사는 업무상 과실치사 혐의로 형사 재판에 넘겨졌습니다.</t>
+          <t>2019년 김 군이 양산 A병원에서 편도선 수술 후 발생한 문제와 '응급실 뺑뺑이' 사건에 대해 법원이 판결을 내렸다. 법원은 A병원과 B병원의 공동 불법행위를 인정하며, 두 병원이 공동으로 4억원을 배상하라고 판시했다. 이는 유족이 청구한 손해배상 소송의 결과이다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>법원이 병원의 과실을 인정하여 책임이 명확하며(적합 조건 1), 상대방인 강원대학교병원은 공공기관 성격으로 자력이 충분합니다(적합 조건 2). 사망이라는 중대한 피해가 발생했고(적합 조건 4), 법원 판결문 등 증거 확보가 용이하며(적합 조건 5), 담당 의사가 업무상 과실로 형사 재판에 넘겨지는 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>상대방 책임이 명확하고(B병원의 공동 불법행위 인정), 상대방 자력이 충분하며(병원), 피해 규모가 큼(4억원 배상). 또한 이미 법원 판결로 증거가 확보된 상태이다. 현재 판결 선고 단계로, 항소 가능성이 있어 소송금융 투자 기회가 높다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>약 9200만 원</t>
+          <t>4억원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>전공의 집단 휴진 때문에 수술 미뤄져 사망한 아버지...'병원 책임' 인정</t>
+          <t>'응급실 뺑뺑이' 병원, 4억 배상 판결</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>yangsanilbo.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1129767</t>
+          <t>http://www.yangsanilbo.com/news/articleView.html?idxno=124351</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-05 12:37:57.620970+00:00</t>
+          <t>2026-05-17 17:29:02.105374+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>B씨 (의사)</t>
+          <t>병원</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>대법원 파기환송 후 파기환송심에서 무죄 판결로 종결</t>
+          <t>유족의 손해배상 요구 단계</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>파킨슨병 환자에게 금기 약물인 멕페란을 투여한 혐의로 기소된 의사가 4년 만에 최종 무죄 판결을 받았습니다. 대법원은 의료행위로 인한 업무상 과실치사상죄에서 과실과 상해 간의 인과관계에 대한 엄격한 증명 책임을 강조했으며, 환자의 기저질환 복합성과 일시적인 증상 회복 등을 고려하여 인과관계가 증명되지 않았다고 판단했습니다.</t>
+          <t>70대 A씨가 흉통으로 병원을 찾아 관상동맥질환 진단을 받고 고위험 심장 시술 중 사망했다. 유족은 병원의 정밀검사 및 주의의무 소홀을 주장하며 병원을 상대로 손해배상을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 사건은 의사의 업무상 과실치상 혐의에 대한 형사 사건으로, 대법원 파기환송 후 파기환송심에서 최종 무죄 판결이 선고되어 이미 종결된 사건입니다. 환자에게 발생한 상해와 의사의 과실 간의 인과관계가 엄격하게 증명되지 않았으므로, 피해자 측에서 소송금융 투자를 통해 승소할 가능성이 매우 낮습니다.</t>
+          <t>상대방인 병원은 일반적으로 자력이 충분할 것으로 예상되며, 사망 사건으로 피해 규모가 큽니다. 그러나 기사만으로는 병원 측의 책임이 명확하게 드러나지 않고, 집단적 피해가 아닌 개별 사건이라는 점에서 'Medium'으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>멕페란 투여 금고형 의사, 4년 만에 '무죄'</t>
+          <t>고위험 심장 시술…유족  정밀검사·주의의무 소홀  손해배상 요구</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>doctorsnews.co.kr</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=164009</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77755</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-05 12:22:35.826777+00:00</t>
+          <t>2026-05-10 07:02:26.716499+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>강원대학교 병원</t>
+          <t>A병원, B병원</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>민사 2심 판결 선고, 담당 의사 업무상과실치상 혐의로 형사 재판 중</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>2020년 의료파업 당시 강원대학교 병원에서 수술이 연기되어 사망한 70대 환자 사건에 대해, 법원 1심과 2심 모두 병원의 의료과실을 인정하고 유족에게 9천2백만 원을 배상하라고 판결했습니다. 담당 의사는 업무상과실치상 혐의로 재판에 넘겨진 상태입니다.</t>
+          <t>4세 아동이 '응급실 뺑뺑이'로 사망한 사건에서, 부산지법은 병원 2곳의 공동 불법행위를 인정하여 유족에게 4억 원을 배상하라는 1심 판결을 내렸다. 해당 병원들은 정당한 사유 없이 응급환자 치료를 거부했으며, 관련 의료진은 이미 형사재판에서 유죄 판결을 받았다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 1, 2심에서 명확히 인정되었고(적합 조건 1), 상대방인 대학병원의 자력이 충분하며(적합 조건 2), 이미 법원 판결 및 담당 의사의 형사 재판 진행으로 증거가 확보되고 공적 절차가 진행 중입니다(적합 조건 5, 6). 피해 규모는 9천2백만 원으로 상당하며, 이미 종결된 사건이 아니므로 소송금융 투자에 적합합니다.</t>
+          <t>상대방 책임이 명확하고(법원 공동 불법행위 판시, 관련 의료진 형사 유죄), 상대방 자력이 충분하며(병원), 피해 규모가 크고(4억 원), 경찰 수사 및 형사 재판 등 공적 절차가 이미 진행되어 증거가 확보된 상태입니다. (적합 조건 1, 2, 4, 5, 6)</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>9천 2백만 원</t>
+          <t>4억원</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[단독] 의료파업으로 수술 못받아 숨져‥법원  병원 책임  인정</t>
+          <t>응급실 뺑뺑이로 숨진 4세... 법원  병원, 유족에 4억 보상하라</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6812570_37004.html</t>
+          <t>https://www.insight.co.kr/news/550405</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-03 13:15:46.746829+00:00</t>
+          <t>2026-04-24 04:46:26.142000+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>보라매병원</t>
+          <t>B대학병원</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>법원 판결 선고 (환자 측 패소)</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>의료과실이 인정된 환자 측이 회복 불가능한 상태에서 지속적인 입원 치료를 주장하며 병실을 점유하다가, 병원으로부터 진료비 청구 및 병실 퇴거 소송에서 패소하여 약 1240만원을 지급하라는 판결을 받았습니다. 조진석 변호사는 의료과실이 인정되더라도 의학적 근거 없는 입원 지속은 환자 측에 더 큰 재정적 손실을 초래할 수 있다고 조언했습니다.</t>
+          <t>환자 A씨가 B대학병원에서 내시경 시술 후 복막염으로 사망한 사건에 대해 법원이 병원과 의료진의 손해배상 책임을 인정했습니다. 재판부는 시술 후 환자 상태 모니터링 및 대응 미흡, 그리고 중대한 합병증인 복막염 위험에 대한 설명의무 위반을 지적하며 유가족에게 2억 4047만원을 지급하라고 판결했습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>기사는 의료과실이 인정된 후에도 환자 측이 불필요하게 병실을 점유하여 병원으로부터 진료비 청구 소송에서 패소한 사례를 다루고 있습니다. 이미 법원 판결이 선고되어 종결된 사건이며(부적합 조건), 환자 측이 오히려 손해배상금보다 많은 금액을 지급하게 되는 등 소송금융 투자 대상으로서의 승소 가능성이 매우 낮습니다(적합 조건 1개 이하).</t>
+          <t>법원이 B대학병원과 의료진의 설명의무 위반 및 사후 대처 미흡에 대한 책임을 인정하여 상대방 책임이 명확합니다. B대학병원이라는 점을 고려할 때 상대방의 자력이 충분하며, 2억 4천만원 이상의 손해배상액이 인정되어 피해 규모가 큽니다. 이미 1심 판결이 선고되어 증거가 명확하게 확보된 상태입니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>환자 측이 병원에 지급할 금액 약 1240만원 및 지연손해금</t>
+          <t>2억 4047만원</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명 (A씨 가족)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>“의료과실 이유만으로 계속 입원 할 수는 없어”</t>
+          <t>내시경 시술 후 복막염 사망…법원 “설명의무·사후대처 미흡”</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10709434?ref=naver</t>
+          <t>https://mdtoday.co.kr/news/view/1065593590119573</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-03 12:50:17.649690+00:00</t>
+          <t>2026-04-19 07:06:29.276041+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>대전 공공어린이재활병원</t>
+          <t>국가</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>경찰 아동학대 방임 혐의 수사 중</t>
+          <t>의정부지방법원 1심 판결</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>대전의 한 공공어린이재활병원 언어치료사가 중증 장애 아동 50여 명을 치료 시간 동안 방치한 사실이 CCTV를 통해 드러났다. 병원 측은 해당 치료사를 해고하고 경찰에 아동학대 방임 혐의로 신고했으며, 피해 아동 부모들에게 3개월치 치료비 환불을 안내했다. 부모들은 치료 적기를 놓친 것에 대한 깊은 상실감을 호소하며 추가 피해 가능성을 제기하고 있다.</t>
+          <t>국군수도병원에서 척추 수술을 받은 환자가 수술 후 관리 부실 및 설명 의무 위반으로 후유증을 겪자 국가를 상대로 손해배상 소송을 제기했습니다. 의정부지방법원은 수술 과정 자체보다 이후 진료 과정과 설명 여부에 국가의 책임이 있다고 판단, 1억 8353만원을 배상하라고 판결했습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방(대전 공공어린이재활병원 및 언어치료사)의 책임이 CCTV 영상 등 명확한 증거로 확인되었고(적합 조건 1, 5), 공공기관으로서 자력도 충분합니다(적합 조건 2). 확인된 피해 아동만 50명에 달하는 집단적 피해가 발생했으며(적합 조건 3, 4), 병원 측이 경찰에 아동학대 방임 혐의로 신고하여 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>법원에서 수술 후 관리 부실 및 설명 의무 위반에 대한 국가의 책임을 인정하여 배상 판결이 내려져 상대방 책임이 명확합니다(적합 조건 1). 피고가 국가이므로 배상 능력이 충분하며(적합 조건 2), 1억 8천만원 이상의 배상액이 인정되어 피해 규모가 상당합니다(적합 조건 4). 이미 법원 판결을 통해 사실관계 및 책임이 인정되어 증거가 확보되었습니다(적합 조건 5). 아직 대법원까지 종결된 사건이 아니므로 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억8353만원</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>50명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>“언어치료사가 치료 아동 방치”…확인된 피해자만 50명</t>
+          <t>척추수술 후 관리 부실… 국가 1억8353만원 배상</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8525457&amp;ref=A</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=935324</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-02 12:28:08.540908+00:00</t>
+          <t>2026-04-06 00:31:50.425681+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>병원</t>
+          <t>강원대학교병원</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>법원 판결 선고</t>
+          <t>1심 및 2심 재판부 병원 과실 인정, 담당 의사 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>입원 중이던 치매환자가 식사 중 사망한 사건으로, 유족이 병원의 의료진 및 간병인 관리·감독 의무 소홀을 주장하며 8219만원의 손해배상을 청구했습니다. 법원은 병원의 책임을 인정하여 1738만원을 배상하라는 판결을 내렸습니다.</t>
+          <t>2020년 전공의 집단 휴진으로 수술이 연기된 70대 담낭암 환자가 병원의 부적절한 대응으로 사망한 사건에 대해 법원이 병원의 과실을 인정했습니다. 1심과 2심 재판부는 병원이 환자 상태 악화에 적절히 대응하지 않고 다른 병원으로 이송하지 않은 책임을 물어 유족에게 약 9200만 원을 배상하라고 판결했습니다. 담당 의사는 업무상 과실치사 혐의로 형사 재판에 넘겨졌습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>법원에서 병원의 배상 책임을 인정하여 판결이 내려졌으므로 상대방 책임이 명확하고(적합 조건 1) 증거가 확보된 상태입니다(적합 조건 5). 다만, 단일 피해자 사건이며(적합 조건 3 불해당) 배상액이 수억 원 이상은 아니라는 점에서(적합 조건 4 부분 해당) 투자 매력도가 'High'까지는 아닙니다.</t>
+          <t>법원이 병원의 과실을 인정하여 책임이 명확하며(적합 조건 1), 상대방인 강원대학교병원은 공공기관 성격으로 자력이 충분합니다(적합 조건 2). 사망이라는 중대한 피해가 발생했고(적합 조건 4), 법원 판결문 등 증거 확보가 용이하며(적합 조건 5), 담당 의사가 업무상 과실로 형사 재판에 넘겨지는 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>1738만원 (청구액 8219만원)</t>
+          <t>약 9200만 원</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>입원 치매환자 식사 중 사망… 병원 1738만원 배상</t>
+          <t>전공의 집단 휴진 때문에 수술 미뤄져 사망한 아버지...'병원 책임' 인정</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=935147</t>
+          <t>https://www.wikitree.co.kr/articles/1129767</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-31 00:36:23.204646+00:00</t>
+          <t>2026-04-05 12:37:57.620970+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>B씨 (의사)</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>대법원 파기환송 후 파기환송심에서 무죄 판결로 종결</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>파킨슨병 환자에게 금기 약물인 멕페란을 투여한 혐의로 기소된 의사가 4년 만에 최종 무죄 판결을 받았습니다. 대법원은 의료행위로 인한 업무상 과실치사상죄에서 과실과 상해 간의 인과관계에 대한 엄격한 증명 책임을 강조했으며, 환자의 기저질환 복합성과 일시적인 증상 회복 등을 고려하여 인과관계가 증명되지 않았다고 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>이 사건은 의사의 업무상 과실치상 혐의에 대한 형사 사건으로, 대법원 파기환송 후 파기환송심에서 최종 무죄 판결이 선고되어 이미 종결된 사건입니다. 환자에게 발생한 상해와 의사의 과실 간의 인과관계가 엄격하게 증명되지 않았으므로, 피해자 측에서 소송금융 투자를 통해 승소할 가능성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>멕페란 투여 금고형 의사, 4년 만에 '무죄'</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>doctorsnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=164009</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:22:35.826777+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>강원대학교 병원</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>민사 2심 판결 선고, 담당 의사 업무상과실치상 혐의로 형사 재판 중</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>2020년 의료파업 당시 강원대학교 병원에서 수술이 연기되어 사망한 70대 환자 사건에 대해, 법원 1심과 2심 모두 병원의 의료과실을 인정하고 유족에게 9천2백만 원을 배상하라고 판결했습니다. 담당 의사는 업무상과실치상 혐의로 재판에 넘겨진 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>상대방 책임이 법원 1, 2심에서 명확히 인정되었고(적합 조건 1), 상대방인 대학병원의 자력이 충분하며(적합 조건 2), 이미 법원 판결 및 담당 의사의 형사 재판 진행으로 증거가 확보되고 공적 절차가 진행 중입니다(적합 조건 5, 6). 피해 규모는 9천2백만 원으로 상당하며, 이미 종결된 사건이 아니므로 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>9천 2백만 원</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>[단독] 의료파업으로 수술 못받아 숨져‥법원  병원 책임  인정</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6812570_37004.html</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-04-03 13:15:46.746829+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>보라매병원</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>법원 판결 선고 (환자 측 패소)</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>의료과실이 인정된 환자 측이 회복 불가능한 상태에서 지속적인 입원 치료를 주장하며 병실을 점유하다가, 병원으로부터 진료비 청구 및 병실 퇴거 소송에서 패소하여 약 1240만원을 지급하라는 판결을 받았습니다. 조진석 변호사는 의료과실이 인정되더라도 의학적 근거 없는 입원 지속은 환자 측에 더 큰 재정적 손실을 초래할 수 있다고 조언했습니다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>기사는 의료과실이 인정된 후에도 환자 측이 불필요하게 병실을 점유하여 병원으로부터 진료비 청구 소송에서 패소한 사례를 다루고 있습니다. 이미 법원 판결이 선고되어 종결된 사건이며(부적합 조건), 환자 측이 오히려 손해배상금보다 많은 금액을 지급하게 되는 등 소송금융 투자 대상으로서의 승소 가능성이 매우 낮습니다(적합 조건 1개 이하).</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>환자 측이 병원에 지급할 금액 약 1240만원 및 지연손해금</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>1명 (A씨 가족)</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>“의료과실 이유만으로 계속 입원 할 수는 없어”</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10709434?ref=naver</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:50:17.649690+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>대전 공공어린이재활병원</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>경찰 아동학대 방임 혐의 수사 중</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>대전의 한 공공어린이재활병원 언어치료사가 중증 장애 아동 50여 명을 치료 시간 동안 방치한 사실이 CCTV를 통해 드러났다. 병원 측은 해당 치료사를 해고하고 경찰에 아동학대 방임 혐의로 신고했으며, 피해 아동 부모들에게 3개월치 치료비 환불을 안내했다. 부모들은 치료 적기를 놓친 것에 대한 깊은 상실감을 호소하며 추가 피해 가능성을 제기하고 있다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>상대방(대전 공공어린이재활병원 및 언어치료사)의 책임이 CCTV 영상 등 명확한 증거로 확인되었고(적합 조건 1, 5), 공공기관으로서 자력도 충분합니다(적합 조건 2). 확인된 피해 아동만 50명에 달하는 집단적 피해가 발생했으며(적합 조건 3, 4), 병원 측이 경찰에 아동학대 방임 혐의로 신고하여 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>50명 이상</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>“언어치료사가 치료 아동 방치”…확인된 피해자만 50명</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8525457&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:28:08.540908+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D13" t="inlineStr">
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>병원</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>법원 판결 선고</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>입원 중이던 치매환자가 식사 중 사망한 사건으로, 유족이 병원의 의료진 및 간병인 관리·감독 의무 소홀을 주장하며 8219만원의 손해배상을 청구했습니다. 법원은 병원의 책임을 인정하여 1738만원을 배상하라는 판결을 내렸습니다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>법원에서 병원의 배상 책임을 인정하여 판결이 내려졌으므로 상대방 책임이 명확하고(적합 조건 1) 증거가 확보된 상태입니다(적합 조건 5). 다만, 단일 피해자 사건이며(적합 조건 3 불해당) 배상액이 수억 원 이상은 아니라는 점에서(적합 조건 4 부분 해당) 투자 매력도가 'High'까지는 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>1738만원 (청구액 8219만원)</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>입원 치매환자 식사 중 사망… 병원 1738만원 배상</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>dailymedi.com</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=935147</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-03-31 00:36:23.204646+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E18" t="inlineStr">
         <is>
           <t>기자회견 및 서명운동 진행 중</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F18" t="inlineStr">
         <is>
           <t>응급환자가 병원 밖에서 '뺑뺑이'를 도는 문제 해결을 위해 기자회견, 서명운동, 소송이 진행 중인 사건입니다. 어머니 이지연씨의 개인적인 비극이 언급되며, 이는 응급의료 시스템의 문제로 인한 집단적 피해 가능성을 내포하고 있습니다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G18" t="inlineStr">
         <is>
           <t>적합 조건으로 응급환자 뺑뺑이 문제로 인한 집단적 피해 가능성(적합 조건 3)과 어머니와 아기의 비극적 사례를 통해 피해 규모가 클 것으로 추정(적합 조건 4)됩니다. 이미 소송이 진행 중이며 사회적 관심이 높습니다. 다만, 특정 피고와 구체적인 증거에 대한 정보가 부족하여 추가 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
+      <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I13" t="inlineStr">
+      <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr">
+      <c r="J18" t="inlineStr">
         <is>
           <t>왜 가장 슬픈 사람들이 앞장서야만 하나 [편집국장의 편지]</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K18" t="inlineStr">
         <is>
           <t>sisain.co.kr</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M18" t="inlineStr">
         <is>
           <t>https://www.sisain.co.kr/news/articleView.html?idxno=57623</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N18" t="inlineStr">
         <is>
           <t>2026-03-30 00:39:50.537317+00:00</t>
         </is>
       </c>
     </row>
-    <row r="14">
-      <c r="A14" s="4" t="inlineStr">
+    <row r="19">
+      <c r="A19" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B14" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E14" t="inlineStr">
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr"/>
+      <c r="D19" t="inlineStr"/>
+      <c r="E19" t="inlineStr">
         <is>
           <t>잠재적 법적 위험 논의</t>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>서울시약은 졸음 유발 약물 복용 환자의 운전 중 사고 발생 시, 약사의 복약지도 의무 소홀을 근거로 피해자 측이 과실치사상에 준하는 손해배상을 청구할 수 있다는 법적 우려를 제기했습니다. 이는 약물 안전과 관련된 약사의 책임 범위를 강조하며, 향후 발생할 수 있는 소송 가능성에 대한 경고입니다.</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>해당 기사는 약사의 복약지도 의무 소홀로 인한 잠재적 법적 위험과 손해배상 청구 가능성을 논의하는 가상의 시나리오를 다루고 있습니다. 실제 발생한 사건이나 진행 중인 소송이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr">
+      <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I14" t="inlineStr">
+      <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J14" t="inlineStr">
+      <c r="J19" t="inlineStr">
         <is>
           <t>서울시약  약물안전 복약지도 의무화, 4대 법적 우려 있어</t>
         </is>
       </c>
-      <c r="K14" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>medipana.com</t>
         </is>
       </c>
-      <c r="L14" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>https://www.medipana.com/news/articleView.html?idxno=408762</t>
         </is>
       </c>
-      <c r="N14" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-03-25 12:53:34.224294+00:00</t>
         </is>
       </c>
     </row>
-    <row r="15">
-      <c r="A15" s="4" t="inlineStr">
+    <row r="20">
+      <c r="A20" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D15" t="inlineStr">
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
+      <c r="E20" t="inlineStr">
         <is>
           <t>약사 책임론 논의 중</t>
         </is>
       </c>
-      <c r="F15" t="inlineStr">
+      <c r="F20" t="inlineStr">
         <is>
           <t>대한약사회는 졸음 유발 약물 복용 환자의 운전 중 사고 발생 시 약사의 의복약지도 의무 소홀에 따른 과실치사상 손해배상 책임 가능성에 대해 우려를 표명했다. 이는 약사에게 과도한 책임이 부과될 수 있다는 시각에서 나온 것이다. 기사는 특정 사건이 아닌 약사의 법적 책임 범위에 대한 논의를 다루고 있다.</t>
         </is>
       </c>
-      <c r="G15" t="inlineStr">
+      <c r="G20" t="inlineStr">
         <is>
           <t>기사는 약사의 약물지도 의무 소홀로 인한 손해배상 책임 가능성에 대한 논의를 다루고 있으며, 특정 사건이나 피해자가 명확히 제시되지 않은 가상의 상황이다. 상대방 책임이 명확하지 않고, 집단적 피해나 공적 절차 진행 등 소송금융 적합 조건에 해당하지 않는다. 또한, 개별 약국의 자력도 불분명하다.</t>
         </is>
       </c>
-      <c r="H15" t="inlineStr">
+      <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I15" t="inlineStr">
+      <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J15" t="inlineStr">
+      <c r="J20" t="inlineStr">
         <is>
           <t>약물운전 약국 책임 과도한 해석이라는 대약 우려된다</t>
         </is>
       </c>
-      <c r="K15" t="inlineStr">
+      <c r="K20" t="inlineStr">
         <is>
           <t>dailypharm.com</t>
         </is>
       </c>
-      <c r="L15" t="inlineStr">
+      <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr">
+      <c r="M20" t="inlineStr">
         <is>
           <t>https://www.dailypharm.com/user/news/336836?REFERER=NP</t>
         </is>
       </c>
-      <c r="N15" t="inlineStr">
+      <c r="N20" t="inlineStr">
         <is>
           <t>2026-03-25 12:51:59.016588+00:00</t>
-        </is>
-[...350 lines deleted...]
-          <t>2026-03-23 13:18:17.370711+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>약사 복약지도 의무 관련 잠재적 소송 위험 경고</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>환자 A 씨가 의사 B 씨로부터 백내장 수술 후 시력 손실을 입자 손해배상 소송을 제기했다. 법원은 수술 자체의 과실은 인정하지 않았으나, 긴급하지 않은 수술을 첫 내원 당일 진행하며 환자의 자기결정권을 침해한 설명의무 위반을 인정하여 위자료 500만 원을 지급하라고 판결했다. 이번 판결은 의료 과실과 별개로 설명의무 위반만으로도 손해배상 책임이 인정될 수 있음을 명확히 한 선례로 평가된다.</t>
+          <t>서울시약사회는 졸음 유발 약물 복용 환자의 운전 중 대형 사고 발생 시, 약사의 복약지도 의무 소홀을 이유로 과실치사상에 준하는 손해배상 청구가 제기될 수 있다고 경고했다. 이는 약사에게 잠재적인 책임 전가 및 소송 위험이 있음을 시사한다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>법원이 의사의 설명의무 위반을 명확히 인정하여 책임이 분명하고(적합 조건 1), 이미 판결이 존재하여 증거가 확실함(적합 조건 5). 다만, 이 사건은 단일 피해자에 대한 500만 원의 위자료 판결로 직접적인 투자 수익성은 낮을 수 있으나, 의료 현장에서 설명의무의 중요성을 강조한 선례로서 향후 유사 소송 발굴에 중요한 의미를 가짐.</t>
+          <t>이 기사는 약사의 복약지도 의무 소홀로 인한 잠재적 소송 위험을 경고하는 내용으로, 특정 사건이 발생한 것이 아니다. 상대방 책임의 명확성(적합 조건 1), 상대방의 충분한 자력(적합 조건 2), 집단적 피해(적합 조건 3), 공적 절차 진행(적합 조건 6) 등 소송금융 적합 조건 대부분이 충족되지 않는다. 개별 사건 발생 시 피해 규모가 클 수 있으나(적합 조건 4 잠재적 충족), 현재로서는 투자 대상으로서의 구체성이 매우 낮다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>500만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>첫 내원 당일 긴급하지 않은 백내장 수술한 의사 ... 法  환자의 자기 결...</t>
+          <t>서울시약  약물운전 복약지도 의무화, 약사 책임 전가·소송 위험</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>queen.co.kr</t>
+          <t>yakup.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>http://www.queen.co.kr/news/articleView.html?idxno=453531</t>
+          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=17&amp;nid=325154</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-23 12:53:22.675843+00:00</t>
+          <t>2026-03-25 12:50:34.873708+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>과거 아기 뒤바뀜 사고가 뒤늦게 드러나고 있으며, 이미 한 피해자는 도쿄도를 상대로 소송을 제기하여 친부모를 찾아주라는 판결을 받았습니다.</t>
+          <t>부검 과정에서 심각한 의료 과실 의혹 제기</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>일본 고도 경제 성장기 시절, 병원의 관리 체계 미흡으로 아기가 뒤바뀌는 사고가 일본 각지에서 잇따랐던 사실이 뒤늦게 드러나고 있습니다. 67세 에구라 씨는 도쿄도를 상대로 소송을 제기해 친부모를 찾아주라는 판결을 받았으나 아직 찾지 못했으며, 54세 나카가와 씨 사례도 보도되었습니다. 이는 다수의 피해자가 발생했을 가능성이 있는 중대한 의료과실 사건입니다.</t>
+          <t>사망한 사람의 부검 과정에서 살아있는 구더기 유충이 발견되는 충격적인 사건이 발생했습니다. 피해자 유족은 이러한 사례가 이번이 두 번째라고 밝히며, 심각한 의료 과실 또는 관리 부실에 대한 의혹을 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>상대방 책임이 병원의 관리 체계 미흡으로 명확하며, 상대방인 도쿄도는 자력이 충분합니다. '일본 각지에서 잇따랐던' 사고로 다수의 피해자가 발생했을 가능성이 높아 집단적 피해에 해당하며, 신원 혼란과 같은 정신적 피해 규모가 매우 큽니다. 이미 소송에서 친부모를 찾아주라는 판결을 받은 사례가 있어 증거 확보 및 법리 구성에 유리합니다.</t>
+          <t>부검 과정에서 살아있는 사람에게서 구더기 유충이 발견된 것은 명백한 의료 과실 또는 관리 부실을 시사하며(상대방 책임 명확), 이는 생명과 관련된 매우 심각한 피해로 판단됩니다(피해 규모 큼). 부검 중 구더기 유충 발견이라는 구체적인 증거가 존재하며(증거 확보 가능), 부검을 진행한 기관은 자력이 충분할 것으로 예상됩니다(상대방 자력 충분).</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 2명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>일본, 고도 성장기 시절 아기 뒤바뀜 속출</t>
+          <t>[단독]  수천 번을 부검했지만…산 사람에 구더기, 이번이 두 번째</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513116&amp;ref=A</t>
+          <t>https://news.jtbc.co.kr/article/NB12291158?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-19 13:11:13.639609+00:00</t>
+          <t>2026-03-24 12:40:21.886849+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>B학교법인</t>
+          <t>병원</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>서울남부지방법원 제12민사부 1심 판결</t>
+          <t>서울중앙지방법원 1심 판결</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>미숙아 심장질환 치료 과정에서 의료진의 경과 관찰 및 수술 시점 판단 지연으로 뇌손상이 발생한 사건에 대해 법원이 병원의 일부 책임을 인정했습니다. 서울남부지방법원은 서울 소재 A대학병원을 운영하는 B학교법인에 약 3억1500만원을 배상하라고 판결했습니다. 환아는 현재 중증 경직성 뇌성마비 상태로 타인의 도움에 의존하고 있습니다.</t>
+          <t>환자 A씨가 수술 후 항응고제 중단으로 사망한 사건에 대해 서울중앙지방법원이 병원의 책임을 60% 인정하고 유족에게 약 2억 1천만원을 배상하라고 판결했다. 이 사건은 의료과실로 인한 사망에 대한 손해배상 청구 소송으로, 최근 1심 판결이 선고되었다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 법원이 병원의 의료과실로 인한 뇌손상 책임을 일부 인정했습니다. 적합 조건 2(상대방 자력 충분): 서울 소재 대학병원을 운영하는 학교법인이 피고로, 배상 능력이 충분합니다. 적합 조건 4(피해 규모 큼): 3억 1500만원의 배상액이 인정되었으며, 환아는 중증 뇌성마비로 평생 개호가 필요한 상황입니다. 적합 조건 5(증거 확보 가능): 이미 1심 판결이 나온 상태로, 의료 기록 및 법원 판단을 통해 증거가 충분히 확보되었습니다.</t>
+          <t>병원 책임이 법원 판결로 명확히 인정되었고(적합 조건 1, 5), 2억 원이 넘는 피해 금액이 확정되어 피해 규모가 크다(적합 조건 4). 상대방인 병원은 배상 능력이 충분할 것으로 판단된다(적합 조건 2). 현재 1심 판결이 선고된 상태로, 항소 여부에 따라 추가적인 소송금융 기회가 있을 수 있다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>약 3억1500만원</t>
+          <t>약 2억1178만원</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>미숙아 심장 치료 지연돼 뇌손상…법원, 병원 책임 일부 인정</t>
+          <t>수술환자 항응고제 중단 후 사망…병원 2억 배상</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065601608571611</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934921</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-18 00:52:02.336478+00:00</t>
+          <t>2026-03-24 00:32:26.488869+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="4" t="inlineStr">
+      <c r="A24" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr"/>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>안과 전문의 B씨</t>
+        </is>
+      </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>변호사 법률 검토 단계</t>
+          <t>광주지법에서 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>반려견이 담낭 수술 후 수술 클립이 간을 찔러 사망한 사건에 대해 변호사가 법률 검토 의견을 제시했습니다. 변호사는 동물이 법적으로 '물건'에 준하여 취급되므로 손해배상액이 반려견의 시세와 약간의 위자료 정도로 많지 않을 것이라고 내다봤습니다.</t>
+          <t>백내장 수술을 받은 환자 A씨가 수술 5개월 후 녹내장성 시신경 손상 및 황반부종 진단을 받자, 안과 전문의 B씨의 진료 과실을 주장하며 손해배상 소송을 제기했습니다. 현재 광주지방법원에서 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>반려동물은 법적으로 '물건'에 준하여 취급되므로 손해배상액이 낮을 것으로 예상되어 '피해 규모가 큼' 적합 조건에 부합하지 않습니다. 또한, 집단적 피해가 아닌 개별 사건이며, 상대방의 자력에 대한 정보가 부족하여 소송금융 투자 매력이 낮습니다.</t>
+          <t>이 사건은 단일 환자가 개인 의사를 상대로 제기한 의료과실 소송으로, 집단적 피해(조건 3)나 대기업/기관과 같은 충분한 자력을 가진 상대방(조건 2)이 아닙니다. 또한, 의료과실의 책임 명확성(조건 1)이나 객관적 증거(조건 5)에 대한 정보가 부족하며, 피해 규모(조건 4)도 단일 피해자에 한정됩니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>낮을 것으로 예상 (반려견 시세 및 소액 위자료)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>반려견 담낭 수술이 죽음으로…“수술 클립이 간 찔렀다”</t>
+          <t>백내장 수술 뒤 녹내장 발생해 실명했다면?</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>kwangju.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/SHDB4IP2UKUH</t>
+          <t>http://www.kwangju.co.kr/article.php?aid=1774263900797013006</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-17 13:03:05.287362+00:00</t>
+          <t>2026-03-23 13:18:52.303637+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="4" t="inlineStr">
+      <c r="A25" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>B학교법인</t>
+          <t>B씨 (의사/병원)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>법원 배상 판결</t>
+          <t>1심 판결 (원고 일부 승소)</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>서울 소재 A대학병원을 운영하는 B학교법인이 미숙아 심장 치료 지연에 대한 책임을 인정받아 약 3억1500만원을 배상하라는 법원 판결을 받았습니다. 법원은 환아 상태 변화에도 심장초음파 추적 검사를 소홀히 한 병원 측의 일부 책임을 인정했습니다.</t>
+          <t>환자 A씨가 백내장 수술 후 녹내장성 시신경 손상 등 부작용을 겪자 의사 B씨를 상대로 손해배상 소송을 제기했습니다. 법원은 백내장 수술 당일 시행 및 설명 의무 불이행을 인정하여 의사의 책임을 일부 인정, A씨에게 500만원을 지급하라고 판결했습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>법원이 이미 병원 측 책임을 인정하고 배상 판결을 내린 사건으로, 소송금융의 주된 투자 대상인 '새로운 소송 제기' 또는 '진행 중인 소송 지원'과는 거리가 있습니다. 이미 판결이 선고된 사건이므로 신규 투자 기회로서의 매력이 낮습니다. (부적합 조건: 이미 종결된 사건에 준함, 신규성 없음)</t>
+          <t>설명 의무 위반으로 의사의 책임이 인정되고(적합 조건 1) 법원 판결문이라는 명확한 증거가 존재하나(적합 조건 5), 판결된 손해배상액이 500만원으로 소송금융 투자 대상으로서는 피해 규모가 매우 작습니다(적합 조건 4 미충족). 또한, 집단적 피해가 아닌 개별 사건이라는 점(적합 조건 3 미충족)도 투자 매력을 낮추는 요인입니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>3억1500만원</t>
+          <t>500만원</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>미숙아 심장 치료 지연… 병원 3억1500만원 배상</t>
+          <t>첫 방문 당일 백내장 수술 후 녹내장…“의사 손배 책임”</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934719</t>
+          <t>http://www.kjdaily.com/article.php?aid=1774263050675466005</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-17 00:43:31.992221+00:00</t>
+          <t>2026-03-23 13:18:17.370711+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>의사 B 씨</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>환자 A 씨가 의사 B 씨로부터 백내장 수술 후 시력 손실을 입자 손해배상 소송을 제기했다. 법원은 수술 자체의 과실은 인정하지 않았으나, 긴급하지 않은 수술을 첫 내원 당일 진행하며 환자의 자기결정권을 침해한 설명의무 위반을 인정하여 위자료 500만 원을 지급하라고 판결했다. 이번 판결은 의료 과실과 별개로 설명의무 위반만으로도 손해배상 책임이 인정될 수 있음을 명확히 한 선례로 평가된다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>법원이 의사의 설명의무 위반을 명확히 인정하여 책임이 분명하고(적합 조건 1), 이미 판결이 존재하여 증거가 확실함(적합 조건 5). 다만, 이 사건은 단일 피해자에 대한 500만 원의 위자료 판결로 직접적인 투자 수익성은 낮을 수 있으나, 의료 현장에서 설명의무의 중요성을 강조한 선례로서 향후 유사 소송 발굴에 중요한 의미를 가짐.</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>500만 원</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>첫 내원 당일 긴급하지 않은 백내장 수술한 의사 ... 法  환자의 자기 결...</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>queen.co.kr</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>http://www.queen.co.kr/news/articleView.html?idxno=453531</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:53:22.675843+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>도쿄도</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>과거 아기 뒤바뀜 사고가 뒤늦게 드러나고 있으며, 이미 한 피해자는 도쿄도를 상대로 소송을 제기하여 친부모를 찾아주라는 판결을 받았습니다.</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>일본 고도 경제 성장기 시절, 병원의 관리 체계 미흡으로 아기가 뒤바뀌는 사고가 일본 각지에서 잇따랐던 사실이 뒤늦게 드러나고 있습니다. 67세 에구라 씨는 도쿄도를 상대로 소송을 제기해 친부모를 찾아주라는 판결을 받았으나 아직 찾지 못했으며, 54세 나카가와 씨 사례도 보도되었습니다. 이는 다수의 피해자가 발생했을 가능성이 있는 중대한 의료과실 사건입니다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>상대방 책임이 병원의 관리 체계 미흡으로 명확하며, 상대방인 도쿄도는 자력이 충분합니다. '일본 각지에서 잇따랐던' 사고로 다수의 피해자가 발생했을 가능성이 높아 집단적 피해에 해당하며, 신원 혼란과 같은 정신적 피해 규모가 매우 큽니다. 이미 소송에서 친부모를 찾아주라는 판결을 받은 사례가 있어 증거 확보 및 법리 구성에 유리합니다.</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>일본, 고도 성장기 시절 아기 뒤바뀜 속출</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513116&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-03-19 13:11:13.639609+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>B학교법인</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>서울남부지방법원 제12민사부 1심 판결</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>미숙아 심장질환 치료 과정에서 의료진의 경과 관찰 및 수술 시점 판단 지연으로 뇌손상이 발생한 사건에 대해 법원이 병원의 일부 책임을 인정했습니다. 서울남부지방법원은 서울 소재 A대학병원을 운영하는 B학교법인에 약 3억1500만원을 배상하라고 판결했습니다. 환아는 현재 중증 경직성 뇌성마비 상태로 타인의 도움에 의존하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확): 법원이 병원의 의료과실로 인한 뇌손상 책임을 일부 인정했습니다. 적합 조건 2(상대방 자력 충분): 서울 소재 대학병원을 운영하는 학교법인이 피고로, 배상 능력이 충분합니다. 적합 조건 4(피해 규모 큼): 3억 1500만원의 배상액이 인정되었으며, 환아는 중증 뇌성마비로 평생 개호가 필요한 상황입니다. 적합 조건 5(증거 확보 가능): 이미 1심 판결이 나온 상태로, 의료 기록 및 법원 판단을 통해 증거가 충분히 확보되었습니다.</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>약 3억1500만원</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>미숙아 심장 치료 지연돼 뇌손상…법원, 병원 책임 일부 인정</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>mdtoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>https://mdtoday.co.kr/news/view/1065601608571611</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:52:02.336478+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C26" t="inlineStr">
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr"/>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>변호사 법률 검토 단계</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>반려견이 담낭 수술 후 수술 클립이 간을 찔러 사망한 사건에 대해 변호사가 법률 검토 의견을 제시했습니다. 변호사는 동물이 법적으로 '물건'에 준하여 취급되므로 손해배상액이 반려견의 시세와 약간의 위자료 정도로 많지 않을 것이라고 내다봤습니다.</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>반려동물은 법적으로 '물건'에 준하여 취급되므로 손해배상액이 낮을 것으로 예상되어 '피해 규모가 큼' 적합 조건에 부합하지 않습니다. 또한, 집단적 피해가 아닌 개별 사건이며, 상대방의 자력에 대한 정보가 부족하여 소송금융 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>낮을 것으로 예상 (반려견 시세 및 소액 위자료)</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>반려견 담낭 수술이 죽음으로…“수술 클립이 간 찔렀다”</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/SHDB4IP2UKUH</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-03-17 13:03:05.287362+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>B학교법인</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>법원 배상 판결</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>서울 소재 A대학병원을 운영하는 B학교법인이 미숙아 심장 치료 지연에 대한 책임을 인정받아 약 3억1500만원을 배상하라는 법원 판결을 받았습니다. 법원은 환아 상태 변화에도 심장초음파 추적 검사를 소홀히 한 병원 측의 일부 책임을 인정했습니다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>법원이 이미 병원 측 책임을 인정하고 배상 판결을 내린 사건으로, 소송금융의 주된 투자 대상인 '새로운 소송 제기' 또는 '진행 중인 소송 지원'과는 거리가 있습니다. 이미 판결이 선고된 사건이므로 신규 투자 기회로서의 매력이 낮습니다. (부적합 조건: 이미 종결된 사건에 준함, 신규성 없음)</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>3억1500만원</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>미숙아 심장 치료 지연… 병원 3억1500만원 배상</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>dailymedi.com</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934719</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:43:31.992221+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
         <is>
           <t>E의료법인</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
+      <c r="D31" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
+      <c r="E31" t="inlineStr">
         <is>
           <t>법원 판결 최종 확정</t>
         </is>
       </c>
-      <c r="F26" t="inlineStr">
+      <c r="F31" t="inlineStr">
         <is>
           <t>신경내분비종양 수술 후 합병증으로 사망한 환자의 유족이 병원을 상대로 2억원대 손해배상 소송을 제기했으나, 법원은 의료진의 과실을 인정하지 않고 원고의 청구를 모두 기각했다. 특히 배우자의 경우 병원과 체결한 부제소 합의의 효력을 인정하여 청구를 각하했으며, 유족 측이 상소하지 않아 판결이 최종 확정되었다.</t>
         </is>
       </c>
-      <c r="G26" t="inlineStr">
+      <c r="G31" t="inlineStr">
         <is>
           <t>해당 사건은 법원의 판결이 최종 확정되어 종결되었으므로 소송금융 투자 대상으로서 부적합합니다. (부적합 조건: 이미 종결된 사건) 또한, 법원이 의료진의 과실을 인정하지 않아 상대방 책임이 명확하다고 보기 어렵습니다. (적합 조건: 상대방 책임이 비교적 명확함 불충족)</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr">
+      <c r="H31" t="inlineStr">
         <is>
           <t>2억원대</t>
         </is>
       </c>
-      <c r="I26" t="inlineStr">
+      <c r="I31" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J26" t="inlineStr">
+      <c r="J31" t="inlineStr">
         <is>
           <t>불가피한 감염·출혈 사망  의료과실 아냐</t>
         </is>
       </c>
-      <c r="K26" t="inlineStr">
+      <c r="K31" t="inlineStr">
         <is>
           <t>doctorsnews.co.kr</t>
         </is>
       </c>
-      <c r="L26" t="inlineStr">
+      <c r="L31" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
-      <c r="M26" t="inlineStr">
+      <c r="M31" t="inlineStr">
         <is>
           <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163726</t>
         </is>
       </c>
-      <c r="N26" t="inlineStr">
+      <c r="N31" t="inlineStr">
         <is>
           <t>2026-03-16 13:07:32.369422+00:00</t>
-        </is>
-[...354 lines deleted...]
-          <t>2026-03-09 00:14:58.151798+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>대한민국, 대구광역시, 관련 병원</t>
+          <t>이강풍 집도의</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>민주사회를위한변호사모임 공익인권변론센터의 지원으로 손해배상 소송 진행 중. 공공의료 개선 촉구 전시회 및 기자회견 예정.</t>
+          <t>남편의 억울한 죽음을 밝히기 위해 소송을 결심하고 진행 중</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>코로나19 1차 대유행 당시 고교생 정유엽군이 치료를 제때 받지 못해 사망한 사건입니다. 유족은 2023년 1월 정부, 지자체, 병원을 상대로 손해배상 소송을 제기했으며, 공공의료 체계 개선을 촉구하는 활동을 이어가고 있습니다. 현재 전시회와 기자회견을 통해 사회적 관심을 환기하고 있습니다.</t>
+          <t>김민주가 남편의 억울한 죽음을 밝히기 위해 신이랑 변호사와 함께 이강풍 집도의를 상대로 의료과실 소송을 결심하는 내용입니다. 의료과실 증명의 어려움이 예상되는 상황입니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>정부, 지자체, 병원을 상대로 한 손해배상 소송으로 상대방의 자력이 충분하고(적합 조건 2), 의료공백으로 인한 사망이라는 책임 소재가 비교적 명확하며(적합 조건 1), 민변의 지원을 받아 소송이 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 현재까지는 단일 피해자 사건으로 집단적 피해로 보기는 어려우며(적합 조건 3 불충족), 소송 외 공적 절차가 진행 중이라는 명확한 언급은 없습니다(적합 조건 6 불충족).</t>
+          <t>해당 기사는 드라마의 줄거리 요약으로, 실제 사건이 아니므로 소송금융 투자 대상으로 부적합합니다. 가상의 사건으로 판단하더라도, 의료과실 증명의 어려움이 언급되어 상대방 책임이 명확하지 않고, 피해자가 1명으로 집단적 피해에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>1명 (정유엽군)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>‘슬픔으로 빚은 위로’···코로나19 대유행 때 고교생 아들 잃은 유족...</t>
+          <t>첫방 '신이랑 법률사무소' 유연석, 허성태에 빙의됐다... 진짜 싫다  [종...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603081130001</t>
+          <t>https://www.xportsnews.com/article/2123076</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-08 12:31:46.564907+00:00</t>
+          <t>2026-03-14 00:33:08.111992+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>태국 소비자보호위원회와 협의를 통해 전액 환불 및 공정한 해결 요구 예정</t>
+          <t>의료진 항소심 벌금형 감형, 유족과 민형사상 합의 완료</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>태국의 인플루언서 A씨가 방콕의 한 유명 병원에서 코 재수술을 받은 후 심한 염증, 호흡곤란 등 부작용을 겪고 있다고 주장하며 병원 측의 불성실한 대응에 소송을 제기했습니다. A씨는 수술비 40만 바트(약 1864만원)를 지불했으나, 병원 측은 전액 환불을 거부하고 낮은 보상금을 제시했습니다. 페이스북 페이지 '사이마이통롯'은 A씨와 함께 태국 소비자보호위원회와 협의하여 해결을 요구할 계획입니다.</t>
+          <t>영아 사망 사건으로 기소된 골수검사 전공의가 항소심에서 벌금형으로 감형받았습니다. 의료진이 유족에게 2억원을 공탁하고 병원이 3천만원을 추가 지급하며 민형사상 책임을 묻지 않기로 합의가 완료된 점이 양형 사유로 작용했습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>인플루언서 A가 수술 후 심한 염증, 호흡곤란 등 구체적인 부작용을 주장하며 병원 측의 불성실한 대응을 문제 삼고 있어 상대방 책임이 비교적 명확합니다 (적합 조건 1). 또한, 페이스북 페이지 '사이마이통롯'이 태국 소비자보호위원회와 협의를 통해 해결을 요구할 계획이므로 공적 절차 진행 가능성이 있습니다 (적합 조건 6). 다만, 단일 피해자 사례이며(적합 조건 3 불충족), 피해 금액이 소송금융 투자 기준인 '수억 원 이상'에는 미치지 못하고(적합 조건 4 불충족), 상대방 병원의 자력도 불확실합니다(적합 조건 2 불확실).</t>
+          <t>의료진과 병원이 유족에게 총 2억 3천만원을 지급하고 민형사상 책임을 묻지 않기로 합의가 완료된 사건입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>수술비 1864만원 및 치료비, 일실수입 등 추가 손해</t>
+          <t>2억 3천만원</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
+          <t>1명 (영아)</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>'영아 사망' 골수검사 전공의, 항소심서 벌금형…금고형서 감형</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>docdocdoc.co.kr</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037093</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>2026-03-10 00:43:09.831293+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>산부인과 의사들</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>창원지방법원 진주지원 1심 원고 청구 기각</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>부모가 산전 초음파에서 태아의 손가락 기형을 발견하지 못했다며 산부인과 의사들을 상대로 제기한 손해배상 소송에서 1심 법원이 원고의 청구를 모두 기각했습니다. 법원은 의사들의 과실을 인정하지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>1심 법원에서 원고의 청구를 모두 기각하여 의사의 과실이 인정되지 않았습니다. (적합 조건 1, 5에 반함) 이미 1심 판결이 원고 패소로 선고된 사건으로, 소송금융 투자 대상으로서의 매력이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J33" t="inlineStr">
-[...37 lines deleted...]
-      <c r="D34" t="inlineStr">
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>산전 초음파서 손가락 기형 미발견… 과실 아니다</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>dailymedi.com</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934447</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>2026-03-09 13:23:11.633331+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>양재웅 원장</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H34" t="inlineStr">
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>업무상과실치사 혐의 보완수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>양재웅 원장이 '여환자사망' 사건과 관련하여 업무상과실치사 혐의로 보완수사를 받고 있다. 형사 유죄 판결은 민사상 손해배상 책임을 입증하는 강력한 증거가 될 수 있으며, 이는 민사 소송으로 이어질 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (형사 유죄 시 민사 책임 입증 용이), 피해 규모가 큼 (사망 사건), 증거가 있거나 확보 가능함 (보완수사 진행 중), 이미 공적 절차(소송 제외)가 진행 중임 (업무상과실치사 혐의 수사).</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I34" t="inlineStr">
+      <c r="I35" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J34" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>환자와 부적절 관계 맺은후 성폭행 주장 美간호사…문자메시지엔</t>
+          <t>[단독] “‘여환자사망’ 양재웅, ‘업무상과실치사’ 혐의 보완수사 받...</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11572501?ref=naver</t>
+          <t>https://sports.khan.co.kr/article/202603090740013?pt=nv</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-06 00:19:56.088574+00:00</t>
+          <t>2026-03-09 00:36:03.460628+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
+          <t>방콕 소재의 한 성형외과</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>피해보상 협의 중, 법적 대응 준비</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>태국 인플루언서 A씨가 방콕 유명 성형외과에서 코 재수술 후 괴사 등 심각한 부작용에 시달리고 있다. A씨는 40만 바트(약 1850만원)를 지불했으나 병원 측은 10만 바트의 보상금만 제시하며 갈등을 빚고 있으며, A씨는 법적 대응에 나섰다. 이로 인해 육체적, 정신적 고통과 함께 수입에도 지장이 생겼다고 호소하고 있다.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 비교적 명확), 2(상대방 병원 자력 충분), 4(피해 규모 상당), 5(증거 확보 가능)에 해당하여 소송금융 투자 적합도가 높음. 유명 성형외과에서 발생한 의료과실로, 피해자의 정신적, 경제적 손해가 수술비 1850만원을 넘어 상당할 것으로 예상됨. 다만 집단적 피해는 아님.</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>수술비 40만 바트(약 1850만원) 외 정신적, 경제적 손해 미상</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>코 성형에 1800만원 썼는데 숨쉬기 힘들어  인플루언서 호소</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603081732085266</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:14:58.151798+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>대한민국, 대구광역시, 관련 병원</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>민주사회를위한변호사모임 공익인권변론센터의 지원으로 손해배상 소송 진행 중. 공공의료 개선 촉구 전시회 및 기자회견 예정.</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>코로나19 1차 대유행 당시 고교생 정유엽군이 치료를 제때 받지 못해 사망한 사건입니다. 유족은 2023년 1월 정부, 지자체, 병원을 상대로 손해배상 소송을 제기했으며, 공공의료 체계 개선을 촉구하는 활동을 이어가고 있습니다. 현재 전시회와 기자회견을 통해 사회적 관심을 환기하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>정부, 지자체, 병원을 상대로 한 손해배상 소송으로 상대방의 자력이 충분하고(적합 조건 2), 의료공백으로 인한 사망이라는 책임 소재가 비교적 명확하며(적합 조건 1), 민변의 지원을 받아 소송이 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 현재까지는 단일 피해자 사건으로 집단적 피해로 보기는 어려우며(적합 조건 3 불충족), 소송 외 공적 절차가 진행 중이라는 명확한 언급은 없습니다(적합 조건 6 불충족).</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>1명 (정유엽군)</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>‘슬픔으로 빚은 위로’···코로나19 대유행 때 고교생 아들 잃은 유족...</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603081130001</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:31:46.564907+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>방콕의 유명 병원</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>태국 소비자보호위원회와 협의를 통해 전액 환불 및 공정한 해결 요구 예정</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>태국의 인플루언서 A씨가 방콕의 한 유명 병원에서 코 재수술을 받은 후 심한 염증, 호흡곤란 등 부작용을 겪고 있다고 주장하며 병원 측의 불성실한 대응에 소송을 제기했습니다. A씨는 수술비 40만 바트(약 1864만원)를 지불했으나, 병원 측은 전액 환불을 거부하고 낮은 보상금을 제시했습니다. 페이스북 페이지 '사이마이통롯'은 A씨와 함께 태국 소비자보호위원회와 협의하여 해결을 요구할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>인플루언서 A가 수술 후 심한 염증, 호흡곤란 등 구체적인 부작용을 주장하며 병원 측의 불성실한 대응을 문제 삼고 있어 상대방 책임이 비교적 명확합니다 (적합 조건 1). 또한, 페이스북 페이지 '사이마이통롯'이 태국 소비자보호위원회와 협의를 통해 해결을 요구할 계획이므로 공적 절차 진행 가능성이 있습니다 (적합 조건 6). 다만, 단일 피해자 사례이며(적합 조건 3 불충족), 피해 금액이 소송금융 투자 기준인 '수억 원 이상'에는 미치지 못하고(적합 조건 4 불충족), 상대방 병원의 자력도 불확실합니다(적합 조건 2 불확실).</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>수술비 1864만원 및 치료비, 일실수입 등 추가 손해</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>코 재수술에 1800만원 썼는데 … 염증·호흡곤란 호소한 태국 인플루언...</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260306_0003537124</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-03-07 00:31:17.065829+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr"/>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>환자가 병원 측에 손해배상 요구 중, 재수술 진행</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>한 환자가 코 수술 후 합병증으로 정신적 고통을 겪고 재수술까지 받게 되자, 의사의 부적절한 수술을 주장하며 병원 측에 손해배상을 요구했습니다. 병원 측은 환자가 비성형술을 받았으며 재수술로 인한 비변형 가능성을 언급하며 환자의 주장에 반박하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>이 사건은 개별 환자의 의료과실 주장으로, 집단적 피해나 명확히 자력이 충분한 대기업/기관이 특정되지 않습니다. 피해 규모 또한 기사 내용만으로는 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>코 수술, 검사 이상 없었는데…3개월 뒤 함몰</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>consumuch.com</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77161</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-03-07 00:26:57.795904+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>멜리사 너트슨</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>간호사 실형 선고 및 보호관찰 확정 (형사 사건 종결)</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>미국 위스콘신주 간호사 멜리사 너트슨이 약물 재활 프로그램 환자와 부적절한 관계를 맺고 이를 숨기기 위해 허위 성폭행 주장을 한 사건. 너트슨은 공무원 직무 비위와 수사 방해 혐의로 징역 18개월을 선고받았다. 이 사건은 환자와 간호사 사이의 신뢰를 심각하게 훼손한 것으로 지적되었다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>간호사 개인을 상대로 한 사건으로 상대방의 자력이 불충분하며(적합 조건 2 불충족), 집단적 피해가 아닌 단일 피해자 사건임(적합 조건 3 불충족). 형사 절차는 이미 종결되었고(부적합 조건: 이미 종결된 사건), 민사 소송의 피해 규모 추정이 어렵다.</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>환자와 부적절 관계 맺은후 성폭행 주장 美간호사…문자메시지엔</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11572501?ref=naver</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:19:56.088574+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
           <t>제주대병원</t>
         </is>
       </c>
-      <c r="D36" t="inlineStr">
+      <c r="D41" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
+      <c r="E41" t="inlineStr">
         <is>
           <t>의료 과실을 따지기 위한 법적 소송 진행 중</t>
         </is>
       </c>
-      <c r="F36" t="inlineStr">
+      <c r="F41" t="inlineStr">
         <is>
           <t>제주대병원에서 위암 수술을 받은 60대 환자가 수술 사흘 만에 사망하여 유가족이 의료 과실을 주장하며 법적 소송을 진행 중입니다. 국과수는 수술 부위 출혈과 장 누출 등으로 인한 패혈증을 사망 원인으로 지목했으며, 환자가 쇼크에 빠지기 전 5시간 동안 영상 검사나 응급 수술이 이뤄지지 않은 점이 쟁점입니다.</t>
         </is>
       </c>
-      <c r="G36" t="inlineStr">
+      <c r="G41" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확함 (국과수 부검 결과 패혈증 원인 지목, 5시간 동안 응급 조치 미흡), 상대방에게 자력이 충분함 (제주대병원은 국립대학교병원으로 공공기관), 피해 규모가 큼 (환자 사망 사건), 증거가 있거나 확보 가능함 (의무기록, 간호일지, 국과수 부검 결과), 이미 공적 절차(국과수 부검)가 진행 중임. 이 사건은 의료 과실 가능성이 높고, 피고의 배상 능력이 충분하며, 객관적 증거가 확보되어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
+      <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I36" t="inlineStr">
+      <c r="I41" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J36" t="inlineStr">
+      <c r="J41" t="inlineStr">
         <is>
           <t>제주대병원 ‘의료 과실’ 공방…쟁점은?</t>
         </is>
       </c>
-      <c r="K36" t="inlineStr">
+      <c r="K41" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L36" t="inlineStr">
+      <c r="L41" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M36" t="inlineStr">
+      <c r="M41" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8498065&amp;ref=A</t>
         </is>
       </c>
-      <c r="N36" t="inlineStr">
+      <c r="N41" t="inlineStr">
         <is>
           <t>2026-03-04 01:43:09.308963+00:00</t>
-        </is>
-[...354 lines deleted...]
-          <t>2026-03-01 12:35:06.131666+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
+          <t>제주대학교병원</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>형사 고소 및 민사 손해배상 청구 소송 제기</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>60대 여성이 제주대학교병원에서 조기 위암 수술 후 사흘 만에 사망했습니다. 유가족은 수술 부위 천공으로 인한 패혈증 가능성을 제기하며 의료 과실을 주장하고 있으며, 병원 측은 정상적인 의료 행위였다는 입장입니다. 유가족은 의료진을 형사 고소하고 민사 손해배상 청구 소송을 제기했습니다.</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>제주대학교병원이라는 자력 있는 상대방이 명확하며, 국립과학수사연구원 부검 결과 '천공'이라는 객관적 증거가 확보되어 의료 과실 책임 입증 가능성이 높습니다. 사망이라는 중대한 피해가 발생했고, 유가족이 이미 형사 고소 및 민사 소송을 제기하여 공적 절차가 진행 중인 점도 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>제주대병원에서 위암 수술 받은 아내가 '3일' 만에 사망했습니다</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>wikitree.co.kr</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>https://www.wikitree.co.kr/articles/1122109</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:24:41.946390+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>동네 치과의원</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>의료분쟁조정중재원 절차 준비 중</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>10대 학생이 치과 신경치료 중 의료기기 파손으로 턱뼈에 이물질이 박히는 사고를 겪었으나, 보험사는 309만원의 낮은 합의금을 제시했습니다. 피해자 가족은 평생 이물질을 안고 살아야 하는 불안감과 후유증에 대한 보장 부재에 분통을 터뜨리며, 현재 한국의료분쟁조정중재원을 통한 문제 해결을 준비 중입니다.</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>치과 치료 중 의료기기 파손으로 10대 환자의 턱뼈에 이물질이 남은 명확한 사고가 발생했으며, 보험사가 합의금을 제시하여 상대방의 자력이 충분하고 책임이 일부 인정됩니다. 엑스레이 등 객관적 증거가 확보되어 있고, 의료분쟁조정중재원 절차가 진행 중인 점은 긍정적입니다. 그러나 개별 사건이며, 현재 제시된 합의금 규모가 작고 의료과실 입증의 구조적 어려움이 언급되어 투자 매력도가 'High'까지는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>치과에서 부러진 의료기기가 10대 턱뼈에…합의금은 고작  분통</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>mbn.mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M43" t="inlineStr">
+        <is>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5178981</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:24:06.368807+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>B의료법인</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>1심 기각 판결</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>서울중앙지방법원은 소아 환자 A군 측이 B의료법인을 상대로 제기한 소아 폐렴 진단 지연에 따른 손해배상 청구를 기각했다. 법원은 병원이 배상할 책임이 없다고 판단했으며, 소송비용은 각자 부담하도록 판결했다. 이는 원고 측이 병원의 과실을 입증하는 데 실패했음을 의미한다.</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>소아 폐렴 진단 지연에 대한 손해배상 청구가 1심에서 기각되어 상대방 책임이 명확하지 않음(적합 조건 1 불충족). 단일 환자 사건으로 집단적 피해나 큰 피해 규모에 해당하지 않으며(적합 조건 3, 4 불충족), 이미 법원 판결이 선고되어 소송금융 투자 대상으로서의 매력이 낮음(부적합 조건 해당).</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>소아 폐렴 진단 지연… 병원 배상 안해도 된다</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>dailymedi.com</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934250</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:39:38.618295+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>동네 치과의원 및 보험사</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>한국의료분쟁조정중재원 절차 준비 중</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>10대 학생이 치과 신경치료 중 의료기기 조각이 부러져 턱뼈에 박히는 사고를 당했으나, 수술로도 제거하지 못해 평생 불안감을 안고 살아야 하는 상황이다. 치과의원 측 보험사는 300만원대 합의금을 제시했으나, 피해자 가족은 후유증 보장 없는 낮은 금액에 반발하며 한국의료분쟁조정중재원 절차를 준비 중이다.</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (의료기기 파손 및 체내 잔류), 상대방에게 자력이 충분함 (보험사 존재), 증거가 있거나 확보 가능함 (X-ray 등), 이미 공적 절차가 진행 중임 (의료분쟁조정중재원). 10대 피해자의 평생 불안감과 후유증 가능성을 고려할 때, 제시된 합의금 300만원은 현저히 낮아 소송을 통한 배상액 증액 가능성이 높음.</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>300만원 이상 (합의금 제시액 309만원, 실제 피해액은 훨씬 높을 것으로 추정)</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>뼈까지 갈았는데…10대 턱에 박힌 의료기기, 합의금은 300만원</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260225123800004?input=1195m</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:23:37.080405+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr"/>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>보호자가 병원에 손해배상 요구</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>15개월 영아의 보호자가 병원의 과잉검사와 가와사키병 진단 지연에 대해 손해배상을 요구했습니다. 영아는 고열, 발진, 탈수 등의 증상으로 병원을 찾았으며, 보호자는 불필요한 뇌척수액 검사까지 진행되었다고 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>단일 피해자 사례로 집단적 피해 조건에 해당하지 않으며, 상대방 병원이 특정되지 않아 자력 판단이 어렵습니다. 기사 내용만으로는 상대방 책임의 명확성이 낮고, 공적 절차 진행 여부도 확인되지 않아 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>영아 과잉검사 문제제기…원치 않는 '뇌척수액 검사'까지</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>consumuch.com</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77041</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:35:06.131666+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
           <t>의료기관 및 의료진</t>
         </is>
       </c>
-      <c r="D42" t="inlineStr">
+      <c r="D47" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr">
+      <c r="E47" t="inlineStr">
         <is>
           <t>권민아는 피부과 시술 후 화상 피해 발생 및 공황발작 호소, 한예슬은 병원과 보상 논의 중. 윤진이 사례는 1심 법원 판결로 의료진 과실 인정 및 손해배상액 확정.</t>
         </is>
       </c>
-      <c r="F42" t="inlineStr">
+      <c r="F47" t="inlineStr">
         <is>
           <t>연예인 권민아, 윤진이, 한예슬이 피부과 시술 및 수술 중 의료과실로 2도 화상, 흉터 등 심각한 신체적·정신적 피해를 입은 사례들이 보도되었습니다. 윤진이의 경우 법원에서 의료진 과실을 인정하여 4천8백만원 이상의 손해배상 판결이 있었으며, 한예슬은 병원으로부터 사과를 받고 보상 논의 중입니다. 이 사건들은 의료과실로 인한 피해의 심각성과 배상 가능성을 보여주며, 특히 연예인의 경우 직업적 손실까지 발생하여 피해 규모가 클 수 있음을 시사합니다.</t>
         </is>
       </c>
-      <c r="G42" t="inlineStr">
+      <c r="G47" t="inlineStr">
         <is>
           <t>의료기관 및 의료진의 책임이 법원 판결(윤진이)이나 병원 사과(한예슬)를 통해 명확히 인정되거나, 시술 후 명확한 피해(권민아)로 책임 규명 가능성이 높습니다 (적합 조건 1). 병원 및 의료진은 의료배상책임보험에 가입되어 자력이 충분하며 (적합 조건 2), 2도 화상, 흉터 등 피해 규모가 크고 증거 확보가 용이합니다 (적합 조건 4, 5). 아직 종결되지 않은 사건들이 포함되어 소송금융 투자에 적합합니다 (부적합 조건 0개).</t>
         </is>
       </c>
-      <c r="H42" t="inlineStr">
+      <c r="H47" t="inlineStr">
         <is>
           <t>수천만원~수억원 추정</t>
         </is>
       </c>
-      <c r="I42" t="inlineStr">
+      <c r="I47" t="inlineStr">
         <is>
           <t>개별 피해자</t>
         </is>
       </c>
-      <c r="J42" t="inlineStr">
+      <c r="J47" t="inlineStr">
         <is>
           <t>2도 화상→공황발작 …병원 진료 후 피해 고백한 ★들 [리-마인드]</t>
         </is>
       </c>
-      <c r="K42" t="inlineStr">
+      <c r="K47" t="inlineStr">
         <is>
           <t>tvreport.co.kr</t>
         </is>
       </c>
-      <c r="L42" t="inlineStr">
+      <c r="L47" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M42" t="inlineStr">
+      <c r="M47" t="inlineStr">
         <is>
           <t>https://www.tvreport.co.kr/breaking/article/1006541/</t>
         </is>
       </c>
-      <c r="N42" t="inlineStr">
+      <c r="N47" t="inlineStr">
         <is>
           <t>2026-03-01 12:30:42.702904+00:00</t>
-        </is>
-[...350 lines deleted...]
-          <t>2026-02-26 00:50:29.478060+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>한의사 A씨</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>한의사 면허 자격정지 처분 취소 행정소송 원고 패소 판결</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>한의사 A씨가 사용기한이 지난 의약품을 환자에게 처방하여 보건복지부로부터 면허 자격정지 처분을 받았다. A씨는 처분에 불복하여 행정소송을 제기했으나, 법원은 A씨의 비도덕적 진료행위를 인정하며 자격정지 처분이 정당하다고 판결했다. 이 사건은 환자의 피해에 대한 민사소송 가능성을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>한의사가 사용기한이 지난 의약품을 처방한 사실이 보건소 조사, 보건복지부의 행정처분, 그리고 행정법원 판결을 통해 명확히 확인되어 책임 소재와 증거 확보가 용이합니다. (적합 조건 1, 5, 6) 그러나 피해자가 한 명으로 보이며, 피해 규모가 구체적으로 명시되지 않아 집단소송 가능성이 낮고, 상대방의 자력도 대기업 수준은 아닙니다. (적합 조건 2, 3, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>[예규·판례] 행법  사용기한 지난 의약품 처방한 한의사…자격정지 정...</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>tfmedia.co.kr</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=201840</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:34:29.777535+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B48" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C48" t="inlineStr">
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>의료기관 또는 의료진</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr"/>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>잠재적 의료과실 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>이 기사는 비만 치료제 위고비의 중증 부작용 발생 시 의료진이 충분한 설명을 하지 않았다면 의료과실로 손해배상 청구 대상이 될 수 있음을 설명합니다. 발생 확률이 낮더라도 치명적인 부작용에 대해서는 반드시 설명해야 한다는 법적 원칙을 강조하며, 환자들이 알아야 할 법적 구제 방안을 제시합니다.</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>이 기사는 위고비 부작용과 관련한 의료진의 설명 의무 위반 시 법적 책임에 대한 일반적인 법률 가이드이며, 특정 사건이나 집단 피해를 다루는 보도가 아닙니다. 따라서 상대방 책임의 명확성(적합 조건 1), 상대방의 자력(적합 조건 2), 집단적 피해(적합 조건 3), 피해 규모(적합 조건 4), 증거 확보 가능성(적합 조건 5), 공적 절차 진행 여부(적합 조건 6) 등 소송금융 적합 조건을 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="D48" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H48" t="inlineStr">
+      <c r="I49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I48" t="inlineStr">
-[...75 lines deleted...]
-      </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>임플란트 통증 지속  치과서 흉기 난동 벌인 60대, 2심도 실형</t>
+          <t>위고비 부작용 피해, 의사 책임은? 환자가 알아야 할 법적 구제법</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05982726645354128</t>
+          <t>https://lawtalknews.co.kr/article/670B1P7CWGNM</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-02-25 12:40:45.960376+00:00</t>
+          <t>2026-02-28 01:28:25.564918+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>의료기관</t>
+          <t>한 의원</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>1심 판결 선고 (원고 패소)</t>
+          <t>손해배상 요구 단계</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>반복 수술 후 후유장해가 발생한 환자가 의료진의 과실과 설명의무 위반을 주장하며 손해배상 소송을 제기했으나, 전주지방법원은 의료진 과실을 인정할 증거가 부족하다는 이유로 환자 측의 청구를 기각했습니다. 이 사건은 이미 1심 판결이 선고되어 원고가 패소한 상황입니다.</t>
+          <t>소비자 A씨가 백내장 수술 중 후낭 파열과 유리체 탈출로 시각장애를 입었다고 주장하며 의료과실에 따른 손해배상을 요구했습니다. 해당 의원에서 수술을 받았으며, 현재 손해배상 요구 단계에 있습니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>이미 법원에서 원고의 손해배상 청구가 기각된 1심 판결이 선고된 사건으로, 소송금융 투자 대상으로서의 신규성이 없으며 투자 매력이 매우 낮습니다. (부적합 조건: 이미 종결된 사건) 또한, 의료진 과실 및 설명의무 위반을 인정할 증거가 부족하다는 법원의 판단이 있어, 상대방 책임이 명확하지 않고 증거 확보가 어렵다는 점도 투자 부적합 사유입니다.</t>
+          <t>백내장 수술 후 시각장애라는 중대한 피해가 발생하여 손해배상액이 높을 가능성이 있고(피해 규모 큼), 의료 기록 등 객관적 증거 확보가 가능합니다. 다만, 상대방이 대기업이나 공공기관이 아닌 '의원'이며, 집단적 피해가 아닌 개별 사건으로 소송금융 투자 매력도가 다소 낮습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>9번 수술 환자… 수술 반복이 의료과실 아니다</t>
+          <t>백내장 수술 후 시각 장애…손해배상 요구</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934077</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=76988</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-02-24 00:38:48.561527+00:00</t>
+          <t>2026-02-26 13:12:58.067443+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>B종합병원</t>
+          <t>미용 의원 대표 원장 A씨</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>부산지방법원 서부지원 판결</t>
+          <t>경찰 수사 완료, 검찰 송치</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>전신마취 수술 직후 회복실에서 환자 경과 관찰 소홀 및 설명의무 위반으로 환자가 저산소성 뇌손상을 입어 사지 마비 상태에 이른 사건입니다. 부산지방법원 서부지원은 의료진과 병원 측의 과실을 인정하여 5억 4천만원의 손해배상 책임을 판결했습니다. 재판부는 활력징후 감시 기록 공백과 부적절한 마취동의서 등을 주요 근거로 들었습니다.</t>
+          <t>30대 남성이 수면마취 피부 미용 시술 중 사망한 사건으로, 의사 A씨는 프로포폴 과다 투여 및 응급조치 미흡, 진료기록 조작 혐의를 받고 있다. 경찰 수사 결과 혐의가 인정되어 검찰에 송치되었으며, 유족 측은 중대한 의료 과실에 대한 엄중한 처벌을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>의료진과 병원 측의 과실이 법원 판결로 명확히 인정되었고(상대방 책임 명확), 상대방인 B종합병원은 자력이 충분한 기관으로 판단됩니다(상대방 자력 충분). 또한, 피해 금액이 5억 4천만원으로 규모가 크고(피해 규모 큼), 법원 판결문과 의료 기록을 통해 증거 확보가 용이합니다(증거 확보 가능).</t>
+          <t>상대방 책임이 명확하고(의사의 업무상 과실 및 진료기록 조작), 경찰 수사를 통해 혐의가 인정되어 검찰에 송치됨 (적합 조건 1, 6). 사망 사건으로 피해 규모가 크며 (적합 조건 4), CCTV, 프로포폴 투여량 자료 등 객관적 증거가 확보되어 있음 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>5억4000만원</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>전신마취 수술 직후 회복실 경과 관찰 소홀…5억원대 손배 책임 인정</t>
+          <t>피부 미용 시술 받던 30대 사망… 의사가 프로포폴 투여 기록 조작</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065577764612195</t>
+          <t>https://www.sidae.com/article/2026022617550692561</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-02-23 12:56:22.426884+00:00</t>
+          <t>2026-02-26 12:32:48.109956+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>한의사 자격정지 처분 취소 소송에서 한의사 패소 판결</t>
+          <t>환자안전사고 관련 독립조사기구 및 안전기금 설립을 위한 입법 추진 중</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>한의사 A씨가 사용기한이 지난 의약품을 환자에게 처방하여 자격정지 처분을 받았습니다. A씨는 이에 불복하여 행정소송을 제기했으나, 법원은 자격정지 처분이 정당하다고 판결하며 원고 패소 판결을 내렸습니다. 이 사건은 환자의 잠재적 손해배상 청구 가능성을 시사합니다.</t>
+          <t>환자안전사고 발생 시 환자 측이 과실 입증에 막대한 시간과 비용을 소요하는 문제를 해결하기 위해, 김선민 의원이 독립조사기구 및 안전기금 설립을 추진하고 있습니다. 이는 보건의료인의 법적 중압감을 완화하고 필수의료 현장 기피 현상을 줄이는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>한의사의 사용기한 지난 의약품 처방으로 인한 책임이 행정처분 및 그에 대한 행정소송 패소로 명확하게 확인됩니다 (적합 조건 1). 또한, 행정처분이라는 공적 절차가 진행되었고 관련 증거 확보가 용이합니다 (적합 조건 5, 6). 다만, 피해 규모나 피해자 수가 명확하지 않고, 집단적 피해가 아닌 개별 환자 피해로 보이며, 상대방의 자력이 대기업 수준은 아닙니다.</t>
+          <t>본 기사는 환자안전사고의 일반적인 문제점과 이를 해결하기 위한 입법 추진 상황을 다루고 있어, 특정 사건에 대한 소송금융 투자 기회로 보기 어렵습니다. 특정 피해자 집단, 명확한 상대방, 구체적인 피해 규모 등 소송금융 투자에 필요한 핵심 정보가 부재합니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>사용기한 지난 의약품 처방한 한의사…법원  자격정지 정당</t>
+          <t>환자안전사고 '독립조사기구·안전기금' 추진</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
+          <t>dailymedi.com</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M52" t="inlineStr">
+        <is>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934143</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:50:29.478060+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>환자의 흉기 난동에 대한 형사 재판 2심 실형 선고</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>임플란트 시술 후 극심한 통증을 겪던 환자가 치과에서 흉기 난동을 벌여 2심에서도 실형을 선고받았습니다. 피해자는 피고인의 처벌을 원치 않는다는 의사를 밝혔고, 피고인은 다른 피해자들을 위해 형사 공탁을 진행했습니다.</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>기사는 임플란트 통증으로 인한 환자의 흉기 난동 형사 사건에 초점을 맞추고 있어, 치과의 의료 과실 여부나 민사상 손해배상 책임이 명확하지 않습니다. 피해 규모나 집단성, 상대방(치과)의 자력에 대한 정보도 부족하여 소송금융 투자 적합 조건(1, 2, 3, 4, 5)을 충족하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>임플란트했는데 통증으로 고문  치과서 흉기 난동 2심도 실형</t>
+        </is>
+      </c>
+      <c r="K53" t="inlineStr">
+        <is>
           <t>news.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L52" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026022306211996698</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008455800&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-02-23 00:39:41.656524+00:00</t>
+          <t>2026-02-26 00:21:32.425654+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>특정 불가</t>
+          <t>성남시 소재 치과</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>피부 시술 후 2도 화상 진단, 심경 토로</t>
+          <t>환자의 통증으로 인한 형사 사건 진행 중. 잠재적 의료과실 소송은 미제기.</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>그룹 AOA 출신 권민아가 피부 리프팅 시술 후 2도 화상 진단을 받았다고 주장하며 고통을 호소했습니다. 시술 후 피부가 찢어지고 진물, 물집이 발생했으며, 현재 한 달째 불편을 겪고 있다고 밝혔습니다.</t>
+          <t>임플란트 수술 후 극심한 통증을 호소하던 60대 남성이 치과 직원들에게 흉기 난동을 부려 2심에서도 실형을 선고받았습니다. 환자는 1400만원 상당의 임플란트 치료 후 지속적인 통증으로 인해 범행을 결심한 것으로 파악되었습니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>피부 시술 후 2도 화상 진단으로 상대방 책임이 비교적 명확하며, 진단명과 사진 등 증거 확보가 가능합니다. 그러나 단일 피해자이며, 시술 병원/의사가 특정되지 않아 상대방의 자력 확인이 어렵다는 점에서 소송금융 투자 매력도가 낮습니다.</t>
+          <t>기사 내용만으로는 치과의 의료과실 책임이 명확하다고 보기 어려우며(상대방 책임이 비교적 명확함 조건 미충족), 치과의 자력이나 의료과실로 인한 실제 피해 규모(수억 원 이상)도 불분명합니다. 또한, 단일 환자의 사례로 집단적 피해가 아니며 치과를 대상으로 한 공적 절차도 진행 중이지 않습니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>권민아, 피부 시술 후 2도 화상 진단…“정신이 나갔다” [IS하이컷]</t>
+          <t>임플란트 통증 지속  치과서 흉기 난동 벌인 60대, 2심도 실형</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202602230006</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05982726645354128</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-02-23 00:27:14.855576+00:00</t>
+          <t>2026-02-25 12:40:45.960376+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>의료기관</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>1심 판결 선고 (원고 패소)</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>반복 수술 후 후유장해가 발생한 환자가 의료진의 과실과 설명의무 위반을 주장하며 손해배상 소송을 제기했으나, 전주지방법원은 의료진 과실을 인정할 증거가 부족하다는 이유로 환자 측의 청구를 기각했습니다. 이 사건은 이미 1심 판결이 선고되어 원고가 패소한 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>이미 법원에서 원고의 손해배상 청구가 기각된 1심 판결이 선고된 사건으로, 소송금융 투자 대상으로서의 신규성이 없으며 투자 매력이 매우 낮습니다. (부적합 조건: 이미 종결된 사건) 또한, 의료진 과실 및 설명의무 위반을 인정할 증거가 부족하다는 법원의 판단이 있어, 상대방 책임이 명확하지 않고 증거 확보가 어렵다는 점도 투자 부적합 사유입니다.</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>9번 수술 환자… 수술 반복이 의료과실 아니다</t>
+        </is>
+      </c>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>dailymedi.com</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M55" t="inlineStr">
+        <is>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934077</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:38:48.561527+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>B종합병원</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>부산지방법원 서부지원 판결</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>전신마취 수술 직후 회복실에서 환자 경과 관찰 소홀 및 설명의무 위반으로 환자가 저산소성 뇌손상을 입어 사지 마비 상태에 이른 사건입니다. 부산지방법원 서부지원은 의료진과 병원 측의 과실을 인정하여 5억 4천만원의 손해배상 책임을 판결했습니다. 재판부는 활력징후 감시 기록 공백과 부적절한 마취동의서 등을 주요 근거로 들었습니다.</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>의료진과 병원 측의 과실이 법원 판결로 명확히 인정되었고(상대방 책임 명확), 상대방인 B종합병원은 자력이 충분한 기관으로 판단됩니다(상대방 자력 충분). 또한, 피해 금액이 5억 4천만원으로 규모가 크고(피해 규모 큼), 법원 판결문과 의료 기록을 통해 증거 확보가 용이합니다(증거 확보 가능).</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>5억4000만원</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>전신마취 수술 직후 회복실 경과 관찰 소홀…5억원대 손배 책임 인정</t>
+        </is>
+      </c>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>mdtoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M56" t="inlineStr">
+        <is>
+          <t>https://mdtoday.co.kr/news/view/1065577764612195</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:56:22.426884+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B55" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C55" t="inlineStr">
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>A 씨 (한의사)</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>한의사 자격정지 처분 취소 소송에서 한의사 패소 판결</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>한의사 A씨가 사용기한이 지난 의약품을 환자에게 처방하여 자격정지 처분을 받았습니다. A씨는 이에 불복하여 행정소송을 제기했으나, 법원은 자격정지 처분이 정당하다고 판결하며 원고 패소 판결을 내렸습니다. 이 사건은 환자의 잠재적 손해배상 청구 가능성을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>한의사의 사용기한 지난 의약품 처방으로 인한 책임이 행정처분 및 그에 대한 행정소송 패소로 명확하게 확인됩니다 (적합 조건 1). 또한, 행정처분이라는 공적 절차가 진행되었고 관련 증거 확보가 용이합니다 (적합 조건 5, 6). 다만, 피해 규모나 피해자 수가 명확하지 않고, 집단적 피해가 아닌 개별 환자 피해로 보이며, 상대방의 자력이 대기업 수준은 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>사용기한 지난 의약품 처방한 한의사…법원  자격정지 정당</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008451056&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:44:15.983683+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr"/>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>개인의 시술 중 화상 피해 호소</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>가수 권민아가 시술 중 2도 화상을 입고 불안감을 호소하고 있습니다. 구체적인 시술 내용이나 시술 기관, 피해 규모 등은 기사에서 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>기사 제목만으로는 상대방 특정 및 책임 명확성, 피해 규모, 집단성, 공적 절차 진행 여부 등 소송금융 적합 조건을 판단하기 어렵습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 불충분) 개인의 2도 화상 피해로 보이며, 상대방의 자력이나 증거 유무도 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>1명 (권민아)</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>30년 째 벌 받는 기분  권민아, 시술 중 '2도 화상' 불안 호소</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>mydaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M58" t="inlineStr">
+        <is>
+          <t>https://www.mydaily.co.kr/page/view/2026022306211996698</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:39:41.656524+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>특정 불가</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>피부 시술 후 2도 화상 진단, 심경 토로</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>그룹 AOA 출신 권민아가 피부 리프팅 시술 후 2도 화상 진단을 받았다고 주장하며 고통을 호소했습니다. 시술 후 피부가 찢어지고 진물, 물집이 발생했으며, 현재 한 달째 불편을 겪고 있다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>피부 시술 후 2도 화상 진단으로 상대방 책임이 비교적 명확하며, 진단명과 사진 등 증거 확보가 가능합니다. 그러나 단일 피해자이며, 시술 병원/의사가 특정되지 않아 상대방의 자력 확인이 어렵다는 점에서 소송금융 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>권민아, 피부 시술 후 2도 화상 진단…“정신이 나갔다” [IS하이컷]</t>
+        </is>
+      </c>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>isplus.com</t>
+        </is>
+      </c>
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M59" t="inlineStr">
+        <is>
+          <t>https://isplus.com/article/view/isp202602230006</t>
+        </is>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:27:14.855576+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
         <is>
           <t>B종합병원</t>
         </is>
       </c>
-      <c r="D55" t="inlineStr">
+      <c r="D60" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E55" t="inlineStr">
+      <c r="E60" t="inlineStr">
         <is>
           <t>1심 판결 선고</t>
         </is>
       </c>
-      <c r="F55" t="inlineStr">
+      <c r="F60" t="inlineStr">
         <is>
           <t>환자 A씨가 전신마취 수술 후 회복실에서 의료진의 경과 관찰 소홀 및 마취동의서 미작성으로 저산소성 뇌손상을 입어 사지 마비 상태가 되었습니다. 부산지법 서부지원은 의료진의 과실과 설명의무 위반을 인정하여 병원 측에 5억 4천만원을 배상하라고 판결했습니다. 특히 의무기록 공백이 과실 추정의 주요 근거가 되었으며, 마취동의서의 중요성도 강조되었습니다.</t>
         </is>
       </c>
-      <c r="G55" t="inlineStr">
+      <c r="G60" t="inlineStr">
         <is>
           <t>상대방 책임이 법원 판결로 명확히 인정되었고(의무기록 공백, 설명의무 위반), 피해 규모가 5억 4천만원으로 크며, 의무기록 부재라는 객관적 증거가 법원 판단의 주요 근거가 되었습니다. 다만, 집단적 피해가 아닌 개별 사건이며, 상대방 자력에 대한 정보가 대기업 수준은 아닙니다.</t>
         </is>
       </c>
-      <c r="H55" t="inlineStr">
+      <c r="H60" t="inlineStr">
         <is>
           <t>5억 4000만원</t>
         </is>
       </c>
-      <c r="I55" t="inlineStr">
+      <c r="I60" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J55" t="inlineStr">
+      <c r="J60" t="inlineStr">
         <is>
           <t>회복실 경과관찰 소홀...5억원 배상</t>
         </is>
       </c>
-      <c r="K55" t="inlineStr">
+      <c r="K60" t="inlineStr">
         <is>
           <t>doctorsnews.co.kr</t>
         </is>
       </c>
-      <c r="L55" t="inlineStr">
+      <c r="L60" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M55" t="inlineStr">
+      <c r="M60" t="inlineStr">
         <is>
           <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163429</t>
         </is>
       </c>
-      <c r="N55" t="inlineStr">
+      <c r="N60" t="inlineStr">
         <is>
           <t>2026-02-22 12:55:43.388015+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N55"/>
+  <autoFilter ref="A1:N60"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>