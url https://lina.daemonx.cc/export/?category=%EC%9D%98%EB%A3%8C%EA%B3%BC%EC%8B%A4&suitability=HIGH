--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$20</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$22</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,61 +426,61 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N20"/>
+  <dimension ref="A1:N22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="16" customWidth="1" min="3" max="3"/>
+    <col width="30" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="48" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="43" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -535,1396 +535,1540 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>양산 A병원, B병원</t>
+          <t>칭위안시 인민병원</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>법원, 두 병원에 공동 4억원 배상 판결</t>
+          <t>손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>2019년 김 군이 양산 A병원에서 편도선 수술 후 발생한 문제와 '응급실 뺑뺑이' 사건에 대해 법원이 판결을 내렸다. 법원은 A병원과 B병원의 공동 불법행위를 인정하며, 두 병원이 공동으로 4억원을 배상하라고 판시했다. 이는 유족이 청구한 손해배상 소송의 결과이다.</t>
+          <t>1989년 중국 칭위안시 인민병원에서 의료진 실수로 뒤바뀐 두 여성이 37년 만에 DNA 검사로 진실을 알게 되었다. 한 여성은 어려운 환경에서 건강 문제까지 겪었으며, 다른 여성은 정서적 결핍을 겪었다. 현재 두 여성은 병원을 상대로 총 260만 위안(약 5억4644만 원) 규모의 손해배상 소송을 제기한 상태이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(B병원의 공동 불법행위 인정), 상대방 자력이 충분하며(병원), 피해 규모가 큼(4억원 배상). 또한 이미 법원 판결로 증거가 확보된 상태이다. 현재 판결 선고 단계로, 항소 가능성이 있어 소송금융 투자 기회가 높다.</t>
+          <t>병원 의료진의 명확한 과실로 인한 출생아 뒤바뀜 사건으로 상대방 책임이 명확합니다. 상대방인 인민병원은 공공기관으로 자력이 충분하며, DNA 감정 결과라는 객관적 증거가 확보되어 책임 입증이 용이합니다. 또한, 피해 금액이 5억 원 이상으로 규모가 크고, 이미 소송이 진행 중인 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>4억원</t>
+          <t>260만 위안 (약 5억4644만 원)</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'응급실 뺑뺑이' 병원, 4억 배상 판결</t>
+          <t>병원 실수로 뒤바뀐 인생…37년 만에 밝혀져[아하중국]</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>yangsanilbo.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-08-07</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.yangsanilbo.com/news/articleView.html?idxno=124351</t>
+          <t>https://www.munhwa.com/article/11608056?ref=naver</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-17 17:29:02.105374+00:00</t>
+          <t>2026-08-19 07:00:11.617283+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>A병원, B병원</t>
+          <t>최초 진료 산부인과의원, 내과, 임신중지 수술 병원</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>형사사건 항소심 무죄 선고, 민사 소송 가능성</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>4세 아동이 '응급실 뺑뺑이'로 사망한 사건에서, 부산지법은 병원 2곳의 공동 불법행위를 인정하여 유족에게 4억 원을 배상하라는 1심 판결을 내렸다. 해당 병원들은 정당한 사유 없이 응급환자 치료를 거부했으며, 관련 의료진은 이미 형사재판에서 유죄 판결을 받았다.</t>
+          <t>권아무개씨는 임신 사실을 인지하지 못한 채 첫 산부인과에서 오진을 받았고, 뒤늦게 임신 34~36주차임을 알게 되어 임신중지를 원했으나 어려움을 겪었습니다. 어렵게 수술을 받았으나 보건복지부의 수사 의뢰로 살인 혐의로 기소되어 1심에서 유죄 판결을 받았으나, 항소심에서 무죄를 선고받았습니다. 이 사건은 의료인의 설명 의무 위반과 여성의 재생산권에 대한 사회적 편견 문제를 제기합니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(법원 공동 불법행위 판시, 관련 의료진 형사 유죄), 상대방 자력이 충분하며(병원), 피해 규모가 크고(4억 원), 경찰 수사 및 형사 재판 등 공적 절차가 이미 진행되어 증거가 확보된 상태입니다. (적합 조건 1, 2, 4, 5, 6)</t>
+          <t>첫 산부인과 의원의 오진으로 인한 피해자 책임이 명확하며(상대방 책임 명확), 900만원의 수술비 외에 부당한 형사 기소 및 유죄 판결(1심)로 인한 극심한 정신적, 사회적 피해가 발생했습니다(피해 규모 큼). 2심에서 무죄가 선고되어 민사상 의료과실 및 국가배상 청구의 근거가 충분하며(증거 확보 가능, 공적 절차 진행 중), 의료인의 설명 의무 위반이 명확히 지적됩니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>4억원</t>
+          <t>900만원 및 정신적 손해배상 미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>응급실 뺑뺑이로 숨진 4세... 법원  병원, 유족에 4억 보상하라</t>
+          <t>언제까지 임신한 여성을 방치할 겁니까</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>h21.hani.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/550405</t>
+          <t>https://h21.hani.co.kr/arti/society/society_general/59707.html</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-24 04:46:26.142000+00:00</t>
+          <t>2026-08-03 07:00:40.655769+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>B대학병원</t>
+          <t>양산 A병원, B병원</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>법원, 두 병원에 공동 4억원 배상 판결</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>환자 A씨가 B대학병원에서 내시경 시술 후 복막염으로 사망한 사건에 대해 법원이 병원과 의료진의 손해배상 책임을 인정했습니다. 재판부는 시술 후 환자 상태 모니터링 및 대응 미흡, 그리고 중대한 합병증인 복막염 위험에 대한 설명의무 위반을 지적하며 유가족에게 2억 4047만원을 지급하라고 판결했습니다.</t>
+          <t>2019년 김 군이 양산 A병원에서 편도선 수술 후 발생한 문제와 '응급실 뺑뺑이' 사건에 대해 법원이 판결을 내렸다. 법원은 A병원과 B병원의 공동 불법행위를 인정하며, 두 병원이 공동으로 4억원을 배상하라고 판시했다. 이는 유족이 청구한 손해배상 소송의 결과이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>법원이 B대학병원과 의료진의 설명의무 위반 및 사후 대처 미흡에 대한 책임을 인정하여 상대방 책임이 명확합니다. B대학병원이라는 점을 고려할 때 상대방의 자력이 충분하며, 2억 4천만원 이상의 손해배상액이 인정되어 피해 규모가 큽니다. 이미 1심 판결이 선고되어 증거가 명확하게 확보된 상태입니다.</t>
+          <t>상대방 책임이 명확하고(B병원의 공동 불법행위 인정), 상대방 자력이 충분하며(병원), 피해 규모가 큼(4억원 배상). 또한 이미 법원 판결로 증거가 확보된 상태이다. 현재 판결 선고 단계로, 항소 가능성이 있어 소송금융 투자 기회가 높다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>2억 4047만원</t>
+          <t>4억원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>내시경 시술 후 복막염 사망…법원 “설명의무·사후대처 미흡”</t>
+          <t>'응급실 뺑뺑이' 병원, 4억 배상 판결</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>yangsanilbo.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065593590119573</t>
+          <t>http://www.yangsanilbo.com/news/articleView.html?idxno=124351</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-19 07:06:29.276041+00:00</t>
+          <t>2026-05-17 17:29:02.105374+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>국가</t>
+          <t>A병원, B병원</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>의정부지방법원 1심 판결</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>국군수도병원에서 척추 수술을 받은 환자가 수술 후 관리 부실 및 설명 의무 위반으로 후유증을 겪자 국가를 상대로 손해배상 소송을 제기했습니다. 의정부지방법원은 수술 과정 자체보다 이후 진료 과정과 설명 여부에 국가의 책임이 있다고 판단, 1억 8353만원을 배상하라고 판결했습니다.</t>
+          <t>4세 아동이 '응급실 뺑뺑이'로 사망한 사건에서, 부산지법은 병원 2곳의 공동 불법행위를 인정하여 유족에게 4억 원을 배상하라는 1심 판결을 내렸다. 해당 병원들은 정당한 사유 없이 응급환자 치료를 거부했으며, 관련 의료진은 이미 형사재판에서 유죄 판결을 받았다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>법원에서 수술 후 관리 부실 및 설명 의무 위반에 대한 국가의 책임을 인정하여 배상 판결이 내려져 상대방 책임이 명확합니다(적합 조건 1). 피고가 국가이므로 배상 능력이 충분하며(적합 조건 2), 1억 8천만원 이상의 배상액이 인정되어 피해 규모가 상당합니다(적합 조건 4). 이미 법원 판결을 통해 사실관계 및 책임이 인정되어 증거가 확보되었습니다(적합 조건 5). 아직 대법원까지 종결된 사건이 아니므로 소송금융 투자 가능성이 높습니다.</t>
+          <t>상대방 책임이 명확하고(법원 공동 불법행위 판시, 관련 의료진 형사 유죄), 상대방 자력이 충분하며(병원), 피해 규모가 크고(4억 원), 경찰 수사 및 형사 재판 등 공적 절차가 이미 진행되어 증거가 확보된 상태입니다. (적합 조건 1, 2, 4, 5, 6)</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>1억8353만원</t>
+          <t>4억원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>척추수술 후 관리 부실… 국가 1억8353만원 배상</t>
+          <t>응급실 뺑뺑이로 숨진 4세... 법원  병원, 유족에 4억 보상하라</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=935324</t>
+          <t>https://www.insight.co.kr/news/550405</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-06 00:31:50.425681+00:00</t>
+          <t>2026-04-24 04:46:26.142000+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>강원대학교병원</t>
+          <t>B대학병원</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>1심 및 2심 재판부 병원 과실 인정, 담당 의사 형사 재판 진행 중</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>2020년 전공의 집단 휴진으로 수술이 연기된 70대 담낭암 환자가 병원의 부적절한 대응으로 사망한 사건에 대해 법원이 병원의 과실을 인정했습니다. 1심과 2심 재판부는 병원이 환자 상태 악화에 적절히 대응하지 않고 다른 병원으로 이송하지 않은 책임을 물어 유족에게 약 9200만 원을 배상하라고 판결했습니다. 담당 의사는 업무상 과실치사 혐의로 형사 재판에 넘겨졌습니다.</t>
+          <t>환자 A씨가 B대학병원에서 내시경 시술 후 복막염으로 사망한 사건에 대해 법원이 병원과 의료진의 손해배상 책임을 인정했습니다. 재판부는 시술 후 환자 상태 모니터링 및 대응 미흡, 그리고 중대한 합병증인 복막염 위험에 대한 설명의무 위반을 지적하며 유가족에게 2억 4047만원을 지급하라고 판결했습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>법원이 병원의 과실을 인정하여 책임이 명확하며(적합 조건 1), 상대방인 강원대학교병원은 공공기관 성격으로 자력이 충분합니다(적합 조건 2). 사망이라는 중대한 피해가 발생했고(적합 조건 4), 법원 판결문 등 증거 확보가 용이하며(적합 조건 5), 담당 의사가 업무상 과실로 형사 재판에 넘겨지는 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>법원이 B대학병원과 의료진의 설명의무 위반 및 사후 대처 미흡에 대한 책임을 인정하여 상대방 책임이 명확합니다. B대학병원이라는 점을 고려할 때 상대방의 자력이 충분하며, 2억 4천만원 이상의 손해배상액이 인정되어 피해 규모가 큽니다. 이미 1심 판결이 선고되어 증거가 명확하게 확보된 상태입니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>약 9200만 원</t>
+          <t>2억 4047만원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>전공의 집단 휴진 때문에 수술 미뤄져 사망한 아버지...'병원 책임' 인정</t>
+          <t>내시경 시술 후 복막염 사망…법원 “설명의무·사후대처 미흡”</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1129767</t>
+          <t>https://mdtoday.co.kr/news/view/1065593590119573</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-05 12:37:57.620970+00:00</t>
+          <t>2026-04-19 07:06:29.276041+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>강원대학교 병원</t>
+          <t>국가</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>민사 2심 판결 선고, 담당 의사 업무상과실치상 혐의로 형사 재판 중</t>
+          <t>의정부지방법원 1심 판결</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>2020년 의료파업 당시 강원대학교 병원에서 수술이 연기되어 사망한 70대 환자 사건에 대해, 법원 1심과 2심 모두 병원의 의료과실을 인정하고 유족에게 9천2백만 원을 배상하라고 판결했습니다. 담당 의사는 업무상과실치상 혐의로 재판에 넘겨진 상태입니다.</t>
+          <t>국군수도병원에서 척추 수술을 받은 환자가 수술 후 관리 부실 및 설명 의무 위반으로 후유증을 겪자 국가를 상대로 손해배상 소송을 제기했습니다. 의정부지방법원은 수술 과정 자체보다 이후 진료 과정과 설명 여부에 국가의 책임이 있다고 판단, 1억 8353만원을 배상하라고 판결했습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 1, 2심에서 명확히 인정되었고(적합 조건 1), 상대방인 대학병원의 자력이 충분하며(적합 조건 2), 이미 법원 판결 및 담당 의사의 형사 재판 진행으로 증거가 확보되고 공적 절차가 진행 중입니다(적합 조건 5, 6). 피해 규모는 9천2백만 원으로 상당하며, 이미 종결된 사건이 아니므로 소송금융 투자에 적합합니다.</t>
+          <t>법원에서 수술 후 관리 부실 및 설명 의무 위반에 대한 국가의 책임을 인정하여 배상 판결이 내려져 상대방 책임이 명확합니다(적합 조건 1). 피고가 국가이므로 배상 능력이 충분하며(적합 조건 2), 1억 8천만원 이상의 배상액이 인정되어 피해 규모가 상당합니다(적합 조건 4). 이미 법원 판결을 통해 사실관계 및 책임이 인정되어 증거가 확보되었습니다(적합 조건 5). 아직 대법원까지 종결된 사건이 아니므로 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>9천 2백만 원</t>
+          <t>1억8353만원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[단독] 의료파업으로 수술 못받아 숨져‥법원  병원 책임  인정</t>
+          <t>척추수술 후 관리 부실… 국가 1억8353만원 배상</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6812570_37004.html</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=935324</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-03 13:15:46.746829+00:00</t>
+          <t>2026-04-06 00:31:50.425681+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>대전 공공어린이재활병원</t>
+          <t>강원대학교병원</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 아동학대 방임 혐의 수사 중</t>
+          <t>1심 및 2심 재판부 병원 과실 인정, 담당 의사 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>대전의 한 공공어린이재활병원 언어치료사가 중증 장애 아동 50여 명을 치료 시간 동안 방치한 사실이 CCTV를 통해 드러났다. 병원 측은 해당 치료사를 해고하고 경찰에 아동학대 방임 혐의로 신고했으며, 피해 아동 부모들에게 3개월치 치료비 환불을 안내했다. 부모들은 치료 적기를 놓친 것에 대한 깊은 상실감을 호소하며 추가 피해 가능성을 제기하고 있다.</t>
+          <t>2020년 전공의 집단 휴진으로 수술이 연기된 70대 담낭암 환자가 병원의 부적절한 대응으로 사망한 사건에 대해 법원이 병원의 과실을 인정했습니다. 1심과 2심 재판부는 병원이 환자 상태 악화에 적절히 대응하지 않고 다른 병원으로 이송하지 않은 책임을 물어 유족에게 약 9200만 원을 배상하라고 판결했습니다. 담당 의사는 업무상 과실치사 혐의로 형사 재판에 넘겨졌습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방(대전 공공어린이재활병원 및 언어치료사)의 책임이 CCTV 영상 등 명확한 증거로 확인되었고(적합 조건 1, 5), 공공기관으로서 자력도 충분합니다(적합 조건 2). 확인된 피해 아동만 50명에 달하는 집단적 피해가 발생했으며(적합 조건 3, 4), 병원 측이 경찰에 아동학대 방임 혐의로 신고하여 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>법원이 병원의 과실을 인정하여 책임이 명확하며(적합 조건 1), 상대방인 강원대학교병원은 공공기관 성격으로 자력이 충분합니다(적합 조건 2). 사망이라는 중대한 피해가 발생했고(적합 조건 4), 법원 판결문 등 증거 확보가 용이하며(적합 조건 5), 담당 의사가 업무상 과실로 형사 재판에 넘겨지는 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 9200만 원</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>50명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>“언어치료사가 치료 아동 방치”…확인된 피해자만 50명</t>
+          <t>전공의 집단 휴진 때문에 수술 미뤄져 사망한 아버지...'병원 책임' 인정</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8525457&amp;ref=A</t>
+          <t>https://www.wikitree.co.kr/articles/1129767</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-02 12:28:08.540908+00:00</t>
+          <t>2026-04-05 12:37:57.620970+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>강원대학교 병원</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>부검 과정에서 심각한 의료 과실 의혹 제기</t>
+          <t>민사 2심 판결 선고, 담당 의사 업무상과실치상 혐의로 형사 재판 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>사망한 사람의 부검 과정에서 살아있는 구더기 유충이 발견되는 충격적인 사건이 발생했습니다. 피해자 유족은 이러한 사례가 이번이 두 번째라고 밝히며, 심각한 의료 과실 또는 관리 부실에 대한 의혹을 제기하고 있습니다.</t>
+          <t>2020년 의료파업 당시 강원대학교 병원에서 수술이 연기되어 사망한 70대 환자 사건에 대해, 법원 1심과 2심 모두 병원의 의료과실을 인정하고 유족에게 9천2백만 원을 배상하라고 판결했습니다. 담당 의사는 업무상과실치상 혐의로 재판에 넘겨진 상태입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>부검 과정에서 살아있는 사람에게서 구더기 유충이 발견된 것은 명백한 의료 과실 또는 관리 부실을 시사하며(상대방 책임 명확), 이는 생명과 관련된 매우 심각한 피해로 판단됩니다(피해 규모 큼). 부검 중 구더기 유충 발견이라는 구체적인 증거가 존재하며(증거 확보 가능), 부검을 진행한 기관은 자력이 충분할 것으로 예상됩니다(상대방 자력 충분).</t>
+          <t>상대방 책임이 법원 1, 2심에서 명확히 인정되었고(적합 조건 1), 상대방인 대학병원의 자력이 충분하며(적합 조건 2), 이미 법원 판결 및 담당 의사의 형사 재판 진행으로 증거가 확보되고 공적 절차가 진행 중입니다(적합 조건 5, 6). 피해 규모는 9천2백만 원으로 상당하며, 이미 종결된 사건이 아니므로 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9천 2백만 원</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>최소 2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[단독]  수천 번을 부검했지만…산 사람에 구더기, 이번이 두 번째</t>
+          <t>[단독] 의료파업으로 수술 못받아 숨져‥법원  병원 책임  인정</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291158?influxDiv=NAVER</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6812570_37004.html</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-24 12:40:21.886849+00:00</t>
+          <t>2026-04-03 13:15:46.746829+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>병원</t>
+          <t>대전 공공어린이재활병원</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>서울중앙지방법원 1심 판결</t>
+          <t>경찰 아동학대 방임 혐의 수사 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>환자 A씨가 수술 후 항응고제 중단으로 사망한 사건에 대해 서울중앙지방법원이 병원의 책임을 60% 인정하고 유족에게 약 2억 1천만원을 배상하라고 판결했다. 이 사건은 의료과실로 인한 사망에 대한 손해배상 청구 소송으로, 최근 1심 판결이 선고되었다.</t>
+          <t>대전의 한 공공어린이재활병원 언어치료사가 중증 장애 아동 50여 명을 치료 시간 동안 방치한 사실이 CCTV를 통해 드러났다. 병원 측은 해당 치료사를 해고하고 경찰에 아동학대 방임 혐의로 신고했으며, 피해 아동 부모들에게 3개월치 치료비 환불을 안내했다. 부모들은 치료 적기를 놓친 것에 대한 깊은 상실감을 호소하며 추가 피해 가능성을 제기하고 있다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>병원 책임이 법원 판결로 명확히 인정되었고(적합 조건 1, 5), 2억 원이 넘는 피해 금액이 확정되어 피해 규모가 크다(적합 조건 4). 상대방인 병원은 배상 능력이 충분할 것으로 판단된다(적합 조건 2). 현재 1심 판결이 선고된 상태로, 항소 여부에 따라 추가적인 소송금융 기회가 있을 수 있다.</t>
+          <t>상대방(대전 공공어린이재활병원 및 언어치료사)의 책임이 CCTV 영상 등 명확한 증거로 확인되었고(적합 조건 1, 5), 공공기관으로서 자력도 충분합니다(적합 조건 2). 확인된 피해 아동만 50명에 달하는 집단적 피해가 발생했으며(적합 조건 3, 4), 병원 측이 경찰에 아동학대 방임 혐의로 신고하여 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>약 2억1178만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>50명 이상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>수술환자 항응고제 중단 후 사망…병원 2억 배상</t>
+          <t>“언어치료사가 치료 아동 방치”…확인된 피해자만 50명</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934921</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8525457&amp;ref=A</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-24 00:32:26.488869+00:00</t>
+          <t>2026-04-02 12:28:08.540908+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>과거 아기 뒤바뀜 사고가 뒤늦게 드러나고 있으며, 이미 한 피해자는 도쿄도를 상대로 소송을 제기하여 친부모를 찾아주라는 판결을 받았습니다.</t>
+          <t>부검 과정에서 심각한 의료 과실 의혹 제기</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>일본 고도 경제 성장기 시절, 병원의 관리 체계 미흡으로 아기가 뒤바뀌는 사고가 일본 각지에서 잇따랐던 사실이 뒤늦게 드러나고 있습니다. 67세 에구라 씨는 도쿄도를 상대로 소송을 제기해 친부모를 찾아주라는 판결을 받았으나 아직 찾지 못했으며, 54세 나카가와 씨 사례도 보도되었습니다. 이는 다수의 피해자가 발생했을 가능성이 있는 중대한 의료과실 사건입니다.</t>
+          <t>사망한 사람의 부검 과정에서 살아있는 구더기 유충이 발견되는 충격적인 사건이 발생했습니다. 피해자 유족은 이러한 사례가 이번이 두 번째라고 밝히며, 심각한 의료 과실 또는 관리 부실에 대한 의혹을 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방 책임이 병원의 관리 체계 미흡으로 명확하며, 상대방인 도쿄도는 자력이 충분합니다. '일본 각지에서 잇따랐던' 사고로 다수의 피해자가 발생했을 가능성이 높아 집단적 피해에 해당하며, 신원 혼란과 같은 정신적 피해 규모가 매우 큽니다. 이미 소송에서 친부모를 찾아주라는 판결을 받은 사례가 있어 증거 확보 및 법리 구성에 유리합니다.</t>
+          <t>부검 과정에서 살아있는 사람에게서 구더기 유충이 발견된 것은 명백한 의료 과실 또는 관리 부실을 시사하며(상대방 책임 명확), 이는 생명과 관련된 매우 심각한 피해로 판단됩니다(피해 규모 큼). 부검 중 구더기 유충 발견이라는 구체적인 증거가 존재하며(증거 확보 가능), 부검을 진행한 기관은 자력이 충분할 것으로 예상됩니다(상대방 자력 충분).</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 2명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>일본, 고도 성장기 시절 아기 뒤바뀜 속출</t>
+          <t>[단독]  수천 번을 부검했지만…산 사람에 구더기, 이번이 두 번째</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513116&amp;ref=A</t>
+          <t>https://news.jtbc.co.kr/article/NB12291158?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-19 13:11:13.639609+00:00</t>
+          <t>2026-03-24 12:40:21.886849+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>B학교법인</t>
+          <t>병원</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>서울남부지방법원 제12민사부 1심 판결</t>
+          <t>서울중앙지방법원 1심 판결</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>미숙아 심장질환 치료 과정에서 의료진의 경과 관찰 및 수술 시점 판단 지연으로 뇌손상이 발생한 사건에 대해 법원이 병원의 일부 책임을 인정했습니다. 서울남부지방법원은 서울 소재 A대학병원을 운영하는 B학교법인에 약 3억1500만원을 배상하라고 판결했습니다. 환아는 현재 중증 경직성 뇌성마비 상태로 타인의 도움에 의존하고 있습니다.</t>
+          <t>환자 A씨가 수술 후 항응고제 중단으로 사망한 사건에 대해 서울중앙지방법원이 병원의 책임을 60% 인정하고 유족에게 약 2억 1천만원을 배상하라고 판결했다. 이 사건은 의료과실로 인한 사망에 대한 손해배상 청구 소송으로, 최근 1심 판결이 선고되었다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 법원이 병원의 의료과실로 인한 뇌손상 책임을 일부 인정했습니다. 적합 조건 2(상대방 자력 충분): 서울 소재 대학병원을 운영하는 학교법인이 피고로, 배상 능력이 충분합니다. 적합 조건 4(피해 규모 큼): 3억 1500만원의 배상액이 인정되었으며, 환아는 중증 뇌성마비로 평생 개호가 필요한 상황입니다. 적합 조건 5(증거 확보 가능): 이미 1심 판결이 나온 상태로, 의료 기록 및 법원 판단을 통해 증거가 충분히 확보되었습니다.</t>
+          <t>병원 책임이 법원 판결로 명확히 인정되었고(적합 조건 1, 5), 2억 원이 넘는 피해 금액이 확정되어 피해 규모가 크다(적합 조건 4). 상대방인 병원은 배상 능력이 충분할 것으로 판단된다(적합 조건 2). 현재 1심 판결이 선고된 상태로, 항소 여부에 따라 추가적인 소송금융 기회가 있을 수 있다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>약 3억1500만원</t>
+          <t>약 2억1178만원</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>미숙아 심장 치료 지연돼 뇌손상…법원, 병원 책임 일부 인정</t>
+          <t>수술환자 항응고제 중단 후 사망…병원 2억 배상</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065601608571611</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934921</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-18 00:52:02.336478+00:00</t>
+          <t>2026-03-24 00:32:26.488869+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>양재웅 원장</t>
+          <t>도쿄도</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>업무상과실치사 혐의 보완수사 진행 중</t>
+          <t>과거 아기 뒤바뀜 사고가 뒤늦게 드러나고 있으며, 이미 한 피해자는 도쿄도를 상대로 소송을 제기하여 친부모를 찾아주라는 판결을 받았습니다.</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>양재웅 원장이 '여환자사망' 사건과 관련하여 업무상과실치사 혐의로 보완수사를 받고 있다. 형사 유죄 판결은 민사상 손해배상 책임을 입증하는 강력한 증거가 될 수 있으며, 이는 민사 소송으로 이어질 가능성이 높다.</t>
+          <t>일본 고도 경제 성장기 시절, 병원의 관리 체계 미흡으로 아기가 뒤바뀌는 사고가 일본 각지에서 잇따랐던 사실이 뒤늦게 드러나고 있습니다. 67세 에구라 씨는 도쿄도를 상대로 소송을 제기해 친부모를 찾아주라는 판결을 받았으나 아직 찾지 못했으며, 54세 나카가와 씨 사례도 보도되었습니다. 이는 다수의 피해자가 발생했을 가능성이 있는 중대한 의료과실 사건입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (형사 유죄 시 민사 책임 입증 용이), 피해 규모가 큼 (사망 사건), 증거가 있거나 확보 가능함 (보완수사 진행 중), 이미 공적 절차(소송 제외)가 진행 중임 (업무상과실치사 혐의 수사).</t>
+          <t>상대방 책임이 병원의 관리 체계 미흡으로 명확하며, 상대방인 도쿄도는 자력이 충분합니다. '일본 각지에서 잇따랐던' 사고로 다수의 피해자가 발생했을 가능성이 높아 집단적 피해에 해당하며, 신원 혼란과 같은 정신적 피해 규모가 매우 큽니다. 이미 소송에서 친부모를 찾아주라는 판결을 받은 사례가 있어 증거 확보 및 법리 구성에 유리합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[단독] “‘여환자사망’ 양재웅, ‘업무상과실치사’ 혐의 보완수사 받...</t>
+          <t>일본, 고도 성장기 시절 아기 뒤바뀜 속출</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202603090740013?pt=nv</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513116&amp;ref=A</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-09 00:36:03.460628+00:00</t>
+          <t>2026-03-19 13:11:13.639609+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>방콕 소재의 한 성형외과</t>
+          <t>B학교법인</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>피해보상 협의 중, 법적 대응 준비</t>
+          <t>서울남부지방법원 제12민사부 1심 판결</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>태국 인플루언서 A씨가 방콕 유명 성형외과에서 코 재수술 후 괴사 등 심각한 부작용에 시달리고 있다. A씨는 40만 바트(약 1850만원)를 지불했으나 병원 측은 10만 바트의 보상금만 제시하며 갈등을 빚고 있으며, A씨는 법적 대응에 나섰다. 이로 인해 육체적, 정신적 고통과 함께 수입에도 지장이 생겼다고 호소하고 있다.</t>
+          <t>미숙아 심장질환 치료 과정에서 의료진의 경과 관찰 및 수술 시점 판단 지연으로 뇌손상이 발생한 사건에 대해 법원이 병원의 일부 책임을 인정했습니다. 서울남부지방법원은 서울 소재 A대학병원을 운영하는 B학교법인에 약 3억1500만원을 배상하라고 판결했습니다. 환아는 현재 중증 경직성 뇌성마비 상태로 타인의 도움에 의존하고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 비교적 명확), 2(상대방 병원 자력 충분), 4(피해 규모 상당), 5(증거 확보 가능)에 해당하여 소송금융 투자 적합도가 높음. 유명 성형외과에서 발생한 의료과실로, 피해자의 정신적, 경제적 손해가 수술비 1850만원을 넘어 상당할 것으로 예상됨. 다만 집단적 피해는 아님.</t>
+          <t>적합 조건 1(상대방 책임 명확): 법원이 병원의 의료과실로 인한 뇌손상 책임을 일부 인정했습니다. 적합 조건 2(상대방 자력 충분): 서울 소재 대학병원을 운영하는 학교법인이 피고로, 배상 능력이 충분합니다. 적합 조건 4(피해 규모 큼): 3억 1500만원의 배상액이 인정되었으며, 환아는 중증 뇌성마비로 평생 개호가 필요한 상황입니다. 적합 조건 5(증거 확보 가능): 이미 1심 판결이 나온 상태로, 의료 기록 및 법원 판단을 통해 증거가 충분히 확보되었습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>수술비 40만 바트(약 1850만원) 외 정신적, 경제적 손해 미상</t>
+          <t>약 3억1500만원</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>코 성형에 1800만원 썼는데 숨쉬기 힘들어  인플루언서 호소</t>
+          <t>미숙아 심장 치료 지연돼 뇌손상…법원, 병원 책임 일부 인정</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603081732085266</t>
+          <t>https://mdtoday.co.kr/news/view/1065601608571611</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-09 00:14:58.151798+00:00</t>
+          <t>2026-03-18 00:52:02.336478+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>제주대병원</t>
+          <t>양재웅 원장</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>의료 과실을 따지기 위한 법적 소송 진행 중</t>
+          <t>업무상과실치사 혐의 보완수사 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>제주대병원에서 위암 수술을 받은 60대 환자가 수술 사흘 만에 사망하여 유가족이 의료 과실을 주장하며 법적 소송을 진행 중입니다. 국과수는 수술 부위 출혈과 장 누출 등으로 인한 패혈증을 사망 원인으로 지목했으며, 환자가 쇼크에 빠지기 전 5시간 동안 영상 검사나 응급 수술이 이뤄지지 않은 점이 쟁점입니다.</t>
+          <t>양재웅 원장이 '여환자사망' 사건과 관련하여 업무상과실치사 혐의로 보완수사를 받고 있다. 형사 유죄 판결은 민사상 손해배상 책임을 입증하는 강력한 증거가 될 수 있으며, 이는 민사 소송으로 이어질 가능성이 높다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (국과수 부검 결과 패혈증 원인 지목, 5시간 동안 응급 조치 미흡), 상대방에게 자력이 충분함 (제주대병원은 국립대학교병원으로 공공기관), 피해 규모가 큼 (환자 사망 사건), 증거가 있거나 확보 가능함 (의무기록, 간호일지, 국과수 부검 결과), 이미 공적 절차(국과수 부검)가 진행 중임. 이 사건은 의료 과실 가능성이 높고, 피고의 배상 능력이 충분하며, 객관적 증거가 확보되어 소송금융 투자에 적합합니다.</t>
+          <t>상대방 책임이 비교적 명확함 (형사 유죄 시 민사 책임 입증 용이), 피해 규모가 큼 (사망 사건), 증거가 있거나 확보 가능함 (보완수사 진행 중), 이미 공적 절차(소송 제외)가 진행 중임 (업무상과실치사 혐의 수사).</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>제주대병원 ‘의료 과실’ 공방…쟁점은?</t>
+          <t>[단독] “‘여환자사망’ 양재웅, ‘업무상과실치사’ 혐의 보완수사 받...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8498065&amp;ref=A</t>
+          <t>https://sports.khan.co.kr/article/202603090740013?pt=nv</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-04 01:43:09.308963+00:00</t>
+          <t>2026-03-09 00:36:03.460628+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>제주대학교병원</t>
+          <t>방콕 소재의 한 성형외과</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>형사 고소 및 민사 손해배상 청구 소송 제기</t>
+          <t>피해보상 협의 중, 법적 대응 준비</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>60대 여성이 제주대학교병원에서 조기 위암 수술 후 사흘 만에 사망했습니다. 유가족은 수술 부위 천공으로 인한 패혈증 가능성을 제기하며 의료 과실을 주장하고 있으며, 병원 측은 정상적인 의료 행위였다는 입장입니다. 유가족은 의료진을 형사 고소하고 민사 손해배상 청구 소송을 제기했습니다.</t>
+          <t>태국 인플루언서 A씨가 방콕 유명 성형외과에서 코 재수술 후 괴사 등 심각한 부작용에 시달리고 있다. A씨는 40만 바트(약 1850만원)를 지불했으나 병원 측은 10만 바트의 보상금만 제시하며 갈등을 빚고 있으며, A씨는 법적 대응에 나섰다. 이로 인해 육체적, 정신적 고통과 함께 수입에도 지장이 생겼다고 호소하고 있다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>제주대학교병원이라는 자력 있는 상대방이 명확하며, 국립과학수사연구원 부검 결과 '천공'이라는 객관적 증거가 확보되어 의료 과실 책임 입증 가능성이 높습니다. 사망이라는 중대한 피해가 발생했고, 유가족이 이미 형사 고소 및 민사 소송을 제기하여 공적 절차가 진행 중인 점도 소송금융 투자에 적합합니다.</t>
+          <t>적합 조건 1(상대방 책임 비교적 명확), 2(상대방 병원 자력 충분), 4(피해 규모 상당), 5(증거 확보 가능)에 해당하여 소송금융 투자 적합도가 높음. 유명 성형외과에서 발생한 의료과실로, 피해자의 정신적, 경제적 손해가 수술비 1850만원을 넘어 상당할 것으로 예상됨. 다만 집단적 피해는 아님.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수술비 40만 바트(약 1850만원) 외 정신적, 경제적 손해 미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>제주대병원에서 위암 수술 받은 아내가 '3일' 만에 사망했습니다</t>
+          <t>코 성형에 1800만원 썼는데 숨쉬기 힘들어  인플루언서 호소</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1122109</t>
+          <t>http://www.fnnews.com/news/202603081732085266</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-04 01:24:41.946390+00:00</t>
+          <t>2026-03-09 00:14:58.151798+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>동네 치과의원 및 보험사</t>
+          <t>제주대병원</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>한국의료분쟁조정중재원 절차 준비 중</t>
+          <t>의료 과실을 따지기 위한 법적 소송 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>10대 학생이 치과 신경치료 중 의료기기 조각이 부러져 턱뼈에 박히는 사고를 당했으나, 수술로도 제거하지 못해 평생 불안감을 안고 살아야 하는 상황이다. 치과의원 측 보험사는 300만원대 합의금을 제시했으나, 피해자 가족은 후유증 보장 없는 낮은 금액에 반발하며 한국의료분쟁조정중재원 절차를 준비 중이다.</t>
+          <t>제주대병원에서 위암 수술을 받은 60대 환자가 수술 사흘 만에 사망하여 유가족이 의료 과실을 주장하며 법적 소송을 진행 중입니다. 국과수는 수술 부위 출혈과 장 누출 등으로 인한 패혈증을 사망 원인으로 지목했으며, 환자가 쇼크에 빠지기 전 5시간 동안 영상 검사나 응급 수술이 이뤄지지 않은 점이 쟁점입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 비교적 명확함 (의료기기 파손 및 체내 잔류), 상대방에게 자력이 충분함 (보험사 존재), 증거가 있거나 확보 가능함 (X-ray 등), 이미 공적 절차가 진행 중임 (의료분쟁조정중재원). 10대 피해자의 평생 불안감과 후유증 가능성을 고려할 때, 제시된 합의금 300만원은 현저히 낮아 소송을 통한 배상액 증액 가능성이 높음.</t>
+          <t>상대방 책임이 비교적 명확함 (국과수 부검 결과 패혈증 원인 지목, 5시간 동안 응급 조치 미흡), 상대방에게 자력이 충분함 (제주대병원은 국립대학교병원으로 공공기관), 피해 규모가 큼 (환자 사망 사건), 증거가 있거나 확보 가능함 (의무기록, 간호일지, 국과수 부검 결과), 이미 공적 절차(국과수 부검)가 진행 중임. 이 사건은 의료 과실 가능성이 높고, 피고의 배상 능력이 충분하며, 객관적 증거가 확보되어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>300만원 이상 (합의금 제시액 309만원, 실제 피해액은 훨씬 높을 것으로 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>뼈까지 갈았는데…10대 턱에 박힌 의료기기, 합의금은 300만원</t>
+          <t>제주대병원 ‘의료 과실’ 공방…쟁점은?</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260225123800004?input=1195m</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8498065&amp;ref=A</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-02 00:23:37.080405+00:00</t>
+          <t>2026-03-04 01:43:09.308963+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>의료기관 및 의료진</t>
+          <t>제주대학교병원</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>권민아는 피부과 시술 후 화상 피해 발생 및 공황발작 호소, 한예슬은 병원과 보상 논의 중. 윤진이 사례는 1심 법원 판결로 의료진 과실 인정 및 손해배상액 확정.</t>
+          <t>형사 고소 및 민사 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>연예인 권민아, 윤진이, 한예슬이 피부과 시술 및 수술 중 의료과실로 2도 화상, 흉터 등 심각한 신체적·정신적 피해를 입은 사례들이 보도되었습니다. 윤진이의 경우 법원에서 의료진 과실을 인정하여 4천8백만원 이상의 손해배상 판결이 있었으며, 한예슬은 병원으로부터 사과를 받고 보상 논의 중입니다. 이 사건들은 의료과실로 인한 피해의 심각성과 배상 가능성을 보여주며, 특히 연예인의 경우 직업적 손실까지 발생하여 피해 규모가 클 수 있음을 시사합니다.</t>
+          <t>60대 여성이 제주대학교병원에서 조기 위암 수술 후 사흘 만에 사망했습니다. 유가족은 수술 부위 천공으로 인한 패혈증 가능성을 제기하며 의료 과실을 주장하고 있으며, 병원 측은 정상적인 의료 행위였다는 입장입니다. 유가족은 의료진을 형사 고소하고 민사 손해배상 청구 소송을 제기했습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>의료기관 및 의료진의 책임이 법원 판결(윤진이)이나 병원 사과(한예슬)를 통해 명확히 인정되거나, 시술 후 명확한 피해(권민아)로 책임 규명 가능성이 높습니다 (적합 조건 1). 병원 및 의료진은 의료배상책임보험에 가입되어 자력이 충분하며 (적합 조건 2), 2도 화상, 흉터 등 피해 규모가 크고 증거 확보가 용이합니다 (적합 조건 4, 5). 아직 종결되지 않은 사건들이 포함되어 소송금융 투자에 적합합니다 (부적합 조건 0개).</t>
+          <t>제주대학교병원이라는 자력 있는 상대방이 명확하며, 국립과학수사연구원 부검 결과 '천공'이라는 객관적 증거가 확보되어 의료 과실 책임 입증 가능성이 높습니다. 사망이라는 중대한 피해가 발생했고, 유가족이 이미 형사 고소 및 민사 소송을 제기하여 공적 절차가 진행 중인 점도 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>수천만원~수억원 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>개별 피해자</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>2도 화상→공황발작 …병원 진료 후 피해 고백한 ★들 [리-마인드]</t>
+          <t>제주대병원에서 위암 수술 받은 아내가 '3일' 만에 사망했습니다</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/breaking/article/1006541/</t>
+          <t>https://www.wikitree.co.kr/articles/1122109</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-01 12:30:42.702904+00:00</t>
+          <t>2026-03-04 01:24:41.946390+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>미용 의원 대표 원장 A씨</t>
+          <t>동네 치과의원 및 보험사</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치</t>
+          <t>한국의료분쟁조정중재원 절차 준비 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>30대 남성이 수면마취 피부 미용 시술 중 사망한 사건으로, 의사 A씨는 프로포폴 과다 투여 및 응급조치 미흡, 진료기록 조작 혐의를 받고 있다. 경찰 수사 결과 혐의가 인정되어 검찰에 송치되었으며, 유족 측은 중대한 의료 과실에 대한 엄중한 처벌을 요구하고 있다.</t>
+          <t>10대 학생이 치과 신경치료 중 의료기기 조각이 부러져 턱뼈에 박히는 사고를 당했으나, 수술로도 제거하지 못해 평생 불안감을 안고 살아야 하는 상황이다. 치과의원 측 보험사는 300만원대 합의금을 제시했으나, 피해자 가족은 후유증 보장 없는 낮은 금액에 반발하며 한국의료분쟁조정중재원 절차를 준비 중이다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(의사의 업무상 과실 및 진료기록 조작), 경찰 수사를 통해 혐의가 인정되어 검찰에 송치됨 (적합 조건 1, 6). 사망 사건으로 피해 규모가 크며 (적합 조건 4), CCTV, 프로포폴 투여량 자료 등 객관적 증거가 확보되어 있음 (적합 조건 5).</t>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (의료기기 파손 및 체내 잔류), 상대방에게 자력이 충분함 (보험사 존재), 증거가 있거나 확보 가능함 (X-ray 등), 이미 공적 절차가 진행 중임 (의료분쟁조정중재원). 10대 피해자의 평생 불안감과 후유증 가능성을 고려할 때, 제시된 합의금 300만원은 현저히 낮아 소송을 통한 배상액 증액 가능성이 높음.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>300만원 이상 (합의금 제시액 309만원, 실제 피해액은 훨씬 높을 것으로 추정)</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>피부 미용 시술 받던 30대 사망… 의사가 프로포폴 투여 기록 조작</t>
+          <t>뼈까지 갈았는데…10대 턱에 박힌 의료기기, 합의금은 300만원</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026022617550692561</t>
+          <t>https://www.yna.co.kr/view/AKR20260225123800004?input=1195m</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-02-26 12:32:48.109956+00:00</t>
+          <t>2026-03-02 00:23:37.080405+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
+          <t>의료기관 및 의료진</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>권민아는 피부과 시술 후 화상 피해 발생 및 공황발작 호소, 한예슬은 병원과 보상 논의 중. 윤진이 사례는 1심 법원 판결로 의료진 과실 인정 및 손해배상액 확정.</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>연예인 권민아, 윤진이, 한예슬이 피부과 시술 및 수술 중 의료과실로 2도 화상, 흉터 등 심각한 신체적·정신적 피해를 입은 사례들이 보도되었습니다. 윤진이의 경우 법원에서 의료진 과실을 인정하여 4천8백만원 이상의 손해배상 판결이 있었으며, 한예슬은 병원으로부터 사과를 받고 보상 논의 중입니다. 이 사건들은 의료과실로 인한 피해의 심각성과 배상 가능성을 보여주며, 특히 연예인의 경우 직업적 손실까지 발생하여 피해 규모가 클 수 있음을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>의료기관 및 의료진의 책임이 법원 판결(윤진이)이나 병원 사과(한예슬)를 통해 명확히 인정되거나, 시술 후 명확한 피해(권민아)로 책임 규명 가능성이 높습니다 (적합 조건 1). 병원 및 의료진은 의료배상책임보험에 가입되어 자력이 충분하며 (적합 조건 2), 2도 화상, 흉터 등 피해 규모가 크고 증거 확보가 용이합니다 (적합 조건 4, 5). 아직 종결되지 않은 사건들이 포함되어 소송금융 투자에 적합합니다 (부적합 조건 0개).</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>수천만원~수억원 추정</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>개별 피해자</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>2도 화상→공황발작 …병원 진료 후 피해 고백한 ★들 [리-마인드]</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>tvreport.co.kr</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://www.tvreport.co.kr/breaking/article/1006541/</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:30:42.702904+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>미용 의원 대표 원장 A씨</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료, 검찰 송치</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>30대 남성이 수면마취 피부 미용 시술 중 사망한 사건으로, 의사 A씨는 프로포폴 과다 투여 및 응급조치 미흡, 진료기록 조작 혐의를 받고 있다. 경찰 수사 결과 혐의가 인정되어 검찰에 송치되었으며, 유족 측은 중대한 의료 과실에 대한 엄중한 처벌을 요구하고 있다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(의사의 업무상 과실 및 진료기록 조작), 경찰 수사를 통해 혐의가 인정되어 검찰에 송치됨 (적합 조건 1, 6). 사망 사건으로 피해 규모가 크며 (적합 조건 4), CCTV, 프로포폴 투여량 자료 등 객관적 증거가 확보되어 있음 (적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>수억 원 이상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>피부 미용 시술 받던 30대 사망… 의사가 프로포폴 투여 기록 조작</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>sidae.com</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>https://www.sidae.com/article/2026022617550692561</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:32:48.109956+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
           <t>B종합병원</t>
         </is>
       </c>
-      <c r="D20" t="inlineStr">
+      <c r="D22" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E22" t="inlineStr">
         <is>
           <t>부산지방법원 서부지원 판결</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
+      <c r="F22" t="inlineStr">
         <is>
           <t>전신마취 수술 직후 회복실에서 환자 경과 관찰 소홀 및 설명의무 위반으로 환자가 저산소성 뇌손상을 입어 사지 마비 상태에 이른 사건입니다. 부산지방법원 서부지원은 의료진과 병원 측의 과실을 인정하여 5억 4천만원의 손해배상 책임을 판결했습니다. 재판부는 활력징후 감시 기록 공백과 부적절한 마취동의서 등을 주요 근거로 들었습니다.</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr">
+      <c r="G22" t="inlineStr">
         <is>
           <t>의료진과 병원 측의 과실이 법원 판결로 명확히 인정되었고(상대방 책임 명확), 상대방인 B종합병원은 자력이 충분한 기관으로 판단됩니다(상대방 자력 충분). 또한, 피해 금액이 5억 4천만원으로 규모가 크고(피해 규모 큼), 법원 판결문과 의료 기록을 통해 증거 확보가 용이합니다(증거 확보 가능).</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
+      <c r="H22" t="inlineStr">
         <is>
           <t>5억4000만원</t>
         </is>
       </c>
-      <c r="I20" t="inlineStr">
+      <c r="I22" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr">
+      <c r="J22" t="inlineStr">
         <is>
           <t>전신마취 수술 직후 회복실 경과 관찰 소홀…5억원대 손배 책임 인정</t>
         </is>
       </c>
-      <c r="K20" t="inlineStr">
+      <c r="K22" t="inlineStr">
         <is>
           <t>mdtoday.co.kr</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
+      <c r="L22" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
+      <c r="M22" t="inlineStr">
         <is>
           <t>https://mdtoday.co.kr/news/view/1065577764612195</t>
         </is>
       </c>
-      <c r="N20" t="inlineStr">
+      <c r="N22" t="inlineStr">
         <is>
           <t>2026-02-23 12:56:22.426884+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N20"/>
+  <autoFilter ref="A1:N22"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>