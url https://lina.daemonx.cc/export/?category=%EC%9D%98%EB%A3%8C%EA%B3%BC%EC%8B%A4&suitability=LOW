--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$24</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$27</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,61 +426,61 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N24"/>
+  <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="13" customWidth="1" min="3" max="3"/>
+    <col width="24" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="43" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="35" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -535,1644 +535,1848 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>B씨 (의사)</t>
+          <t>50대 의사 A씨 및 그가 운영하는 병원</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>대법원 파기환송 후 파기환송심에서 무죄 판결로 종결</t>
+          <t>형사 항소심 판결 선고, 민사 합의 및 손해배상금 지급 완료</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>파킨슨병 환자에게 금기 약물인 멕페란을 투여한 혐의로 기소된 의사가 4년 만에 최종 무죄 판결을 받았습니다. 대법원은 의료행위로 인한 업무상 과실치사상죄에서 과실과 상해 간의 인과관계에 대한 엄격한 증명 책임을 강조했으며, 환자의 기저질환 복합성과 일시적인 증상 회복 등을 고려하여 인과관계가 증명되지 않았다고 판단했습니다.</t>
+          <t>2021년 코 용종 제거 수술 중 마취제 과다 투여 및 응급조치 미흡으로 환자를 사망에 이르게 한 50대 의사 A씨가 항소심에서 집행유예로 감형받았습니다. 재판부는 유족에게 민사 손해배상금을 전액 지급하고 합의한 점을 감형 이유로 들었습니다. 환자는 뇌 손상 후 2024년 3월 사망했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 사건은 의사의 업무상 과실치상 혐의에 대한 형사 사건으로, 대법원 파기환송 후 파기환송심에서 최종 무죄 판결이 선고되어 이미 종결된 사건입니다. 환자에게 발생한 상해와 의사의 과실 간의 인과관계가 엄격하게 증명되지 않았으므로, 피해자 측에서 소송금융 투자를 통해 승소할 가능성이 매우 낮습니다.</t>
+          <t>민사 판결로 확정된 손해배상금이 유족에게 전액 지급되었고 유족과 원만히 합의가 완료되어, 소송금융 투자 대상으로서의 신규 민사 소송 가능성이 없습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>멕페란 투여 금고형 의사, 4년 만에 '무죄'</t>
+          <t>마취제 과다 투여 환자 사망 50대 의사, 2심서 집행유예 감형</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>doctorsnews.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=164009</t>
+          <t>https://www.yna.co.kr/view/AKR20260714150000051?input=1195m</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-05 12:22:35.826777+00:00</t>
+          <t>2026-07-20 21:42:42.217243+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>보라매병원</t>
+          <t>해당 치과의사</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>법원 판결 선고 (환자 측 패소)</t>
+          <t>1심 법원에서 환자 청구 기각</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>의료과실이 인정된 환자 측이 회복 불가능한 상태에서 지속적인 입원 치료를 주장하며 병실을 점유하다가, 병원으로부터 진료비 청구 및 병실 퇴거 소송에서 패소하여 약 1240만원을 지급하라는 판결을 받았습니다. 조진석 변호사는 의료과실이 인정되더라도 의학적 근거 없는 입원 지속은 환자 측에 더 큰 재정적 손실을 초래할 수 있다고 조언했습니다.</t>
+          <t>고혈압과 당뇨를 앓던 환자 A씨가 치아 발치 및 임플란트 시술 후 한쪽 눈의 시력을 잃어 해당 치과의사를 상대로 손해배상 소송을 제기했다. 그러나 부산지방법원 동부지원은 환자 측의 청구를 기각했으며, 이는 의료사고 예방의 과제를 남겼다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사는 의료과실이 인정된 후에도 환자 측이 불필요하게 병실을 점유하여 병원으로부터 진료비 청구 소송에서 패소한 사례를 다루고 있습니다. 이미 법원 판결이 선고되어 종결된 사건이며(부적합 조건), 환자 측이 오히려 손해배상금보다 많은 금액을 지급하게 되는 등 소송금융 투자 대상으로서의 승소 가능성이 매우 낮습니다(적합 조건 1개 이하).</t>
+          <t>법원이 환자 측 청구를 기각하여 상대방 책임이 명확하지 않음. 이미 1심 판결이 선고되어 원고 패소한 사건으로, 소송금융 투자 대상으로서의 승소 가능성이 낮음.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>환자 측이 병원에 지급할 금액 약 1240만원 및 지연손해금</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명 (A씨 가족)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>“의료과실 이유만으로 계속 입원 할 수는 없어”</t>
+          <t>기저질환 치과사고...법원 판결 이면에 남겨진 예방의 과제</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>pharmnews.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10709434?ref=naver</t>
+          <t>https://www.pharmnews.com/news/articleView.html?idxno=303791</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-03 12:50:17.649690+00:00</t>
+          <t>2026-06-20 19:01:01.331604+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>서울시약은 졸음 유발 약물 복용 환자의 운전 중 사고 발생 시, 약사의 복약지도 의무 소홀을 근거로 피해자 측이 과실치사상에 준하는 손해배상을 청구할 수 있다는 법적 우려를 제기했습니다. 이는 약물 안전과 관련된 약사의 책임 범위를 강조하며, 향후 발생할 수 있는 소송 가능성에 대한 경고입니다.</t>
+          <t>기사는 필수의료 분야 의사들이 겪는 소송 부담을 조명하며, 한 응급실 의사가 4천여만원의 오진 손해배상 청구를 받은 경험을 언급합니다. 이는 필수의료 배상보험료 지원 확대의 필요성을 제기하며, 응급실 '뺑뺑이' 문제 해결에 기여할 수 있을지 논의하는 정책 관련 내용입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 약사의 복약지도 의무 소홀로 인한 잠재적 법적 위험과 손해배상 청구 가능성을 논의하는 가상의 시나리오를 다루고 있습니다. 실제 발생한 사건이나 진행 중인 소송이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이 아닌 필수의료 분야의 일반적인 소송 부담과 배상보험료 지원 확대 정책을 다루고 있습니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 집단적 피해, 큰 피해 규모(수억 원 이상)를 가진 구체적인 사건이 제시되지 않았습니다. 언급된 4천여만원의 오진 청구는 과거의 개별 사례이며, 현재 진행 중인 투자 적합 사건으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>서울시약  약물안전 복약지도 의무화, 4대 법적 우려 있어</t>
+          <t>필수의료 배상보험료 지원 확대…응급실 뺑뺑이 해소될까</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>medipana.com</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.medipana.com/news/articleView.html?idxno=408762</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2049846</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-25 12:53:34.224294+00:00</t>
+          <t>2026-06-18 12:48:39.388354+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>B씨 (의사)</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>약사 책임론 논의 중</t>
+          <t>대법원 파기환송 후 파기환송심에서 무죄 판결로 종결</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>대한약사회는 졸음 유발 약물 복용 환자의 운전 중 사고 발생 시 약사의 의복약지도 의무 소홀에 따른 과실치사상 손해배상 책임 가능성에 대해 우려를 표명했다. 이는 약사에게 과도한 책임이 부과될 수 있다는 시각에서 나온 것이다. 기사는 특정 사건이 아닌 약사의 법적 책임 범위에 대한 논의를 다루고 있다.</t>
+          <t>파킨슨병 환자에게 금기 약물인 멕페란을 투여한 혐의로 기소된 의사가 4년 만에 최종 무죄 판결을 받았습니다. 대법원은 의료행위로 인한 업무상 과실치사상죄에서 과실과 상해 간의 인과관계에 대한 엄격한 증명 책임을 강조했으며, 환자의 기저질환 복합성과 일시적인 증상 회복 등을 고려하여 인과관계가 증명되지 않았다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사는 약사의 약물지도 의무 소홀로 인한 손해배상 책임 가능성에 대한 논의를 다루고 있으며, 특정 사건이나 피해자가 명확히 제시되지 않은 가상의 상황이다. 상대방 책임이 명확하지 않고, 집단적 피해나 공적 절차 진행 등 소송금융 적합 조건에 해당하지 않는다. 또한, 개별 약국의 자력도 불분명하다.</t>
+          <t>이 사건은 의사의 업무상 과실치상 혐의에 대한 형사 사건으로, 대법원 파기환송 후 파기환송심에서 최종 무죄 판결이 선고되어 이미 종결된 사건입니다. 환자에게 발생한 상해와 의사의 과실 간의 인과관계가 엄격하게 증명되지 않았으므로, 피해자 측에서 소송금융 투자를 통해 승소할 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>약물운전 약국 책임 과도한 해석이라는 대약 우려된다</t>
+          <t>멕페란 투여 금고형 의사, 4년 만에 '무죄'</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>dailypharm.com</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.dailypharm.com/user/news/336836?REFERER=NP</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=164009</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-25 12:51:59.016588+00:00</t>
+          <t>2026-04-05 12:22:35.826777+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>보라매병원</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>약사 복약지도 의무 관련 잠재적 소송 위험 경고</t>
+          <t>법원 판결 선고 (환자 측 패소)</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>서울시약사회는 졸음 유발 약물 복용 환자의 운전 중 대형 사고 발생 시, 약사의 복약지도 의무 소홀을 이유로 과실치사상에 준하는 손해배상 청구가 제기될 수 있다고 경고했다. 이는 약사에게 잠재적인 책임 전가 및 소송 위험이 있음을 시사한다.</t>
+          <t>의료과실이 인정된 환자 측이 회복 불가능한 상태에서 지속적인 입원 치료를 주장하며 병실을 점유하다가, 병원으로부터 진료비 청구 및 병실 퇴거 소송에서 패소하여 약 1240만원을 지급하라는 판결을 받았습니다. 조진석 변호사는 의료과실이 인정되더라도 의학적 근거 없는 입원 지속은 환자 측에 더 큰 재정적 손실을 초래할 수 있다고 조언했습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 약사의 복약지도 의무 소홀로 인한 잠재적 소송 위험을 경고하는 내용으로, 특정 사건이 발생한 것이 아니다. 상대방 책임의 명확성(적합 조건 1), 상대방의 충분한 자력(적합 조건 2), 집단적 피해(적합 조건 3), 공적 절차 진행(적합 조건 6) 등 소송금융 적합 조건 대부분이 충족되지 않는다. 개별 사건 발생 시 피해 규모가 클 수 있으나(적합 조건 4 잠재적 충족), 현재로서는 투자 대상으로서의 구체성이 매우 낮다.</t>
+          <t>기사는 의료과실이 인정된 후에도 환자 측이 불필요하게 병실을 점유하여 병원으로부터 진료비 청구 소송에서 패소한 사례를 다루고 있습니다. 이미 법원 판결이 선고되어 종결된 사건이며(부적합 조건), 환자 측이 오히려 손해배상금보다 많은 금액을 지급하게 되는 등 소송금융 투자 대상으로서의 승소 가능성이 매우 낮습니다(적합 조건 1개 이하).</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>환자 측이 병원에 지급할 금액 약 1240만원 및 지연손해금</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (A씨 가족)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>서울시약  약물운전 복약지도 의무화, 약사 책임 전가·소송 위험</t>
+          <t>“의료과실 이유만으로 계속 입원 할 수는 없어”</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>yakup.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=17&amp;nid=325154</t>
+          <t>https://biz.heraldcorp.com/article/10709434?ref=naver</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-25 12:50:34.873708+00:00</t>
+          <t>2026-04-03 12:50:17.649690+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>광주지법에서 손해배상 소송 진행 중</t>
+          <t>잠재적 법적 위험 논의</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>백내장 수술을 받은 환자 A씨가 수술 5개월 후 녹내장성 시신경 손상 및 황반부종 진단을 받자, 안과 전문의 B씨의 진료 과실을 주장하며 손해배상 소송을 제기했습니다. 현재 광주지방법원에서 소송이 진행 중입니다.</t>
+          <t>서울시약은 졸음 유발 약물 복용 환자의 운전 중 사고 발생 시, 약사의 복약지도 의무 소홀을 근거로 피해자 측이 과실치사상에 준하는 손해배상을 청구할 수 있다는 법적 우려를 제기했습니다. 이는 약물 안전과 관련된 약사의 책임 범위를 강조하며, 향후 발생할 수 있는 소송 가능성에 대한 경고입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 사건은 단일 환자가 개인 의사를 상대로 제기한 의료과실 소송으로, 집단적 피해(조건 3)나 대기업/기관과 같은 충분한 자력을 가진 상대방(조건 2)이 아닙니다. 또한, 의료과실의 책임 명확성(조건 1)이나 객관적 증거(조건 5)에 대한 정보가 부족하며, 피해 규모(조건 4)도 단일 피해자에 한정됩니다.</t>
+          <t>해당 기사는 약사의 복약지도 의무 소홀로 인한 잠재적 법적 위험과 손해배상 청구 가능성을 논의하는 가상의 시나리오를 다루고 있습니다. 실제 발생한 사건이나 진행 중인 소송이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>백내장 수술 뒤 녹내장 발생해 실명했다면?</t>
+          <t>서울시약  약물안전 복약지도 의무화, 4대 법적 우려 있어</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>kwangju.co.kr</t>
+          <t>medipana.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.kwangju.co.kr/article.php?aid=1774263900797013006</t>
+          <t>https://www.medipana.com/news/articleView.html?idxno=408762</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-23 13:18:52.303637+00:00</t>
+          <t>2026-03-25 12:53:34.224294+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>1심 판결 (원고 일부 승소)</t>
+          <t>약사 책임론 논의 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>환자 A씨가 백내장 수술 후 녹내장성 시신경 손상 등 부작용을 겪자 의사 B씨를 상대로 손해배상 소송을 제기했습니다. 법원은 백내장 수술 당일 시행 및 설명 의무 불이행을 인정하여 의사의 책임을 일부 인정, A씨에게 500만원을 지급하라고 판결했습니다.</t>
+          <t>대한약사회는 졸음 유발 약물 복용 환자의 운전 중 사고 발생 시 약사의 의복약지도 의무 소홀에 따른 과실치사상 손해배상 책임 가능성에 대해 우려를 표명했다. 이는 약사에게 과도한 책임이 부과될 수 있다는 시각에서 나온 것이다. 기사는 특정 사건이 아닌 약사의 법적 책임 범위에 대한 논의를 다루고 있다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>설명 의무 위반으로 의사의 책임이 인정되고(적합 조건 1) 법원 판결문이라는 명확한 증거가 존재하나(적합 조건 5), 판결된 손해배상액이 500만원으로 소송금융 투자 대상으로서는 피해 규모가 매우 작습니다(적합 조건 4 미충족). 또한, 집단적 피해가 아닌 개별 사건이라는 점(적합 조건 3 미충족)도 투자 매력을 낮추는 요인입니다.</t>
+          <t>기사는 약사의 약물지도 의무 소홀로 인한 손해배상 책임 가능성에 대한 논의를 다루고 있으며, 특정 사건이나 피해자가 명확히 제시되지 않은 가상의 상황이다. 상대방 책임이 명확하지 않고, 집단적 피해나 공적 절차 진행 등 소송금융 적합 조건에 해당하지 않는다. 또한, 개별 약국의 자력도 불분명하다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>첫 방문 당일 백내장 수술 후 녹내장…“의사 손배 책임”</t>
+          <t>약물운전 약국 책임 과도한 해석이라는 대약 우려된다</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>kjdaily.com</t>
+          <t>dailypharm.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.kjdaily.com/article.php?aid=1774263050675466005</t>
+          <t>https://www.dailypharm.com/user/news/336836?REFERER=NP</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-23 13:18:17.370711+00:00</t>
+          <t>2026-03-25 12:51:59.016588+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>변호사 법률 검토 단계</t>
+          <t>약사 복약지도 의무 관련 잠재적 소송 위험 경고</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>반려견이 담낭 수술 후 수술 클립이 간을 찔러 사망한 사건에 대해 변호사가 법률 검토 의견을 제시했습니다. 변호사는 동물이 법적으로 '물건'에 준하여 취급되므로 손해배상액이 반려견의 시세와 약간의 위자료 정도로 많지 않을 것이라고 내다봤습니다.</t>
+          <t>서울시약사회는 졸음 유발 약물 복용 환자의 운전 중 대형 사고 발생 시, 약사의 복약지도 의무 소홀을 이유로 과실치사상에 준하는 손해배상 청구가 제기될 수 있다고 경고했다. 이는 약사에게 잠재적인 책임 전가 및 소송 위험이 있음을 시사한다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>반려동물은 법적으로 '물건'에 준하여 취급되므로 손해배상액이 낮을 것으로 예상되어 '피해 규모가 큼' 적합 조건에 부합하지 않습니다. 또한, 집단적 피해가 아닌 개별 사건이며, 상대방의 자력에 대한 정보가 부족하여 소송금융 투자 매력이 낮습니다.</t>
+          <t>이 기사는 약사의 복약지도 의무 소홀로 인한 잠재적 소송 위험을 경고하는 내용으로, 특정 사건이 발생한 것이 아니다. 상대방 책임의 명확성(적합 조건 1), 상대방의 충분한 자력(적합 조건 2), 집단적 피해(적합 조건 3), 공적 절차 진행(적합 조건 6) 등 소송금융 적합 조건 대부분이 충족되지 않는다. 개별 사건 발생 시 피해 규모가 클 수 있으나(적합 조건 4 잠재적 충족), 현재로서는 투자 대상으로서의 구체성이 매우 낮다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>낮을 것으로 예상 (반려견 시세 및 소액 위자료)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>반려견 담낭 수술이 죽음으로…“수술 클립이 간 찔렀다”</t>
+          <t>서울시약  약물운전 복약지도 의무화, 약사 책임 전가·소송 위험</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>yakup.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/SHDB4IP2UKUH</t>
+          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=17&amp;nid=325154</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-17 13:03:05.287362+00:00</t>
+          <t>2026-03-25 12:50:34.873708+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>B학교법인</t>
+          <t>안과 전문의 B씨</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>법원 배상 판결</t>
+          <t>광주지법에서 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>서울 소재 A대학병원을 운영하는 B학교법인이 미숙아 심장 치료 지연에 대한 책임을 인정받아 약 3억1500만원을 배상하라는 법원 판결을 받았습니다. 법원은 환아 상태 변화에도 심장초음파 추적 검사를 소홀히 한 병원 측의 일부 책임을 인정했습니다.</t>
+          <t>백내장 수술을 받은 환자 A씨가 수술 5개월 후 녹내장성 시신경 손상 및 황반부종 진단을 받자, 안과 전문의 B씨의 진료 과실을 주장하며 손해배상 소송을 제기했습니다. 현재 광주지방법원에서 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>법원이 이미 병원 측 책임을 인정하고 배상 판결을 내린 사건으로, 소송금융의 주된 투자 대상인 '새로운 소송 제기' 또는 '진행 중인 소송 지원'과는 거리가 있습니다. 이미 판결이 선고된 사건이므로 신규 투자 기회로서의 매력이 낮습니다. (부적합 조건: 이미 종결된 사건에 준함, 신규성 없음)</t>
+          <t>이 사건은 단일 환자가 개인 의사를 상대로 제기한 의료과실 소송으로, 집단적 피해(조건 3)나 대기업/기관과 같은 충분한 자력을 가진 상대방(조건 2)이 아닙니다. 또한, 의료과실의 책임 명확성(조건 1)이나 객관적 증거(조건 5)에 대한 정보가 부족하며, 피해 규모(조건 4)도 단일 피해자에 한정됩니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>3억1500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>미숙아 심장 치료 지연… 병원 3억1500만원 배상</t>
+          <t>백내장 수술 뒤 녹내장 발생해 실명했다면?</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>kwangju.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934719</t>
+          <t>http://www.kwangju.co.kr/article.php?aid=1774263900797013006</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-17 00:43:31.992221+00:00</t>
+          <t>2026-03-23 13:18:52.303637+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>E의료법인</t>
+          <t>B씨 (의사/병원)</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>법원 판결 최종 확정</t>
+          <t>1심 판결 (원고 일부 승소)</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>신경내분비종양 수술 후 합병증으로 사망한 환자의 유족이 병원을 상대로 2억원대 손해배상 소송을 제기했으나, 법원은 의료진의 과실을 인정하지 않고 원고의 청구를 모두 기각했다. 특히 배우자의 경우 병원과 체결한 부제소 합의의 효력을 인정하여 청구를 각하했으며, 유족 측이 상소하지 않아 판결이 최종 확정되었다.</t>
+          <t>환자 A씨가 백내장 수술 후 녹내장성 시신경 손상 등 부작용을 겪자 의사 B씨를 상대로 손해배상 소송을 제기했습니다. 법원은 백내장 수술 당일 시행 및 설명 의무 불이행을 인정하여 의사의 책임을 일부 인정, A씨에게 500만원을 지급하라고 판결했습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>해당 사건은 법원의 판결이 최종 확정되어 종결되었으므로 소송금융 투자 대상으로서 부적합합니다. (부적합 조건: 이미 종결된 사건) 또한, 법원이 의료진의 과실을 인정하지 않아 상대방 책임이 명확하다고 보기 어렵습니다. (적합 조건: 상대방 책임이 비교적 명확함 불충족)</t>
+          <t>설명 의무 위반으로 의사의 책임이 인정되고(적합 조건 1) 법원 판결문이라는 명확한 증거가 존재하나(적합 조건 5), 판결된 손해배상액이 500만원으로 소송금융 투자 대상으로서는 피해 규모가 매우 작습니다(적합 조건 4 미충족). 또한, 집단적 피해가 아닌 개별 사건이라는 점(적합 조건 3 미충족)도 투자 매력을 낮추는 요인입니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>2억원대</t>
+          <t>500만원</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>불가피한 감염·출혈 사망  의료과실 아냐</t>
+          <t>첫 방문 당일 백내장 수술 후 녹내장…“의사 손배 책임”</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>doctorsnews.co.kr</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163726</t>
+          <t>http://www.kjdaily.com/article.php?aid=1774263050675466005</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-16 13:07:32.369422+00:00</t>
+          <t>2026-03-23 13:18:17.370711+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>남편의 억울한 죽음을 밝히기 위해 소송을 결심하고 진행 중</t>
+          <t>변호사 법률 검토 단계</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>김민주가 남편의 억울한 죽음을 밝히기 위해 신이랑 변호사와 함께 이강풍 집도의를 상대로 의료과실 소송을 결심하는 내용입니다. 의료과실 증명의 어려움이 예상되는 상황입니다.</t>
+          <t>반려견이 담낭 수술 후 수술 클립이 간을 찔러 사망한 사건에 대해 변호사가 법률 검토 의견을 제시했습니다. 변호사는 동물이 법적으로 '물건'에 준하여 취급되므로 손해배상액이 반려견의 시세와 약간의 위자료 정도로 많지 않을 것이라고 내다봤습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>해당 기사는 드라마의 줄거리 요약으로, 실제 사건이 아니므로 소송금융 투자 대상으로 부적합합니다. 가상의 사건으로 판단하더라도, 의료과실 증명의 어려움이 언급되어 상대방 책임이 명확하지 않고, 피해자가 1명으로 집단적 피해에 해당하지 않습니다.</t>
+          <t>반려동물은 법적으로 '물건'에 준하여 취급되므로 손해배상액이 낮을 것으로 예상되어 '피해 규모가 큼' 적합 조건에 부합하지 않습니다. 또한, 집단적 피해가 아닌 개별 사건이며, 상대방의 자력에 대한 정보가 부족하여 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>낮을 것으로 예상 (반려견 시세 및 소액 위자료)</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>첫방 '신이랑 법률사무소' 유연석, 허성태에 빙의됐다... 진짜 싫다  [종...</t>
+          <t>반려견 담낭 수술이 죽음으로…“수술 클립이 간 찔렀다”</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2123076</t>
+          <t>https://lawtalknews.co.kr/article/SHDB4IP2UKUH</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-14 00:33:08.111992+00:00</t>
+          <t>2026-03-17 13:03:05.287362+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>B학교법인</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>의료진 항소심 벌금형 감형, 유족과 민형사상 합의 완료</t>
+          <t>법원 배상 판결</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>영아 사망 사건으로 기소된 골수검사 전공의가 항소심에서 벌금형으로 감형받았습니다. 의료진이 유족에게 2억원을 공탁하고 병원이 3천만원을 추가 지급하며 민형사상 책임을 묻지 않기로 합의가 완료된 점이 양형 사유로 작용했습니다.</t>
+          <t>서울 소재 A대학병원을 운영하는 B학교법인이 미숙아 심장 치료 지연에 대한 책임을 인정받아 약 3억1500만원을 배상하라는 법원 판결을 받았습니다. 법원은 환아 상태 변화에도 심장초음파 추적 검사를 소홀히 한 병원 측의 일부 책임을 인정했습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>의료진과 병원이 유족에게 총 2억 3천만원을 지급하고 민형사상 책임을 묻지 않기로 합의가 완료된 사건입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>법원이 이미 병원 측 책임을 인정하고 배상 판결을 내린 사건으로, 소송금융의 주된 투자 대상인 '새로운 소송 제기' 또는 '진행 중인 소송 지원'과는 거리가 있습니다. 이미 판결이 선고된 사건이므로 신규 투자 기회로서의 매력이 낮습니다. (부적합 조건: 이미 종결된 사건에 준함, 신규성 없음)</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>2억 3천만원</t>
+          <t>3억1500만원</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명 (영아)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>'영아 사망' 골수검사 전공의, 항소심서 벌금형…금고형서 감형</t>
+          <t>미숙아 심장 치료 지연… 병원 3억1500만원 배상</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037093</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934719</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-10 00:43:09.831293+00:00</t>
+          <t>2026-03-17 00:43:31.992221+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>산부인과 의사들</t>
+          <t>E의료법인</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>창원지방법원 진주지원 1심 원고 청구 기각</t>
+          <t>법원 판결 최종 확정</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>부모가 산전 초음파에서 태아의 손가락 기형을 발견하지 못했다며 산부인과 의사들을 상대로 제기한 손해배상 소송에서 1심 법원이 원고의 청구를 모두 기각했습니다. 법원은 의사들의 과실을 인정하지 않았습니다.</t>
+          <t>신경내분비종양 수술 후 합병증으로 사망한 환자의 유족이 병원을 상대로 2억원대 손해배상 소송을 제기했으나, 법원은 의료진의 과실을 인정하지 않고 원고의 청구를 모두 기각했다. 특히 배우자의 경우 병원과 체결한 부제소 합의의 효력을 인정하여 청구를 각하했으며, 유족 측이 상소하지 않아 판결이 최종 확정되었다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>1심 법원에서 원고의 청구를 모두 기각하여 의사의 과실이 인정되지 않았습니다. (적합 조건 1, 5에 반함) 이미 1심 판결이 원고 패소로 선고된 사건으로, 소송금융 투자 대상으로서의 매력이 매우 낮습니다.</t>
+          <t>해당 사건은 법원의 판결이 최종 확정되어 종결되었으므로 소송금융 투자 대상으로서 부적합합니다. (부적합 조건: 이미 종결된 사건) 또한, 법원이 의료진의 과실을 인정하지 않아 상대방 책임이 명확하다고 보기 어렵습니다. (적합 조건: 상대방 책임이 비교적 명확함 불충족)</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억원대</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>산전 초음파서 손가락 기형 미발견… 과실 아니다</t>
+          <t>불가피한 감염·출혈 사망  의료과실 아냐</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934447</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163726</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-09 13:23:11.633331+00:00</t>
+          <t>2026-03-16 13:07:32.369422+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>이강풍 집도의</t>
+        </is>
+      </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>환자가 병원 측에 손해배상 요구 중, 재수술 진행</t>
+          <t>남편의 억울한 죽음을 밝히기 위해 소송을 결심하고 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>한 환자가 코 수술 후 합병증으로 정신적 고통을 겪고 재수술까지 받게 되자, 의사의 부적절한 수술을 주장하며 병원 측에 손해배상을 요구했습니다. 병원 측은 환자가 비성형술을 받았으며 재수술로 인한 비변형 가능성을 언급하며 환자의 주장에 반박하고 있습니다.</t>
+          <t>김민주가 남편의 억울한 죽음을 밝히기 위해 신이랑 변호사와 함께 이강풍 집도의를 상대로 의료과실 소송을 결심하는 내용입니다. 의료과실 증명의 어려움이 예상되는 상황입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>이 사건은 개별 환자의 의료과실 주장으로, 집단적 피해나 명확히 자력이 충분한 대기업/기관이 특정되지 않습니다. 피해 규모 또한 기사 내용만으로는 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
+          <t>해당 기사는 드라마의 줄거리 요약으로, 실제 사건이 아니므로 소송금융 투자 대상으로 부적합합니다. 가상의 사건으로 판단하더라도, 의료과실 증명의 어려움이 언급되어 상대방 책임이 명확하지 않고, 피해자가 1명으로 집단적 피해에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>코 수술, 검사 이상 없었는데…3개월 뒤 함몰</t>
+          <t>첫방 '신이랑 법률사무소' 유연석, 허성태에 빙의됐다... 진짜 싫다  [종...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77161</t>
+          <t>https://www.xportsnews.com/article/2123076</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-07 00:26:57.795904+00:00</t>
+          <t>2026-03-14 00:33:08.111992+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>간호사 실형 선고 및 보호관찰 확정 (형사 사건 종결)</t>
+          <t>의료진 항소심 벌금형 감형, 유족과 민형사상 합의 완료</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>미국 위스콘신주 간호사 멜리사 너트슨이 약물 재활 프로그램 환자와 부적절한 관계를 맺고 이를 숨기기 위해 허위 성폭행 주장을 한 사건. 너트슨은 공무원 직무 비위와 수사 방해 혐의로 징역 18개월을 선고받았다. 이 사건은 환자와 간호사 사이의 신뢰를 심각하게 훼손한 것으로 지적되었다.</t>
+          <t>영아 사망 사건으로 기소된 골수검사 전공의가 항소심에서 벌금형으로 감형받았습니다. 의료진이 유족에게 2억원을 공탁하고 병원이 3천만원을 추가 지급하며 민형사상 책임을 묻지 않기로 합의가 완료된 점이 양형 사유로 작용했습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>간호사 개인을 상대로 한 사건으로 상대방의 자력이 불충분하며(적합 조건 2 불충족), 집단적 피해가 아닌 단일 피해자 사건임(적합 조건 3 불충족). 형사 절차는 이미 종결되었고(부적합 조건: 이미 종결된 사건), 민사 소송의 피해 규모 추정이 어렵다.</t>
+          <t>의료진과 병원이 유족에게 총 2억 3천만원을 지급하고 민형사상 책임을 묻지 않기로 합의가 완료된 사건입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 3천만원</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (영아)</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>환자와 부적절 관계 맺은후 성폭행 주장 美간호사…문자메시지엔</t>
+          <t>'영아 사망' 골수검사 전공의, 항소심서 벌금형…금고형서 감형</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>docdocdoc.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11572501?ref=naver</t>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037093</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-06 00:19:56.088574+00:00</t>
+          <t>2026-03-10 00:43:09.831293+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>B의료법인</t>
+          <t>산부인과 의사들</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>1심 기각 판결</t>
+          <t>창원지방법원 진주지원 1심 원고 청구 기각</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>서울중앙지방법원은 소아 환자 A군 측이 B의료법인을 상대로 제기한 소아 폐렴 진단 지연에 따른 손해배상 청구를 기각했다. 법원은 병원이 배상할 책임이 없다고 판단했으며, 소송비용은 각자 부담하도록 판결했다. 이는 원고 측이 병원의 과실을 입증하는 데 실패했음을 의미한다.</t>
+          <t>부모가 산전 초음파에서 태아의 손가락 기형을 발견하지 못했다며 산부인과 의사들을 상대로 제기한 손해배상 소송에서 1심 법원이 원고의 청구를 모두 기각했습니다. 법원은 의사들의 과실을 인정하지 않았습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>소아 폐렴 진단 지연에 대한 손해배상 청구가 1심에서 기각되어 상대방 책임이 명확하지 않음(적합 조건 1 불충족). 단일 환자 사건으로 집단적 피해나 큰 피해 규모에 해당하지 않으며(적합 조건 3, 4 불충족), 이미 법원 판결이 선고되어 소송금융 투자 대상으로서의 매력이 낮음(부적합 조건 해당).</t>
+          <t>1심 법원에서 원고의 청구를 모두 기각하여 의사의 과실이 인정되지 않았습니다. (적합 조건 1, 5에 반함) 이미 1심 판결이 원고 패소로 선고된 사건으로, 소송금융 투자 대상으로서의 매력이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>소아 폐렴 진단 지연… 병원 배상 안해도 된다</t>
+          <t>산전 초음파서 손가락 기형 미발견… 과실 아니다</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934250</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934447</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-02 00:39:38.618295+00:00</t>
+          <t>2026-03-09 13:23:11.633331+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>보호자가 병원에 손해배상 요구</t>
+          <t>환자가 병원 측에 손해배상 요구 중, 재수술 진행</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>15개월 영아의 보호자가 병원의 과잉검사와 가와사키병 진단 지연에 대해 손해배상을 요구했습니다. 영아는 고열, 발진, 탈수 등의 증상으로 병원을 찾았으며, 보호자는 불필요한 뇌척수액 검사까지 진행되었다고 주장하고 있습니다.</t>
+          <t>한 환자가 코 수술 후 합병증으로 정신적 고통을 겪고 재수술까지 받게 되자, 의사의 부적절한 수술을 주장하며 병원 측에 손해배상을 요구했습니다. 병원 측은 환자가 비성형술을 받았으며 재수술로 인한 비변형 가능성을 언급하며 환자의 주장에 반박하고 있습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>단일 피해자 사례로 집단적 피해 조건에 해당하지 않으며, 상대방 병원이 특정되지 않아 자력 판단이 어렵습니다. 기사 내용만으로는 상대방 책임의 명확성이 낮고, 공적 절차 진행 여부도 확인되지 않아 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>이 사건은 개별 환자의 의료과실 주장으로, 집단적 피해나 명확히 자력이 충분한 대기업/기관이 특정되지 않습니다. 피해 규모 또한 기사 내용만으로는 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>영아 과잉검사 문제제기…원치 않는 '뇌척수액 검사'까지</t>
+          <t>코 수술, 검사 이상 없었는데…3개월 뒤 함몰</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>consumuch.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77041</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77161</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-01 12:35:06.131666+00:00</t>
+          <t>2026-03-07 00:26:57.795904+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>의료기관 또는 의료진</t>
-[...2 lines deleted...]
-      <c r="D19" t="inlineStr"/>
+          <t>멜리사 너트슨</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>잠재적 의료과실 소송 가능성</t>
+          <t>간호사 실형 선고 및 보호관찰 확정 (형사 사건 종결)</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>이 기사는 비만 치료제 위고비의 중증 부작용 발생 시 의료진이 충분한 설명을 하지 않았다면 의료과실로 손해배상 청구 대상이 될 수 있음을 설명합니다. 발생 확률이 낮더라도 치명적인 부작용에 대해서는 반드시 설명해야 한다는 법적 원칙을 강조하며, 환자들이 알아야 할 법적 구제 방안을 제시합니다.</t>
+          <t>미국 위스콘신주 간호사 멜리사 너트슨이 약물 재활 프로그램 환자와 부적절한 관계를 맺고 이를 숨기기 위해 허위 성폭행 주장을 한 사건. 너트슨은 공무원 직무 비위와 수사 방해 혐의로 징역 18개월을 선고받았다. 이 사건은 환자와 간호사 사이의 신뢰를 심각하게 훼손한 것으로 지적되었다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>이 기사는 위고비 부작용과 관련한 의료진의 설명 의무 위반 시 법적 책임에 대한 일반적인 법률 가이드이며, 특정 사건이나 집단 피해를 다루는 보도가 아닙니다. 따라서 상대방 책임의 명확성(적합 조건 1), 상대방의 자력(적합 조건 2), 집단적 피해(적합 조건 3), 피해 규모(적합 조건 4), 증거 확보 가능성(적합 조건 5), 공적 절차 진행 여부(적합 조건 6) 등 소송금융 적합 조건을 판단하기 어렵습니다.</t>
+          <t>간호사 개인을 상대로 한 사건으로 상대방의 자력이 불충분하며(적합 조건 2 불충족), 집단적 피해가 아닌 단일 피해자 사건임(적합 조건 3 불충족). 형사 절차는 이미 종결되었고(부적합 조건: 이미 종결된 사건), 민사 소송의 피해 규모 추정이 어렵다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>위고비 부작용 피해, 의사 책임은? 환자가 알아야 할 법적 구제법</t>
+          <t>환자와 부적절 관계 맺은후 성폭행 주장 美간호사…문자메시지엔</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/670B1P7CWGNM</t>
+          <t>https://www.munhwa.com/article/11572501?ref=naver</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-02-28 01:28:25.564918+00:00</t>
+          <t>2026-03-06 00:19:56.088574+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr"/>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>B의료법인</t>
+        </is>
+      </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>환자안전사고 관련 독립조사기구 및 안전기금 설립을 위한 입법 추진 중</t>
+          <t>1심 기각 판결</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>환자안전사고 발생 시 환자 측이 과실 입증에 막대한 시간과 비용을 소요하는 문제를 해결하기 위해, 김선민 의원이 독립조사기구 및 안전기금 설립을 추진하고 있습니다. 이는 보건의료인의 법적 중압감을 완화하고 필수의료 현장 기피 현상을 줄이는 것을 목표로 합니다.</t>
+          <t>서울중앙지방법원은 소아 환자 A군 측이 B의료법인을 상대로 제기한 소아 폐렴 진단 지연에 따른 손해배상 청구를 기각했다. 법원은 병원이 배상할 책임이 없다고 판단했으며, 소송비용은 각자 부담하도록 판결했다. 이는 원고 측이 병원의 과실을 입증하는 데 실패했음을 의미한다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>본 기사는 환자안전사고의 일반적인 문제점과 이를 해결하기 위한 입법 추진 상황을 다루고 있어, 특정 사건에 대한 소송금융 투자 기회로 보기 어렵습니다. 특정 피해자 집단, 명확한 상대방, 구체적인 피해 규모 등 소송금융 투자에 필요한 핵심 정보가 부재합니다.</t>
+          <t>소아 폐렴 진단 지연에 대한 손해배상 청구가 1심에서 기각되어 상대방 책임이 명확하지 않음(적합 조건 1 불충족). 단일 환자 사건으로 집단적 피해나 큰 피해 규모에 해당하지 않으며(적합 조건 3, 4 불충족), 이미 법원 판결이 선고되어 소송금융 투자 대상으로서의 매력이 낮음(부적합 조건 해당).</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>환자안전사고 '독립조사기구·안전기금' 추진</t>
+          <t>소아 폐렴 진단 지연… 병원 배상 안해도 된다</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934143</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934250</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-02-26 00:50:29.478060+00:00</t>
+          <t>2026-03-02 00:39:38.618295+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>환자의 흉기 난동에 대한 형사 재판 2심 실형 선고</t>
+          <t>보호자가 병원에 손해배상 요구</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>임플란트 시술 후 극심한 통증을 겪던 환자가 치과에서 흉기 난동을 벌여 2심에서도 실형을 선고받았습니다. 피해자는 피고인의 처벌을 원치 않는다는 의사를 밝혔고, 피고인은 다른 피해자들을 위해 형사 공탁을 진행했습니다.</t>
+          <t>15개월 영아의 보호자가 병원의 과잉검사와 가와사키병 진단 지연에 대해 손해배상을 요구했습니다. 영아는 고열, 발진, 탈수 등의 증상으로 병원을 찾았으며, 보호자는 불필요한 뇌척수액 검사까지 진행되었다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>기사는 임플란트 통증으로 인한 환자의 흉기 난동 형사 사건에 초점을 맞추고 있어, 치과의 의료 과실 여부나 민사상 손해배상 책임이 명확하지 않습니다. 피해 규모나 집단성, 상대방(치과)의 자력에 대한 정보도 부족하여 소송금융 투자 적합 조건(1, 2, 3, 4, 5)을 충족하기 어렵습니다.</t>
+          <t>단일 피해자 사례로 집단적 피해 조건에 해당하지 않으며, 상대방 병원이 특정되지 않아 자력 판단이 어렵습니다. 기사 내용만으로는 상대방 책임의 명확성이 낮고, 공적 절차 진행 여부도 확인되지 않아 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>임플란트했는데 통증으로 고문  치과서 흉기 난동 2심도 실형</t>
+          <t>영아 과잉검사 문제제기…원치 않는 '뇌척수액 검사'까지</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008455800&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77041</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-02-26 00:21:32.425654+00:00</t>
+          <t>2026-03-01 12:35:06.131666+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>성남시 소재 치과</t>
-[...6 lines deleted...]
-      </c>
+          <t>의료기관 또는 의료진</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>환자의 통증으로 인한 형사 사건 진행 중. 잠재적 의료과실 소송은 미제기.</t>
+          <t>잠재적 의료과실 소송 가능성</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>임플란트 수술 후 극심한 통증을 호소하던 60대 남성이 치과 직원들에게 흉기 난동을 부려 2심에서도 실형을 선고받았습니다. 환자는 1400만원 상당의 임플란트 치료 후 지속적인 통증으로 인해 범행을 결심한 것으로 파악되었습니다.</t>
+          <t>이 기사는 비만 치료제 위고비의 중증 부작용 발생 시 의료진이 충분한 설명을 하지 않았다면 의료과실로 손해배상 청구 대상이 될 수 있음을 설명합니다. 발생 확률이 낮더라도 치명적인 부작용에 대해서는 반드시 설명해야 한다는 법적 원칙을 강조하며, 환자들이 알아야 할 법적 구제 방안을 제시합니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 치과의 의료과실 책임이 명확하다고 보기 어려우며(상대방 책임이 비교적 명확함 조건 미충족), 치과의 자력이나 의료과실로 인한 실제 피해 규모(수억 원 이상)도 불분명합니다. 또한, 단일 환자의 사례로 집단적 피해가 아니며 치과를 대상으로 한 공적 절차도 진행 중이지 않습니다.</t>
+          <t>이 기사는 위고비 부작용과 관련한 의료진의 설명 의무 위반 시 법적 책임에 대한 일반적인 법률 가이드이며, 특정 사건이나 집단 피해를 다루는 보도가 아닙니다. 따라서 상대방 책임의 명확성(적합 조건 1), 상대방의 자력(적합 조건 2), 집단적 피해(적합 조건 3), 피해 규모(적합 조건 4), 증거 확보 가능성(적합 조건 5), 공적 절차 진행 여부(적합 조건 6) 등 소송금융 적합 조건을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>임플란트 통증 지속  치과서 흉기 난동 벌인 60대, 2심도 실형</t>
+          <t>위고비 부작용 피해, 의사 책임은? 환자가 알아야 할 법적 구제법</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05982726645354128</t>
+          <t>https://lawtalknews.co.kr/article/670B1P7CWGNM</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-02-25 12:40:45.960376+00:00</t>
+          <t>2026-02-28 01:28:25.564918+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>1심 판결 선고 (원고 패소)</t>
+          <t>환자안전사고 관련 독립조사기구 및 안전기금 설립을 위한 입법 추진 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>반복 수술 후 후유장해가 발생한 환자가 의료진의 과실과 설명의무 위반을 주장하며 손해배상 소송을 제기했으나, 전주지방법원은 의료진 과실을 인정할 증거가 부족하다는 이유로 환자 측의 청구를 기각했습니다. 이 사건은 이미 1심 판결이 선고되어 원고가 패소한 상황입니다.</t>
+          <t>환자안전사고 발생 시 환자 측이 과실 입증에 막대한 시간과 비용을 소요하는 문제를 해결하기 위해, 김선민 의원이 독립조사기구 및 안전기금 설립을 추진하고 있습니다. 이는 보건의료인의 법적 중압감을 완화하고 필수의료 현장 기피 현상을 줄이는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>이미 법원에서 원고의 손해배상 청구가 기각된 1심 판결이 선고된 사건으로, 소송금융 투자 대상으로서의 신규성이 없으며 투자 매력이 매우 낮습니다. (부적합 조건: 이미 종결된 사건) 또한, 의료진 과실 및 설명의무 위반을 인정할 증거가 부족하다는 법원의 판단이 있어, 상대방 책임이 명확하지 않고 증거 확보가 어렵다는 점도 투자 부적합 사유입니다.</t>
+          <t>본 기사는 환자안전사고의 일반적인 문제점과 이를 해결하기 위한 입법 추진 상황을 다루고 있어, 특정 사건에 대한 소송금융 투자 기회로 보기 어렵습니다. 특정 피해자 집단, 명확한 상대방, 구체적인 피해 규모 등 소송금융 투자에 필요한 핵심 정보가 부재합니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>9번 수술 환자… 수술 반복이 의료과실 아니다</t>
+          <t>환자안전사고 '독립조사기구·안전기금' 추진</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934077</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934143</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-02-24 00:38:48.561527+00:00</t>
+          <t>2026-02-26 00:50:29.478060+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>의료과실</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr"/>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
       <c r="D24" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>환자의 흉기 난동에 대한 형사 재판 2심 실형 선고</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>임플란트 시술 후 극심한 통증을 겪던 환자가 치과에서 흉기 난동을 벌여 2심에서도 실형을 선고받았습니다. 피해자는 피고인의 처벌을 원치 않는다는 의사를 밝혔고, 피고인은 다른 피해자들을 위해 형사 공탁을 진행했습니다.</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>기사는 임플란트 통증으로 인한 환자의 흉기 난동 형사 사건에 초점을 맞추고 있어, 치과의 의료 과실 여부나 민사상 손해배상 책임이 명확하지 않습니다. 피해 규모나 집단성, 상대방(치과)의 자력에 대한 정보도 부족하여 소송금융 투자 적합 조건(1, 2, 3, 4, 5)을 충족하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>임플란트했는데 통증으로 고문  치과서 흉기 난동 2심도 실형</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008455800&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:21:32.425654+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>성남시 소재 치과</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E24" t="inlineStr">
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>환자의 통증으로 인한 형사 사건 진행 중. 잠재적 의료과실 소송은 미제기.</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>임플란트 수술 후 극심한 통증을 호소하던 60대 남성이 치과 직원들에게 흉기 난동을 부려 2심에서도 실형을 선고받았습니다. 환자는 1400만원 상당의 임플란트 치료 후 지속적인 통증으로 인해 범행을 결심한 것으로 파악되었습니다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>기사 내용만으로는 치과의 의료과실 책임이 명확하다고 보기 어려우며(상대방 책임이 비교적 명확함 조건 미충족), 치과의 자력이나 의료과실로 인한 실제 피해 규모(수억 원 이상)도 불분명합니다. 또한, 단일 환자의 사례로 집단적 피해가 아니며 치과를 대상으로 한 공적 절차도 진행 중이지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>임플란트 통증 지속  치과서 흉기 난동 벌인 60대, 2심도 실형</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05982726645354128</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:40:45.960376+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>의료기관</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>1심 판결 선고 (원고 패소)</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>반복 수술 후 후유장해가 발생한 환자가 의료진의 과실과 설명의무 위반을 주장하며 손해배상 소송을 제기했으나, 전주지방법원은 의료진 과실을 인정할 증거가 부족하다는 이유로 환자 측의 청구를 기각했습니다. 이 사건은 이미 1심 판결이 선고되어 원고가 패소한 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>이미 법원에서 원고의 손해배상 청구가 기각된 1심 판결이 선고된 사건으로, 소송금융 투자 대상으로서의 신규성이 없으며 투자 매력이 매우 낮습니다. (부적합 조건: 이미 종결된 사건) 또한, 의료진 과실 및 설명의무 위반을 인정할 증거가 부족하다는 법원의 판단이 있어, 상대방 책임이 명확하지 않고 증거 확보가 어렵다는 점도 투자 부적합 사유입니다.</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>9번 수술 환자… 수술 반복이 의료과실 아니다</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>dailymedi.com</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934077</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:38:48.561527+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>의료과실</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr"/>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
         <is>
           <t>개인의 시술 중 화상 피해 호소</t>
         </is>
       </c>
-      <c r="F24" t="inlineStr">
+      <c r="F27" t="inlineStr">
         <is>
           <t>가수 권민아가 시술 중 2도 화상을 입고 불안감을 호소하고 있습니다. 구체적인 시술 내용이나 시술 기관, 피해 규모 등은 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
-      <c r="G24" t="inlineStr">
+      <c r="G27" t="inlineStr">
         <is>
           <t>기사 제목만으로는 상대방 특정 및 책임 명확성, 피해 규모, 집단성, 공적 절차 진행 여부 등 소송금융 적합 조건을 판단하기 어렵습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 불충분) 개인의 2도 화상 피해로 보이며, 상대방의 자력이나 증거 유무도 불분명합니다.</t>
         </is>
       </c>
-      <c r="H24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I24" t="inlineStr">
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
         <is>
           <t>1명 (권민아)</t>
         </is>
       </c>
-      <c r="J24" t="inlineStr">
+      <c r="J27" t="inlineStr">
         <is>
           <t>30년 째 벌 받는 기분  권민아, 시술 중 '2도 화상' 불안 호소</t>
         </is>
       </c>
-      <c r="K24" t="inlineStr">
+      <c r="K27" t="inlineStr">
         <is>
           <t>mydaily.co.kr</t>
         </is>
       </c>
-      <c r="L24" t="inlineStr">
+      <c r="L27" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M24" t="inlineStr">
+      <c r="M27" t="inlineStr">
         <is>
           <t>https://www.mydaily.co.kr/page/view/2026022306211996698</t>
         </is>
       </c>
-      <c r="N24" t="inlineStr">
+      <c r="N27" t="inlineStr">
         <is>
           <t>2026-02-23 00:39:41.656524+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N24"/>
+  <autoFilter ref="A1:N27"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>