--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,69 +433,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="38" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="8" customWidth="1" min="8" max="8"/>
+    <col width="10" customWidth="1" min="8" max="8"/>
     <col width="37" customWidth="1" min="9" max="9"/>
     <col width="38" customWidth="1" min="10" max="10"/>
-    <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -525,330 +532,402 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>의료과오</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>의료기관 및 의료진</t>
+          <t>B병원장, C의사</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>매년 700~900건의 1심 판결 선고, 환자 승소율 절반 수준</t>
+          <t>서울북부지방법원 1심 원고 청구 기각</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>의료과오로 인한 민사소송이 매년 700~900건 수준으로 꾸준히 제기되고 있으며, 환자 승소율은 절반에 달합니다. 의료진의 형사 책임 부담도 적지 않아, 의료 전문직의 책임 체계 강화가 논의되고 있습니다.</t>
+          <t>환자 A씨가 손목 결절종 제거 수술 후 신경 손상 및 관절 강직 후유증을 주장하며 병원과 의사를 상대로 2억 500만원대 손해배상 소송을 제기했습니다. 그러나 서울북부지방법원은 해당 증상이 의료과실이 아닌 일반적 합병증일 가능성이 크고, 의료진의 설명의무 위반도 없었다며 원고의 청구를 모두 기각했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>의료과오 소송은 매년 700~900건에 달하며 환자 승소율이 절반 수준으로, 상대방 책임이 비교적 명확한 경우가 많습니다. 의료기관 및 의료진은 자력이 충분하거나 보험에 가입되어 있을 가능성이 높고, 형사 책임 부담 언급은 공적 절차 진행 가능성을 시사합니다. 이는 소송금융 투자 대상으로서 꾸준한 기회를 제공합니다.</t>
+          <t>법원이 의료과실 및 설명의무 위반을 모두 인정하지 않아 상대방의 책임이 명확하지 않습니다. (적합 조건 1 불충족) 또한, 1심에서 원고의 청구가 모두 기각되어 승소 가능성이 현저히 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 500만원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>의사 면허관리 '자율규제' 논의…전문직 책임체계 강화 화두</t>
+          <t>수술 후 감각저하 후유증 …2억원대 민사소송 결론은?</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>medipana.com</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.medipana.com/news/articleView.html?idxno=407862</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=164330</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-09 00:38:32.516873+00:00</t>
+          <t>2026-06-26 16:37:22.998419+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>의료과오</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>윤모 씨 (병원장), 심모 씨 (의사)</t>
+          <t>의료기관 및 의료진</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>형사 1심 유죄 판결, 항소 예정. 민사 소송 미제기.</t>
+          <t>매년 700~900건의 1심 판결 선고, 환자 승소율 절반 수준</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>임신 36주 태아를 출산 후 냉동고에 넣어 숨지게 한 사건으로, 1심 법원이 병원장과 수술 의사에게 살인죄를 인정하고 각각 징역 6년과 4년을 선고했습니다. 산모에게도 살인죄 공범으로 징역 3년 집행유예 5년이 선고되었습니다. 병원장은 527명의 환자로부터 약 14.6억 원의 수술비를 챙긴 혐의도 받고 있으며, 보건복지부 진정으로 수사가 시작되었습니다.</t>
+          <t>의료과오로 인한 민사소송이 매년 700~900건 수준으로 꾸준히 제기되고 있으며, 환자 승소율은 절반에 달합니다. 의료진의 형사 책임 부담도 적지 않아, 의료 전문직의 책임 체계 강화가 논의되고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>병원장과 의사가 36주 태아 살인죄로 1심 유죄 판결을 받아 상대방 책임이 명확하며(적합 조건 1), 병원장이 527명의 환자로부터 약 14.6억 원의 수술비를 챙긴 것으로 보도되어 배상 자력이 충분할 것으로 예상됩니다(적합 조건 2). 또한, 527명의 환자를 대상으로 한 불법 시술 정황은 집단적 피해 가능성을 시사하며(적합 조건 3), 태아 사망이라는 중대한 피해와 병원장의 불법 수익 규모는 피해 규모가 큼을 보여줍니다(적합 조건 4). 형사 재판 결과와 보건복지부 진정 및 수사를 통해 증거 확보가 용이하며(적합 조건 5), 이미 공적 절차(형사 재판)가 진행되어 1심 판결이 선고된 상태입니다(적합 조건 6). 현재 형사 재판 1심 판결 후 항소 예정이며, 민사 소송은 아직 제기되지 않아 투자 기회가 있습니다.</t>
+          <t>의료과오 소송은 매년 700~900건에 달하며 환자 승소율이 절반 수준으로, 상대방 책임이 비교적 명확한 경우가 많습니다. 의료기관 및 의료진은 자력이 충분하거나 보험에 가입되어 있을 가능성이 높고, 형사 책임 부담 언급은 공적 절차 진행 가능성을 시사합니다. 이는 소송금융 투자 대상으로서 꾸준한 기회를 제공합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명 (사망 태아), 잠재적 피해자 527명 (불법 시술 환자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'36주 낙태' 살인죄 인정…유튜버 산모는 '집유' 왜</t>
+          <t>의사 면허관리 '자율규제' 논의…전문직 책임체계 강화 화두</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>medipana.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603040592&amp;t=NN</t>
+          <t>https://www.medipana.com/news/articleView.html?idxno=407862</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-05 01:14:10.550788+00:00</t>
+          <t>2026-03-09 00:38:32.516873+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>의료과오</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>고든 (의사), 에프워스 사립 병원</t>
+          <t>윤모 씨 (병원장), 심모 씨 (의사)</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>120명 이상 피해 여성 집단소송 준비 중, 병원 자체 조사 착수</t>
+          <t>형사 1심 유죄 판결, 항소 예정. 민사 소송 미제기.</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>유명 의사가 불필요한 자궁 및 난소 적출 수술을 시행했다는 의혹이 제기되었으며, 120명이 넘는 피해 여성들이 집단소송을 준비 중이다. 해당 의사는 의혹 제기 직후 은퇴했으며, 그가 근무했던 병원도 자체 조사에 착수했다.</t>
+          <t>임신 36주 태아를 출산 후 냉동고에 넣어 숨지게 한 사건으로, 1심 법원이 병원장과 수술 의사에게 살인죄를 인정하고 각각 징역 6년과 4년을 선고했습니다. 산모에게도 살인죄 공범으로 징역 3년 집행유예 5년이 선고되었습니다. 병원장은 527명의 환자로부터 약 14.6억 원의 수술비를 챙긴 혐의도 받고 있으며, 보건복지부 진정으로 수사가 시작되었습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>유명 의사의 불필요한 자궁·난소 적출로 120명이 넘는 피해자가 발생하여 집단소송이 준비 중입니다. 상대방(의사 및 병원)의 책임이 비교적 명확하고, 병원의 자체 조사 진행 및 의사의 은퇴는 증거 확보 가능성을 높입니다. 피해 규모가 크고 집단적 피해에 해당하여 소송금융 적합도가 높습니다. (적합 조건 1, 2, 3, 4, 5, 6)</t>
+          <t>병원장과 의사가 36주 태아 살인죄로 1심 유죄 판결을 받아 상대방 책임이 명확하며(적합 조건 1), 병원장이 527명의 환자로부터 약 14.6억 원의 수술비를 챙긴 것으로 보도되어 배상 자력이 충분할 것으로 예상됩니다(적합 조건 2). 또한, 527명의 환자를 대상으로 한 불법 시술 정황은 집단적 피해 가능성을 시사하며(적합 조건 3), 태아 사망이라는 중대한 피해와 병원장의 불법 수익 규모는 피해 규모가 큼을 보여줍니다(적합 조건 4). 형사 재판 결과와 보건복지부 진정 및 수사를 통해 증거 확보가 용이하며(적합 조건 5), 이미 공적 절차(형사 재판)가 진행되어 1심 판결이 선고된 상태입니다(적합 조건 6). 현재 형사 재판 1심 판결 후 항소 예정이며, 민사 소송은 아직 제기되지 않아 투자 기회가 있습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>120명 이상</t>
+          <t>1명 (사망 태아), 잠재적 피해자 527명 (불법 시술 환자)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>멀쩡한 자궁·난소 적출한 유명 의사…불필요한 수술 의혹에 '은퇴'</t>
+          <t>'36주 낙태' 살인죄 인정…유튜버 산모는 '집유' 왜</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026022424447</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603040592&amp;t=NN</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-02-25 00:37:19.343603+00:00</t>
+          <t>2026-03-05 01:14:10.550788+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="2" t="inlineStr">
+      <c r="A5" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>의료과오</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
+          <t>고든 (의사), 에프워스 사립 병원</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>120명 이상 피해 여성 집단소송 준비 중, 병원 자체 조사 착수</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>유명 의사가 불필요한 자궁 및 난소 적출 수술을 시행했다는 의혹이 제기되었으며, 120명이 넘는 피해 여성들이 집단소송을 준비 중이다. 해당 의사는 의혹 제기 직후 은퇴했으며, 그가 근무했던 병원도 자체 조사에 착수했다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>유명 의사의 불필요한 자궁·난소 적출로 120명이 넘는 피해자가 발생하여 집단소송이 준비 중입니다. 상대방(의사 및 병원)의 책임이 비교적 명확하고, 병원의 자체 조사 진행 및 의사의 은퇴는 증거 확보 가능성을 높입니다. 피해 규모가 크고 집단적 피해에 해당하여 소송금융 적합도가 높습니다. (적합 조건 1, 2, 3, 4, 5, 6)</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>120명 이상</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>멀쩡한 자궁·난소 적출한 유명 의사…불필요한 수술 의혹에 '은퇴'</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026022424447</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:37:19.343603+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>의료과오</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
           <t>에프워스 사립 병원</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>병원 자체 독립 조사 착수, 집단 소송 준비 중</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>호주의 유명 의사 고든이 불필요한 자궁 및 난소 적출 수술을 했다는 의혹이 제기되어 120명이 넘는 피해 여성들이 집단 소송을 준비 중이다. 고든이 근무했던 에프워스 사립 병원 또한 자체적인 독립 조사에 착수했으며, 고든은 의혹이 불거진 직후 은퇴했다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하고(불필요한 수술 의혹), 상대방에게 자력이 충분하며(사립 병원), 120명이 넘는 다수의 피해자가 발생하여 집단적 피해에 해당합니다. 또한, 병원 자체 독립 조사가 진행 중이며 법무법인들이 집단 소송을 준비 중이므로 증거 확보 및 공적 절차 진행 조건에 부합합니다.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>120명 이상</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>멀쩡한 자궁·난소 적출 …호주 유명 의사, 불필요한 수술 의혹</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.news1.kr/world/asia-australia/6081350</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-02-24 12:56:24.423246+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N5"/>
+  <autoFilter ref="A1:N6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>