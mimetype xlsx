--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="11" customWidth="1" min="8" max="8"/>
     <col width="22" customWidth="1" min="9" max="9"/>
     <col width="43" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,466 +533,534 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>서울고등법원에서 항소심 진행 중</t>
+          <t>의료분쟁 조정·중재 절차 및 민사/형사 소송 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>초극소 미숙아 치료 과정에서 발생한 의료소송 1심에서 병원 측에 3억 2500만원 배상 판결이 내려졌다. 이에 대해 젊은 소아과 의사 모임 NGP는 결과 중심의 판단이 방어진료를 초래하고 소아의료 붕괴를 가져올 것이라며 우려를 표명했다. 현재 원고와 피고 모두 불복하여 서울고등법원에서 항소심이 진행 중이다.</t>
+          <t>한국 의료진의 사법 위험이 심각한 수준으로, 연간 1만 건 이상의 의료분쟁 조정 신청과 1천 건 내외의 민사 소송이 발생하고 있다. 업무상 과실치사상으로 형사 피의자가 연평균 741명에 달하며, 실제 유죄 판결도 상당수 존재한다. 이는 의료계의 자율규제 시스템 부재와 사후 처벌 위주의 관치 규제로 인한 문제로 지적되며, '한국형 의사면허관리원' 설립을 통해 해결해야 한다는 주장이 제기되었다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>1심 판결에서 병원 측 책임이 인정되어 상대방 책임이 비교적 명확하며, 3억 2500만원의 배상액으로 피해 규모가 크다. 병원은 자력이 충분한 상대방으로 판단되며, 이미 1심 판결이 나온 만큼 증거가 확보된 상태이다. 현재 항소심 진행 중으로 종결된 사건이 아니다.</t>
+          <t>의료분쟁 조정 신청 및 민사 소송이 연간 수천 건에 달하며, 공적 절차(의료분쟁 조정·중재)가 활발히 진행 중임 (적합 조건 6). 연간 수천 건의 사건 발생은 집단적 피해(다수의 피해자)로 볼 수 있으며 (적합 조건 3), 의료 과실에 대한 형사 처벌 사례도 많아 상대방 책임이 명확한 경우가 다수 존재함 (적합 조건 1). 일부 사건은 수억원대 손해배상으로 피해 규모가 크고 (적합 조건 4), 공식 통계 및 보고서가 많아 증거 확보가 용이함 (적합 조건 5). 이러한 대규모의 지속적인 사건 발생은 소송금융 투자 기회를 지속적으로 발굴할 수 있는 시장을 형성함.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>3억 2500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>연간 수천 명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>치료결과로 의료진 책임 물어서야</t>
+          <t>의료 전문직업성 구현을 위한 '의사면허관리원' 필요성(2)</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163833</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=166066</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-24 12:55:07.436616+00:00</t>
+          <t>2026-09-06 07:01:42.567828+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>병원 측</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>의료분쟁법 개정안 국회 복지위 통과, 국가 책임 보상제 도입 촉구</t>
+          <t>서울고등법원에서 항소심 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>의료사고 피해 구제 및 의료분쟁 조정에 관한 법률 개정안이 국회 복지위를 통과했으나, 환자단체는 보상 주체를 민간 보험사에서 국가로 전환하는 '국가 책임 보상제' 도입을 촉구하고 있다. 또한 환자에게 충분한 정보 제공 및 명확한 보상 기한 명시, 심의위원회 구성 개선 등을 요구하며 의료분쟁 시스템 전반의 개혁을 요구하고 있다.</t>
+          <t>초극소 미숙아 치료 과정에서 발생한 의료소송 1심에서 병원 측에 3억 2500만원 배상 판결이 내려졌다. 이에 대해 젊은 소아과 의사 모임 NGP는 결과 중심의 판단이 방어진료를 초래하고 소아의료 붕괴를 가져올 것이라며 우려를 표명했다. 현재 원고와 피고 모두 불복하여 서울고등법원에서 항소심이 진행 중이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>의료분쟁법 개정안이 국회 복지위를 통과하며 국가 책임 보상제 도입 논의가 활발하다. 이는 다수의 의료사고 피해자들에게 영향을 미치는 집단적 피해 가능성이 높고(집단적 피해), 국가를 상대로 한 소송으로 이어질 경우 상대방의 자력이 충분하다(상대방에게 자력이 충분함). 이미 국회에서 관련 절차가 진행 중이며(이미 공적 절차가 진행 중임), 향후 대규모 소송금융 기회가 발생할 수 있다.</t>
+          <t>1심 판결에서 병원 측 책임이 인정되어 상대방 책임이 비교적 명확하며, 3억 2500만원의 배상액으로 피해 규모가 크다. 병원은 자력이 충분한 상대방으로 판단되며, 이미 1심 판결이 나온 만큼 증거가 확보된 상태이다. 현재 항소심 진행 중으로 종결된 사건이 아니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억 2500만원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>의료사고 피해자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'의료분쟁법' 실효성 논란…'국가 책임 보상제' 촉구</t>
+          <t>치료결과로 의료진 책임 물어서야</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260318000620</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163833</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-18 12:17:03.245901+00:00</t>
+          <t>2026-03-24 12:55:07.436616+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>상급종합병원 및 대한민국 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>대한정형외과학회 국회 기자간담회 개최 및 제도 개선 촉구</t>
+          <t>의료분쟁법 개정안 국회 복지위 통과, 국가 책임 보상제 도입 촉구</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>정부의 상급종합병원 구조 전환 정책과 정형외과 전문 인력 이탈로 인해 고령의 고관절 골절 환자들이 제때 수술을 받지 못하고 여러 병원을 전전하는 '응급실 뺑뺑이' 사태가 우려되고 있습니다. 대한정형외과학회는 국회 기자간담회를 통해 이러한 문제점을 지적하고, 수술 지연 시 사망률 증가 등 심각한 피해가 발생할 수 있음을 경고하며 제도 개선을 촉구했습니다.</t>
+          <t>의료사고 피해 구제 및 의료분쟁 조정에 관한 법률 개정안이 국회 복지위를 통과했으나, 환자단체는 보상 주체를 민간 보험사에서 국가로 전환하는 '국가 책임 보상제' 도입을 촉구하고 있다. 또한 환자에게 충분한 정보 제공 및 명확한 보상 기한 명시, 심의위원회 구성 개선 등을 요구하며 의료분쟁 시스템 전반의 개혁을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>정부 정책 및 상급종합병원의 운영 문제로 인한 고령 환자의 수술 지연은 상대방 책임이 비교적 명확하며(조건 1), 상급병원 및 정부는 자력이 충분합니다(조건 2). 고관절 골절 환자들의 '응급실 뺑뺑이' 사례가 잇따라 보고되어 집단적 피해 가능성이 높고(조건 3), 수술 지연 시 사망률 증가 및 중증 합병증 발생으로 피해 규모가 클 수 있습니다(조건 4). 대한정형외과학회의 발표와 통계 자료 등 증거 확보가 가능하며(조건 5), 학회가 국회 기자간담회를 통해 제도 개선을 촉구하는 등 공적 절차가 진행 중입니다(조건 6).</t>
+          <t>의료분쟁법 개정안이 국회 복지위를 통과하며 국가 책임 보상제 도입 논의가 활발하다. 이는 다수의 의료사고 피해자들에게 영향을 미치는 집단적 피해 가능성이 높고(집단적 피해), 국가를 상대로 한 소송으로 이어질 경우 상대방의 자력이 충분하다(상대방에게 자력이 충분함). 이미 국회에서 관련 절차가 진행 중이며(이미 공적 절차가 진행 중임), 향후 대규모 소송금융 기회가 발생할 수 있다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>의료사고 피해자 다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>‘수술실 없습니다…’ 고관절 골절환자 응급실 뺑뺑이 경고</t>
+          <t>'의료분쟁법' 실효성 논란…'국가 책임 보상제' 촉구</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773556332&amp;code=14130000&amp;cp=nv</t>
+          <t>https://www.newspim.com/news/view/20260318000620</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-17 00:35:52.907792+00:00</t>
+          <t>2026-03-18 12:17:03.245901+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>상급종합병원 및 대한민국 정부</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회 법안 통과, 환자단체 반발 및 위헌 소지 주장</t>
+          <t>대한정형외과학회 국회 기자간담회 개최 및 제도 개선 촉구</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회에서 필수의료 의료사고 공소 제한 법안이 통과되자 환자단체들이 강력히 반발하고 있습니다. 환자단체들은 해당 법안이 손해배상금 지급을 조건으로 의료인의 형사처벌을 면제하는 조항을 포함하고 있어 헌법상 재판받을 권리를 침해할 소지가 크다고 주장하며 삭제를 촉구하고 있습니다. 이는 향후 다수의 의료사고 피해자들에게 중대한 영향을 미칠 수 있는 사안입니다.</t>
+          <t>정부의 상급종합병원 구조 전환 정책과 정형외과 전문 인력 이탈로 인해 고령의 고관절 골절 환자들이 제때 수술을 받지 못하고 여러 병원을 전전하는 '응급실 뺑뺑이' 사태가 우려되고 있습니다. 대한정형외과학회는 국회 기자간담회를 통해 이러한 문제점을 지적하고, 수술 지연 시 사망률 증가 등 심각한 피해가 발생할 수 있음을 경고하며 제도 개선을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>국회 상임위에서 필수의료 의료사고 공소 제한 법안이 통과되어 공적 절차가 진행 중이며, 환자단체들이 조직적으로 반발하며 위헌 소지를 주장하고 있습니다. 이 법안은 다수의 의료사고 피해자들의 재판받을 권리를 침해할 가능성이 있어 집단적 피해 및 잠재적 피해 규모가 크며, 법안을 통과시킨 국가가 상대방이 될 경우 자력이 충분합니다.</t>
+          <t>정부 정책 및 상급종합병원의 운영 문제로 인한 고령 환자의 수술 지연은 상대방 책임이 비교적 명확하며(조건 1), 상급병원 및 정부는 자력이 충분합니다(조건 2). 고관절 골절 환자들의 '응급실 뺑뺑이' 사례가 잇따라 보고되어 집단적 피해 가능성이 높고(조건 3), 수술 지연 시 사망률 증가 및 중증 합병증 발생으로 피해 규모가 클 수 있습니다(조건 4). 대한정형외과학회의 발표와 통계 자료 등 증거 확보가 가능하며(조건 5), 학회가 국회 기자간담회를 통해 제도 개선을 촉구하는 등 공적 절차가 진행 중입니다(조건 6).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>필수의료 기소제한 법안, 복지위 통과에… 환자단체 “위헌소지 커, 최...</t>
+          <t>‘수술실 없습니다…’ 고관절 골절환자 응급실 뺑뺑이 경고</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260313512859?OutUrl=naver</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773556332&amp;code=14130000&amp;cp=nv</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-14 12:17:23.066621+00:00</t>
+          <t>2026-03-17 00:35:52.907792+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>삼성화재</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>삼성화재의 무차별 소송 진행 중, 한의사들의 규탄 집회 6회째</t>
+          <t>국회 보건복지위원회 법안 통과, 환자단체 반발 및 위헌 소지 주장</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>삼성화재가 건강보험심사평가원에서 적정성을 인정받은 한의사들의 진료비 청구에 대해 무차별적인 소송을 제기하여 전국 한의사들이 고통받고 있다. 이에 한의사들은 삼성화재 사옥 앞에서 6번째 규탄 집회를 열며 부당함을 호소하고 있다.</t>
+          <t>국회 보건복지위원회에서 필수의료 의료사고 공소 제한 법안이 통과되자 환자단체들이 강력히 반발하고 있습니다. 환자단체들은 해당 법안이 손해배상금 지급을 조건으로 의료인의 형사처벌을 면제하는 조항을 포함하고 있어 헌법상 재판받을 권리를 침해할 소지가 크다고 주장하며 삭제를 촉구하고 있습니다. 이는 향후 다수의 의료사고 피해자들에게 중대한 영향을 미칠 수 있는 사안입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>삼성화재는 대기업으로 자력이 충분하며(적합 조건 2), 건강보험심사평가원의 적정성 인정에도 불구하고 다수의 한의사에게 소송을 제기하여 집단적 피해를 야기하고 있음(적합 조건 1, 3). 이는 상대방 책임이 명확하고 증거 확보가 용이한 조건에 해당함(적합 조건 5).</t>
+          <t>국회 상임위에서 필수의료 의료사고 공소 제한 법안이 통과되어 공적 절차가 진행 중이며, 환자단체들이 조직적으로 반발하며 위헌 소지를 주장하고 있습니다. 이 법안은 다수의 의료사고 피해자들의 재판받을 권리를 침해할 가능성이 있어 집단적 피해 및 잠재적 피해 규모가 크며, 법안을 통과시킨 국가가 상대방이 될 경우 자력이 충분합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>전국 한의사 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>삼성화재에 격분 한의사들, 사옥 앞 6번째 '규탄집회'</t>
+          <t>필수의료 기소제한 법안, 복지위 통과에… 환자단체 “위헌소지 커, 최...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934585</t>
+          <t>https://www.segye.com/newsView/20260313512859?OutUrl=naver</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-12 00:36:12.162141+00:00</t>
+          <t>2026-03-14 12:17:23.066621+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>삼성화재</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>삼성화재의 무차별 소송 진행 중, 한의사들의 규탄 집회 6회째</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>삼성화재가 건강보험심사평가원에서 적정성을 인정받은 한의사들의 진료비 청구에 대해 무차별적인 소송을 제기하여 전국 한의사들이 고통받고 있다. 이에 한의사들은 삼성화재 사옥 앞에서 6번째 규탄 집회를 열며 부당함을 호소하고 있다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>삼성화재는 대기업으로 자력이 충분하며(적합 조건 2), 건강보험심사평가원의 적정성 인정에도 불구하고 다수의 한의사에게 소송을 제기하여 집단적 피해를 야기하고 있음(적합 조건 1, 3). 이는 상대방 책임이 명확하고 증거 확보가 용이한 조건에 해당함(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>전국 한의사 다수</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>삼성화재에 격분 한의사들, 사옥 앞 6번째 '규탄집회'</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>dailymedi.com</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934585</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:36:12.162141+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>의료분쟁</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>삼성화재</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>삼성화재의 형사 고소에 대한 경찰 조사 및 검찰 수사 진행 중, 일부 혐의 없음 결정 후 이의신청 제기</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>삼성화재가 600여 개 한방의료기관을 상대로 100건 이상의 과잉 진료 소송을 제기하고 진료비 지급을 지연하여 한의사와 환자들이 고통받고 있다. 대한한방병원협회는 삼성화재의 무차별 소송 중단을 요구하며 규탄 집회를 이어가고 있으며, 이미 일부 형사 고소 건은 검찰에서 혐의 없음 결정이 났다. 삼성화재는 불송치 건에 대해 검찰에 이의신청을 제기한 상태다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>삼성화재는 대기업이자 보험사로 자력이 충분하며(적합 조건 2), 600여 개 한방의료기관과 다수의 환자가 피해를 입고 있어 집단적 피해 규모가 크다(적합 조건 3, 4). 건강보험심사평가원의 적정성 인정 및 검찰의 혐의 없음 결정 등 증거 확보가 용이하며(적합 조건 5), 삼성화재의 형사 고소에 대한 경찰 조사 및 검찰 수사 등 공적 절차가 진행 중이다(적합 조건 6). 또한, 삼성화재의 소송 남발 주장은 상대방 책임이 비교적 명확함을 시사한다(적합 조건 1).</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I8" t="inlineStr">
         <is>
           <t>600여개 한방의료기관 및 다수 환자</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>삼성화재 소송폭탄에 한의사·환자 고통 커  한방병원協 또 규탄집회</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>realty.chosun.com</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://realty.chosun.com/site/data/html_dir/2026/03/11/2026031103277.html</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-03-11 12:56:38.157170+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N7"/>
+  <autoFilter ref="A1:N8"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>