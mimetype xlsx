--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$106</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$109</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N106"/>
+  <dimension ref="A1:N109"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="39" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="24" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,6896 +535,7088 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>의료분쟁조정법 후속작업 진행 중</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>대한가정의학과의사회와 대한의사협회 의료배상공제조합이 가정의학과의사회 회원들의 안정적인 진료환경 조성과 의료분쟁 예방을 위한 업무협약을 체결했습니다. 양측은 의료배상공제 및 회원 보호를 위한 협력체계를 강화하고, 의료분쟁 예방 교육 및 지원 체계 강화에 힘쓸 예정입니다. 특히 의료배상공제조합은 2026년부터 형사사건 발생 시 변호사 입회지원 서비스를 추진할 계획입니다.</t>
+          <t>정부가 '의료분쟁조정법' 후속 작업에 착수하여 의료진의 형사 부담을 줄이고 환자와 의료진 간의 신뢰 회복을 목표로 한다. 이는 의료사고 발생 시 민사·형사소송으로 이어지는 악순환을 개선하기 위한 장치로, 의료사고 후 설명 기한을 7일 이내로 정하는 등의 내용을 포함한다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료분쟁 사건에 대한 보도가 아닌, 의료분쟁 예방 및 의사 회원 보호를 위한 단체 간 업무협약 체결에 관한 내용입니다. 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 피해 규모, 진행 중인 분쟁이 명확히 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 의료사고나 분쟁 사건에 대한 내용이 아닌, 의료분쟁조정법의 후속 작업 및 정책 방향에 대한 보도이다. 소송금융 투자 대상이 될 만한 특정 피고, 명확한 책임, 집단적 피해 규모 등이 존재하지 않아 투자 적합성이 낮다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>가정의학과의사회-의료배상공제조합, 의료분쟁 예방 MOU</t>
+          <t>政 '의료분쟁조정법' 후속작업 착수… 형사부담 줄이고 신뢰 회복</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>doctorsnews.co.kr</t>
+          <t>docdocdoc.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=164660</t>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3039122</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-24 07:01:11.982293+00:00</t>
+          <t>2026-06-18 12:50:47.888755+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>서울중앙지방법원 1심 기각 판결</t>
+          <t>의료분쟁 대비를 위한 업무협약 체결</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>2009년 신종플루 예방접종 후 상완신경총신경염이 발생하여 장애를 얻은 A씨가 대한민국을 상대로 국가배상 청구 소송을 제기했다. 법원은 소멸시효 완성 및 보건소 의료진의 과실을 인정하기 어렵다는 이유로 원고 청구를 기각했다. 예방접종피해보상전문위원회에서 인과관계를 인정하여 보상금을 지급받은 바 있다.</t>
+          <t>대한응급의학의사회와 대한의사협회 의료배상공제조합이 응급의료 현장의 안정적인 진료 환경 구축과 배상공제 가입 활성화를 위한 업무협약을 체결했습니다. 이는 응급의료 현장에서 발생할 수 있는 의료분쟁에 대비하여 회원들에게 실질적인 안전장치를 마련하고 소신진료를 유도하기 위함입니다. 2027년 책임보험 의무화 시행 시 공제조합의 영향력이 확대될 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>법원에서 소멸시효 완성 및 보건소 의료진의 과실 불인정으로 원고 청구를 기각하여 이미 종결된 사건임. 소송금융 투자 대상으로서의 승소 가능성이 매우 낮음. (부적합 조건: 이미 종결된 사건, 적합 조건: 상대방 책임 불명확)</t>
+          <t>이 기사는 특정 의료분쟁 사건이나 피해 발생에 대한 내용이 아닌, 응급의료 현장의 의료분쟁 대비를 위한 업무협약 체결 소식입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모, 책임 소재 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[헤럴딥-메디컬 생존게임] 보건소 예방 접종 후 장애에도 “과실 없음”...</t>
+          <t>응급의학의사회-의료배상공제조합, 가입 활성화 상호 협력</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10739948?ref=naver</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=164720</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-21 07:04:23.453352+00:00</t>
+          <t>2026-06-08 07:01:51.422561+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 통과, 공포 후 1년 뒤 시행 예정</t>
+          <t>개정 의료분쟁조정법 시행 예정</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안이 국회를 통과했으나, 고위험 필수의료 행위 중 발생한 사고에 대한 의료인의 형사 책임 감면 조항을 두고 의료계와 환자 단체 간 불만이 지속되고 있다. '중대한 과실' 기준의 모호성과 손해배상청구권과의 충돌 가능성이 주요 쟁점이며, 법은 공포 후 1년 뒤 시행될 예정이다.</t>
+          <t>내년 5월 시행될 개정 의료분쟁조정법에 따르면, 중대한 과실이 없는 고위험 필수의료행위 중 발생한 의료사고는 손해배상이 완료될 경우 기소가 제한됩니다. 이는 임산부 및 신생아 응급전원 시스템 구축과 함께 의료진 보호를 위한 조치로, 의료분쟁 발생 시 형사 처벌 부담을 완화하는 데 목적이 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 사건이 아닌, 의료분쟁조정법 개정안과 그에 대한 의료계 및 환자 단체의 논란을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고나 피해 발생에 대한 보도가 아닌, 의료분쟁조정법 개정안 시행에 대한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 특정 피해자 집단이나 명확한 상대방이 존재하지 않으며, 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[Why Next]의료분쟁조정법 개정했지만…봉합 안되는 환자-의료계 불만</t>
+          <t>임산부·신생아 응급전원 빨라진다…24시간 대응 체계 구축</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>korea.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026051107501280801</t>
+          <t>https://www.korea.kr/news/policyNewsView.do?newsId=148965140&amp;call_from=naver_news</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-12 00:17:02.535070+00:00</t>
+          <t>2026-06-07 19:45:24.399219+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
-      <c r="E5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>의료사고의 형사부담을 완화하는 의료분쟁조정법이 국회 본회의를 통과하며 시행을 앞두고 있습니다. 필수의료 기피 현상 완화를 위한 취지이나, '중과실' 조항의 모호성으로 의료계와 환자단체 모두 우려를 표하며 반발하고 있습니다. 보건복지부는 법 시행 전 1년간 '고위험 필수의료행위'와 '중대한 과실'에 대한 구체적 기준을 마련해야 하는 과제를 안고 있습니다.</t>
+          <t>대한가정의학과의사회와 대한의사협회 의료배상공제조합이 가정의학과의사회 회원들의 안정적인 진료환경 조성과 의료분쟁 예방을 위한 업무협약을 체결했습니다. 양측은 의료배상공제 및 회원 보호를 위한 협력체계를 강화하고, 의료분쟁 예방 교육 및 지원 체계 강화에 힘쓸 예정입니다. 특히 의료배상공제조합은 2026년부터 형사사건 발생 시 변호사 입회지원 서비스를 추진할 계획입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료사고 피해 사건이 아닌, 의료분쟁조정법의 국회 통과 및 향후 시행에 대한 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 상대방, 피해 규모, 집단적 피해, 증거 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 의료분쟁 사건에 대한 보도가 아닌, 의료분쟁 예방 및 의사 회원 보호를 위한 단체 간 업무협약 체결에 관한 내용입니다. 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 피해 규모, 진행 중인 분쟁이 명확히 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 통과 후폭풍…중과실 어디까지</t>
+          <t>가정의학과의사회-의료배상공제조합, 의료분쟁 예방 MOU</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026042417122050276</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=164660</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-11 07:00:12.486858+00:00</t>
+          <t>2026-05-24 07:01:11.982293+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 통과, 공포 1년 뒤 시행 예정</t>
+          <t>서울중앙지방법원 1심 기각 판결</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>국회에서 의료분쟁조정법 개정안이 통과되어 중대 의료사고 발생 시 의료진의 7일 이내 설명 의무화, 의료기관 책임보험 의무화, 고위험 필수의료 사고 형사처벌 부담 완화, 불가항력 의료사고 국가책임 강화 등의 내용이 포함되었습니다. 이 법은 공포 후 1년 뒤 시행될 예정이며, 환자 권익 보호와 의료인의 안정적 진료 환경 조성을 목표로 합니다.</t>
+          <t>2009년 신종플루 예방접종 후 상완신경총신경염이 발생하여 장애를 얻은 A씨가 대한민국을 상대로 국가배상 청구 소송을 제기했다. 법원은 소멸시효 완성 및 보건소 의료진의 과실을 인정하기 어렵다는 이유로 원고 청구를 기각했다. 예방접종피해보상전문위원회에서 인과관계를 인정하여 보상금을 지급받은 바 있다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고나 분쟁에 대한 보도가 아닌, 의료분쟁조정법 개정안의 국회 통과에 관한 내용입니다. 법 개정으로 향후 의료사고 관련 소송 환경이 개선될 여지는 있으나, 현재 소송금융 투자를 검토할 만한 구체적인 사건이나 피해자가 존재하지 않아 '적합 조건 1개 이하'에 해당합니다.</t>
+          <t>법원에서 소멸시효 완성 및 보건소 의료진의 과실 불인정으로 원고 청구를 기각하여 이미 종결된 사건임. 소송금융 투자 대상으로서의 승소 가능성이 매우 낮음. (부적합 조건: 이미 종결된 사건, 적합 조건: 상대방 책임 불명확)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 국회 통과…의료사고 발생 7일 내 '설명' 법제화</t>
+          <t>[헤럴딥-메디컬 생존게임] 보건소 예방 접종 후 장애에도 “과실 없음”...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260423001393</t>
+          <t>https://biz.heraldcorp.com/article/10739948?ref=naver</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-09 14:12:23.380009+00:00</t>
+          <t>2026-05-21 07:04:23.453352+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 본회의 통과</t>
+          <t>의료분쟁조정법 개정안 국회 통과, 공포 후 1년 뒤 시행 예정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>한국중증질환연합회는 필수의료 행위에 대한 형사특례를 담은 의료분쟁조정법 개정안의 국회 본회의 통과를 환영했다. 연합회는 이번 법안이 의료사고로 무너진 환자와 의사 간 신뢰를 재건하고, 위축된 필수의료 현장을 정상화하며, 환자 권익을 높이는 진일보한 결정이라고 평가했다. 또한, 법안이 현장에서 제대로 작동하기 위해 모든 이해관계자들의 협치를 촉구했다.</t>
+          <t>의료분쟁조정법 개정안이 국회를 통과했으나, 고위험 필수의료 행위 중 발생한 사고에 대한 의료인의 형사 책임 감면 조항을 두고 의료계와 환자 단체 간 불만이 지속되고 있다. '중대한 과실' 기준의 모호성과 손해배상청구권과의 충돌 가능성이 주요 쟁점이며, 법은 공포 후 1년 뒤 시행될 예정이다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 의료사고나 분쟁 사건에 대한 보도가 아닌, 의료분쟁조정법 개정안 통과라는 입법적 사실을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 특정 피고, 명확한 피해자 집단, 구체적인 피해 규모 등이 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고 사건이 아닌, 의료분쟁조정법 개정안과 그에 대한 의료계 및 환자 단체의 논란을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>한국중증질환연합회  의료분쟁조정법 통과 환영…환자·의사 신뢰 재건...</t>
+          <t>[Why Next]의료분쟁조정법 개정했지만…봉합 안되는 환자-의료계 불만</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>medigatenews.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.medigatenews.com/news/1353413175</t>
+          <t>https://view.asiae.co.kr/article/2026051107501280801</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-26 07:02:39.291171+00:00</t>
+          <t>2026-05-12 00:17:02.535070+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>법률 국회 통과, 1년 후 시행 예정</t>
+          <t>의료분쟁조정법 국회 통과, 시행령 및 세부 기준 마련 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>고위험 필수의료 행위에 대한 의료진의 형사 부담을 대폭 완화하는 의료분쟁조정법 개정안이 국회 본회의를 통과했다. 이 법안은 중과실이 없고 책임보험 가입 및 손해 전액 배상 시 공소 제기를 제한하며, 불가항력 의료사고 보상 대상을 확대하는 내용을 담고 있다. 공포 후 1년 뒤 시행될 예정이며, 보건복지부는 의료사고심의위원회를 구성할 계획이다.</t>
+          <t>의료사고의 형사부담을 완화하는 의료분쟁조정법이 국회 본회의를 통과하며 시행을 앞두고 있습니다. 필수의료 기피 현상 완화를 위한 취지이나, '중과실' 조항의 모호성으로 의료계와 환자단체 모두 우려를 표하며 반발하고 있습니다. 보건복지부는 법 시행 전 1년간 '고위험 필수의료행위'와 '중대한 과실'에 대한 구체적 기준을 마련해야 하는 과제를 안고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 기사는 고위험 필수의료 행위에 대한 의료진의 형사 부담을 완화하는 의료분쟁조정법의 국회 통과를 보도하고 있습니다. 특정 피해 사건이나 분쟁 당사자가 존재하지 않으며, 구체적인 피해 규모나 피해자도 파악할 수 없습니다. 따라서 소송금융 투자 대상이 되는 구체적인 사건이 아니므로 적합도가 낮습니다.</t>
+          <t>본 기사는 특정 의료사고 피해 사건이 아닌, 의료분쟁조정법의 국회 통과 및 향후 시행에 대한 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 상대방, 피해 규모, 집단적 피해, 증거 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 국회 통과…고위험 필수의료 형사부담 대폭 완화</t>
+          <t>의료분쟁조정법 통과 후폭풍…중과실 어디까지</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260423171800530?input=1195m</t>
+          <t>https://news.mtn.co.kr/news-detail/2026042417122050276</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-26 07:01:35.430831+00:00</t>
+          <t>2026-05-11 07:00:12.486858+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>서울중앙지방법원 1심 기각</t>
+          <t>의료분쟁조정법 개정안 국회 통과, 공포 1년 뒤 시행 예정</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>환자 A씨의 어머니가 B 대학병원에서 요추 수술 후 뇌경색 진단을 받고 의식 저하 및 마비 증상을 겪게 된 사건입니다. A씨는 병원의 진료상 과실 및 설명 의무 위반을 주장하며 민사소송을 제기했으나, 서울중앙지방법원은 병원의 과실이 없다고 판단하여 A씨의 청구를 모두 기각했습니다.</t>
+          <t>국회에서 의료분쟁조정법 개정안이 통과되어 중대 의료사고 발생 시 의료진의 7일 이내 설명 의무화, 의료기관 책임보험 의무화, 고위험 필수의료 사고 형사처벌 부담 완화, 불가항력 의료사고 국가책임 강화 등의 내용이 포함되었습니다. 이 법은 공포 후 1년 뒤 시행될 예정이며, 환자 권익 보호와 의료인의 안정적 진료 환경 조성을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>법원에서 B 대학병원의 과실이 없다고 판단하여 1심 청구가 모두 기각된 사건으로, '상대방 책임이 비교적 명확함' 조건에 부합하지 않습니다. 이미 1심 판결이 원고에게 불리하게 선고되어 소송금융 투자 대상으로서의 승소 가능성이 낮습니다.</t>
+          <t>이 기사는 특정 의료사고나 분쟁에 대한 보도가 아닌, 의료분쟁조정법 개정안의 국회 통과에 관한 내용입니다. 법 개정으로 향후 의료사고 관련 소송 환경이 개선될 여지는 있으나, 현재 소송금융 투자를 검토할 만한 구체적인 사건이나 피해자가 존재하지 않아 '적합 조건 1개 이하'에 해당합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>허리 아파 수술했는데 뇌경색…“엄마는 이틀만에 딸을 알아보지 못 했...</t>
+          <t>의료분쟁조정법 국회 통과…의료사고 발생 7일 내 '설명' 법제화</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10725161?ref=naver</t>
+          <t>https://www.newspim.com/news/view/20260423001393</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-26 07:01:25.110178+00:00</t>
+          <t>2026-05-09 14:12:23.380009+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>국회에서 의료분쟁조정법 개정안 논의 중</t>
+          <t>의료분쟁조정법 개정안 국회 본회의 통과</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>국회에서 의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안이 논의 중이다. 이 개정안은 중증·응급·분만 등 고위험 필수의료 분야에서 중대한 과실이 없는 경우 형사 책임을 제한하는 내용을 담고 있으며, 이는 분만 인프라 붕괴 가속화에 대한 우려와 산부인과의 '저수가·사법리스크' 이중고를 해소하기 위함이다.</t>
+          <t>한국중증질환연합회는 필수의료 행위에 대한 형사특례를 담은 의료분쟁조정법 개정안의 국회 본회의 통과를 환영했다. 연합회는 이번 법안이 의료사고로 무너진 환자와 의사 간 신뢰를 재건하고, 위축된 필수의료 현장을 정상화하며, 환자 권익을 높이는 진일보한 결정이라고 평가했다. 또한, 법안이 현장에서 제대로 작동하기 위해 모든 이해관계자들의 협치를 촉구했다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 사건이 아닌, 국회에서 논의 중인 의료분쟁조정법 개정안에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 의료사고나 분쟁 사건에 대한 보도가 아닌, 의료분쟁조정법 개정안 통과라는 입법적 사실을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 특정 피고, 명확한 피해자 집단, 구체적인 피해 규모 등이 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>[초점] 분만 인프라 붕괴 가속…산부인과, '저수가·사법리스크' 이중 압...</t>
+          <t>한국중증질환연합회  의료분쟁조정법 통과 환영…환자·의사 신뢰 재건...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>medipana.com</t>
+          <t>medigatenews.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-15</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.medipana.com/news/articleView.html?idxno=409755</t>
+          <t>https://www.medigatenews.com/news/1353413175</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-24 23:22:28.749598+00:00</t>
+          <t>2026-04-26 07:02:39.291171+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
-      <c r="E11" t="inlineStr"/>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>법률 국회 통과, 1년 후 시행 예정</t>
+        </is>
+      </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>신경외과 의사들이 중증·고난도 수술 후 발생할 수 있는 수십억 원대의 형사 및 민사 소송 부담 때문에 전공을 기피하고 있다는 경고가 나왔습니다. 이러한 현실이 지속될 경우 10년 뒤에는 수술할 의사가 부족해질 수 있다는 우려가 제기되고 있습니다.</t>
+          <t>고위험 필수의료 행위에 대한 의료진의 형사 부담을 대폭 완화하는 의료분쟁조정법 개정안이 국회 본회의를 통과했다. 이 법안은 중과실이 없고 책임보험 가입 및 손해 전액 배상 시 공소 제기를 제한하며, 불가항력 의료사고 보상 대상을 확대하는 내용을 담고 있다. 공포 후 1년 뒤 시행될 예정이며, 보건복지부는 의료사고심의위원회를 구성할 계획이다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 신경외과 의사들이 의료 소송 위험으로 인해 전공을 기피하는 현상에 대한 일반적인 우려를 표명하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 고위험 필수의료 행위에 대한 의료진의 형사 부담을 완화하는 의료분쟁조정법의 국회 통과를 보도하고 있습니다. 특정 피해 사건이나 분쟁 당사자가 존재하지 않으며, 구체적인 피해 규모나 피해자도 파악할 수 없습니다. 따라서 소송금융 투자 대상이 되는 구체적인 사건이 아니므로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>신경외과 인력 붕괴 경고… 10년 뒤 수술할 의사 없다</t>
+          <t>의료분쟁조정법 국회 통과…고위험 필수의료 형사부담 대폭 완화</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>medipana.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.medipana.com/news/articleView.html?idxno=409268</t>
+          <t>https://www.yna.co.kr/view/AKR20260423171800530?input=1195m</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-06 00:38:22.443322+00:00</t>
+          <t>2026-04-26 07:01:35.430831+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>B 대학병원</t>
+        </is>
+      </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>의료분쟁 관련 법안 개정안이 법제사법위원회를 통과하여 본회의 의결을 앞두고 있음</t>
+          <t>서울중앙지방법원 1심 기각</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>의료분쟁 관련 법안인 '의분법' 개정안에 형사특례 및 손해배상 조건부 검사의 공소제기 불가 조항이 포함되었다. 이 개정안은 법제사법위원회에서 가결되었으며, 이제 본회의 의결만을 남겨두고 있다.</t>
+          <t>환자 A씨의 어머니가 B 대학병원에서 요추 수술 후 뇌경색 진단을 받고 의식 저하 및 마비 증상을 겪게 된 사건입니다. A씨는 병원의 진료상 과실 및 설명 의무 위반을 주장하며 민사소송을 제기했으나, 서울중앙지방법원은 병원의 과실이 없다고 판단하여 A씨의 청구를 모두 기각했습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 의료분쟁 관련 법안 개정안의 입법 과정을 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 피해자, 손해, 피고가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>법원에서 B 대학병원의 과실이 없다고 판단하여 1심 청구가 모두 기각된 사건으로, '상대방 책임이 비교적 명확함' 조건에 부합하지 않습니다. 이미 1심 판결이 원고에게 불리하게 선고되어 소송금융 투자 대상으로서의 승소 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[일간보사 36주년 특집] 의분법, 누구를 위한 제도인가?</t>
+          <t>허리 아파 수술했는데 뇌경색…“엄마는 이틀만에 딸을 알아보지 못 했...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>bosa.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3002308</t>
+          <t>https://biz.heraldcorp.com/article/10725161?ref=naver</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-03 12:48:11.466720+00:00</t>
+          <t>2026-04-26 07:01:25.110178+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>의료분쟁법 개정안 법사위 통과 및 보건복지위 대안 발의 촉구 논의 중</t>
+          <t>국회에서 의료분쟁조정법 개정안 논의 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>환의사는 최근 법사위를 통과한 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 일부개정법률안'의 중대한 과실 조항 수정을 촉구하며 보건복지위에 대안 발의를 요청했다. 이는 의료분쟁 해결 절차와 관련된 법률 개정에 대한 논란을 다루고 있다.</t>
+          <t>국회에서 의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안이 논의 중이다. 이 개정안은 중증·응급·분만 등 고위험 필수의료 분야에서 중대한 과실이 없는 경우 형사 책임을 제한하는 내용을 담고 있으며, 이는 분만 인프라 붕괴 가속화에 대한 우려와 산부인과의 '저수가·사법리스크' 이중고를 해소하기 위함이다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>기사는 특정 의료사고 피해 사건이 아닌, 의료분쟁 관련 법률 개정안에 대한 논의를 다루고 있습니다. 소송금융의 대상이 되는 구체적인 피해자, 상대방, 피해 규모가 존재하지 않아 투자 적합성이 낮습니다.</t>
+          <t>이 기사는 특정 의료사고 사건이 아닌, 국회에서 논의 중인 의료분쟁조정법 개정안에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>의료분쟁법 개정안 논란…환의사  중대한 과실 조항 수정 촉구</t>
+          <t>[초점] 분만 인프라 붕괴 가속…산부인과, '저수가·사법리스크' 이중 압...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>medipana.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-15</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.medipana.com/news/articleView.html?idxno=409245</t>
+          <t>https://www.medipana.com/news/articleView.html?idxno=409755</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-03 12:16:56.067341+00:00</t>
+          <t>2026-04-24 23:22:28.749598+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
-          <t>기사는 의료사고 손해배상 소송이 연간 수천 건 접수 및 처리되고 있음을 언급하며, 현재의 소송 위주 접근 방식이 실수의 은폐를 조장한다고 지적합니다. 이에 대한 대안으로 '의사면허관리기구'를 통한 해결 방안을 제안하고 있습니다.</t>
+          <t>신경외과 의사들이 중증·고난도 수술 후 발생할 수 있는 수십억 원대의 형사 및 민사 소송 부담 때문에 전공을 기피하고 있다는 경고가 나왔습니다. 이러한 현실이 지속될 경우 10년 뒤에는 수술할 의사가 부족해질 수 있다는 우려가 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 사건을 다루는 것이 아니라, 의료분쟁 해결 시스템에 대한 일반적인 논평입니다. 소송금융 투자에 필요한 특정 피고, 구체적인 집단 피해, 명확한 사건 진행 단계 등의 정보가 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 신경외과 의사들이 의료 소송 위험으로 인해 전공을 기피하는 현상에 대한 일반적인 우려를 표명하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>의료분쟁, 소송 아닌 '의사면허관리기구'로 해결해야</t>
+          <t>신경외과 인력 붕괴 경고… 10년 뒤 수술할 의사 없다</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>medipana.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037929</t>
+          <t>https://www.medipana.com/news/articleView.html?idxno=409268</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-03 00:41:09.046815+00:00</t>
+          <t>2026-04-06 00:38:22.443322+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
-      <c r="D15" t="inlineStr"/>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 입법 논의 중단</t>
+          <t>의료분쟁 관련 법안 개정안이 법제사법위원회를 통과하여 본회의 의결을 앞두고 있음</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>국회에서 의료기관의 책임보험 가입을 의무화하여 피해보상 재원을 확보하려는 '의료분쟁조정법' 개정안의 입법 논의가 중단되었습니다. 정부와 의료계는 이 법안이 필수의료 붕괴를 막기 위한 조치라고 주장하고 있습니다.</t>
+          <t>의료분쟁 관련 법안인 '의분법' 개정안에 형사특례 및 손해배상 조건부 검사의 공소제기 불가 조항이 포함되었다. 이 개정안은 법제사법위원회에서 가결되었으며, 이제 본회의 의결만을 남겨두고 있다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해 사건이 아닌 '의료분쟁조정법'이라는 입법 논의의 진행 상황을 다루고 있습니다. 소송금융은 실제 발생한 법적 분쟁에 투자하므로, 입법 과정 자체는 투자 대상에 해당하지 않습니다. 따라서 적합 조건에 부합하는 부분이 없습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 의료분쟁 관련 법안 개정안의 입법 과정을 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 피해자, 손해, 피고가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>국회 문턱서 멈춘 '의료분쟁조정법'…입법 표류하나?</t>
+          <t>[일간보사 36주년 특집] 의분법, 누구를 위한 제도인가?</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>rapportian.com</t>
+          <t>bosa.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.rapportian.com/news/articleView.html?idxno=234291</t>
+          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3002308</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-02 12:18:59.424719+00:00</t>
+          <t>2026-04-03 12:48:11.466720+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안이 법사위를 통과하여 보건복지위원회에서 논의 중이며, '환의사'가 대안 발의를 촉구하고 있음</t>
+          <t>의료분쟁법 개정안 법사위 통과 및 보건복지위 대안 발의 촉구 논의 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>환의사(환자를 위한 의료정책을 생각하는 사람들)는 최근 법사위를 통과한 의료분쟁조정법 개정안의 대안 발의를 보건복지위에 촉구했다. 이들은 개정안의 '중대한 과실' 조항 일부가 의료인을 과도하게 보호하지 못해 결국 환자의 진료권을 침해하고 필수의료 붕괴를 초래할 수 있다고 주장하며, 새로운 대안 마련을 요구하고 있다.</t>
+          <t>환의사는 최근 법사위를 통과한 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 일부개정법률안'의 중대한 과실 조항 수정을 촉구하며 보건복지위에 대안 발의를 요청했다. 이는 의료분쟁 해결 절차와 관련된 법률 개정에 대한 논란을 다루고 있다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건으로 인한 피해자의 손해배상 소송이 아닌, 의료분쟁조정법 개정안에 대한 입법 과정에서의 논의와 개선 촉구에 관한 내용입니다. 소송금융의 투자 대상이 되는 '상대방 책임이 명확한 피해 사건'에 해당하지 않으며, 특정 피해자 집단이나 구체적인 피해 규모가 존재하지 않아 적합 조건에 부합하지 않습니다.</t>
+          <t>기사는 특정 의료사고 피해 사건이 아닌, 의료분쟁 관련 법률 개정안에 대한 논의를 다루고 있습니다. 소송금융의 대상이 되는 구체적인 피해자, 상대방, 피해 규모가 존재하지 않아 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>치료 기회 빼앗는 의료분쟁조정법 개정안... '중대한 과실' 조항 전면 개...</t>
+          <t>의료분쟁법 개정안 논란…환의사  중대한 과실 조항 수정 촉구</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>ggmedinews.com</t>
+          <t>medipana.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.ggmedinews.com/news/articleView.html?idxno=6387</t>
+          <t>https://www.medipana.com/news/articleView.html?idxno=409245</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-02 12:17:51.902180+00:00</t>
+          <t>2026-04-03 12:16:56.067341+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
-      <c r="E17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
-          <t>보건복지부가 의료분쟁조정법 상 '중과실' 기준의 모호성에 대한 질의에 대법원 판례 분석을 통해 12가지 유형으로 구체화했으며, 의료사고심의위원회에서 개별 심의로 중과실 여부를 판단하도록 했다고 밝혔다. 해당 법안은 아직 국회에 상정되지 못했다.</t>
+          <t>기사는 의료사고 손해배상 소송이 연간 수천 건 접수 및 처리되고 있음을 언급하며, 현재의 소송 위주 접근 방식이 실수의 은폐를 조장한다고 지적합니다. 이에 대한 대안으로 '의사면허관리기구'를 통한 해결 방안을 제안하고 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고나 피해 발생에 대한 내용이 아닌, 의료분쟁조정법의 '중과실' 기준에 대한 입법 및 정책 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고 사건을 다루는 것이 아니라, 의료분쟁 해결 시스템에 대한 일반적인 논평입니다. 소송금융 투자에 필요한 특정 피고, 구체적인 집단 피해, 명확한 사건 진행 단계 등의 정보가 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>복지부  의료분쟁조정법 미상정, 다음 기회</t>
+          <t>의료분쟁, 소송 아닌 '의사면허관리기구'로 해결해야</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>docdocdoc.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=935242</t>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037929</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-02 00:41:21.469583+00:00</t>
+          <t>2026-04-03 00:41:09.046815+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>국회 법안 심의 및 본회의 상정 예정</t>
+          <t>의료분쟁조정법 입법 논의 중단</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>의료인 기소제한 특례를 포함한 의료분쟁조정법 개정안이 국회 법제사법위원회를 통과했으나, 본회의 상정은 다음으로 미뤄졌습니다. 정부는 법안의 위헌 가능성이 낮다고 보고 있으며, 다음 본회의에서 의결될 것으로 예상하고 있습니다.</t>
+          <t>국회에서 의료기관의 책임보험 가입을 의무화하여 피해보상 재원을 확보하려는 '의료분쟁조정법' 개정안의 입법 논의가 중단되었습니다. 정부와 의료계는 이 법안이 필수의료 붕괴를 막기 위한 조치라고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 피해 사건을 다루는 것이 아니라, 의료분쟁조정법 개정안의 입법 과정을 설명하고 있습니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 피해 사건이 아닌 '의료분쟁조정법'이라는 입법 논의의 진행 상황을 다루고 있습니다. 소송금융은 실제 발생한 법적 분쟁에 투자하므로, 입법 과정 자체는 투자 대상에 해당하지 않습니다. 따라서 적합 조건에 부합하는 부분이 없습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 통과 장기화?… 다음 본회의 상정될 것</t>
+          <t>국회 문턱서 멈춘 '의료분쟁조정법'…입법 표류하나?</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>doctorsnews.co.kr</t>
+          <t>rapportian.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163953</t>
+          <t>https://www.rapportian.com/news/articleView.html?idxno=234291</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-02 00:39:31.188647+00:00</t>
+          <t>2026-04-02 12:18:59.424719+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
-      <c r="D19" t="inlineStr"/>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 재상정 논의 중</t>
+          <t>의료분쟁조정법 개정안이 법사위를 통과하여 보건복지위원회에서 논의 중이며, '환의사'가 대안 발의를 촉구하고 있음</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>의료분쟁조정법이 본회의에서 멈췄으나 보건복지부는 곧 재상정될 것이라고 밝혔습니다. 의료계는 중과실 기준 모호, 무과실 의료사고에 대한 국가 책임 부재, 형사 면책을 조건으로 한 책임보험 가입 요구 등에 대한 우려와 불만을 제기하고 있습니다.</t>
+          <t>환의사(환자를 위한 의료정책을 생각하는 사람들)는 최근 법사위를 통과한 의료분쟁조정법 개정안의 대안 발의를 보건복지위에 촉구했다. 이들은 개정안의 '중대한 과실' 조항 일부가 의료인을 과도하게 보호하지 못해 결국 환자의 진료권을 침해하고 필수의료 붕괴를 초래할 수 있다고 주장하며, 새로운 대안 마련을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료사고나 분쟁 사건에 대한 보도가 아닌, 의료분쟁조정법의 입법 과정과 관련 논의를 다루고 있습니다. 소송금융의 대상이 되는 구체적인 피해자, 상대방, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않으며 투자 적합성이 매우 낮습니다.</t>
+          <t>이 기사는 특정 사건으로 인한 피해자의 손해배상 소송이 아닌, 의료분쟁조정법 개정안에 대한 입법 과정에서의 논의와 개선 촉구에 관한 내용입니다. 소송금융의 투자 대상이 되는 '상대방 책임이 명확한 피해 사건'에 해당하지 않으며, 특정 피해자 집단이나 구체적인 피해 규모가 존재하지 않아 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>본회의서 멈춘 의료분쟁법…복지부  표류 아니다, 곧 재상정</t>
+          <t>치료 기회 빼앗는 의료분쟁조정법 개정안... '중대한 과실' 조항 전면 개...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>ggmedinews.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037903</t>
+          <t>http://www.ggmedinews.com/news/articleView.html?idxno=6387</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-02 00:38:48.288894+00:00</t>
+          <t>2026-04-02 12:17:51.902180+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 본회의 통과 예정</t>
+          <t>의료분쟁조정법 개정 논의</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안이 위헌 가능성이 낮아 국회 본회의 통과가 낙관적이라는 내용의 기사입니다. 개정안은 의료기관 개설자에게 책임보험 또는 책임공제 가입을 의무화하고, 중대한 과실 없는 고위험 필수의료행위 의료사고에 대한 설명 의무 이행 시 조항을 포함하고 있습니다.</t>
+          <t>보건복지부가 의료분쟁조정법 상 '중과실' 기준의 모호성에 대한 질의에 대법원 판례 분석을 통해 12가지 유형으로 구체화했으며, 의료사고심의위원회에서 개별 심의로 중과실 여부를 판단하도록 했다고 밝혔다. 해당 법안은 아직 국회에 상정되지 못했다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료사고나 분쟁에 대한 내용이 아닌, 의료분쟁조정법 개정안의 입법 동향을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고나 피해 발생에 대한 내용이 아닌, 의료분쟁조정법의 '중과실' 기준에 대한 입법 및 정책 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안, 위헌 가능성 낮다 …본회의 '낙관'</t>
+          <t>복지부  의료분쟁조정법 미상정, 다음 기회</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>kpanews.co.kr</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=532132</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=935242</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-02 00:38:38.213503+00:00</t>
+          <t>2026-04-02 00:41:21.469583+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>국회 본회의에서 의료분쟁조정법 개정 논의 중</t>
+          <t>국회 법안 심의 및 본회의 상정 예정</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>국회 본회의에서 의료분쟁조정법 개정 논의가 진행 중이며, 설명 과정에서의 유감 표명은 재판 증거로 채택되지 않도록 하고 손해배상금 대불 제도를 폐지하는 대신 책임보험 가입을 의무화하는 내용이 포함됩니다. 이는 필수의료 살리기를 위한 정부의 노력의 일환입니다.</t>
+          <t>의료인 기소제한 특례를 포함한 의료분쟁조정법 개정안이 국회 법제사법위원회를 통과했으나, 본회의 상정은 다음으로 미뤄졌습니다. 정부는 법안의 위헌 가능성이 낮다고 보고 있으며, 다음 본회의에서 의결될 것으로 예상하고 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이 아닌 '의료분쟁조정법' 개정 논의에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고 피해 사건을 다루는 것이 아니라, 의료분쟁조정법 개정안의 입법 과정을 설명하고 있습니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>국회 본회의 숨 고른 의료분쟁조정법… 복지부  일단 배 띄우고 추후 보...</t>
+          <t>의료분쟁조정법 통과 장기화?… 다음 본회의 상정될 것</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>yakup.com</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=11&amp;nid=325513</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163953</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-02 00:38:19.267025+00:00</t>
+          <t>2026-04-02 00:39:31.188647+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 본회의 통과 예정</t>
+          <t>의료분쟁조정법 재상정 논의 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안이 5월 본회의 통과를 앞두고 있습니다. 개정안은 기존 손해배상금 대불제도를 폐지하고, 필수의료 분야 고액 배상보험료 일부를 국가가 지원하며, 분만 사고에 국한됐던 불가항력 의료사고 보상사업을 필수의료 전체로 확대하는 내용을 담고 있습니다.</t>
+          <t>의료분쟁조정법이 본회의에서 멈췄으나 보건복지부는 곧 재상정될 것이라고 밝혔습니다. 의료계는 중과실 기준 모호, 무과실 의료사고에 대한 국가 책임 부재, 형사 면책을 조건으로 한 책임보험 가입 요구 등에 대한 우려와 불만을 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 진행 중인 분쟁이 아닌, 의료분쟁 조정 시스템의 법률 개정 사항을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 명확한 상대방, 집단적 피해, 구체적인 피해 규모 등 '적합 조건'에 해당하는 요소가 없습니다. 이는 정책적 변화에 대한 내용이며, 개별 소송 기회와는 무관합니다.</t>
+          <t>본 기사는 특정 의료사고나 분쟁 사건에 대한 보도가 아닌, 의료분쟁조정법의 입법 과정과 관련 논의를 다루고 있습니다. 소송금융의 대상이 되는 구체적인 피해자, 상대방, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않으며 투자 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 5월 본회의 통과 예상</t>
+          <t>본회의서 멈춘 의료분쟁법…복지부  표류 아니다, 곧 재상정</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>monews.co.kr</t>
+          <t>docdocdoc.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.monews.co.kr/news/articleView.html?idxno=410442</t>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037903</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-02 00:37:49.269537+00:00</t>
+          <t>2026-04-02 00:38:48.288894+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 본회의 통과 불발</t>
+          <t>의료분쟁조정법 개정안 국회 본회의 통과 예정</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>필수의료 행위의 사법 리스크 해소를 위한 의료분쟁조정법 개정안이 본회의 문턱을 넘지 못했습니다. 의료계는 개정안이 근본적인 사법 리스크 해소와 거리가 멀다며 책임보험 및 공제 가입 의무화를 통한 손해배상 방안을 주장하고 있으나, 정부는 법안 추진 의지를 밝혔습니다.</t>
+          <t>의료분쟁조정법 개정안이 위헌 가능성이 낮아 국회 본회의 통과가 낙관적이라는 내용의 기사입니다. 개정안은 의료기관 개설자에게 책임보험 또는 책임공제 가입을 의무화하고, 중대한 과실 없는 고위험 필수의료행위 의료사고에 대한 설명 의무 이행 시 조항을 포함하고 있습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고나 피해자 집단에 대한 내용이 아닌, 의료분쟁조정법 개정안의 입법 과정을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건의 가해자나 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 의료사고나 분쟁에 대한 내용이 아닌, 의료분쟁조정법 개정안의 입법 동향을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>본회의 문턱 못 넘은 의료분쟁조정법…정부  반드시 추진</t>
+          <t>의료분쟁조정법 개정안, 위헌 가능성 낮다 …본회의 '낙관'</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>medicaltimes.com</t>
+          <t>kpanews.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.medicaltimes.com/Main/News/NewsView.html?ID=1168047&amp;ref=naverpc</t>
+          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=532132</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-02 00:37:08.488279+00:00</t>
+          <t>2026-04-02 00:38:38.213503+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
-      <c r="D24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 법제사법위원회 통과, 본회의 심의 예정</t>
+          <t>국회 본회의에서 의료분쟁조정법 개정 논의 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>대한응급의학의사회는 국회 법사위를 통과한 의료분쟁조정법 개정안이 '형사 면책'이라는 허울 좋은 포장지로 덮인 최악의 개악이라며 강력히 규탄했다. 이들은 개정안이 필수의료 행위의 사법 리스크를 근본적으로 해소하지 못하고, 중과실 예외 조항 및 강제적 배상 합의 구조가 의료진에게 폭력적이라고 비판했다. 응급의학의사회는 국가 주도의 무과실 보상체계 도입을 촉구하며, 현 법안이 필수의료 붕괴를 가속할 것이라고 경고했다.</t>
+          <t>국회 본회의에서 의료분쟁조정법 개정 논의가 진행 중이며, 설명 과정에서의 유감 표명은 재판 증거로 채택되지 않도록 하고 손해배상금 대불 제도를 폐지하는 대신 책임보험 가입을 의무화하는 내용이 포함됩니다. 이는 필수의료 살리기를 위한 정부의 노력의 일환입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 피해자들의 손해배상 청구 사건이 아닌, 의료분쟁조정법 개정안에 대한 의료계의 반대 입장을 다루고 있습니다. 소송금융 투자의 핵심인 명확한 피고와 손해배상 청구권자가 부재하며, 특정 사건의 피해 규모나 책임 소재를 파악하기 어렵습니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건이 아닌 '의료분쟁조정법' 개정 논의에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안, '형사 면책'이라는 허울 좋은 포장지로 덮은 ...</t>
+          <t>국회 본회의 숨 고른 의료분쟁조정법… 복지부  일단 배 띄우고 추후 보...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>ggmedinews.com</t>
+          <t>yakup.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>http://www.ggmedinews.com/news/articleView.html?idxno=6382</t>
+          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=11&amp;nid=325513</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-01 12:18:06.236576+00:00</t>
+          <t>2026-04-02 00:38:19.267025+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
-      <c r="D25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 법사위 통과, 본회의 심의 예정</t>
+          <t>의료분쟁조정법 본회의 통과 예정</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안이 국회 법제사법위원회를 통과하여 본회의 심의를 앞두고 있습니다. 이 개정안은 특정 조건(설명의무 이행, 책임보험 가입, 조정 성립) 충족 시 의료인의 형사 기소를 제한하는 내용을 담고 있으나, '중과실' 기준의 모호성, 책임보험 의무화에 대한 의료계의 반발, 환자단체 간의 엇갈린 평가 등 논란이 가열되고 있습니다.</t>
+          <t>의료분쟁조정법 개정안이 5월 본회의 통과를 앞두고 있습니다. 개정안은 기존 손해배상금 대불제도를 폐지하고, 필수의료 분야 고액 배상보험료 일부를 국가가 지원하며, 분만 사고에 국한됐던 불가항력 의료사고 보상사업을 필수의료 전체로 확대하는 내용을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고나 분쟁 사례를 다루는 것이 아니라, 의료분쟁조정법 개정안의 입법 과정을 보도하고 있습니다. 따라서 소송금융 투자의 대상이 되는 구체적인 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다. 소송금융은 실제 발생한 분쟁에 투자하는 것이므로, 현재로서는 투자 대상이 아닙니다.</t>
+          <t>이 기사는 특정 사건이나 진행 중인 분쟁이 아닌, 의료분쟁 조정 시스템의 법률 개정 사항을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 명확한 상대방, 집단적 피해, 구체적인 피해 규모 등 '적합 조건'에 해당하는 요소가 없습니다. 이는 정책적 변화에 대한 내용이며, 개별 소송 기회와는 무관합니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 법사위 통과…대한응급의학의사회 “최악의 개...</t>
+          <t>의료분쟁조정법 5월 본회의 통과 예상</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>medicalworldnews.co.kr</t>
+          <t>monews.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://medicalworldnews.co.kr/news/view.php?idx=1510973818</t>
+          <t>https://www.monews.co.kr/news/articleView.html?idxno=410442</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-31 13:06:13.873698+00:00</t>
+          <t>2026-04-02 00:37:49.269537+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 법제사법위원회 통과</t>
+          <t>의료분쟁조정법 개정안 본회의 통과 불발</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안이 국회 법제사법위원회를 통과했다는 소식이다. 개정안은 필수의료 사고 공소 제기 제한 특례, 의료사고심의위원회 도입, 손해배상금 대불제 폐지 등을 주요 내용으로 하며, 소비자·시민사회단체는 이를 환영하고 있다.</t>
+          <t>필수의료 행위의 사법 리스크 해소를 위한 의료분쟁조정법 개정안이 본회의 문턱을 넘지 못했습니다. 의료계는 개정안이 근본적인 사법 리스크 해소와 거리가 멀다며 책임보험 및 공제 가입 의무화를 통한 손해배상 방안을 주장하고 있으나, 정부는 법안 추진 의지를 밝혔습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고나 분쟁이 아닌, 의료분쟁조정법 개정안의 국회 통과 소식을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 증거 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고나 피해자 집단에 대한 내용이 아닌, 의료분쟁조정법 개정안의 입법 과정을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건의 가해자나 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>소비자·시민사회단체  의료분쟁조정법 개정안, 국회 법제사법위원회 통...</t>
+          <t>본회의 문턱 못 넘은 의료분쟁조정법…정부  반드시 추진</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>medicaltimes.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=227387</t>
+          <t>https://www.medicaltimes.com/Main/News/NewsView.html?ID=1168047&amp;ref=naverpc</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-31 12:59:52.520371+00:00</t>
+          <t>2026-04-02 00:37:08.488279+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
-      <c r="D27" t="inlineStr"/>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 법사위 통과</t>
+          <t>의료분쟁조정법 개정안 국회 법제사법위원회 통과, 본회의 심의 예정</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안이 국회 법제사법위원회를 통과했다. 소비자·시민사회·의료공급자 단체는 환자-의료인 소통 촉진, 피해자 구제 절차 강화, 형사 기소 전 의학적 판단 절차 마련 등에 의미를 부여하며 환영의 뜻을 밝혔다. 특히 의료행위 중과실 판단 기준을 '결과'가 아닌 '과실의 위중함'에 맞춰야 한다고 강조했다.</t>
+          <t>대한응급의학의사회는 국회 법사위를 통과한 의료분쟁조정법 개정안이 '형사 면책'이라는 허울 좋은 포장지로 덮인 최악의 개악이라며 강력히 규탄했다. 이들은 개정안이 필수의료 행위의 사법 리스크를 근본적으로 해소하지 못하고, 중과실 예외 조항 및 강제적 배상 합의 구조가 의료진에게 폭력적이라고 비판했다. 응급의학의사회는 국가 주도의 무과실 보상체계 도입을 촉구하며, 현 법안이 필수의료 붕괴를 가속할 것이라고 경고했다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고나 분쟁 사건에 대한 것이 아니라, 의료분쟁조정법 개정안의 국회 통과 소식을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 투자 적합성이 낮습니다.</t>
+          <t>이 기사는 특정 의료사고 피해자들의 손해배상 청구 사건이 아닌, 의료분쟁조정법 개정안에 대한 의료계의 반대 입장을 다루고 있습니다. 소송금융 투자의 핵심인 명확한 피고와 손해배상 청구권자가 부재하며, 특정 사건의 피해 규모나 책임 소재를 파악하기 어렵습니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>'지속가능한 필수의료 첫걸음'…의료분쟁조정법 법사위 통과 환영</t>
+          <t>의료분쟁조정법 개정안, '형사 면책'이라는 허울 좋은 포장지로 덮은 ...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>doctorsnews.co.kr</t>
+          <t>ggmedinews.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163929</t>
+          <t>http://www.ggmedinews.com/news/articleView.html?idxno=6382</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-31 12:20:53.058284+00:00</t>
+          <t>2026-04-01 12:18:06.236576+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
-      <c r="D28" t="inlineStr"/>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>의료분쟁 조정법 개정안 국회 법사소위 통과</t>
+          <t>의료분쟁조정법 개정안 국회 법사위 통과, 본회의 심의 예정</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>중증·응급 등 필수의료 분야 의료사고 발생 시 형사 특례를 적용하는 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 개정안이 국회 법제사법위원회 문턱을 넘었습니다. 한국중증질환연합회는 해당 법안의 통과를 환영한다는 입장을 밝혔습니다.</t>
+          <t>의료분쟁조정법 개정안이 국회 법제사법위원회를 통과하여 본회의 심의를 앞두고 있습니다. 이 개정안은 특정 조건(설명의무 이행, 책임보험 가입, 조정 성립) 충족 시 의료인의 형사 기소를 제한하는 내용을 담고 있으나, '중과실' 기준의 모호성, 책임보험 의무화에 대한 의료계의 반발, 환자단체 간의 엇갈린 평가 등 논란이 가열되고 있습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 의료사고나 법적 분쟁에 대한 보도가 아닌, '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 개정안의 국회 법사소위 통과 소식을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건, 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건을 판단할 수 없습니다.</t>
+          <t>이 기사는 특정 의료사고나 분쟁 사례를 다루는 것이 아니라, 의료분쟁조정법 개정안의 입법 과정을 보도하고 있습니다. 따라서 소송금융 투자의 대상이 되는 구체적인 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다. 소송금융은 실제 발생한 분쟁에 투자하는 것이므로, 현재로서는 투자 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>한국중증질환연합회,  의료분쟁 조정법 법사소위 통과 환영</t>
+          <t>의료분쟁조정법 개정안 법사위 통과…대한응급의학의사회 “최악의 개...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>bizwnews.com</t>
+          <t>medicalworldnews.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>http://www.bizwnews.com/news/articleView.html?idxno=131765</t>
+          <t>https://medicalworldnews.co.kr/news/view.php?idx=1510973818</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-31 12:20:13.315794+00:00</t>
+          <t>2026-03-31 13:06:13.873698+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 법제사법위원회 통과, 본회의 의결 대기 중</t>
+          <t>의료분쟁조정법 개정안 국회 법제사법위원회 통과</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안이 국회 법제사법위원회를 통과하여 본회의 의결만을 남겨두고 있다. 개정안은 중대한 과실이 없는 고위험 필수의료행위로 인한 의료사고의 경우, 설명 의무 이행 및 책임보험 가입 시 형사 기소를 제한하는 내용을 포함한다. 이는 의료인의 부담을 경감하고 필수의료 유지를 목적으로 하지만, 피해자 입증책임 완화 등은 빠져있다는 지적도 있다.</t>
+          <t>의료분쟁조정법 개정안이 국회 법제사법위원회를 통과했다는 소식이다. 개정안은 필수의료 사고 공소 제기 제한 특례, 의료사고심의위원회 도입, 손해배상금 대불제 폐지 등을 주요 내용으로 하며, 소비자·시민사회단체는 이를 환영하고 있다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료사고나 분쟁에 대한 보도가 아닌, 의료분쟁조정법 개정안의 국회 통과 소식을 다루고 있습니다. 소송금융은 구체적인 법적 분쟁을 대상으로 하므로, 현재 단계에서는 투자 적합성이 낮습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>이 기사는 특정 의료사고나 분쟁이 아닌, 의료분쟁조정법 개정안의 국회 통과 소식을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 증거 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안·국립의전원법 법사위 문턱 넘어…본회의만 남...</t>
+          <t>소비자·시민사회단체  의료분쟁조정법 개정안, 국회 법제사법위원회 통...</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065576568451738</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=227387</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-31 12:19:00.427229+00:00</t>
+          <t>2026-03-31 12:59:52.520371+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 법사위 통과, 형사특례 도입 논의</t>
+          <t>의료분쟁조정법 개정안 국회 법사위 통과</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>필수의료 의료사고에 대한 형사특례 도입을 포함한 의료분쟁조정법이 국회 법제사법위원회를 통과했습니다. 정은경 보건복지부 장관은 이 법이 환자 보호와 신속한 피해 구제를 목표로 하며, 소송 장기화로 인한 배상 지연 문제를 해소할 것이라고 밝혔습니다.</t>
+          <t>의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안이 국회 법제사법위원회를 통과했다. 소비자·시민사회·의료공급자 단체는 환자-의료인 소통 촉진, 피해자 구제 절차 강화, 형사 기소 전 의학적 판단 절차 마련 등에 의미를 부여하며 환영의 뜻을 밝혔다. 특히 의료행위 중과실 판단 기준을 '결과'가 아닌 '과실의 위중함'에 맞춰야 한다고 강조했다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>이 기사는 의료분쟁조정법의 법사위 통과 및 필수의료 의료사고 형사특례 도입에 대한 입법 동향을 다루고 있습니다. 특정 의료사고나 분쟁 사건이 아닌 정책 및 법률 제정 단계에 대한 보도이므로, 소송금융 투자 대상이 되는 구체적인 사건으로 볼 수 없습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>이 기사는 특정 의료사고나 분쟁 사건에 대한 것이 아니라, 의료분쟁조정법 개정안의 국회 통과 소식을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>필수의료 의료사고 '형사특례' 도입…의료분쟁조정법 법사위 통과</t>
+          <t>'지속가능한 필수의료 첫걸음'…의료분쟁조정법 법사위 통과 환영</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>bosa.co.kr</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3001934</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163929</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-31 00:45:54.266615+00:00</t>
+          <t>2026-03-31 12:20:53.058284+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 및 국립의전원법 본회의 표결 처리</t>
+          <t>의료분쟁 조정법 개정안 국회 법사소위 통과</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>의료분쟁조정법과 국립의전원법이 본회의로 표결 처리될 예정이라는 기사입니다. 중과실 기준의 모호성에 대한 질의가 있었으며, 정 장관은 대법원 판례를 분석해 12가지 유형으로 구체화했고, 의료사고심의위원회에서 개별 심의로 중과실 여부를 판단할 것이라고 밝혔습니다.</t>
+          <t>중증·응급 등 필수의료 분야 의료사고 발생 시 형사 특례를 적용하는 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 개정안이 국회 법제사법위원회 문턱을 넘었습니다. 한국중증질환연합회는 해당 법안의 통과를 환영한다는 입장을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고나 분쟁에 대한 보도가 아닌, 의료분쟁조정법 및 국립의전원법의 입법 진행 상황을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 의료사고나 법적 분쟁에 대한 보도가 아닌, '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 개정안의 국회 법사소위 통과 소식을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건, 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건을 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>끝내 표결처리…의료분쟁조정법·국립의전원법 본회의로</t>
+          <t>한국중증질환연합회,  의료분쟁 조정법 법사소위 통과 환영</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>bizwnews.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037806</t>
+          <t>http://www.bizwnews.com/news/articleView.html?idxno=131765</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-31 00:42:07.548251+00:00</t>
+          <t>2026-03-31 12:20:13.315794+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
-          <t>법안 통과</t>
+          <t>의료분쟁조정법 개정안 국회 법제사법위원회 통과, 본회의 의결 대기 중</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>국립의전원법과 의료분쟁조정법 개정안이 통과되었다는 내용의 기사입니다. 개정된 의료분쟁조정법은 업무상 과실치상죄를 범한 보건의료인이 중대한 과실이 없거나 설명의무를 이행하고 책임보험에 가입한 경우, 의료분쟁 조정이 성립하면 피해자의 의사에 반해 공소를 제기할 수 없도록 하는 내용을 담고 있습니다.</t>
+          <t>의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안이 국회 법제사법위원회를 통과하여 본회의 의결만을 남겨두고 있다. 개정안은 중대한 과실이 없는 고위험 필수의료행위로 인한 의료사고의 경우, 설명 의무 이행 및 책임보험 가입 시 형사 기소를 제한하는 내용을 포함한다. 이는 의료인의 부담을 경감하고 필수의료 유지를 목적으로 하지만, 피해자 입증책임 완화 등은 빠져있다는 지적도 있다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 의료분쟁조정법 개정안 통과에 대한 법률적 내용을 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 의료사고나 분쟁에 대한 보도가 아닌, 의료분쟁조정법 개정안의 국회 통과 소식을 다루고 있습니다. 소송금융은 구체적인 법적 분쟁을 대상으로 하므로, 현재 단계에서는 투자 적합성이 낮습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>국립의전원법·형사기소 제한 의료분쟁조정법 '통과'</t>
+          <t>의료분쟁조정법 개정안·국립의전원법 법사위 문턱 넘어…본회의만 남...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=935145</t>
+          <t>https://mdtoday.co.kr/news/view/1065576568451738</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-31 00:22:14.387038+00:00</t>
+          <t>2026-03-31 12:19:00.427229+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
-      <c r="D33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 법제사법위원회 통과, 본회의 통과 예정</t>
+          <t>의료분쟁조정법 법사위 통과, 형사특례 도입 논의</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>필수의료 분야 의료진의 중과실 없는 의료사고에 대한 형사 처벌을 제한하는 '의료분쟁조정법' 개정안이 국회 법사위를 통과하여 본회의 통과를 앞두고 있다. 의료계는 환영하지만, 환자단체는 진실 규명 권리 박탈을 우려하며 '중과실' 기준 및 '필수의료' 범위의 모호성이 향후 갈등의 불씨가 될 수 있다는 지적이 제기된다.</t>
+          <t>필수의료 의료사고에 대한 형사특례 도입을 포함한 의료분쟁조정법이 국회 법제사법위원회를 통과했습니다. 정은경 보건복지부 장관은 이 법이 환자 보호와 신속한 피해 구제를 목표로 하며, 소송 장기화로 인한 배상 지연 문제를 해소할 것이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료 사고나 분쟁이 아닌, 의료분쟁조정법 개정안의 입법 과정을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건, 피고, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다. 이는 소송금융 투자 기회라기보다는 향후 의료 분쟁 환경 변화에 대한 정책적 동향으로 판단됩니다.</t>
+          <t>이 기사는 의료분쟁조정법의 법사위 통과 및 필수의료 의료사고 형사특례 도입에 대한 입법 동향을 다루고 있습니다. 특정 의료사고나 분쟁 사건이 아닌 정책 및 법률 제정 단계에 대한 보도이므로, 소송금융 투자 대상이 되는 구체적인 사건으로 볼 수 없습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>‘필수의료 사고, 중과실 아니면 불기소’ 법사위 통과… “의사이탈 막...</t>
+          <t>필수의료 의료사고 '형사특례' 도입…의료분쟁조정법 법사위 통과</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>bosa.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260331/133641117/2</t>
+          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3001934</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-31 00:19:49.516822+00:00</t>
+          <t>2026-03-31 00:45:54.266615+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
-      <c r="D34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 법사위 통과</t>
+          <t>의료분쟁조정법 및 국립의전원법 본회의 표결 처리</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안이 국회 법제사법위원회를 통과했습니다. 이 개정안은 필수의료행위 중 업무상과실치사상죄가 발생하더라도 중대한 과실이 없는 경우 의사의 기소를 제한하는 특례를 포함하며, 보건복지부에 의료사고심의위원회를 설치해 심의하도록 합니다. 의료계는 중과실 판단의 전문성 확보를 위해 심의위원회 참여 확대를 요구하고 있습니다.</t>
+          <t>의료분쟁조정법과 국립의전원법이 본회의로 표결 처리될 예정이라는 기사입니다. 중과실 기준의 모호성에 대한 질의가 있었으며, 정 장관은 대법원 판례를 분석해 12가지 유형으로 구체화했고, 의료사고심의위원회에서 개별 심의로 중과실 여부를 판단할 것이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 의료사고나 분쟁 사례를 다루는 것이 아니라, 의료분쟁조정법 개정안의 국회 법사위 통과 소식을 전하고 있습니다. 소송금융 적합 조건 중 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보' 등 어떤 조건에도 해당하지 않으며, 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 의료사고나 분쟁에 대한 보도가 아닌, 의료분쟁조정법 및 국립의전원법의 입법 진행 상황을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안, 법사위 통과…복지부  중과실 의료 기준, 대법...</t>
+          <t>끝내 표결처리…의료분쟁조정법·국립의전원법 본회의로</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>medigatenews.com</t>
+          <t>docdocdoc.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.medigatenews.com/news/1549846811</t>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037806</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-30 13:19:38.446458+00:00</t>
+          <t>2026-03-31 00:42:07.548251+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
-      <c r="D35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 법사위 통과, 본회의 통과 유력</t>
+          <t>법안 통과</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>중증·응급 등 필수의료 분야 의료사고 발생 시 형사 특례를 적용하는 의료분쟁조정법 개정안이 국회 법사위를 통과하며 본회의 통과가 유력해졌습니다. 의료진 중과실이 없고 손해배상을 충실히 이행하면 공소 제기를 할 수 없다는 내용이 핵심이며, 환자·시민단체는 피해자의 재판받을 권리 제한을 우려하며 반발하고 있습니다.</t>
+          <t>국립의전원법과 의료분쟁조정법 개정안이 통과되었다는 내용의 기사입니다. 개정된 의료분쟁조정법은 업무상 과실치상죄를 범한 보건의료인이 중대한 과실이 없거나 설명의무를 이행하고 책임보험에 가입한 경우, 의료분쟁 조정이 성립하면 피해자의 의사에 반해 공소를 제기할 수 없도록 하는 내용을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 사건이 아닌, 의료사고 형사특례 법안의 입법 진행 상황을 다루고 있습니다. 소송금융은 개별 사건에 대한 투자를 검토하므로, 이 기사만으로는 투자 대상이 되는 구체적인 사건이 존재하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 의료분쟁조정법 개정안 통과에 대한 법률적 내용을 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>중증·응급 의료사고 형사특례 법안, 법사위 통과…환자·시민단체는 반...</t>
+          <t>국립의전원법·형사기소 제한 의료분쟁조정법 '통과'</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25416051</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=935145</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-30 13:18:55.061897+00:00</t>
+          <t>2026-03-31 00:22:14.387038+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>국회 법제사법위원회에서 의료분쟁조정법 개정안 심의 중</t>
+          <t>의료분쟁조정법 개정안 국회 법제사법위원회 통과, 본회의 통과 예정</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안이 국회 법제사법위원회에서 심의 중이며, 중대 과실 없는 의료사고의 형사처벌 면제 여부를 두고 논란이 일고 있다. 환자·소비자 단체는 환자의 재판받을 권리 침해를 우려하며 반대하는 반면, 의료계와 정부는 필수의료 사법리스크 완화를 위해 기소 제한이 필요하다는 입장이다.</t>
+          <t>필수의료 분야 의료진의 중과실 없는 의료사고에 대한 형사 처벌을 제한하는 '의료분쟁조정법' 개정안이 국회 법사위를 통과하여 본회의 통과를 앞두고 있다. 의료계는 환영하지만, 환자단체는 진실 규명 권리 박탈을 우려하며 '중과실' 기준 및 '필수의료' 범위의 모호성이 향후 갈등의 불씨가 될 수 있다는 지적이 제기된다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 사건이 아닌 '의료분쟁조정법 개정안'에 대한 논의를 다루고 있어, 소송금융 투자를 위한 특정 피고, 명확한 책임, 구체적인 피해 규모 및 피해자 집단이 존재하지 않습니다. (적합 조건 1, 2, 3, 4, 5 미충족) 현재 국회에서 법안 심의가 진행 중이나(적합 조건 6), 이는 특정 소송 사건이 아닌 입법 절차에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>본 기사는 특정 의료 사고나 분쟁이 아닌, 의료분쟁조정법 개정안의 입법 과정을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건, 피고, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다. 이는 소송금융 투자 기회라기보다는 향후 의료 분쟁 환경 변화에 대한 정책적 동향으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>환자·소비자  환자 동의없는 의료사고 형사처벌 면제 수용 불가</t>
+          <t>‘필수의료 사고, 중과실 아니면 불기소’ 법사위 통과… “의사이탈 막...</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/bio/welfare-medical/6118704</t>
+          <t>https://www.donga.com/news/Society/article/all/20260331/133641117/2</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-30 12:50:55.737158+00:00</t>
+          <t>2026-03-31 00:19:49.516822+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 법사위 논의 중</t>
+          <t>의료분쟁조정법 개정안 국회 법사위 통과</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안이 국회 법제사법위원회에서 논의될 예정입니다. 이 개정안은 필수의료 행위 중 업무상 과실치사상죄 발생 시 특정 요건 충족 시 기소를 제한하는 특례를 포함하고 있습니다. 환자단체와 의료계 모두 개정안 내용에 수정을 요구하며 반발하고 있어 법사위 통과에 난항이 예상됩니다.</t>
+          <t>의료분쟁조정법 개정안이 국회 법제사법위원회를 통과했습니다. 이 개정안은 필수의료행위 중 업무상과실치사상죄가 발생하더라도 중대한 과실이 없는 경우 의사의 기소를 제한하는 특례를 포함하며, 보건복지부에 의료사고심의위원회를 설치해 심의하도록 합니다. 의료계는 중과실 판단의 전문성 확보를 위해 심의위원회 참여 확대를 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>해당 기사는 의료분쟁조정법 개정안의 국회 논의 상황을 다루고 있으며, 특정 의료사고나 분쟁 사건에 대한 내용이 아닙니다. 소송금융은 실제 발생한 사건에 대한 소송을 지원하는 것이므로, 입법 과정 자체는 투자 대상에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 의료사고나 분쟁 사례를 다루는 것이 아니라, 의료분쟁조정법 개정안의 국회 법사위 통과 소식을 전하고 있습니다. 소송금융 적합 조건 중 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보' 등 어떤 조건에도 해당하지 않으며, 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>의사·환자 모두 '수정' 요구…의료분쟁조정법 개정안, 30일 법사위서 통...</t>
+          <t>의료분쟁조정법 개정안, 법사위 통과…복지부  중과실 의료 기준, 대법...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>medigatenews.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.medigatenews.com/news/2559623387</t>
+          <t>https://www.medigatenews.com/news/1549846811</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-30 12:15:47.649359+00:00</t>
+          <t>2026-03-30 13:19:38.446458+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
-      <c r="D38" t="inlineStr"/>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 복지위 통과 및 의협 수정안 제출</t>
+          <t>의료분쟁조정법 개정안 국회 법사위 통과, 본회의 통과 유력</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>대한의사협회는 국회 보건복지위를 통과한 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 개정안에 대해 강한 우려를 표명하며 전면적인 조문 수정을 요구했습니다. 의협은 중과실 정의 모호성, 설명의무 강제화, 책임보험 가입 의무화 등에 반대하며, 반의사불벌죄 적용 범위를 사망 사고까지 확대할 것을 주장했습니다.</t>
+          <t>중증·응급 등 필수의료 분야 의료사고 발생 시 형사 특례를 적용하는 의료분쟁조정법 개정안이 국회 법사위를 통과하며 본회의 통과가 유력해졌습니다. 의료진 중과실이 없고 손해배상을 충실히 이행하면 공소 제기를 할 수 없다는 내용이 핵심이며, 환자·시민단체는 피해자의 재판받을 권리 제한을 우려하며 반발하고 있습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고나 분쟁 사례를 다루는 것이 아니라, '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 개정안에 대한 대한의사협회의 입장과 수정 요구를 보도하고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건, 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고 사건이 아닌, 의료사고 형사특례 법안의 입법 진행 상황을 다루고 있습니다. 소송금융은 개별 사건에 대한 투자를 검토하므로, 이 기사만으로는 투자 대상이 되는 구체적인 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>의협, 의료분쟁조정법 제동  특례배제행위로 명칭부터 바꿔야</t>
+          <t>중증·응급 의료사고 형사특례 법안, 법사위 통과…환자·시민단체는 반...</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>newsmp.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>http://www.newsmp.com/news/articleView.html?idxno=252385</t>
+          <t>https://www.joongang.co.kr/article/25416051</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-28 12:14:56.030649+00:00</t>
+          <t>2026-03-30 13:18:55.061897+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
-      <c r="D39" t="inlineStr"/>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>한국 의료분쟁 시스템에 대한 논평</t>
+          <t>국회 법제사법위원회에서 의료분쟁조정법 개정안 심의 중</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>한국의 의료분쟁 해결 방식이 형사 기소와 고액 손해배상 소송에 지나치게 편중되어 의료 현장에 은폐 문화를 조장하고 있다는 비판이 제기되었습니다. 연구진은 현행 소송 위주 대응체계가 사고의 근본 원인 파악 및 시스템 개선 기회를 박탈하고 있다고 지적하며, 처벌보다는 시스템 개선으로의 소송 패러다임 전환이 시급하다고 주장합니다.</t>
+          <t>의료분쟁조정법 개정안이 국회 법제사법위원회에서 심의 중이며, 중대 과실 없는 의료사고의 형사처벌 면제 여부를 두고 논란이 일고 있다. 환자·소비자 단체는 환자의 재판받을 권리 침해를 우려하며 반대하는 반면, 의료계와 정부는 필수의료 사법리스크 완화를 위해 기소 제한이 필요하다는 입장이다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>본 기사는 한국 의료분쟁 시스템의 문제점을 지적하는 논평으로, 특정 사건이나 피고를 명시하지 않아 소송금융 적합 조건(상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 증거 확보 등)에 해당하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 의료사고 사건이 아닌 '의료분쟁조정법 개정안'에 대한 논의를 다루고 있어, 소송금융 투자를 위한 특정 피고, 명확한 책임, 구체적인 피해 규모 및 피해자 집단이 존재하지 않습니다. (적합 조건 1, 2, 3, 4, 5 미충족) 현재 국회에서 법안 심의가 진행 중이나(적합 조건 6), 이는 특정 소송 사건이 아닌 입법 절차에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>소송 패러다임 전환 시급… 처벌보다 시스템 개선</t>
+          <t>환자·소비자  환자 동의없는 의료사고 형사처벌 면제 수용 불가</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=935059</t>
+          <t>https://www.news1.kr/bio/welfare-medical/6118704</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-28 00:42:49.553217+00:00</t>
+          <t>2026-03-30 12:50:55.737158+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 논의 중</t>
+          <t>의료분쟁조정법 개정안 국회 법사위 논의 중</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>대한변호사협회는 의료분쟁조정법 개정안 중 손해배상금 대불제도 폐지에 대해 의료사고 피해자의 기본권 침해와 권리 구제 어려움을 우려하며 신중한 입법을 촉구했습니다. 인권위 역시 대불제도가 피해자에게 신속한 보상을 보장하는 장치임을 강조하며 폐지 반대 입장을 밝혔습니다.</t>
+          <t>의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안이 국회 법제사법위원회에서 논의될 예정입니다. 이 개정안은 필수의료 행위 중 업무상 과실치사상죄 발생 시 특정 요건 충족 시 기소를 제한하는 특례를 포함하고 있습니다. 환자단체와 의료계 모두 개정안 내용에 수정을 요구하며 반발하고 있어 법사위 통과에 난항이 예상됩니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 피해 사건이 아닌, 의료분쟁조정법 개정안 논의라는 입법 절차에 대한 내용입니다. 소송금융은 특정 사건의 소송 비용을 지원하는 것이 주 목적이므로, 입법 과정 자체는 직접적인 투자 대상이 되기 어렵습니다. (적합 조건 1, 2, 4, 5 미해당)</t>
+          <t>해당 기사는 의료분쟁조정법 개정안의 국회 논의 상황을 다루고 있으며, 특정 의료사고나 분쟁 사건에 대한 내용이 아닙니다. 소송금융은 실제 발생한 사건에 대한 소송을 지원하는 것이므로, 입법 과정 자체는 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>변협, 의료분쟁조정법 개정안에  기본권 침해 우려 …신중 입법 촉구</t>
+          <t>의사·환자 모두 '수정' 요구…의료분쟁조정법 개정안, 30일 법사위서 통...</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>medigatenews.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218497</t>
+          <t>https://www.medigatenews.com/news/2559623387</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-27 12:55:54.307993+00:00</t>
+          <t>2026-03-30 12:15:47.649359+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
-      <c r="D41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회에서 의료분쟁조정법 개정안 심의·의결</t>
+          <t>의료분쟁조정법 개정안 국회 복지위 통과 및 의협 수정안 제출</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>대한변호사협회가 필수의료행위 중 발생한 중상해 및 사망 사고에 대한 공소제기를 제한하는 의료분쟁조정법 개정안에 우려를 표명했다. 개정안이 국민의 평등권과 재판절차진술권을 침해하고 사법체계의 정합성을 저해할 수 있다고 지적하며 신중한 검토를 촉구했다.</t>
+          <t>대한의사협회는 국회 보건복지위를 통과한 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 개정안에 대해 강한 우려를 표명하며 전면적인 조문 수정을 요구했습니다. 의협은 중과실 정의 모호성, 설명의무 강제화, 책임보험 가입 의무화 등에 반대하며, 반의사불벌죄 적용 범위를 사망 사고까지 확대할 것을 주장했습니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 사건이 아닌, 의료분쟁조정법 개정안에 대한 대한변호사협회의 우려를 다루고 있습니다. 공적 절차(입법 과정)가 진행 중이기는 하나, 소송금융 투자 대상이 될 만한 구체적인 상대방, 피해 규모, 피해자 수, 또는 명확한 책임이 특정된 사건이 아닙니다. 따라서 대부분의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고나 분쟁 사례를 다루는 것이 아니라, '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 개정안에 대한 대한의사협회의 입장과 수정 요구를 보도하고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건, 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>대한변협  의료분쟁조정법 개정안의 입법 신중히 검토해야</t>
+          <t>의협, 의료분쟁조정법 제동  특례배제행위로 명칭부터 바꿔야</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>lec.co.kr</t>
+          <t>newsmp.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>http://www.lec.co.kr/news/articleView.html?idxno=751767</t>
+          <t>http://www.newsmp.com/news/articleView.html?idxno=252385</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-27 12:52:25.158686+00:00</t>
+          <t>2026-03-28 12:14:56.030649+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회에서 의료분쟁조정법 개정안 논의 중</t>
+          <t>한국 의료분쟁 시스템에 대한 논평</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회에서 '의료분쟁조정법' 개정안이 논의 중이다. 이 개정안은 필수의료행위 중 발생한 중상해 및 사망 사고에 대해 민사상 배상 시 형사 특례 도입, 의료사고심의위원회 설치, 손해배상금 대불제도 등을 포함한다.</t>
+          <t>한국의 의료분쟁 해결 방식이 형사 기소와 고액 손해배상 소송에 지나치게 편중되어 의료 현장에 은폐 문화를 조장하고 있다는 비판이 제기되었습니다. 연구진은 현행 소송 위주 대응체계가 사고의 근본 원인 파악 및 시스템 개선 기회를 박탈하고 있다고 지적하며, 처벌보다는 시스템 개선으로의 소송 패러다임 전환이 시급하다고 주장합니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료사고 사건이 아닌 '의료분쟁조정법' 개정안에 대한 국회 논의를 다루고 있어, 소송금융 투자 대상이 되는 구체적인 분쟁 사건이 존재하지 않습니다. 따라서 적합 조건에 해당하지 않으며, 투자 검토가 어렵습니다.</t>
+          <t>본 기사는 한국 의료분쟁 시스템의 문제점을 지적하는 논평으로, 특정 사건이나 피고를 명시하지 않아 소송금융 적합 조건(상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 증거 확보 등)에 해당하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>대한변호사협회가 '의료분쟁조정법' 개정안에 우려한 대목은</t>
+          <t>소송 패러다임 전환 시급… 처벌보다 시스템 개선</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18823</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=935059</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-27 12:48:46.075814+00:00</t>
+          <t>2026-03-28 00:42:49.553217+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>의료 관련 법안 개정안 논의 및 위헌성 주장</t>
+          <t>의료분쟁조정법 개정안 논의 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>의료변호사협회는 의료인에게만 사망·중상해 특례를 적용하는 개정안이 위헌적이며, 피해자에게 형사 처벌과 민사 청구 중 하나를 강요하는 역설적 상황을 초래한다고 주장했습니다. 또한 대불 제도 폐지에 대해서도 우려를 표명하며 피해자 권리 보호를 촉구했습니다.</t>
+          <t>대한변호사협회는 의료분쟁조정법 개정안 중 손해배상금 대불제도 폐지에 대해 의료사고 피해자의 기본권 침해와 권리 구제 어려움을 우려하며 신중한 입법을 촉구했습니다. 인권위 역시 대불제도가 피해자에게 신속한 보상을 보장하는 장치임을 강조하며 폐지 반대 입장을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건으로 인한 피해 발생이 아닌, 의료 관련 법안 개정안의 위헌성 및 피해자 선택권 제한에 대한 법률적, 정책적 논의를 다루고 있습니다. 소송금융 투자를 위한 명확한 피고, 구체적인 피해 규모, 그리고 손해배상 청구의 대상이 불분명하여 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 의료사고 피해 사건이 아닌, 의료분쟁조정법 개정안 논의라는 입법 절차에 대한 내용입니다. 소송금융은 특정 사건의 소송 비용을 지원하는 것이 주 목적이므로, 입법 과정 자체는 직접적인 투자 대상이 되기 어렵습니다. (적합 조건 1, 2, 4, 5 미해당)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>의료변호사協  의료인만 사망·중상해 특례? 위헌적</t>
+          <t>변협, 의료분쟁조정법 개정안에  기본권 침해 우려 …신중 입법 촉구</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037705</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218497</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-26 13:11:53.629939+00:00</t>
+          <t>2026-03-27 12:55:54.307993+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 논의 및 경실련의 비판 제기</t>
+          <t>국회 보건복지위원회에서 의료분쟁조정법 개정안 심의·의결</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>경실련은 의료분쟁조정법 개정안에 보건의료인에 대한 과도한 형사 특례가 포함되어 있다고 비판했다. 특히 필수의료행위 중 중상해 및 사망 사고 발생 시 민사상 손해배상금 지급만으로 공소제기를 불허하는 조항이 문제로 지적되었다. 경실련은 이러한 특례가 의료사고 피해자들의 권리를 침해할 수 있다고 주장한다.</t>
+          <t>대한변호사협회가 필수의료행위 중 발생한 중상해 및 사망 사고에 대한 공소제기를 제한하는 의료분쟁조정법 개정안에 우려를 표명했다. 개정안이 국민의 평등권과 재판절차진술권을 침해하고 사법체계의 정합성을 저해할 수 있다고 지적하며 신중한 검토를 촉구했다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료사고 사건이 아닌, 의료분쟁조정법 개정안에 대한 경실련의 비판을 다루고 있습니다. 소송금융은 특정 법적 분쟁에 대한 투자를 목적으로 하므로, 현재 단계에서는 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1개 이하)</t>
+          <t>이 기사는 특정 의료사고 사건이 아닌, 의료분쟁조정법 개정안에 대한 대한변호사협회의 우려를 다루고 있습니다. 공적 절차(입법 과정)가 진행 중이기는 하나, 소송금융 투자 대상이 될 만한 구체적인 상대방, 피해 규모, 피해자 수, 또는 명확한 책임이 특정된 사건이 아닙니다. 따라서 대부분의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>경실련  의료사고 형사기소 제한은 특례…중과실 규정도 문제</t>
+          <t>대한변협  의료분쟁조정법 개정안의 입법 신중히 검토해야</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>lec.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037639</t>
+          <t>http://www.lec.co.kr/news/articleView.html?idxno=751767</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-25 12:57:20.900447+00:00</t>
+          <t>2026-03-27 12:52:25.158686+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
-      <c r="D45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 논의 중</t>
+          <t>국회 보건복지위원회에서 의료분쟁조정법 개정안 논의 중</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>경실련은 환자 사망 및 중상해 의료사고 발생 시 손해배상액 전액 지급을 조건으로 형사 기소를 제한하는 '의료분쟁조정법 개정안'이 환자의 기본권을 침해하는 위헌적 조치라며 입법 중단을 촉구했다. 국회 보건복지위원회에서 통과된 해당 개정안은 의료진의 중과실이 없고 책임보험 가입 및 사고 경위 설명 시 적용된다.</t>
+          <t>국회 보건복지위원회에서 '의료분쟁조정법' 개정안이 논의 중이다. 이 개정안은 필수의료행위 중 발생한 중상해 및 사망 사고에 대해 민사상 배상 시 형사 특례 도입, 의료사고심의위원회 설치, 손해배상금 대불제도 등을 포함한다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료사고 사건이 아닌 '의료분쟁조정법 개정안'에 대한 시민단체의 반대 의견을 다루고 있습니다. 따라서 소송금융 투자 대상이 되는 구체적인 사건, 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 의료사고 사건이 아닌 '의료분쟁조정법' 개정안에 대한 국회 논의를 다루고 있어, 소송금융 투자 대상이 되는 구체적인 분쟁 사건이 존재하지 않습니다. 따라서 적합 조건에 해당하지 않으며, 투자 검토가 어렵습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>경실련 “환자 사망 사고에도 형사기소 제한은 위헌…입법 중단해야”</t>
+          <t>대한변호사협회가 '의료분쟁조정법' 개정안에 우려한 대목은</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8517943&amp;ref=A</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18823</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-25 12:55:30.678251+00:00</t>
+          <t>2026-03-27 12:48:46.075814+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>광주지법 1심 원고 일부 승소 판결</t>
+          <t>의료 관련 법안 개정안 논의 및 위헌성 주장</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>백내장 수술 후 녹내장을 앓게 된 환자 A씨가 안과 전문의 B씨를 상대로 제기한 손해배상 소송에서 법원이 의사의 설명 의무 위반에 따른 책임을 일부 인정하며 원고 일부 승소 판결을 내렸습니다.</t>
+          <t>의료변호사협회는 의료인에게만 사망·중상해 특례를 적용하는 개정안이 위헌적이며, 피해자에게 형사 처벌과 민사 청구 중 하나를 강요하는 역설적 상황을 초래한다고 주장했습니다. 또한 대불 제도 폐지에 대해서도 우려를 표명하며 피해자 권리 보호를 촉구했습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하게 인정되었으나 (적합 조건 1), 단일 환자 사건으로 집단적 피해에 해당하지 않고 (적합 조건 3), 상대방이 개인 의사여서 자력 충분 여부가 불확실합니다 (적합 조건 2). 또한 이미 1심 판결이 선고되어 신규 소송금융 투자 기회로서의 매력이 낮습니다.</t>
+          <t>이 기사는 특정 사건으로 인한 피해 발생이 아닌, 의료 관련 법안 개정안의 위헌성 및 피해자 선택권 제한에 대한 법률적, 정책적 논의를 다루고 있습니다. 소송금융 투자를 위한 명확한 피고, 구체적인 피해 규모, 그리고 손해배상 청구의 대상이 불분명하여 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>백내장 수술 후 녹내장 앓은 환자</t>
+          <t>의료변호사協  의료인만 사망·중상해 특례? 위헌적</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>docdocdoc.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=904969</t>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037705</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-23 13:14:07.688629+00:00</t>
+          <t>2026-03-26 13:11:53.629939+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 발의</t>
+          <t>의료분쟁조정법 개정안 논의 및 경실련의 비판 제기</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>이춘석 의원이 불가항력적 의료사고로 인한 산모의 중증 장애를 '의료사고 보상사업' 보상 범위에 포함하는 의료분쟁조정법 개정안을 대표 발의했습니다. 현행법은 신생아 뇌성마비 및 사망, 산모 사망만 보상하며, 산모의 중증 장애는 제외되어 피해자들이 막대한 경제적 부담을 겪고 있다는 지적입니다.</t>
+          <t>경실련은 의료분쟁조정법 개정안에 보건의료인에 대한 과도한 형사 특례가 포함되어 있다고 비판했다. 특히 필수의료행위 중 중상해 및 사망 사고 발생 시 민사상 손해배상금 지급만으로 공소제기를 불허하는 조항이 문제로 지적되었다. 경실련은 이러한 특례가 의료사고 피해자들의 권리를 침해할 수 있다고 주장한다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>현재 법률상 불가항력적 의료사고로 인한 산모의 중증 장애는 보상 범위에 포함되지 않아 소송의 법적 근거가 미약합니다. 법안 발의는 진행 중이나, 통과 여부 및 소급 적용 여부가 불확실하여 현재 시점에서는 소송금융 투자 적합도가 낮습니다.</t>
+          <t>본 기사는 특정 의료사고 사건이 아닌, 의료분쟁조정법 개정안에 대한 경실련의 비판을 다루고 있습니다. 소송금융은 특정 법적 분쟁에 대한 투자를 목적으로 하므로, 현재 단계에서는 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>의료사고 보상 범위에 '산모의 중증 장애' 포함···개정 추진</t>
+          <t>경실련  의료사고 형사기소 제한은 특례…중과실 규정도 문제</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>doctorstimes.com</t>
+          <t>docdocdoc.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>http://www.doctorstimes.com/news/articleView.html?idxno=237251</t>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037639</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-23 12:21:38.115616+00:00</t>
+          <t>2026-03-25 12:57:20.900447+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>법적 환경 분석</t>
+          <t>의료분쟁조정법 개정안 국회 논의 중</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>기사는 당사자 간 소통과 사과를 가로막는 법적·제도적 환경이 소송을 부추긴다고 분석합니다. 의료인 입장에서 사과가 법정에서 유죄 증거가 될 수 있어 진심 어린 사과를 받지 못한 피해자들이 소송을 결심하게 되는 현상을 다룹니다.</t>
+          <t>경실련은 환자 사망 및 중상해 의료사고 발생 시 손해배상액 전액 지급을 조건으로 형사 기소를 제한하는 '의료분쟁조정법 개정안'이 환자의 기본권을 침해하는 위헌적 조치라며 입법 중단을 촉구했다. 국회 보건복지위원회에서 통과된 해당 개정안은 의료진의 중과실이 없고 책임보험 가입 및 사고 경위 설명 시 적용된다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이 아닌, 사과가 법정에서 유죄 증거로 활용될 수 있는 법적 환경에 대한 분석입니다. 특정 피고, 명확한 책임, 구체적인 피해 규모나 피해자 수, 진행 중인 공적 절차 등 소송금융 투자에 필요한 구체적인 정보가 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 의료사고 사건이 아닌 '의료분쟁조정법 개정안'에 대한 시민단체의 반대 의견을 다루고 있습니다. 따라서 소송금융 투자 대상이 되는 구체적인 사건, 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>유감 표명이 '유죄 증거'로 …형사 처벌 '자해행위' 된 분쟁조정</t>
+          <t>경실련 “환자 사망 사고에도 형사기소 제한은 위헌…입법 중단해야”</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037503</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8517943&amp;ref=A</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-21 00:43:02.144482+00:00</t>
+          <t>2026-03-25 12:55:30.678251+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr"/>
-      <c r="D49" t="inlineStr"/>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>안과 전문의 B씨</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>의료분쟁 조정제도 개선 논의 중</t>
+          <t>광주지법 1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>기사는 한국조정학회 춘계학술대회에서 의료분쟁 조정제도의 문제점과 개선 방안을 논의한 내용을 담고 있다. 현재 조정 제도가 성과주의에 치우쳐 강제조정을 남발하고 있다는 비판과 함께, 당사자의 자율적 합의를 이끌어내는 '촉진형 조정'으로의 전환이 제안되었다. 의료분쟁의 특수성과 무과실 의료진에 대한 합의금 유도 관행이 방어진료를 부추긴다는 반론도 제기되었으며, 의사의 사과를 법적 증거로 삼지 않는 '사과법' 도입에는 공감대가 형성되었다.</t>
+          <t>백내장 수술 후 녹내장을 앓게 된 환자 A씨가 안과 전문의 B씨를 상대로 제기한 손해배상 소송에서 법원이 의사의 설명 의무 위반에 따른 책임을 일부 인정하며 원고 일부 승소 판결을 내렸습니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료분쟁 사건이 아닌, 의료분쟁 조정제도 자체의 문제점과 개선 방안을 논의하는 학술대회 내용을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 '상대방 책임의 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성' 등의 적합 조건을 충족하는 특정 사건이 존재하지 않습니다. 오히려 의료분쟁의 인과관계 입증 어려움이 언급되어 부적합합니다.</t>
+          <t>상대방 책임이 비교적 명확하게 인정되었으나 (적합 조건 1), 단일 환자 사건으로 집단적 피해에 해당하지 않고 (적합 조건 3), 상대방이 개인 의사여서 자력 충분 여부가 불확실합니다 (적합 조건 2). 또한 이미 1심 판결이 선고되어 신규 소송금융 투자 기회로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>712일 걸리는 의료분쟁, 실효성 도마 위</t>
+          <t>백내장 수술 후 녹내장 앓은 환자</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>newsmp.com</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>http://www.newsmp.com/news/articleView.html?idxno=252256</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=904969</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-21 00:42:07.394930+00:00</t>
+          <t>2026-03-23 13:14:07.688629+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr"/>
-      <c r="D50" t="inlineStr"/>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>업무협약 체결</t>
+          <t>의료분쟁조정법 개정안 국회 발의</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>서울특별시의사회와 서울지방변호사회가 의료 및 법률 리스크 대응과 상호 협력 강화를 위한 업무협약을 체결했습니다. 양 기관은 의료사고 및 의료분쟁 증가에 대응하여 유기적 협력 체계를 구축하고 회원들에게 전문적인 자문과 교육을 제공할 예정입니다. 분쟁 예방을 위한 사전 자문, 상호 교육, 신속한 대응체계 마련 등에 뜻을 모았습니다.</t>
+          <t>이춘석 의원이 불가항력적 의료사고로 인한 산모의 중증 장애를 '의료사고 보상사업' 보상 범위에 포함하는 의료분쟁조정법 개정안을 대표 발의했습니다. 현행법은 신생아 뇌성마비 및 사망, 산모 사망만 보상하며, 산모의 중증 장애는 제외되어 피해자들이 막대한 경제적 부담을 겪고 있다는 지적입니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>해당 기사는 서울시의사회와 서울지방변호사회의 업무협약 체결에 대한 내용으로, 특정 의료사고나 분쟁 사건에 대한 보도가 아닙니다. 소송금융 투자 대상이 되는 구체적인 분쟁이나 피해 사실이 없으므로, 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>현재 법률상 불가항력적 의료사고로 인한 산모의 중증 장애는 보상 범위에 포함되지 않아 소송의 법적 근거가 미약합니다. 법안 발의는 진행 중이나, 통과 여부 및 소급 적용 여부가 불확실하여 현재 시점에서는 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>의사·변호사 손 잡았다…의료·법률 대응 업무협약</t>
+          <t>의료사고 보상 범위에 '산모의 중증 장애' 포함···개정 추진</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>doctorsnews.co.kr</t>
+          <t>doctorstimes.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163793</t>
+          <t>http://www.doctorstimes.com/news/articleView.html?idxno=237251</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-20 12:20:17.266926+00:00</t>
+          <t>2026-03-23 12:21:38.115616+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
-      <c r="D51" t="inlineStr"/>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 관련 기관 간 협력 논의 단계</t>
+          <t>법적 환경 분석</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>서울시의사회와 서울지방변호사회가 의료·법률 대응을 위한 MOU를 체결했습니다. 양 기관은 의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률(의료분쟁조정법)의 내용을 함께 검토하고, 향후 국회 법제사법위원회 논의 과정에서 상호 협력하기로 했습니다.</t>
+          <t>기사는 당사자 간 소통과 사과를 가로막는 법적·제도적 환경이 소송을 부추긴다고 분석합니다. 의료인 입장에서 사과가 법정에서 유죄 증거가 될 수 있어 진심 어린 사과를 받지 못한 피해자들이 소송을 결심하게 되는 현상을 다룹니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>해당 기사는 서울시의사회와 서울지방변호사회가 의료분쟁조정법 검토 및 국회 논의 협력을 위한 MOU를 체결했다는 내용으로, 특정 의료사고나 분쟁 사건에 대한 보도가 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 피해 규모, 상대방, 책임 소재 등이 파악되지 않아 투자 적합성이 매우 낮습니다.</t>
+          <t>기사는 특정 사건이 아닌, 사과가 법정에서 유죄 증거로 활용될 수 있는 법적 환경에 대한 분석입니다. 특정 피고, 명확한 책임, 구체적인 피해 규모나 피해자 수, 진행 중인 공적 절차 등 소송금융 투자에 필요한 구체적인 정보가 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>서울시의사회, 서울지방변호사회와 '의료·법률 대응' MOU 체결</t>
+          <t>유감 표명이 '유죄 증거'로 …형사 처벌 '자해행위' 된 분쟁조정</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>bokuennews.com</t>
+          <t>docdocdoc.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>http://www.bokuennews.com/news/article.html?no=275452</t>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037503</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-20 12:19:49.503198+00:00</t>
+          <t>2026-03-21 00:43:02.144482+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 검토 및 국회 논의 협력</t>
+          <t>의료분쟁 조정제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>서울시의사회와 서울지방변호사회가 의료분쟁 예방을 위해 협력하기로 했습니다. 양 기관은 의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률(의료분쟁조정법)을 공동 검토하고, 향후 국회 법제사법위원회 논의 과정에서 상호 협력할 예정입니다.</t>
+          <t>기사는 한국조정학회 춘계학술대회에서 의료분쟁 조정제도의 문제점과 개선 방안을 논의한 내용을 담고 있다. 현재 조정 제도가 성과주의에 치우쳐 강제조정을 남발하고 있다는 비판과 함께, 당사자의 자율적 합의를 이끌어내는 '촉진형 조정'으로의 전환이 제안되었다. 의료분쟁의 특수성과 무과실 의료진에 대한 합의금 유도 관행이 방어진료를 부추긴다는 반론도 제기되었으며, 의사의 사과를 법적 증거로 삼지 않는 '사과법' 도입에는 공감대가 형성되었다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료분쟁 사건에 대한 보도가 아닌, 의료분쟁 예방 및 관련 법률(의료분쟁조정법) 검토를 위한 기관 간 협력에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 중인 분쟁이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 의료분쟁 사건이 아닌, 의료분쟁 조정제도 자체의 문제점과 개선 방안을 논의하는 학술대회 내용을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 '상대방 책임의 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성' 등의 적합 조건을 충족하는 특정 사건이 존재하지 않습니다. 오히려 의료분쟁의 인과관계 입증 어려움이 언급되어 부적합합니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>의료분쟁 예방에 힘모은다 …서울 의사·변호사 '맞손'</t>
+          <t>712일 걸리는 의료분쟁, 실효성 도마 위</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>widedaily.com</t>
+          <t>newsmp.com</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.widedaily.com/news/articleView.html?idxno=290698</t>
+          <t>http://www.newsmp.com/news/articleView.html?idxno=252256</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-20 12:18:09.791244+00:00</t>
+          <t>2026-03-21 00:42:07.394930+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 보건복지위원회 통과, 입법 논의 진행 중</t>
+          <t>업무협약 체결</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회를 통과한 의료분쟁조정법 개정안을 두고 의료계와 환자·시민사회단체 간 상반된 평가가 이어지고 있습니다. 개정안은 필수의료행위 중 중대한 과실이 없는 의료사고에 대해 형사 기소를 제한하는 내용을 골자로 하며, 면책 범위, 중과실 기준 모호성, 책임보험 의무화 등에 대한 찬반 논쟁이 확산되고 있습니다.</t>
+          <t>서울특별시의사회와 서울지방변호사회가 의료 및 법률 리스크 대응과 상호 협력 강화를 위한 업무협약을 체결했습니다. 양 기관은 의료사고 및 의료분쟁 증가에 대응하여 유기적 협력 체계를 구축하고 회원들에게 전문적인 자문과 교육을 제공할 예정입니다. 분쟁 예방을 위한 사전 자문, 상호 교육, 신속한 대응체계 마련 등에 뜻을 모았습니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고나 분쟁에 대한 내용이 아닌, 의료분쟁조정법 개정안에 대한 입법 논의와 각 단체의 의견을 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 구체적인 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 서울시의사회와 서울지방변호사회의 업무협약 체결에 대한 내용으로, 특정 의료사고나 분쟁 사건에 대한 보도가 아닙니다. 소송금융 투자 대상이 되는 구체적인 분쟁이나 피해 사실이 없으므로, 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안, 같은 법 두고 의료계·환자단체 내부서 ‘엇갈...</t>
+          <t>의사·변호사 손 잡았다…의료·법률 대응 업무협약</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065597738738193</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163793</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-20 00:39:27.348815+00:00</t>
+          <t>2026-03-20 12:20:17.266926+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
-          <t>서울특별시의사회와 서울지방변호사회 업무협약 체결</t>
+          <t>의료분쟁조정법 관련 기관 간 협력 논의 단계</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>서울특별시의사회와 서울지방변호사회가 의료 및 법률 리스크 대응과 상호 협력 강화를 위한 업무협약(MOU)을 체결했습니다. 양 기관은 의료사고 및 의료분쟁 증가에 대응하여 유기적 협력 체계를 구축하고, 회원들에게 전문적인 자문과 교육을 제공하며, 분쟁 예방 및 신속한 대응체계 마련에 힘쓸 예정입니다.</t>
+          <t>서울시의사회와 서울지방변호사회가 의료·법률 대응을 위한 MOU를 체결했습니다. 양 기관은 의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률(의료분쟁조정법)의 내용을 함께 검토하고, 향후 국회 법제사법위원회 논의 과정에서 상호 협력하기로 했습니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료분쟁 사건에 대한 보도가 아닌, 의료계와 법조계 간의 업무협약 체결에 관한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 책임 소재 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 서울시의사회와 서울지방변호사회가 의료분쟁조정법 검토 및 국회 논의 협력을 위한 MOU를 체결했다는 내용으로, 특정 의료사고나 분쟁 사건에 대한 보도가 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 피해 규모, 상대방, 책임 소재 등이 파악되지 않아 투자 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>의료분쟁 예방에 힘모은다 …서울 의사·변호사 '맞손'</t>
+          <t>서울시의사회, 서울지방변호사회와 '의료·법률 대응' MOU 체결</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>bokuennews.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260320_0003556312</t>
+          <t>http://www.bokuennews.com/news/article.html?no=275452</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-20 00:17:03.355182+00:00</t>
+          <t>2026-03-20 12:19:49.503198+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 관련 공청회 진행 중</t>
+          <t>의료분쟁조정법 검토 및 국회 논의 협력</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>의료분쟁조정법에 중과실 12개 조항을 명시하는 것에 대한 공청회가 열렸으며, 의료계에서는 의료소송의 복잡성과 과실 판단의 어려움에 대해 불만을 표출하고 있다. 120일 내 과실 판단에 대한 우려가 제기되었다.</t>
+          <t>서울시의사회와 서울지방변호사회가 의료분쟁 예방을 위해 협력하기로 했습니다. 양 기관은 의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률(의료분쟁조정법)을 공동 검토하고, 향후 국회 법제사법위원회 논의 과정에서 상호 협력할 예정입니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>본 기사는 의료분쟁조정법 개정 논의 및 공청회에 대한 내용으로, 특정 피해 사건이나 소송 상대방이 명시되어 있지 않습니다. 따라서 소송금융 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 등)을 판단할 구체적인 사건이 없어 투자 대상으로 부적합합니다.</t>
+          <t>본 기사는 특정 의료분쟁 사건에 대한 보도가 아닌, 의료분쟁 예방 및 관련 법률(의료분쟁조정법) 검토를 위한 기관 간 협력에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 중인 분쟁이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>[뉴스 초점] 중과실 12개 조항 명시한 '의료분쟁조정법'…의료계선  필...</t>
+          <t>의료분쟁 예방에 힘모은다 …서울 의사·변호사 '맞손'</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>idaegu.com</t>
+          <t>widedaily.com</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.idaegu.com/news/articleView.html?idxno=658931</t>
+          <t>https://www.widedaily.com/news/articleView.html?idxno=290698</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-19 13:08:39.139575+00:00</t>
+          <t>2026-03-20 12:18:09.791244+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
-          <t>의료분쟁 대응 체계 마련 논의</t>
+          <t>의료분쟁조정법 개정안 국회 보건복지위원회 통과, 입법 논의 진행 중</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>서울지방변호사회와 서울시의사회가 의료분쟁에 대한 법률 자문을 위해 협력합니다. 의료분쟁이 손해배상을 넘어 형사책임, 행정처분 등으로 확대되는 추세에 따라 보다 정교한 법률 대응 체계 마련의 필요성이 커지고 있습니다.</t>
+          <t>국회 보건복지위원회를 통과한 의료분쟁조정법 개정안을 두고 의료계와 환자·시민사회단체 간 상반된 평가가 이어지고 있습니다. 개정안은 필수의료행위 중 중대한 과실이 없는 의료사고에 대해 형사 기소를 제한하는 내용을 골자로 하며, 면책 범위, 중과실 기준 모호성, 책임보험 의무화 등에 대한 찬반 논쟁이 확산되고 있습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료분쟁 사건이 아닌, 의료분쟁 증가 추세와 이에 대한 법률 대응 체계 마련의 필요성을 논하고 있습니다. 따라서 상대방 특정, 피해 규모, 집단적 피해 여부 등 소송금융 적합 조건을 파악하기 어렵습니다. 구체적인 사건이 없어 투자 검토가 불가능합니다.</t>
+          <t>이 기사는 특정 의료사고나 분쟁에 대한 내용이 아닌, 의료분쟁조정법 개정안에 대한 입법 논의와 각 단체의 의견을 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 구체적인 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>서울지방변호사회-서울시의사회 손잡았다…의료분쟁 대응에 법률 자문...</t>
+          <t>의료분쟁조정법 개정안, 같은 법 두고 의료계·환자단체 내부서 ‘엇갈...</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>gosiweek.com</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.gosiweek.com/article/1065598857316568</t>
+          <t>https://mdtoday.co.kr/news/view/1065597738738193</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-19 12:51:59.148559+00:00</t>
+          <t>2026-03-20 00:39:27.348815+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 법제사법위원회 및 본회의 절차만 남겨둔 상태</t>
+          <t>서울특별시의사회와 서울지방변호사회 업무협약 체결</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안이 국회 법사위와 본회의 절차를 앞두고 있는 가운데, 의료계는 법안에 명시된 '중대한 과실' 12개 유형의 범위가 과도하게 확장되어 의료 분쟁을 부추길 수 있다고 우려하고 있습니다. 정부는 중과실 규정이 의료인이 예상할 수 있도록 구체화한 조치이며, 향후 현장 의견을 듣고 보완하겠다고 밝혔습니다.</t>
+          <t>서울특별시의사회와 서울지방변호사회가 의료 및 법률 리스크 대응과 상호 협력 강화를 위한 업무협약(MOU)을 체결했습니다. 양 기관은 의료사고 및 의료분쟁 증가에 대응하여 유기적 협력 체계를 구축하고, 회원들에게 전문적인 자문과 교육을 제공하며, 분쟁 예방 및 신속한 대응체계 마련에 힘쓸 예정입니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료사고 사건이 아닌, 의료분쟁조정법 개정안의 '중과실' 정의에 대한 입법 논의를 다루고 있습니다. 따라서 특정 피해자, 명확한 상대방, 구체적인 피해 규모가 확인되지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 의료분쟁 사건에 대한 보도가 아닌, 의료계와 법조계 간의 업무협약 체결에 관한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 책임 소재 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>중과실 정의로 혼란  의료분쟁조정법 속도전에도 '사법리스크 논쟁'</t>
+          <t>의료분쟁 예방에 힘모은다 …서울 의사·변호사 '맞손'</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/thebio/2026/03/19/2026031910122591993</t>
+          <t>https://www.newsis.com/view/NISX20260320_0003556312</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-19 12:42:36.713556+00:00</t>
+          <t>2026-03-20 00:17:03.355182+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
-          <t>의료사고 관련 법률 공동 검토 및 국회 논의 협력</t>
+          <t>의료분쟁조정법 관련 공청회 진행 중</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>서울시의사회와 서울지방변호사회가 의료·법률 협력을 위한 업무협약을 체결했습니다. 양측은 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률'을 공동 검토하고 국회 논의 과정에서 협력하며, 젊은 의사와 변호사 간 교류 활성화도 추진할 예정입니다.</t>
+          <t>의료분쟁조정법에 중과실 12개 조항을 명시하는 것에 대한 공청회가 열렸으며, 의료계에서는 의료소송의 복잡성과 과실 판단의 어려움에 대해 불만을 표출하고 있다. 120일 내 과실 판단에 대한 우려가 제기되었다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 의료사고나 분쟁 사건에 대한 보도가 아닌, 의료계와 법조계 간의 법률 검토 및 협력에 관한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 의료분쟁조정법 개정 논의 및 공청회에 대한 내용으로, 특정 피해 사건이나 소송 상대방이 명시되어 있지 않습니다. 따라서 소송금융 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 등)을 판단할 구체적인 사건이 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>서울시醫-서울지방변호사회 '의료·법률 협력' 맞손</t>
+          <t>[뉴스 초점] 중과실 12개 조항 명시한 '의료분쟁조정법'…의료계선  필...</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>medipana.com</t>
+          <t>idaegu.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.medipana.com/news/articleView.html?idxno=408509</t>
+          <t>https://www.idaegu.com/news/articleView.html?idxno=658931</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-19 12:20:27.352176+00:00</t>
+          <t>2026-03-19 13:08:39.139575+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 보건복지위 통과 후 추가 수정 촉구 논의 중</t>
+          <t>의료분쟁 대응 체계 마련 논의</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>국회 보건복지위를 통과한 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안'에 대해 의료·소비자 단체가 의료진 보호가 부족하다고 지적했습니다. 개정안이 의료행위 중 발생하는 사고를 '중과실'로 규정함에 있어 의료진의 의도나 불가항력적 상황 고려가 부족하다는 비판이 제기되었으며, 법안의 추가 수정 및 시행을 촉구하는 기자회견이 열렸습니다.</t>
+          <t>서울지방변호사회와 서울시의사회가 의료분쟁에 대한 법률 자문을 위해 협력합니다. 의료분쟁이 손해배상을 넘어 형사책임, 행정처분 등으로 확대되는 추세에 따라 보다 정교한 법률 대응 체계 마련의 필요성이 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고나 피해 사건에 대한 것이 아니라, '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안'의 내용과 그에 대한 의료·소비자 단체의 의견을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건, 명확한 상대방, 집단적 피해, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 의료분쟁 사건이 아닌, 의료분쟁 증가 추세와 이에 대한 법률 대응 체계 마련의 필요성을 논하고 있습니다. 따라서 상대방 특정, 피해 규모, 집단적 피해 여부 등 소송금융 적합 조건을 파악하기 어렵습니다. 구체적인 사건이 없어 투자 검토가 불가능합니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>의료·소비자단체  의료분쟁조정법, 의료진 불가항력적 실수 고려해야</t>
+          <t>서울지방변호사회-서울시의사회 손잡았다…의료분쟁 대응에 법률 자문...</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>gosiweek.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260319000999</t>
+          <t>https://www.gosiweek.com/article/1065598857316568</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-19 12:19:03.697031+00:00</t>
+          <t>2026-03-19 12:51:59.148559+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 관련 논의</t>
+          <t>의료분쟁조정법 개정안 국회 법제사법위원회 및 본회의 절차만 남겨둔 상태</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>이 칼럼은 의료 악결과에 대한 의료계의 입장을 밝히며, 고의나 중과실을 제외한 경과실의 형사기소 금지, 건강보험 급여진료에 대한 공단 또는 배상보험회사의 민사배상 주체화 등을 주장한다. 의사들이 소송 위험을 피하기 위해 방어 진료를 할 수밖에 없는 현실을 비판하며, 정부와의 대화보다는 강력한 단결력을 통해 의료정책 변화를 이끌어내야 한다고 강조한다.</t>
+          <t>의료분쟁조정법 개정안이 국회 법사위와 본회의 절차를 앞두고 있는 가운데, 의료계는 법안에 명시된 '중대한 과실' 12개 유형의 범위가 과도하게 확장되어 의료 분쟁을 부추길 수 있다고 우려하고 있습니다. 정부는 중과실 규정이 의료인이 예상할 수 있도록 구체화한 조치이며, 향후 현장 의견을 듣고 보완하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료분쟁 사건에 대한 보도가 아닌, 의료분쟁조정법 개정안에 대한 의료계의 일반적인 입장과 정책 제언을 담은 칼럼입니다. 따라서 소송금융 투자 검토를 위한 '상대방 책임 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성' 등 적합 조건에 해당하는 구체적인 사건 정보가 전혀 없어 투자 대상으로 부적합합니다.</t>
+          <t>본 기사는 특정 의료사고 사건이 아닌, 의료분쟁조정법 개정안의 '중과실' 정의에 대한 입법 논의를 다루고 있습니다. 따라서 특정 피해자, 명확한 상대방, 구체적인 피해 규모가 확인되지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 '유감'</t>
+          <t>중과실 정의로 혼란  의료분쟁조정법 속도전에도 '사법리스크 논쟁'</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>medigatenews.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.medigatenews.com/news/2053809182</t>
+          <t>https://www.mt.co.kr/thebio/2026/03/19/2026031910122591993</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-19 00:56:05.394858+00:00</t>
+          <t>2026-03-19 12:42:36.713556+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
-      <c r="D61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 통과 예정</t>
+          <t>의료사고 관련 법률 공동 검토 및 국회 논의 협력</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>현직 법관과 의료계는 국회 통과를 앞둔 '의료분쟁조정법 개정안'의 '12대 중과실' 조항이 의사들을 잠재적 범죄자로 만들고 필수의료 기피 현상을 가속할 수 있다고 우려를 표명했습니다. 공청회에서는 의료사고에 대한 형사처벌 재검토와 공적 무과실 보상 시스템 도입의 필요성이 제기되었습니다.</t>
+          <t>서울시의사회와 서울지방변호사회가 의료·법률 협력을 위한 업무협약을 체결했습니다. 양측은 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률'을 공동 검토하고 국회 논의 과정에서 협력하며, 젊은 의사와 변호사 간 교류 활성화도 추진할 예정입니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고나 집단 피해 사건을 다루는 것이 아니라, '의료분쟁조정법 개정안'의 '12대 중과실' 조항에 대한 입법 논의와 의료계의 우려를 보도하고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 손해배상 청구권이 존재하지 않으므로 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 의료사고나 분쟁 사건에 대한 보도가 아닌, 의료계와 법조계 간의 법률 검토 및 협력에 관한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 12대 중과실 규정, 돌이킬 수 없는 재앙</t>
+          <t>서울시醫-서울지방변호사회 '의료·법률 협력' 맞손</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>newsmp.com</t>
+          <t>medipana.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>http://www.newsmp.com/news/articleView.html?idxno=252211</t>
+          <t>https://www.medipana.com/news/articleView.html?idxno=408509</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-19 00:50:03.362130+00:00</t>
+          <t>2026-03-19 12:20:27.352176+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr"/>
-      <c r="E62" t="inlineStr"/>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>의료분쟁조정법 개정안 국회 보건복지위 통과 후 추가 수정 촉구 논의 중</t>
+        </is>
+      </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>의료인을 상대로 한 의료소송에서 무죄 판결이 38%, 벌금형이 32%, 집행유예가 27%를 차지한다는 통계가 발표되었습니다. 이는 과도한 의료소송이 필수의료를 위협한다는 지적과 함께 의료소송의 심각성을 보여주는 수치로 언급되었습니다.</t>
+          <t>국회 보건복지위를 통과한 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안'에 대해 의료·소비자 단체가 의료진 보호가 부족하다고 지적했습니다. 개정안이 의료행위 중 발생하는 사고를 '중과실'로 규정함에 있어 의료진의 의도나 불가항력적 상황 고려가 부족하다는 비판이 제기되었으며, 법안의 추가 수정 및 시행을 촉구하는 기자회견이 열렸습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 의료소송의 전반적인 통계와 현황을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자 집단, 발생 사건 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고나 피해 사건에 대한 것이 아니라, '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안'의 내용과 그에 대한 의료·소비자 단체의 의견을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건, 명확한 상대방, 집단적 피해, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>의사 무죄 38%…벌금형 32%·집행유예 27%</t>
+          <t>의료·소비자단체  의료분쟁조정법, 의료진 불가항력적 실수 고려해야</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934809</t>
+          <t>https://www.newspim.com/news/view/20260319000999</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-19 00:48:04.592911+00:00</t>
+          <t>2026-03-19 12:19:03.697031+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
-      <c r="D63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
-          <t>의료 민·형사 소송 개선방안 모색을 위한 공청회 진행 중</t>
+          <t>의료분쟁조정법 개정안 관련 논의</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>보건복지부 주최로 '의료 민·형사 소송 현황 비교분석 및 개선방안 모색을 위한 공청회'가 개최되었습니다. 의료계는 중과실 범위 축소를, 환자단체는 확대를 요구하며 필수의료 분야의 사법 리스크 해법을 논의 중입니다. 의료분쟁조정법 통과에도 불구하고 여전히 균형점 찾기가 과제로 남아있습니다.</t>
+          <t>이 칼럼은 의료 악결과에 대한 의료계의 입장을 밝히며, 고의나 중과실을 제외한 경과실의 형사기소 금지, 건강보험 급여진료에 대한 공단 또는 배상보험회사의 민사배상 주체화 등을 주장한다. 의사들이 소송 위험을 피하기 위해 방어 진료를 할 수밖에 없는 현실을 비판하며, 정부와의 대화보다는 강력한 단결력을 통해 의료정책 변화를 이끌어내야 한다고 강조한다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 의료 사고나 분쟁 사례가 아닌, 의료 민·형사 소송 개선 방안을 모색하는 공청회에 대한 내용입니다. 특정 피고, 피해자, 피해 규모가 명확하지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 의료분쟁 사건에 대한 보도가 아닌, 의료분쟁조정법 개정안에 대한 의료계의 일반적인 입장과 정책 제언을 담은 칼럼입니다. 따라서 소송금융 투자 검토를 위한 '상대방 책임 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성' 등 적합 조건에 해당하는 구체적인 사건 정보가 전혀 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 통과에도‥필수의료 사법리스크 '해법은 진행형'</t>
+          <t>의료분쟁조정법 개정안 '유감'</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>medipana.com</t>
+          <t>medigatenews.com</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.medipana.com/news/articleView.html?idxno=408429</t>
+          <t>https://www.medigatenews.com/news/2053809182</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-19 00:46:58.998929+00:00</t>
+          <t>2026-03-19 00:56:05.394858+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C64" t="inlineStr"/>
-      <c r="D64" t="inlineStr"/>
-      <c r="E64" t="inlineStr"/>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>의료분쟁조정법 개정안 국회 통과 예정</t>
+        </is>
+      </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>기사는 의료분쟁조정법상 '중과실' 정의에 대한 신중한 접근의 필요성과 의료 민사소송에서 환자의 과실 인정 승소율이 낮다는 현실을 지적합니다. 이는 법조계의 일반적인 견해를 담은 논평으로, 특정 의료사고나 분쟁 사건에 대한 내용은 아닙니다.</t>
+          <t>현직 법관과 의료계는 국회 통과를 앞둔 '의료분쟁조정법 개정안'의 '12대 중과실' 조항이 의사들을 잠재적 범죄자로 만들고 필수의료 기피 현상을 가속할 수 있다고 우려를 표명했습니다. 공청회에서는 의료사고에 대한 형사처벌 재검토와 공적 무과실 보상 시스템 도입의 필요성이 제기되었습니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>제시된 기사는 특정 사건에 대한 보도가 아닌, 의료분쟁조정법의 '중과실' 정의와 의료 민사소송의 현실에 대한 법조계의 일반적인 견해를 다루고 있습니다. 특정 피고, 피해자, 피해 규모, 사건 진행 단계 등이 명확하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 의료사고나 집단 피해 사건을 다루는 것이 아니라, '의료분쟁조정법 개정안'의 '12대 중과실' 조항에 대한 입법 논의와 의료계의 우려를 보도하고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 손해배상 청구권이 존재하지 않으므로 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>법조계  의료분쟁조정법 '중과실' 정의 신중해야</t>
+          <t>의료분쟁조정법 12대 중과실 규정, 돌이킬 수 없는 재앙</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>bosa.co.kr</t>
+          <t>newsmp.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3000982</t>
+          <t>http://www.newsmp.com/news/articleView.html?idxno=252211</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-19 00:42:48.984017+00:00</t>
+          <t>2026-03-19 00:50:03.362130+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr"/>
-      <c r="E65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E65" t="inlineStr"/>
       <c r="F65" t="inlineStr">
         <is>
-          <t>이 기사는 국회 보건복지위원회를 통과한 의료분쟁조정법 개정안에 대해 다루고 있습니다. 개정안은 고위험 필수의료 행위 중 중과실이 없고 손해배상이 이뤄진 사망사고의 경우 기소를 제한하여 필수의료 인력의 형사 부담을 완화하는 내용을 담고 있습니다.</t>
+          <t>의료인을 상대로 한 의료소송에서 무죄 판결이 38%, 벌금형이 32%, 집행유예가 27%를 차지한다는 통계가 발표되었습니다. 이는 과도한 의료소송이 필수의료를 위협한다는 지적과 함께 의료소송의 심각성을 보여주는 수치로 언급되었습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>이 기사는 의료분쟁조정법 개정안에 대한 논의를 다루고 있으며, 특정 피해 사건이나 소송 대상을 명시하고 있지 않습니다. 소송금융 투자에 필요한 상대방 책임의 명확성, 집단적 피해, 구체적인 피해 규모 등의 적합 조건이 전혀 확인되지 않습니다. (적합 조건 0개)</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 의료소송의 전반적인 통계와 현황을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자 집단, 발생 사건 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>복지위 통과 의료분쟁조정법 개정안 두고 '충돌'…의료계  분쟁 부추긴...</t>
+          <t>의사 무죄 38%…벌금형 32%·집행유예 27%</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>bosa.co.kr</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3000980</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934809</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-19 00:37:52.916312+00:00</t>
+          <t>2026-03-19 00:48:04.592911+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 복지위 통과 및 공청회 개최</t>
+          <t>의료 민·형사 소송 개선방안 모색을 위한 공청회 진행 중</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>국회 복지위를 통과한 의료분쟁조정법 개정안에 대한 공청회에서 필수의료 분야 의료사고에 대한 무과실 보상 시스템 도입 필요성이 제기되었습니다. 의료인 개인의 책임 부담을 줄이고 환자 피해를 신속하게 보상하는 공적 부조 제도로의 전환이 논의되었으며, 법안 내 중과실 정의에 대한 우려도 표명되었습니다.</t>
+          <t>보건복지부 주최로 '의료 민·형사 소송 현황 비교분석 및 개선방안 모색을 위한 공청회'가 개최되었습니다. 의료계는 중과실 범위 축소를, 환자단체는 확대를 요구하며 필수의료 분야의 사법 리스크 해법을 논의 중입니다. 의료분쟁조정법 통과에도 불구하고 여전히 균형점 찾기가 과제로 남아있습니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 사건이 아닌 의료분쟁조정법 개정안에 대한 정책 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 구체적인 피해 규모 및 명확한 책임 소재가 파악되지 않습니다. (적합 조건 1, 2, 3, 4, 5 불충족)</t>
+          <t>해당 기사는 특정 의료 사고나 분쟁 사례가 아닌, 의료 민·형사 소송 개선 방안을 모색하는 공청회에 대한 내용입니다. 특정 피고, 피해자, 피해 규모가 명확하지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>필수의료 살리려면?  책임보험 지원 넘어 '무과실 보상' 체계 구축이 답...</t>
+          <t>의료분쟁조정법 통과에도‥필수의료 사법리스크 '해법은 진행형'</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>ggmedinews.com</t>
+          <t>medipana.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>http://www.ggmedinews.com/news/articleView.html?idxno=6344</t>
+          <t>https://www.medipana.com/news/articleView.html?idxno=408429</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-19 00:33:46.966812+00:00</t>
+          <t>2026-03-19 00:46:58.998929+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C67" t="inlineStr"/>
-      <c r="D67" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D67" t="inlineStr"/>
+      <c r="E67" t="inlineStr"/>
       <c r="F67" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안에 대한 국회 공청회에서 '중대한 과실' 개념과 '반의사불벌죄' 조항을 두고 의료계와 법조계의 우려가 제기되었습니다. 의료진은 형사처벌 위험 증가와 필수의료 위축을 경고했으며, 정부는 입법은 국회의 결단이며 의료계가 국회를 설득해야 한다고 밝혔습니다.</t>
+          <t>기사는 의료분쟁조정법상 '중과실' 정의에 대한 신중한 접근의 필요성과 의료 민사소송에서 환자의 과실 인정 승소율이 낮다는 현실을 지적합니다. 이는 법조계의 일반적인 견해를 담은 논평으로, 특정 의료사고나 분쟁 사건에 대한 내용은 아닙니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료사고 사건이 아닌 의료분쟁조정법 개정안에 대한 입법 논의를 다루고 있어, 소송금융 투자 대상으로서의 특정 피고, 피해자 집단, 구체적인 피해 규모, 명확한 책임 소재 등이 부재합니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>제시된 기사는 특정 사건에 대한 보도가 아닌, 의료분쟁조정법의 '중과실' 정의와 의료 민사소송의 현실에 대한 법조계의 일반적인 견해를 다루고 있습니다. 특정 피고, 피해자, 피해 규모, 사건 진행 단계 등이 명확하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>이형훈 차관, 의료분쟁조정법 비판에  국회 설득해라</t>
+          <t>법조계  의료분쟁조정법 '중과실' 정의 신중해야</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>doctorsnews.co.kr</t>
+          <t>bosa.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163772</t>
+          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3000982</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-18 13:08:38.820731+00:00</t>
+          <t>2026-03-19 00:42:48.984017+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 관련 공청회 진행 중</t>
+          <t>국회 보건복지위원회에서 의료분쟁조정법 개정안 통과 후 논의 중</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>국회에서 논의 중인 의료분쟁조정법 개정안의 '중과실 의료행위' 정의를 두고 현직 판사와 보건복지부, 의료계 간 이견이 표출되었습니다. 판사와 의료계는 중과실 정의가 지나치게 넓어 향후 사법부의 책임 감경 및 과실 비율 조정이 어려워질 수 있다고 우려하는 반면, 복지부는 의료인 특혜 비판을 피하기 위해 원안 통과가 필요하다는 입장입니다.</t>
+          <t>이 기사는 국회 보건복지위원회를 통과한 의료분쟁조정법 개정안에 대해 다루고 있습니다. 개정안은 고위험 필수의료 행위 중 중과실이 없고 손해배상이 이뤄진 사망사고의 경우 기소를 제한하여 필수의료 인력의 형사 부담을 완화하는 내용을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 사건이 아닌, 의료분쟁조정법 개정안의 '중과실 의료행위' 정의에 대한 입법 논의를 다루고 있습니다. 소송금융 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 확보' 등 어떤 조건에도 해당하지 않습니다. 소송금융은 실제 분쟁 사건에 투자하며, 입법 과정 자체는 투자 대상이 아닙니다.</t>
+          <t>이 기사는 의료분쟁조정법 개정안에 대한 논의를 다루고 있으며, 특정 피해 사건이나 소송 대상을 명시하고 있지 않습니다. 소송금융 투자에 필요한 상대방 책임의 명확성, 집단적 피해, 구체적인 피해 규모 등의 적합 조건이 전혀 확인되지 않습니다. (적합 조건 0개)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>서울고법 신재호 판사  의료분쟁조정법에 '중과실 의료행위' 정의시 의...</t>
+          <t>복지위 통과 의료분쟁조정법 개정안 두고 '충돌'…의료계  분쟁 부추긴...</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>medigatenews.com</t>
+          <t>bosa.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.medigatenews.com/news/3655310347</t>
+          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3000980</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-18 13:03:03.759692+00:00</t>
+          <t>2026-03-19 00:37:52.916312+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 입법 논의 및 공청회 진행 중</t>
+          <t>의료분쟁조정법 개정안 국회 복지위 통과 및 공청회 개최</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>의료사고 형사 부담 완화를 위한 의료분쟁조정법 개정안의 '중대한 과실' 정의를 두고 법원 판사 및 전문가들이 우려를 표명했습니다. 중과실을 법률로 구체화할 경우 판례보다 강한 구속력을 가지며 예측 불가능한 부작용을 초래할 수 있다는 지적입니다. 보건복지부는 사회적 합의를 반영한 절충안이라고 설명했습니다.</t>
+          <t>국회 복지위를 통과한 의료분쟁조정법 개정안에 대한 공청회에서 필수의료 분야 의료사고에 대한 무과실 보상 시스템 도입 필요성이 제기되었습니다. 의료인 개인의 책임 부담을 줄이고 환자 피해를 신속하게 보상하는 공적 부조 제도로의 전환이 논의되었으며, 법안 내 중과실 정의에 대한 우려도 표명되었습니다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 사건이 아닌, 의료분쟁조정법 개정안의 '중대한 과실' 정의에 대한 입법 논의를 다루고 있습니다. 소송금융 투자의 대상이 되는 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 확보 가능' 등의 적합 조건에 해당하지 않으며, 구체적인 소송 대상 사건이 존재하지 않아 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 의료사고 사건이 아닌 의료분쟁조정법 개정안에 대한 정책 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 구체적인 피해 규모 및 명확한 책임 소재가 파악되지 않습니다. (적합 조건 1, 2, 3, 4, 5 불충족)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>서울고법 판사  의료분쟁조정법, 중대한 과실 규정 위험하다</t>
+          <t>필수의료 살리려면?  책임보험 지원 넘어 '무과실 보상' 체계 구축이 답...</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>doctorsnews.co.kr</t>
+          <t>ggmedinews.com</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163770</t>
+          <t>http://www.ggmedinews.com/news/articleView.html?idxno=6344</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-18 13:02:22.872796+00:00</t>
+          <t>2026-03-19 00:33:46.966812+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C70" t="inlineStr"/>
-      <c r="D70" t="inlineStr"/>
-      <c r="E70" t="inlineStr"/>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>의료분쟁조정법 개정안 국회 공청회 진행 중</t>
+        </is>
+      </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>기사는 뉴질랜드의 의료사고 무과실 손해배상 제도(ACC)를 소개하며, 의사의 과실 여부와 관계없이 국가 기금으로 피해자를 보상하고 민사상 손해배상청구권을 배제한다고 설명한다. 이는 한국의 의료사고 민형사 부담으로 인한 필수의료 붕괴 현상에 대한 논의의 맥락에서 언급되었다.</t>
+          <t>의료분쟁조정법 개정안에 대한 국회 공청회에서 '중대한 과실' 개념과 '반의사불벌죄' 조항을 두고 의료계와 법조계의 우려가 제기되었습니다. 의료진은 형사처벌 위험 증가와 필수의료 위축을 경고했으며, 정부는 입법은 국회의 결단이며 의료계가 국회를 설득해야 한다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>기사는 뉴질랜드의 의료사고 무과실 손해배상 제도를 설명하며, 한국의 필수의료 붕괴 문제에 대한 일반적인 논의의 일부이다. 특정 사건이나 피해자가 존재하지 않아 소송금융 투자 대상으로 적합하지 않다.</t>
+          <t>본 기사는 특정 의료사고 사건이 아닌 의료분쟁조정법 개정안에 대한 입법 논의를 다루고 있어, 소송금융 투자 대상으로서의 특정 피고, 피해자 집단, 구체적인 피해 규모, 명확한 책임 소재 등이 부재합니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>[현장] 의료사고 민·형사 부담에 소심해지는 의사들… 필수의료 붕괴 ...</t>
+          <t>이형훈 차관, 의료분쟁조정법 비판에  국회 설득해라</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1622505/?sc=Naver</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163772</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-18 12:52:32.682020+00:00</t>
+          <t>2026-03-18 13:08:38.820731+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 법제사법위원회 심사 예정</t>
+          <t>의료분쟁조정법 개정안 관련 공청회 진행 중</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>의료계와 정치권이 의료사고에 대한 의사의 형사책임 완화 및 국가 책임 강화를 위한 의료분쟁조정법 개정안 논의를 진행 중입니다. 이 개정안은 필수의료 행위 중 발생한 의료사고에 대해 특정 요건 충족 시 형사 기소를 제한하는 '기소제한 특례' 도입을 골자로 하며, 현재 국회 법제사법위원회 심사를 앞두고 있습니다.</t>
+          <t>국회에서 논의 중인 의료분쟁조정법 개정안의 '중과실 의료행위' 정의를 두고 현직 판사와 보건복지부, 의료계 간 이견이 표출되었습니다. 판사와 의료계는 중과실 정의가 지나치게 넓어 향후 사법부의 책임 감경 및 과실 비율 조정이 어려워질 수 있다고 우려하는 반면, 복지부는 의료인 특혜 비판을 피하기 위해 원안 통과가 필요하다는 입장입니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료사고로 인한 피해자들의 소송이 아닌, 의료사고에 대한 의사의 형사책임 완화를 위한 의료분쟁조정법 개정안 논의에 관한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않으며, 투자 기회를 포착하기 어렵습니다.</t>
+          <t>이 기사는 특정 의료사고 사건이 아닌, 의료분쟁조정법 개정안의 '중과실 의료행위' 정의에 대한 입법 논의를 다루고 있습니다. 소송금융 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 확보' 등 어떤 조건에도 해당하지 않습니다. 소송금융은 실제 분쟁 사건에 투자하며, 입법 과정 자체는 투자 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>연 700명 의사 입건 현실  의료사고 형사 부담 완화 '첫발' 떼자</t>
+          <t>서울고법 신재호 판사  의료분쟁조정법에 '중과실 의료행위' 정의시 의...</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>doctorsnews.co.kr</t>
+          <t>medigatenews.com</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163769</t>
+          <t>https://www.medigatenews.com/news/3655310347</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-18 12:49:52.166869+00:00</t>
+          <t>2026-03-18 13:03:03.759692+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>의료 민·형사소송 개선방안 공청회 개최, 의료분쟁조정법 개정안 의결</t>
+          <t>의료분쟁조정법 개정안 입법 논의 및 공청회 진행 중</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>이 기사는 필수의료진의 법적 책임 부담을 사회가 함께 분담해야 한다는 목소리를 담고 있으며, '무과실 보상제' 도입 필요성을 주장합니다. 매년 수백 건의 의료 민사소송과 수천 건의 조정·중재가 진행되고 있어 필수의료 기피와 의료 질 저하로 이어진다는 지적과 함께, 정부와 국회에서도 의료사고 안전망 강화를 위한 논의와 입법적 노력이 진행 중임을 보도하고 있습니다.</t>
+          <t>의료사고 형사 부담 완화를 위한 의료분쟁조정법 개정안의 '중대한 과실' 정의를 두고 법원 판사 및 전문가들이 우려를 표명했습니다. 중과실을 법률로 구체화할 경우 판례보다 강한 구속력을 가지며 예측 불가능한 부작용을 초래할 수 있다는 지적입니다. 보건복지부는 사회적 합의를 반영한 절충안이라고 설명했습니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>이 기사는 의료사고 민·형사소송의 제도적 문제점과 '무과실 보상제' 도입 등 개선 방안을 논의하는 공청회 내용을 다루고 있습니다. 특정 사건이나 집단 피해자를 대상으로 한 소송금융 투자 기회를 제시하는 것이 아니라, 의료 시스템 전반의 정책 및 입법적 변화를 논하고 있어 직접적인 투자 대상으로 보기 어렵습니다.</t>
+          <t>이 기사는 특정 의료사고 사건이 아닌, 의료분쟁조정법 개정안의 '중대한 과실' 정의에 대한 입법 논의를 다루고 있습니다. 소송금융 투자의 대상이 되는 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 확보 가능' 등의 적합 조건에 해당하지 않으며, 구체적인 소송 대상 사건이 존재하지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>의료사고 책임, 사회가 함께 분담해야…'무과실 보상제' 도입 필요</t>
+          <t>서울고법 판사  의료분쟁조정법, 중대한 과실 규정 위험하다</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/thebio/2026/03/18/2026031815021119788</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163770</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-18 12:42:57.905797+00:00</t>
+          <t>2026-03-18 13:02:22.872796+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr"/>
-      <c r="E73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E73" t="inlineStr"/>
       <c r="F73" t="inlineStr">
         <is>
-          <t>필수의료 분야 전공의 기피 현상의 원인 중 하나로 의료소송 부담이 지적됨에 따라, 전공의 개인이 아닌 병원 차원에서 의료분쟁 법적 대응을 지원하는 방안이 추진되고 있다. 이는 수련병원이 환자 및 보호자와의 분쟁 시 전공의를 보호하려는 취지이다.</t>
+          <t>기사는 뉴질랜드의 의료사고 무과실 손해배상 제도(ACC)를 소개하며, 의사의 과실 여부와 관계없이 국가 기금으로 피해자를 보상하고 민사상 손해배상청구권을 배제한다고 설명한다. 이는 한국의 의료사고 민형사 부담으로 인한 필수의료 붕괴 현상에 대한 논의의 맥락에서 언급되었다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>이 기사는 전공의의 의료분쟁 부담 경감을 위한 병원의 법적 지원 의무화 추진에 대한 논의를 다루고 있습니다. 특정 피해자나 사건이 명확하게 제시되지 않아 소송금융 투자 대상을 발굴하기 어렵습니다. 적합 조건 중 어느 것에도 해당하지 않습니다.</t>
+          <t>기사는 뉴질랜드의 의료사고 무과실 손해배상 제도를 설명하며, 한국의 필수의료 붕괴 문제에 대한 일반적인 논의의 일부이다. 특정 사건이나 피해자가 존재하지 않아 소송금융 투자 대상으로 적합하지 않다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>﻿병원, 의료분쟁 휘말린 '전공의 지원' 의무화 추진</t>
+          <t>[현장] 의료사고 민·형사 부담에 소심해지는 의사들… 필수의료 붕괴 ...</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934756</t>
+          <t>https://www.dailian.co.kr/news/view/1622505/?sc=Naver</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-18 00:46:59.749462+00:00</t>
+          <t>2026-03-18 12:52:32.682020+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C74" t="inlineStr"/>
-      <c r="D74" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 법제사법위원회 논의 예정</t>
+          <t>의료분쟁조정법 개정안 국회 법제사법위원회 심사 예정</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>국회 보건복지위를 통과한 '의료분쟁조정법 개정안'에 대해 대한의사협회가 비판하며 국회 법제사법위원회에 수정안을 요구할 예정이다. 의협은 의료사고심의위원회 의사 위원 확대, 설명의무화 폐지, 중대한 과실 요건 완화 등을 주장하고 있다. 개정안은 필수의료 의료사고에 대한 형사 기소 제한 특례를 담고 있다.</t>
+          <t>의료계와 정치권이 의료사고에 대한 의사의 형사책임 완화 및 국가 책임 강화를 위한 의료분쟁조정법 개정안 논의를 진행 중입니다. 이 개정안은 필수의료 행위 중 발생한 의료사고에 대해 특정 요건 충족 시 형사 기소를 제한하는 '기소제한 특례' 도입을 골자로 하며, 현재 국회 법제사법위원회 심사를 앞두고 있습니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고나 피해 사실을 다루는 것이 아니라, '의료분쟁조정법 개정안'에 대한 의료계의 비판과 수정 요구를 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 소송 당사자, 책임 주체, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다. (적합 조건 1, 2, 3, 4, 5 미충족)</t>
+          <t>본 기사는 특정 의료사고로 인한 피해자들의 소송이 아닌, 의료사고에 대한 의사의 형사책임 완화를 위한 의료분쟁조정법 개정안 논의에 관한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않으며, 투자 기회를 포착하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>설명의무화 폐지·의료사고심의위 의사 위원 2배 늘려야 …의협, '의료...</t>
+          <t>연 700명 의사 입건 현실  의료사고 형사 부담 완화 '첫발' 떼자</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>medigatenews.com</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.medigatenews.com/news/3133019245</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163769</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-18 00:36:40.233902+00:00</t>
+          <t>2026-03-18 12:49:52.166869+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
-      <c r="D75" t="inlineStr"/>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>국회 공청회 개최</t>
+          <t>의료 민·형사소송 개선방안 공청회 개최, 의료분쟁조정법 개정안 의결</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>대한의사협회와 국회의원들이 의료인에 대한 민·형사 소송 제도 개선 방안을 논의하기 위한 공청회를 개최합니다. 이 공청회는 필수의료 현장을 살리고 안전한 진료 환경 조성 및 환자 권리 보호를 위한 실질적인 대안을 모색하는 자리입니다. 정부, 사법부, 의료계, 언론계, 환자단체 등 각계 전문가들이 참여하여 폭넓은 논의를 진행할 예정입니다.</t>
+          <t>이 기사는 필수의료진의 법적 책임 부담을 사회가 함께 분담해야 한다는 목소리를 담고 있으며, '무과실 보상제' 도입 필요성을 주장합니다. 매년 수백 건의 의료 민사소송과 수천 건의 조정·중재가 진행되고 있어 필수의료 기피와 의료 질 저하로 이어진다는 지적과 함께, 정부와 국회에서도 의료사고 안전망 강화를 위한 논의와 입법적 노력이 진행 중임을 보도하고 있습니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료사고나 분쟁에 대한 내용이 아닌, 의료인에 대한 민·형사 소송 제도 개선 방안을 모색하기 위한 국회 공청회 개최 소식입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 의료사고 민·형사소송의 제도적 문제점과 '무과실 보상제' 도입 등 개선 방안을 논의하는 공청회 내용을 다루고 있습니다. 특정 사건이나 집단 피해자를 대상으로 한 소송금융 투자 기회를 제시하는 것이 아니라, 의료 시스템 전반의 정책 및 입법적 변화를 논하고 있어 직접적인 투자 대상으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>'의료인에 대한 민·형사 소송 어떻게 개선할 것인가?' 18일 국회 공청회...</t>
+          <t>의료사고 책임, 사회가 함께 분담해야…'무과실 보상제' 도입 필요</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>doctorstimes.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>http://www.doctorstimes.com/news/articleView.html?idxno=237187</t>
+          <t>https://www.mt.co.kr/thebio/2026/03/18/2026031815021119788</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-17 12:46:02.192306+00:00</t>
+          <t>2026-03-18 12:42:57.905797+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 보건복지위원회 통과</t>
+          <t>전공의 의료분쟁 지원 의무화 논의 단계</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>시민·소비자 단체들이 국회 보건복지위원회를 통과한 의료분쟁조정법 개정안을 환영하며, 환자안전사건의 법적 안전망 구축과 피해자 지원 확대, 의학적 판단 절차 신설 등을 긍정적으로 평가했습니다. 다만, 법의 실효성 확보를 위해 사고 원인 규명 방식 전환과 '중대한 과실' 정의 보완을 제안했습니다.</t>
+          <t>필수의료 분야 전공의 기피 현상의 원인 중 하나로 의료소송 부담이 지적됨에 따라, 전공의 개인이 아닌 병원 차원에서 의료분쟁 법적 대응을 지원하는 방안이 추진되고 있다. 이는 수련병원이 환자 및 보호자와의 분쟁 시 전공의를 보호하려는 취지이다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고나 분쟁 사건에 대한 보도가 아닌, 의료분쟁조정법 개정안 통과에 대한 시민·소비자 단체의 환영 입장을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 전공의의 의료분쟁 부담 경감을 위한 병원의 법적 지원 의무화 추진에 대한 논의를 다루고 있습니다. 특정 피해자나 사건이 명확하게 제시되지 않아 소송금융 투자 대상을 발굴하기 어렵습니다. 적합 조건 중 어느 것에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>시민·소비자 단체  의료분쟁조정법 환영</t>
+          <t>﻿병원, 의료분쟁 휘말린 '전공의 지원' 의무화 추진</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>doctorsnews.co.kr</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163736</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934756</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-17 12:17:21.486722+00:00</t>
+          <t>2026-03-18 00:46:59.749462+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
-      <c r="D77" t="inlineStr"/>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>의료분쟁조정법에 대한 소비자/환자 단체의 지지 표명</t>
+          <t>의료분쟁조정법 개정안 국회 법제사법위원회 논의 예정</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>소비자시민모임, 한국소비자연맹, 한국환자단체연합회 등 소비자 및 환자 단체들이 의료분쟁조정법에 대한 공동성명을 발표하며 지지 의사를 밝혔다. 이들은 해당 법안이 환자들이 소송의 고통 없이 실질적인 보상을 즉시 받아 치료에 전념할 수 있도록 돕는 합리적인 선택이라고 주장했다. 이는 의료분쟁 해결에 있어 소송 외 대안의 중요성을 강조하는 입장이다.</t>
+          <t>국회 보건복지위를 통과한 '의료분쟁조정법 개정안'에 대해 대한의사협회가 비판하며 국회 법제사법위원회에 수정안을 요구할 예정이다. 의협은 의료사고심의위원회 의사 위원 확대, 설명의무화 폐지, 중대한 과실 요건 완화 등을 주장하고 있다. 개정안은 필수의료 의료사고에 대한 형사 기소 제한 특례를 담고 있다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료분쟁 사건이 아닌 '의료분쟁조정법' 자체에 대한 소비자 및 환자 단체의 지지 입장을 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 피고, 구체적인 피해 규모, 명확한 책임 소재가 있는 사건이 아니므로 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고나 피해 사실을 다루는 것이 아니라, '의료분쟁조정법 개정안'에 대한 의료계의 비판과 수정 요구를 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 소송 당사자, 책임 주체, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다. (적합 조건 1, 2, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>모든 환자가 의료분쟁조정법 반대하지 않는다</t>
+          <t>설명의무화 폐지·의료사고심의위 의사 위원 2배 늘려야 …의협, '의료...</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>bosa.co.kr</t>
+          <t>medigatenews.com</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3000741</t>
+          <t>https://www.medigatenews.com/news/3133019245</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-16 12:39:49.177848+00:00</t>
+          <t>2026-03-18 00:36:40.233902+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 보건복지위원회 법안소위 통과</t>
+          <t>국회 공청회 개최</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>기사는 필수의료 분야 의료사고 발생 시 형사처벌을 제한하는 '의료분쟁조정법 개정안'이 국회 법안소위를 통과한 것에 대해 비판적인 입장을 표명합니다. 의료행위의 본질을 교통사고와 같은 과실 사안으로 오해하고 있으며, 의사 개인에게 입증 책임과 보상 재원을 전가하는 기형적인 구조라고 지적합니다. 저자는 국가의 공적 보상 시스템 도입을 주장하며, 개정안이 오히려 형사 고소를 통한 민사 압박을 강화하는 결과를 초래할 것이라고 우려합니다.</t>
+          <t>대한의사협회와 국회의원들이 의료인에 대한 민·형사 소송 제도 개선 방안을 논의하기 위한 공청회를 개최합니다. 이 공청회는 필수의료 현장을 살리고 안전한 진료 환경 조성 및 환자 권리 보호를 위한 실질적인 대안을 모색하는 자리입니다. 정부, 사법부, 의료계, 언론계, 환자단체 등 각계 전문가들이 참여하여 폭넓은 논의를 진행할 예정입니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료사고 사건에 대한 보도가 아닌, 의료분쟁조정법 개정안에 대한 비판적 논평입니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보 가능성' 등 적합 조건에 해당하는 구체적인 사건 정보가 부재하여 투자 적합도가 낮습니다.</t>
+          <t>본 기사는 특정 의료사고나 분쟁에 대한 내용이 아닌, 의료인에 대한 민·형사 소송 제도 개선 방안을 모색하기 위한 국회 공청회 개최 소식입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>의사는 운전자가 아니라 구조대원이다</t>
+          <t>'의료인에 대한 민·형사 소송 어떻게 개선할 것인가?' 18일 국회 공청회...</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>medigatenews.com</t>
+          <t>doctorstimes.com</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.medigatenews.com/news/2380694339</t>
+          <t>http://www.doctorstimes.com/news/articleView.html?idxno=237187</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-16 00:44:34.184433+00:00</t>
+          <t>2026-03-17 12:46:02.192306+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C79" t="inlineStr"/>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
-          <t>의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안 추진</t>
+          <t>의료분쟁조정법 개정안 국회 보건복지위원회 통과</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>정부가 의료사고 피해구제 및 의료분쟁 조정에 관한 법률 개정안을 통해 의료사고 분쟁 조정 절차 개선, 피해자 지원 강화, 의료 분쟁 조정 기능 확대 등을 추진하고 있습니다. 이는 의료사고 발생 시 환자 보호를 강화하기 위한 의료개혁의 일환입니다.</t>
+          <t>시민·소비자 단체들이 국회 보건복지위원회를 통과한 의료분쟁조정법 개정안을 환영하며, 환자안전사건의 법적 안전망 구축과 피해자 지원 확대, 의학적 판단 절차 신설 등을 긍정적으로 평가했습니다. 다만, 법의 실효성 확보를 위해 사고 원인 규명 방식 전환과 '중대한 과실' 정의 보완을 제안했습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 의료사고 사건이나 집단 피해를 다루는 것이 아니라, 정부의 의료사고 피해구제 및 의료분쟁 조정 관련 법률 개정안 추진이라는 정책적 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피고, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고나 분쟁 사건에 대한 보도가 아닌, 의료분쟁조정법 개정안 통과에 대한 시민·소비자 단체의 환영 입장을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>공공의료 의사 확충 의료개혁 본격화... 의대 정원…2031년까지 최대 3,...</t>
+          <t>시민·소비자 단체  의료분쟁조정법 환영</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>ilyoseoul.co.kr</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=514230</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163736</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-14 12:25:35.165842+00:00</t>
+          <t>2026-03-17 12:17:21.486722+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C80" t="inlineStr"/>
+      <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
-          <t>드라마 속 재판 진행 중</t>
+          <t>의료분쟁조정법에 대한 소비자/환자 단체의 지지 표명</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>드라마 '신이랑 법률사무소'의 한 장면을 요약한 기사로, 이강풍의 단서를 토대로 변호사의 뒷거래를 폭로하고 병원과 의사를 상대로 소송을 제기하는 내용이 담겨 있습니다. 신이랑의 첫 재판 상대 변호사는 한나현으로 묘사됩니다.</t>
+          <t>소비자시민모임, 한국소비자연맹, 한국환자단체연합회 등 소비자 및 환자 단체들이 의료분쟁조정법에 대한 공동성명을 발표하며 지지 의사를 밝혔다. 이들은 해당 법안이 환자들이 소송의 고통 없이 실질적인 보상을 즉시 받아 치료에 전념할 수 있도록 돕는 합리적인 선택이라고 주장했다. 이는 의료분쟁 해결에 있어 소송 외 대안의 중요성을 강조하는 입장이다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>기사 내용이 드라마/픽션에 대한 요약으로, 실제 사건이 아니므로 소송금융 투자 대상이 될 수 없음. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+          <t>이 기사는 특정 의료분쟁 사건이 아닌 '의료분쟁조정법' 자체에 대한 소비자 및 환자 단체의 지지 입장을 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 피고, 구체적인 피해 규모, 명확한 책임 소재가 있는 사건이 아니므로 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>'신이랑 법률사무소' 유연석, 법정 뒤집은 빙의 엔딩...최고 6.6%</t>
+          <t>모든 환자가 의료분쟁조정법 반대하지 않는다</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>bosa.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=723680</t>
+          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3000741</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-14 00:42:02.384868+00:00</t>
+          <t>2026-03-16 12:39:49.177848+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
-          <t>국회 상임위 통과</t>
+          <t>의료분쟁조정법 개정안 국회 보건복지위원회 법안소위 통과</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안이 국회 상임위를 통과했습니다. 이 개정안은 필수의료분야에서 중대 과실이 아닌 업무상과실치사상죄에 대해 국가의 공소 제기를 제한하는 내용을 담고 있습니다.</t>
+          <t>기사는 필수의료 분야 의료사고 발생 시 형사처벌을 제한하는 '의료분쟁조정법 개정안'이 국회 법안소위를 통과한 것에 대해 비판적인 입장을 표명합니다. 의료행위의 본질을 교통사고와 같은 과실 사안으로 오해하고 있으며, 의사 개인에게 입증 책임과 보상 재원을 전가하는 기형적인 구조라고 지적합니다. 저자는 국가의 공적 보상 시스템 도입을 주장하며, 개정안이 오히려 형사 고소를 통한 민사 압박을 강화하는 결과를 초래할 것이라고 우려합니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 의료사고나 의료분쟁 사건에 대한 보도가 아닌, 관련 법률 개정안의 국회 상임위 통과 소식입니다. 소송금융 투자의 대상이 되는 구체적인 분쟁 사건이 존재하지 않으므로, 적합 조건에 해당하지 않으며 투자 검토가 어렵습니다.</t>
+          <t>본 기사는 특정 의료사고 사건에 대한 보도가 아닌, 의료분쟁조정법 개정안에 대한 비판적 논평입니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보 가능성' 등 적합 조건에 해당하는 구체적인 사건 정보가 부재하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>공공의대법, 국회 상임위 통과</t>
+          <t>의사는 운전자가 아니라 구조대원이다</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>whosaeng.com</t>
+          <t>medigatenews.com</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>http://www.whosaeng.com/168835</t>
+          <t>https://www.medigatenews.com/news/2380694339</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-13 12:21:09.365989+00:00</t>
+          <t>2026-03-16 00:44:34.184433+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
-          <t>국회 복지위 법안 통과</t>
+          <t>의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안 추진</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>국회 복지위에서 필수의료행위에 대한 공소 제기를 제한하는 내용의 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법' 개정안이 처리되었습니다. 이 개정안은 중증, 소아, 응급, 분만, 외상 등 고위험 필수의료행위 과정에서 발생하는 업무상 의료사고에 대한 법적 부담을 완화하는 것을 목표로 합니다.</t>
+          <t>정부가 의료사고 피해구제 및 의료분쟁 조정에 관한 법률 개정안을 통해 의료사고 분쟁 조정 절차 개선, 피해자 지원 강화, 의료 분쟁 조정 기능 확대 등을 추진하고 있습니다. 이는 의료사고 발생 시 환자 보호를 강화하기 위한 의료개혁의 일환입니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 발생 사건이 아닌, 필수의료행위에 대한 공소 제기를 제한하는 법안 통과에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 피해자, 피해 규모, 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 의료사고 사건이나 집단 피해를 다루는 것이 아니라, 정부의 의료사고 피해구제 및 의료분쟁 조정 관련 법률 개정안 추진이라는 정책적 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피고, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>'국립의전원' 설치법, 국회 복지위 통과... 공공의료 의사 연간 100명 선...</t>
+          <t>공공의료 의사 확충 의료개혁 본격화... 의대 정원…2031년까지 최대 3,...</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>ltn.kr</t>
+          <t>ilyoseoul.co.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.ltn.kr/news/articleView.html?idxno=50710</t>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=514230</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-13 12:21:02.175400+00:00</t>
+          <t>2026-03-14 12:25:35.165842+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr"/>
-      <c r="D83" t="inlineStr"/>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>병원 및 의사</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>의료사고 관련 법률 개정안 국회 통과</t>
+          <t>드라마 속 재판 진행 중</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회에서 의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안 대안이 통과되었습니다. 이 개정안은 의료사고 발생 시 보건의료인의 설명 의무를 규정하고, 설명 과정에서의 유감 표현이 재판에서 활용될 수 있도록 하는 내용을 담고 있습니다.</t>
+          <t>드라마 '신이랑 법률사무소'의 한 장면을 요약한 기사로, 이강풍의 단서를 토대로 변호사의 뒷거래를 폭로하고 병원과 의사를 상대로 소송을 제기하는 내용이 담겨 있습니다. 신이랑의 첫 재판 상대 변호사는 한나현으로 묘사됩니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 의료사고 사건이 아닌, 의료사고 관련 법률 개정안 통과에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 내용이 드라마/픽션에 대한 요약으로, 실제 사건이 아니므로 소송금융 투자 대상이 될 수 없음. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>국회 복지위, 국립의전원 설립·필수의료 형 감면 도입 법안 의결</t>
+          <t>'신이랑 법률사무소' 유연석, 법정 뒤집은 빙의 엔딩...최고 6.6%</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>bosa.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3000641</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=723680</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-13 12:20:40.163062+00:00</t>
+          <t>2026-03-14 00:42:02.384868+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
-          <t>국회 법안심사소위원회 통과</t>
+          <t>국회 상임위 통과</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>국회 복지위 법안심사제1소위원회가 필수의료 행위 중 발생한 의료사고에 대해 형사 기소를 제한하는 내용의 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 개정안을 통과시켰습니다. 이 법안은 의료계와 환자단체 간 엇갈린 반응을 보이고 있으며, 필수의료 인력 보호와 환자 권리 보장 사이의 균형에 대한 논의가 예상됩니다.</t>
+          <t>의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안이 국회 상임위를 통과했습니다. 이 개정안은 필수의료분야에서 중대 과실이 아닌 업무상과실치사상죄에 대해 국가의 공소 제기를 제한하는 내용을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고나 피해자를 다루는 것이 아니라, 의료분쟁조정법 개정안의 국회 통과 소식을 전하는 정책 관련 내용입니다. 소송금융 투자 대상이 될 만한 특정 사건의 피고, 피해자, 피해 규모, 증거 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 의료사고나 의료분쟁 사건에 대한 보도가 아닌, 관련 법률 개정안의 국회 상임위 통과 소식입니다. 소송금융 투자의 대상이 되는 구체적인 분쟁 사건이 존재하지 않으므로, 적합 조건에 해당하지 않으며 투자 검토가 어렵습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>국회 법안소위 통과한 ‘의료분쟁조정법’…엇갈린 의료계·환자단체</t>
+          <t>공공의대법, 국회 상임위 통과</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>whosaeng.com</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603130042</t>
+          <t>http://www.whosaeng.com/168835</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-13 12:15:44.094343+00:00</t>
+          <t>2026-03-13 12:21:09.365989+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 국회 소위 통과</t>
+          <t>국회 복지위 법안 통과</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>의료분쟁조정법이 국회 소위를 통과했다는 소식이다. 이 법안은 의료인과 환자 간 소통을 강화하고 불필요한 소송을 줄이기 위해 마련되었으며, 중대한 의료사고 발생 시 의료인이 7일 이내에 사고 경위를 설명해야 한다는 내용을 포함한다.</t>
+          <t>국회 복지위에서 필수의료행위에 대한 공소 제기를 제한하는 내용의 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법' 개정안이 처리되었습니다. 이 개정안은 중증, 소아, 응급, 분만, 외상 등 고위험 필수의료행위 과정에서 발생하는 업무상 의료사고에 대한 법적 부담을 완화하는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>기사는 특정 의료사고나 분쟁에 대한 내용이 아니라 의료분쟁조정법의 국회 소위 통과 소식을 다루고 있다. 소송금융 투자를 검토할 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않으므로 적합도가 낮다.</t>
+          <t>이 기사는 특정 피해 발생 사건이 아닌, 필수의료행위에 대한 공소 제기를 제한하는 법안 통과에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 피해자, 피해 규모, 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 국회 소위 통과, 의료계와 시민단체 반응 엇갈려</t>
+          <t>'국립의전원' 설치법, 국회 복지위 통과... 공공의료 의사 연간 100명 선...</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>monews.co.kr</t>
+          <t>ltn.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.monews.co.kr/news/articleView.html?idxno=410100</t>
+          <t>https://www.ltn.kr/news/articleView.html?idxno=50710</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-13 00:42:05.323822+00:00</t>
+          <t>2026-03-13 12:21:02.175400+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 보건복지위원회 통과, 본회의 상정 예정</t>
+          <t>의료사고 관련 법률 개정안 국회 통과</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>필수 의료 분야에서 의료 사고로 환자가 사망하더라도 손해배상 시 공소 제기를 제한하는 내용의 의료분쟁조정법 개정안이 국회 보건복지위원회 소위원회를 통과했습니다. 대한의사협회는 사법 리스크 완화에 환영 입장을 표명했으나, 한국환자단체연합회와 경제정의실천시민연합은 사망 사고 공소 제한은 위헌적이라며 반대하고 있습니다. 해당 법안은 향후 보건복지위원회 전체 회의와 법제사법위원회 심사를 거쳐 국회 본회의에 상정될 예정입니다.</t>
+          <t>국회 보건복지위원회에서 의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안 대안이 통과되었습니다. 이 개정안은 의료사고 발생 시 보건의료인의 설명 의무를 규정하고, 설명 과정에서의 유감 표현이 재판에서 활용될 수 있도록 하는 내용을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료 사고나 집단적 피해 사례에 대한 것이 아니라, 의료분쟁조정법 개정안의 입법 진행 상황을 다루고 있습니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 의료사고 사건이 아닌, 의료사고 관련 법률 개정안 통과에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>‘의료 사고 기소 제한’ 개정안 처리에 의협·환자단체 반응 엇갈려</t>
+          <t>국회 복지위, 국립의전원 설립·필수의료 형 감면 도입 법안 의결</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>bosa.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8506757&amp;ref=A</t>
+          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3000641</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-12 13:07:42.583853+00:00</t>
+          <t>2026-03-13 12:20:40.163062+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
-          <t>필수의료 사법리스크 완화 법안 법안소위 통과</t>
+          <t>국회 법안심사소위원회 통과</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>필수의료 분야의 사법 리스크를 완화하기 위한 법안이 법안소위를 통과했다는 소식이다. 이 법안은 불필요한 소송을 줄이고, 종합병원 이상 의료기관에 의료사고지원팀 구성을 의무화하며, 중소 병·의원에는 국가 지원을 가능하게 하는 내용을 담고 있다.</t>
+          <t>국회 복지위 법안심사제1소위원회가 필수의료 행위 중 발생한 의료사고에 대해 형사 기소를 제한하는 내용의 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 개정안을 통과시켰습니다. 이 법안은 의료계와 환자단체 간 엇갈린 반응을 보이고 있으며, 필수의료 인력 보호와 환자 권리 보장 사이의 균형에 대한 논의가 예상됩니다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료사고 사건이 아닌, 필수의료 분야의 사법 리스크를 완화하기 위한 법안 통과 소식을 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 구체적인 피해 사실 및 규모가 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고나 피해자를 다루는 것이 아니라, 의료분쟁조정법 개정안의 국회 통과 소식을 전하는 정책 관련 내용입니다. 소송금융 투자 대상이 될 만한 특정 사건의 피고, 피해자, 피해 규모, 증거 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>필수의료 사법리스크 완화법 법안소위 통과…'기소 제한' 특례 도입</t>
+          <t>국회 법안소위 통과한 ‘의료분쟁조정법’…엇갈린 의료계·환자단체</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037174</t>
+          <t>https://www.kukinews.com/article/view/kuk202603130042</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-11 13:12:34.006863+00:00</t>
+          <t>2026-03-13 12:15:44.094343+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
-          <t>산부인과학회에서 국가 인건비 지원 및 DRG 개편 제안</t>
+          <t>의료분쟁조정법 국회 소위 통과</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>산부인과학회는 의료사고와 소송 부담, 낮은 수가, 인력 확보 어려움 등으로 인해 분만 분야가 큰 위기에 처해 있다고 지적했습니다. 특히 법적 책임 부담이 산부인과 기피의 핵심 요인이라고 밝히며, 국가 인건비 지원과 DRG 개편을 제안했습니다.</t>
+          <t>의료분쟁조정법이 국회 소위를 통과했다는 소식이다. 이 법안은 의료인과 환자 간 소통을 강화하고 불필요한 소송을 줄이기 위해 마련되었으며, 중대한 의료사고 발생 시 의료인이 7일 이내에 사고 경위를 설명해야 한다는 내용을 포함한다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고나 집단 피해 사건을 다루는 것이 아니라, 산부인과 기피 현상의 원인 중 하나로 의료사고 소송 부담을 언급하는 시스템적 문제 제기입니다. 특정 피고, 명확한 책임, 집단적 피해, 구체적인 피해 규모 등 소송금융 투자 적합 조건에 해당하는 내용이 없습니다.</t>
+          <t>기사는 특정 의료사고나 분쟁에 대한 내용이 아니라 의료분쟁조정법의 국회 소위 통과 소식을 다루고 있다. 소송금융 투자를 검토할 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않으므로 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>분만 大위기‥산부인과학회, '국가 인건비 지원·DRG 개편' 제안</t>
+          <t>의료분쟁조정법 국회 소위 통과, 의료계와 시민단체 반응 엇갈려</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>medipana.com</t>
+          <t>monews.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.medipana.com/news/articleView.html?idxno=407923</t>
+          <t>https://www.monews.co.kr/news/articleView.html?idxno=410100</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-11 00:39:47.746855+00:00</t>
+          <t>2026-03-13 00:42:05.323822+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
-      <c r="D89" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
-          <t>의료분쟁 환자 지원 활동 시작</t>
+          <t>의료분쟁조정법 개정안 국회 보건복지위원회 통과, 본회의 상정 예정</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>30년간 수술실에서 활동했던 의사가 의료분쟁으로 고통받는 환자들을 돕기 위해 법률 전문가로서 새로운 역할을 시작합니다. 의료분쟁의 복잡성과 환자들이 겪는 어려움을 조명하며, 의료분쟁조정중재원 등 공적 절차를 통해 환자 권리를 옹호할 계획입니다.</t>
+          <t>필수 의료 분야에서 의료 사고로 환자가 사망하더라도 손해배상 시 공소 제기를 제한하는 내용의 의료분쟁조정법 개정안이 국회 보건복지위원회 소위원회를 통과했습니다. 대한의사협회는 사법 리스크 완화에 환영 입장을 표명했으나, 한국환자단체연합회와 경제정의실천시민연합은 사망 사고 공소 제한은 위헌적이라며 반대하고 있습니다. 해당 법안은 향후 보건복지위원회 전체 회의와 법제사법위원회 심사를 거쳐 국회 본회의에 상정될 예정입니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이 아닌, 의료분쟁 환자들을 돕는 의사의 새로운 역할에 대한 내용입니다. 의료분쟁은 상대방 책임 입증이 어렵고(적합 조건 1 불충족), 집단적 피해 사례가 명확하지 않으며(적합 조건 3 불충족), 상대방 자력도 개별 케이스마다 다를 수 있어(적합 조건 2 불확실) 소송금융 투자 대상으로 적합도가 낮습니다. 다만 의료분쟁조정중재원 등 공적 절차가 진행될 수 있다는 점(적합 조건 6)은 일부 해당합니다.</t>
+          <t>이 기사는 특정 의료 사고나 집단적 피해 사례에 대한 것이 아니라, 의료분쟁조정법 개정안의 입법 진행 상황을 다루고 있습니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>수술실 30년, 이제는 법정으로… ‘나영이 수술’ 집도 의사의 새 역할</t>
+          <t>‘의료 사고 기소 제한’ 개정안 처리에 의협·환자단체 반응 엇갈려</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>health.chosun.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://health.chosun.com/site/data/html_dir/2026/03/09/2026030903717.html</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8506757&amp;ref=A</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-10 01:01:42.370771+00:00</t>
+          <t>2026-03-12 13:07:42.583853+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C90" t="inlineStr"/>
-      <c r="D90" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 발의 및 국회 논의 중</t>
+          <t>필수의료 사법리스크 완화 법안 법안소위 통과</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>의료사고 발생 시 의사의 형사 처벌 감면을 골자로 하는 의료분쟁조정법 개정안 3건이 국회에 발의되어 논란이 예상된다. 필수의료 및 중과실 범위가 주요 쟁점이며, 환자단체는 환자의 기본권 침해를 우려하며 반대하는 반면, 대한의사협회는 형사처벌 면책 제도화를 요구하고 있다.</t>
+          <t>필수의료 분야의 사법 리스크를 완화하기 위한 법안이 법안소위를 통과했다는 소식이다. 이 법안은 불필요한 소송을 줄이고, 종합병원 이상 의료기관에 의료사고지원팀 구성을 의무화하며, 중소 병·의원에는 국가 지원을 가능하게 하는 내용을 담고 있다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고로 인한 피해가 발생하여 소송이 진행 중이거나 예정된 사건이 아닌, 의료분쟁조정법 개정안에 대한 입법 논의를 다루고 있습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건, 상대방, 피해 규모가 특정되지 않아 적합도가 낮습니다.</t>
+          <t>본 기사는 특정 의료사고 사건이 아닌, 필수의료 분야의 사법 리스크를 완화하기 위한 법안 통과 소식을 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 구체적인 피해 사실 및 규모가 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>'필수의료·중과실 범위' 쟁점···의료분쟁조정법 개정안 논란</t>
+          <t>필수의료 사법리스크 완화법 법안소위 통과…'기소 제한' 특례 도입</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>docdocdoc.co.kr</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/life/2300162.htm</t>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037174</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-09 12:28:59.163524+00:00</t>
+          <t>2026-03-11 13:12:34.006863+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C91" t="inlineStr"/>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 발의 및 논의 중</t>
+          <t>산부인과학회에서 국가 인건비 지원 및 DRG 개편 제안</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>국민의힘과 더불어민주당 의원들이 각각 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 개정안을 발의했습니다. 이 개정안들은 의료사고 발생 시 형사 절차 대신 조정 절차를 통해 사법 리스크를 완화하는 것을 목표로 합니다. 현재 국회에서 관련 법안들이 논의되고 있습니다.</t>
+          <t>산부인과학회는 의료사고와 소송 부담, 낮은 수가, 인력 확보 어려움 등으로 인해 분만 분야가 큰 위기에 처해 있다고 지적했습니다. 특히 법적 책임 부담이 산부인과 기피의 핵심 요인이라고 밝히며, 국가 인건비 지원과 DRG 개편을 제안했습니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 사건이 아닌, 의료분쟁조정법 개정안 발의 및 논의에 대한 내용입니다. 특정 피해자, 상대방, 피해 규모가 명확하지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고나 집단 피해 사건을 다루는 것이 아니라, 산부인과 기피 현상의 원인 중 하나로 의료사고 소송 부담을 언급하는 시스템적 문제 제기입니다. 특정 피고, 명확한 책임, 집단적 피해, 구체적인 피해 규모 등 소송금융 투자 적합 조건에 해당하는 내용이 없습니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>필수의료 사법리스크 완화법 톺아보기…'소송→조정' 재설계 추진</t>
+          <t>분만 大위기‥산부인과학회, '국가 인건비 지원·DRG 개편' 제안</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>medipana.com</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037035</t>
+          <t>https://www.medipana.com/news/articleView.html?idxno=407923</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-09 12:20:59.807540+00:00</t>
+          <t>2026-03-11 00:39:47.746855+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C92" t="inlineStr"/>
-      <c r="D92" t="inlineStr"/>
-      <c r="E92" t="inlineStr"/>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>의료분쟁 환자 지원 활동 시작</t>
+        </is>
+      </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>기사는 의료소송으로 인한 의사들의 형사·민사상 이중 부담과 이로 인한 필수과 기피, 소극 진료 문제를 지적한다. 이에 대한 해법으로 한국형 의사면허 관리원 설립을 통한 자율 규제 강화를 제안하며, 의료 시스템 전반의 개선 방안에 대해 논의하고 있다.</t>
+          <t>30년간 수술실에서 활동했던 의사가 의료분쟁으로 고통받는 환자들을 돕기 위해 법률 전문가로서 새로운 역할을 시작합니다. 의료분쟁의 복잡성과 환자들이 겪는 어려움을 조명하며, 의료분쟁조정중재원 등 공적 절차를 통해 환자 권리를 옹호할 계획입니다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해자를 다루는 것이 아니라, 의료소송 시스템의 문제점과 자율 규제 방안을 논의하는 일반적인 내용이다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>기사는 특정 사건이 아닌, 의료분쟁 환자들을 돕는 의사의 새로운 역할에 대한 내용입니다. 의료분쟁은 상대방 책임 입증이 어렵고(적합 조건 1 불충족), 집단적 피해 사례가 명확하지 않으며(적합 조건 3 불충족), 상대방 자력도 개별 케이스마다 다를 수 있어(적합 조건 2 불확실) 소송금융 투자 대상으로 적합도가 낮습니다. 다만 의료분쟁조정중재원 등 공적 절차가 진행될 수 있다는 점(적합 조건 6)은 일부 해당합니다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>형사에 민사소송 '이중 부담'→필수과 기피·소극 진료</t>
+          <t>수술실 30년, 이제는 법정으로… ‘나영이 수술’ 집도 의사의 새 역할</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>health.chosun.com</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934454</t>
+          <t>https://health.chosun.com/site/data/html_dir/2026/03/09/2026030903717.html</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-09 00:37:55.965321+00:00</t>
+          <t>2026-03-10 01:01:42.370771+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C93" t="inlineStr"/>
-      <c r="D93" t="inlineStr"/>
-      <c r="E93" t="inlineStr"/>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>의료분쟁조정법 개정안 발의 및 국회 논의 중</t>
+        </is>
+      </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>이 기사는 AI 기반 보건의료인 전문 멘토링 플랫폼 '메드링커'의 사업을 소개하는 내용입니다. 메드링커는 보건의료인의 커리어 전반을 지원하며, 특히 의료 소송 및 법적 문제 발생 시 보건의료인 출신 변호사와의 연계를 제공한다고 언급하고 있습니다. 하지만 특정 사건이나 분쟁에 대한 보도가 아니므로 소송금융 투자 분석 대상이 될 만한 구체적인 사건 정보는 없습니다.</t>
+          <t>의료사고 발생 시 의사의 형사 처벌 감면을 골자로 하는 의료분쟁조정법 개정안 3건이 국회에 발의되어 논란이 예상된다. 필수의료 및 중과실 범위가 주요 쟁점이며, 환자단체는 환자의 기본권 침해를 우려하며 반대하는 반면, 대한의사협회는 형사처벌 면책 제도화를 요구하고 있다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>이 기사는 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁에 대한 보도가 아닙니다. '메드링커'라는 스타트업의 서비스 소개 기사로, 해당 서비스가 향후 발생할 수 있는 의료 분쟁에 대한 법률 연계를 제공한다는 내용만 포함하고 있어, 적합 조건에 해당하는 구체적인 사건 정보가 부재합니다.</t>
+          <t>이 기사는 특정 의료사고로 인한 피해가 발생하여 소송이 진행 중이거나 예정된 사건이 아닌, 의료분쟁조정법 개정안에 대한 입법 논의를 다루고 있습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건, 상대방, 피해 규모가 특정되지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>[광운대학교 2025년 예비창업패키지 선정기업] AI 기반 보건의료인 전문...</t>
+          <t>'필수의료·중과실 범위' 쟁점···의료분쟁조정법 개정안 논란</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>magazine.hankyung.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://magazine.hankyung.com/job-joy/article/202603075248d</t>
+          <t>https://news.tf.co.kr/read/life/2300162.htm</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-07 12:32:38.883914+00:00</t>
+          <t>2026-03-09 12:28:59.163524+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
-          <t>국회 법안 발의</t>
+          <t>의료분쟁조정법 개정안 발의 및 논의 중</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>전진숙 의원이 의료 파업 시 필수의료 유지 의무화 및 의료사고 발생 시 의료인의 설명의무 부여 등을 골자로 하는 의료법 및 의료사고 피해구제법 개정안을 대표발의했습니다. 이는 의료분쟁 심화와 의료인의 형사 부담을 완화하고, 환자 피해 회복 기반을 마련하기 위함입니다.</t>
+          <t>국민의힘과 더불어민주당 의원들이 각각 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 개정안을 발의했습니다. 이 개정안들은 의료사고 발생 시 형사 절차 대신 조정 절차를 통해 사법 리스크를 완화하는 것을 목표로 합니다. 현재 국회에서 관련 법안들이 논의되고 있습니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 의료법 및 의료사고 피해구제법 개정안 발의에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 피고, 피해 사실, 손해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고 사건이 아닌, 의료분쟁조정법 개정안 발의 및 논의에 대한 내용입니다. 특정 피해자, 상대방, 피해 규모가 명확하지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>파업해도 필수의료 유지 '의무화'···제재 근거 마련</t>
+          <t>필수의료 사법리스크 완화법 톺아보기…'소송→조정' 재설계 추진</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>doctorstimes.com</t>
+          <t>docdocdoc.co.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>http://www.doctorstimes.com/news/articleView.html?idxno=237010</t>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037035</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-05 01:37:10.035782+00:00</t>
+          <t>2026-03-09 12:20:59.807540+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C95" t="inlineStr"/>
-      <c r="D95" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D95" t="inlineStr"/>
+      <c r="E95" t="inlineStr"/>
       <c r="F95" t="inlineStr">
         <is>
-          <t>대한의사협회와 국회의원실이 의료인에 대한 과도한 민·형사 소송 문제 해결을 위한 공청회를 개최한다. 이 공청회는 필수의료 붕괴와 환자 안전 저해를 야기하는 현행 의료소송 시스템의 문제점을 분석하고, 의료인과 환자 모두에게 이로운 제도 개선 방안을 모색하는 데 목적이 있다.</t>
+          <t>기사는 의료소송으로 인한 의사들의 형사·민사상 이중 부담과 이로 인한 필수과 기피, 소극 진료 문제를 지적한다. 이에 대한 해법으로 한국형 의사면허 관리원 설립을 통한 자율 규제 강화를 제안하며, 의료 시스템 전반의 개선 방안에 대해 논의하고 있다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>이 기사는 의료인에 대한 과도한 민·형사 소송 문제를 개선하기 위한 공청회 개최 소식으로, 특정 피해 사건이나 소송 대상을 다루지 않습니다. 소송금융 투자의 적합 조건인 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모' 등이 전혀 해당되지 않아 투자 기회로 보기 어렵습니다.</t>
+          <t>기사는 특정 사건이나 피해자를 다루는 것이 아니라, 의료소송 시스템의 문제점과 자율 규제 방안을 논의하는 일반적인 내용이다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>의료인에 대한 민·형사 소송 어떻게 개선할 것인가?</t>
+          <t>형사에 민사소송 '이중 부담'→필수과 기피·소극 진료</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>doctorsnews.co.kr</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163565</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934454</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-05 00:57:47.575706+00:00</t>
+          <t>2026-03-09 00:37:55.965321+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr"/>
-      <c r="E96" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E96" t="inlineStr"/>
       <c r="F96" t="inlineStr">
         <is>
-          <t>의료배상공제조합이 의료인 민·형사 소송 개선 방안 마련을 위한 공청회를 개최합니다. 의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 등 분산된 법체계를 정비하여 환자와 의료인 모두에게 도움이 되는 방향으로 개선을 모색할 예정입니다.</t>
+          <t>이 기사는 AI 기반 보건의료인 전문 멘토링 플랫폼 '메드링커'의 사업을 소개하는 내용입니다. 메드링커는 보건의료인의 커리어 전반을 지원하며, 특히 의료 소송 및 법적 문제 발생 시 보건의료인 출신 변호사와의 연계를 제공한다고 언급하고 있습니다. 하지만 특정 사건이나 분쟁에 대한 보도가 아니므로 소송금융 투자 분석 대상이 될 만한 구체적인 사건 정보는 없습니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 의료사고나 분쟁에 대한 내용이 아닌, 의료인 민·형사 소송 개선 방안을 논의하는 공청회 개최 소식입니다. 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 피해 규모, 진행 중인 분쟁이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁에 대한 보도가 아닙니다. '메드링커'라는 스타트업의 서비스 소개 기사로, 해당 서비스가 향후 발생할 수 있는 의료 분쟁에 대한 법률 연계를 제공한다는 내용만 포함하고 있어, 적합 조건에 해당하는 구체적인 사건 정보가 부재합니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>의료배상공제조합, 18일 의료인 민·형사 소송 개선 방안 공청회 개최</t>
+          <t>[광운대학교 2025년 예비창업패키지 선정기업] AI 기반 보건의료인 전문...</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>rapportian.com</t>
+          <t>magazine.hankyung.com</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.rapportian.com/news/articleView.html?idxno=233090</t>
+          <t>https://magazine.hankyung.com/job-joy/article/202603075248d</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-05 00:53:07.585416+00:00</t>
+          <t>2026-03-07 12:32:38.883914+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
-      <c r="C97" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C97" t="inlineStr"/>
+      <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
-          <t>벌금 300만원 선고</t>
+          <t>국회 법안 발의</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>췌장염 치료에 불만을 품은 환자 A씨가 병원에서 의료진에게 욕설하고 응급실 통로를 막는 등 약 2시간 30분 동안 소란을 피워 업무방해 및 응급의료법 위반 혐의로 기소되었습니다. 서울남부지방법원은 A씨에게 벌금 300만원을 선고하며 진료 방해 행위가 형사 처벌 대상임을 명확히 했습니다. 재판부는 A씨가 기초생활수급자로서 경제적 상황이 어려운 점 등을 참작했다고 밝혔습니다.</t>
+          <t>전진숙 의원이 의료 파업 시 필수의료 유지 의무화 및 의료사고 발생 시 의료인의 설명의무 부여 등을 골자로 하는 의료법 및 의료사고 피해구제법 개정안을 대표발의했습니다. 이는 의료분쟁 심화와 의료인의 형사 부담을 완화하고, 환자 피해 회복 기반을 마련하기 위함입니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>본 기사는 환자의 의료진 폭언 및 업무방해에 대한 형사 처벌 결과를 다루고 있어 소송금융의 일반적인 투자 대상인 민사 손해배상 청구와는 거리가 있습니다. 만약 병원이 환자 A씨를 상대로 민사 소송을 제기한다면, A씨가 기초생활수급자로서 경제적 자력이 매우 낮아 투자 회수 가능성이 희박합니다 (부적합 조건: 상대방에게 자력이 충분함 - 해당 없음). 또한, 환자 A씨가 병원을 상대로 의료사고 소송을 제기할 경우, 기사 내용만으로는 병원의 책임이 명확하지 않고(적합 조건: 상대방 책임이 비교적 명확함 - 해당 없음), 피해 규모나 증거에 대한 정보도 부족합니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 의료법 및 의료사고 피해구제법 개정안 발의에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 피고, 피해 사실, 손해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>거지같은 병원, 돌팔이 교수  소란 피운 환자, 법적 판단은?</t>
+          <t>파업해도 필수의료 유지 '의무화'···제재 근거 마련</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>doctorsnews.co.kr</t>
+          <t>doctorstimes.com</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163471</t>
+          <t>http://www.doctorstimes.com/news/articleView.html?idxno=237010</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-02 12:52:49.907911+00:00</t>
+          <t>2026-03-05 01:37:10.035782+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
-      <c r="C98" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C98" t="inlineStr"/>
       <c r="D98" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>1심 패소 후 상소 진행 중</t>
+          <t>의료 민·형사 소송 개선방안 모색을 위한 공청회 개최</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>한의사 A씨가 교통사고 환자 진료비 삭감에 불복하여 심평원에 이의제기했으나 기각되자 14개 보험사를 상대로 부당이득금 소송을 제기했다. 1심 재판부는 심평원의 통보 지연은 절차상 하자가 아니며, A씨가 기각 통보 후 30일 이내에 분쟁심의회에 심사청구를 하지 않아 법적으로 합의가 성립된 것으로 보고 원고 패소 판결했다. A씨는 현재 1심 판결에 불복하여 상소한 상태이다.</t>
+          <t>대한의사협회와 국회의원실이 의료인에 대한 과도한 민·형사 소송 문제 해결을 위한 공청회를 개최한다. 이 공청회는 필수의료 붕괴와 환자 안전 저해를 야기하는 현행 의료소송 시스템의 문제점을 분석하고, 의료인과 환자 모두에게 이로운 제도 개선 방안을 모색하는 데 목적이 있다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>원고(한의사)가 심평원의 이의제기 기각 결정 후 법정 기한 내에 후속 절차(자보심의회 심사청구)를 이행하지 않아 법적으로 합의가 성립된 것으로 판단되어 승소 가능성이 낮음. 상대방 책임이 명확하지 않고, 집단적 피해 사례가 아니며, 피해 규모가 크지 않을 것으로 예상됨. (적합 조건 1개, 부적합 조건 다수)</t>
+          <t>이 기사는 의료인에 대한 과도한 민·형사 소송 문제를 개선하기 위한 공청회 개최 소식으로, 특정 피해 사건이나 소송 대상을 다루지 않습니다. 소송금융 투자의 적합 조건인 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모' 등이 전혀 해당되지 않아 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>1명 (A 한의사)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>진료비 삭감 이의제기 '법정 기한' 지켜야</t>
+          <t>의료인에 대한 민·형사 소송 어떻게 개선할 것인가?</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163428</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163565</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-02-28 01:30:09.611155+00:00</t>
+          <t>2026-03-05 00:57:47.575706+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr"/>
-      <c r="E99" t="inlineStr"/>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>의료인 민·형사 소송 개선 방안 공청회 개최</t>
+        </is>
+      </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>대동맥 수술 분야에서 많은 환자를 살린 의사의 인터뷰를 다룬 기사입니다. 기사는 의료 현장의 높은 사망률과 의료 소송의 어려움을 언급하며, 의료 수가 현실화와 병원 내 의사 보호 전담팀 운영의 필요성을 제기합니다.</t>
+          <t>의료배상공제조합이 의료인 민·형사 소송 개선 방안 마련을 위한 공청회를 개최합니다. 의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 등 분산된 법체계를 정비하여 환자와 의료인 모두에게 도움이 되는 방향으로 개선을 모색할 예정입니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 의료 소송 사건에 대한 보도가 아닌, 의료 소송의 일반적인 어려움과 의사 보호의 필요성에 대한 논평입니다. 소송금융 투자 검토를 위한 특정 피고, 피해자, 피해 규모, 진행 단계 등 구체적인 정보가 전혀 없어 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>해당 기사는 특정 의료사고나 분쟁에 대한 내용이 아닌, 의료인 민·형사 소송 개선 방안을 논의하는 공청회 개최 소식입니다. 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 피해 규모, 진행 중인 분쟁이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>전 세계에서 가장 많이 대동맥 환자 살렸다… 저승사자 발목 잡는 의사</t>
+          <t>의료배상공제조합, 18일 의료인 민·형사 소송 개선 방안 공청회 개최</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>rapportian.com</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/weekend/2026/02/28/DCCZJ4ZDIVBO7JWJT3ZSL4VPY4/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.rapportian.com/news/articleView.html?idxno=233090</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-02-28 00:34:26.094508+00:00</t>
+          <t>2026-03-05 00:53:07.585416+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
-      <c r="C100" t="inlineStr"/>
-      <c r="D100" t="inlineStr"/>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>서울 영등포구 소재 병원</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 및 응급의료법 개정 논의 중</t>
+          <t>벌금 300만원 선고</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>기사는 '응급실 뺑뺑이' 문제 해결을 위한 의료분쟁조정법 및 응급의료법 개정 논의가 정치권에서 진행 중임을 보도한다. 관련 단체들의 의견을 수렴하여 합의된 안으로 신속한 처리를 목표로 하고 있으나, 우선수용 강제력 등 핵심 내용이 빠져있다는 지적이 있다.</t>
+          <t>췌장염 치료에 불만을 품은 환자 A씨가 병원에서 의료진에게 욕설하고 응급실 통로를 막는 등 약 2시간 30분 동안 소란을 피워 업무방해 및 응급의료법 위반 혐의로 기소되었습니다. 서울남부지방법원은 A씨에게 벌금 300만원을 선고하며 진료 방해 행위가 형사 처벌 대상임을 명확히 했습니다. 재판부는 A씨가 기초생활수급자로서 경제적 상황이 어려운 점 등을 참작했다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>기사는 '응급실 뺑뺑이'를 막기 위한 법 개정 논의를 다루고 있으며, 특정 사건의 피해자, 가해자, 구체적인 피해 규모가 명시되어 있지 않다. 소송금융 투자 대상이 될 만한 특정 사건이 존재하지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>본 기사는 환자의 의료진 폭언 및 업무방해에 대한 형사 처벌 결과를 다루고 있어 소송금융의 일반적인 투자 대상인 민사 손해배상 청구와는 거리가 있습니다. 만약 병원이 환자 A씨를 상대로 민사 소송을 제기한다면, A씨가 기초생활수급자로서 경제적 자력이 매우 낮아 투자 회수 가능성이 희박합니다 (부적합 조건: 상대방에게 자력이 충분함 - 해당 없음). 또한, 환자 A씨가 병원을 상대로 의료사고 소송을 제기할 경우, 기사 내용만으로는 병원의 책임이 명확하지 않고(적합 조건: 상대방 책임이 비교적 명확함 - 해당 없음), 피해 규모나 증거에 대한 정보도 부족합니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>'응급실 뺑뺑이' 막는다지만…정치권  우선수용 강제력 빠져</t>
+          <t>거지같은 병원, 돌팔이 교수  소란 피운 환자, 법적 판단은?</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3036784</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163471</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-02-27 00:45:48.251449+00:00</t>
+          <t>2026-03-02 12:52:49.907911+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
-      <c r="C101" t="inlineStr"/>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>메리츠화재 등 14개 보험사</t>
+        </is>
+      </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>환자안전법 개정 추진 중</t>
+          <t>1심 패소 후 상소 진행 중</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>의료진이 환자 안전사고에 대해 공감하거나 경위를 설명하는 행위가 민형사상 과실 인정의 간접 증거로 활용될 수 있다는 문제점이 제기되고 있습니다. 이에 의료진의 솔직한 설명과 사과를 장려하기 위해 환자안전법 개정을 추진하여, 이러한 행위가 과실 인정의 근거가 되지 않도록 하는 방안이 논의 중입니다.</t>
+          <t>한의사 A씨가 교통사고 환자 진료비 삭감에 불복하여 심평원에 이의제기했으나 기각되자 14개 보험사를 상대로 부당이득금 소송을 제기했다. 1심 재판부는 심평원의 통보 지연은 절차상 하자가 아니며, A씨가 기각 통보 후 30일 이내에 분쟁심의회에 심사청구를 하지 않아 법적으로 합의가 성립된 것으로 보고 원고 패소 판결했다. A씨는 현재 1심 판결에 불복하여 상소한 상태이다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 환자안전법 개정 추진이라는 입법 절차와 관련된 일반적인 법적 쟁점을 설명하고 있습니다. 소송금융 투자를 위한 구체적인 소송 대상, 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>원고(한의사)가 심평원의 이의제기 기각 결정 후 법정 기한 내에 후속 절차(자보심의회 심사청구)를 이행하지 않아 법적으로 합의가 성립된 것으로 판단되어 승소 가능성이 낮음. 상대방 책임이 명확하지 않고, 집단적 피해 사례가 아니며, 피해 규모가 크지 않을 것으로 예상됨. (적합 조건 1개, 부적합 조건 다수)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (A 한의사)</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>사고에 공감 표한 의약사 처벌근거 안돼…환자안전법 개정 추진</t>
+          <t>진료비 삭감 이의제기 '법정 기한' 지켜야</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>kpanews.co.kr</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=529937</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163428</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-02-25 00:44:54.710447+00:00</t>
+          <t>2026-02-28 01:30:09.611155+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr"/>
-      <c r="E102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E102" t="inlineStr"/>
       <c r="F102" t="inlineStr">
         <is>
-          <t>필수의료 분야 의료사고에 대해 중대한 과실이 없고 손해배상이 완료된 경우 형사상 공소 제기를 제한하고, 무과실 보상 대상을 확대하는 내용의 법안이 논의되고 있습니다. 이는 필수의료 회생을 위한 핵심 방안으로 주목받고 있습니다.</t>
+          <t>대동맥 수술 분야에서 많은 환자를 살린 의사의 인터뷰를 다룬 기사입니다. 기사는 의료 현장의 높은 사망률과 의료 소송의 어려움을 언급하며, 의료 수가 현실화와 병원 내 의사 보호 전담팀 운영의 필요성을 제기합니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 의료사고 피해 사건에 대한 보도가 아닌, 의료사고 형사특례 법안 논의에 대한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 특정 피해자 집단, 명확한 상대방, 구체적인 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 의료 소송 사건에 대한 보도가 아닌, 의료 소송의 일반적인 어려움과 의사 보호의 필요성에 대한 논평입니다. 소송금융 투자 검토를 위한 특정 피고, 피해자, 피해 규모, 진행 단계 등 구체적인 정보가 전혀 없어 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>필수의료 회생 핵심 '의료사고 형사특례'…법안 촉각</t>
+          <t>전 세계에서 가장 많이 대동맥 환자 살렸다… 저승사자 발목 잡는 의사</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934005</t>
+          <t>https://www.chosun.com/national/weekend/2026/02/28/DCCZJ4ZDIVBO7JWJT3ZSL4VPY4/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-02-24 00:39:24.100513+00:00</t>
+          <t>2026-02-28 00:34:26.094508+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C103" t="inlineStr"/>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
-          <t>의료사고법 개정안 논의 중</t>
+          <t>의료분쟁조정법 및 응급의료법 개정 논의 중</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>본 기사는 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 개정안에 대한 법률 전문가의 의견을 제시합니다. 개정안의 중대한 의료사고 설명 의무, 중과실 범위 설정, 책임보험 의무가입, 불가항력 의료사고 무과실 보상, 형사처벌 특례 등에 대한 보완 필요성을 지적하며, 환자 측의 증거 확보를 위한 디스커버리 제도 도입 등을 제안합니다.</t>
+          <t>기사는 '응급실 뺑뺑이' 문제 해결을 위한 의료분쟁조정법 및 응급의료법 개정 논의가 정치권에서 진행 중임을 보도한다. 관련 단체들의 의견을 수렴하여 합의된 안으로 신속한 처리를 목표로 하고 있으나, 우선수용 강제력 등 핵심 내용이 빠져있다는 지적이 있다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료사고 사건에 대한 보도가 아닌, '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 개정안에 대한 법률 전문가의 의견을 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 구체적인 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 '응급실 뺑뺑이'를 막기 위한 법 개정 논의를 다루고 있으며, 특정 사건의 피해자, 가해자, 구체적인 피해 규모가 명시되어 있지 않다. 소송금융 투자 대상이 될 만한 특정 사건이 존재하지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>‘의료사고법’ 개정, 현장과 법리 사이 균형 찾아야 [알아야 보이는 법...</t>
+          <t>'응급실 뺑뺑이' 막는다지만…정치권  우선수용 강제력 빠져</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>docdocdoc.co.kr</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260222507493?OutUrl=naver</t>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3036784</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-02-23 12:16:44.387615+00:00</t>
+          <t>2026-02-27 00:45:48.251449+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
-      <c r="C104" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>울산지방법원 1심 판결 선고</t>
+          <t>환자안전법 개정 추진 중</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>A 씨는 사구체신염 치료를 위해 한의원에 다녔으나, 1년 후 만성 신부전증 진단을 받고 평생 신장 투석이 필요한 상태가 되었습니다. 법원은 한의원이 조직검사 및 양방 협진 권유, 고혈압 치료 등 주의 의무를 소홀히 했다고 인정했으나, 환자 측의 책임도 일부 인정하여 한의원의 손해배상 책임을 25%로 제한했습니다. 이 기사는 해당 판례를 분석한 내용입니다.</t>
+          <t>의료진이 환자 안전사고에 대해 공감하거나 경위를 설명하는 행위가 민형사상 과실 인정의 간접 증거로 활용될 수 있다는 문제점이 제기되고 있습니다. 이에 의료진의 솔직한 설명과 사과를 장려하기 위해 환자안전법 개정을 추진하여, 이러한 행위가 과실 인정의 근거가 되지 않도록 하는 방안이 논의 중입니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>기사가 과거 의료분쟁 '판례'를 분석하는 내용으로, 이미 법원 판결이 선고되어 종결된 사건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다. 또한 집단적 피해가 아닌 개별 사건이며, 상대방 한의원의 자력이 대기업 수준으로 충분하다고 보기 어렵습니다.</t>
+          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 환자안전법 개정 추진이라는 입법 절차와 관련된 일반적인 법적 쟁점을 설명하고 있습니다. 소송금융 투자를 위한 구체적인 소송 대상, 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>63,115,160원 (법원 인정액), 평생 투석 비용 월 62만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>“이 ‘빨간줄’을 평생해야” 치료하려고 다닌 한의원…그게 지옥됐다...</t>
+          <t>사고에 공감 표한 의약사 처벌근거 안돼…환자안전법 개정 추진</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>kpanews.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10679844?ref=naver</t>
+          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=529937</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-02-22 12:53:39.526939+00:00</t>
+          <t>2026-02-25 00:44:54.710447+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C105" t="inlineStr"/>
-      <c r="D105" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 논의 중</t>
+          <t>법안 논의 중</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>환자단체연합회는 필수의료 기피 해소와 의료사고 피해자 구제라는 의료분쟁조정법 개정안의 취지에는 동의합니다. 그러나 공소제기 불가 특례 조항이 환자의 생명권과 재판받을 권리를 침해할 소지가 있어 위헌적이라고 주장하며 반대 입장을 표명했습니다.</t>
+          <t>필수의료 분야 의료사고에 대해 중대한 과실이 없고 손해배상이 완료된 경우 형사상 공소 제기를 제한하고, 무과실 보상 대상을 확대하는 내용의 법안이 논의되고 있습니다. 이는 필수의료 회생을 위한 핵심 방안으로 주목받고 있습니다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료사고 피해 사건이 아닌, 의료분쟁조정법 개정안의 위헌 소지를 다루고 있습니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 손해배상 청구권이 존재하지 않으며, 입법 과정에 대한 논의이므로 직접적인 소송금융 투자 대상으로 보기 어렵습니다.</t>
+          <t>해당 기사는 특정 의료사고 피해 사건에 대한 보도가 아닌, 의료사고 형사특례 법안 논의에 대한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 특정 피해자 집단, 명확한 상대방, 구체적인 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>환단연,  의료분쟁조정법 개정안, 공소제기 불가 특례는 위헌 소지</t>
+          <t>필수의료 회생 핵심 '의료사고 형사특례'…법안 촉각</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>bosa.co.kr</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>http://www.bosa.co.kr/news/articleView.html?idxno=2270286</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934005</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-02-22 00:20:17.549294+00:00</t>
+          <t>2026-02-24 00:39:24.100513+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>의료분쟁</t>
         </is>
       </c>
       <c r="C106" t="inlineStr"/>
-      <c r="D106" t="inlineStr">
+      <c r="D106" t="inlineStr"/>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>의료사고법 개정안 논의 중</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>본 기사는 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 개정안에 대한 법률 전문가의 의견을 제시합니다. 개정안의 중대한 의료사고 설명 의무, 중과실 범위 설정, 책임보험 의무가입, 불가항력 의료사고 무과실 보상, 형사처벌 특례 등에 대한 보완 필요성을 지적하며, 환자 측의 증거 확보를 위한 디스커버리 제도 도입 등을 제안합니다.</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 의료사고 사건에 대한 보도가 아닌, '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 개정안에 대한 법률 전문가의 의견을 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 구체적인 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>‘의료사고법’ 개정, 현장과 법리 사이 균형 찾아야 [알아야 보이는 법...</t>
+        </is>
+      </c>
+      <c r="K106" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L106" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M106" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260222507493?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:16:44.387615+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>의료분쟁</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>B 병원 (한의원)</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>울산지방법원 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>A 씨는 사구체신염 치료를 위해 한의원에 다녔으나, 1년 후 만성 신부전증 진단을 받고 평생 신장 투석이 필요한 상태가 되었습니다. 법원은 한의원이 조직검사 및 양방 협진 권유, 고혈압 치료 등 주의 의무를 소홀히 했다고 인정했으나, 환자 측의 책임도 일부 인정하여 한의원의 손해배상 책임을 25%로 제한했습니다. 이 기사는 해당 판례를 분석한 내용입니다.</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>기사가 과거 의료분쟁 '판례'를 분석하는 내용으로, 이미 법원 판결이 선고되어 종결된 사건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다. 또한 집단적 피해가 아닌 개별 사건이며, 상대방 한의원의 자력이 대기업 수준으로 충분하다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>63,115,160원 (법원 인정액), 평생 투석 비용 월 62만원</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>“이 ‘빨간줄’을 평생해야” 치료하려고 다닌 한의원…그게 지옥됐다...</t>
+        </is>
+      </c>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L107" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M107" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10679844?ref=naver</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:53:39.526939+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>의료분쟁</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr"/>
+      <c r="D108" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E106" t="inlineStr">
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>의료분쟁조정법 개정안 논의 중</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>환자단체연합회는 필수의료 기피 해소와 의료사고 피해자 구제라는 의료분쟁조정법 개정안의 취지에는 동의합니다. 그러나 공소제기 불가 특례 조항이 환자의 생명권과 재판받을 권리를 침해할 소지가 있어 위헌적이라고 주장하며 반대 입장을 표명했습니다.</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 의료사고 피해 사건이 아닌, 의료분쟁조정법 개정안의 위헌 소지를 다루고 있습니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 손해배상 청구권이 존재하지 않으며, 입법 과정에 대한 논의이므로 직접적인 소송금융 투자 대상으로 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>환단연,  의료분쟁조정법 개정안, 공소제기 불가 특례는 위헌 소지</t>
+        </is>
+      </c>
+      <c r="K108" t="inlineStr">
+        <is>
+          <t>bosa.co.kr</t>
+        </is>
+      </c>
+      <c r="L108" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M108" t="inlineStr">
+        <is>
+          <t>http://www.bosa.co.kr/news/articleView.html?idxno=2270286</t>
+        </is>
+      </c>
+      <c r="N108" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:20:17.549294+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>의료분쟁</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr"/>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
         <is>
           <t>의료분쟁조정법 개정안 국회 논의 중</t>
         </is>
       </c>
-      <c r="F106" t="inlineStr">
+      <c r="F109" t="inlineStr">
         <is>
           <t>한국환자단체연합회가 의료사고 수사·형사특례 도입을 골자로 한 의료분쟁조정법 개정안에 대해 위헌 소지를 지적하며 수정이 필요하다고 밝혔다. 환자단체는 필수의료행위 범위 명확화, 중대한 과실 범위 확대, 사망 사건 공소제한 특례 반대 등 환자의 기본권 침해 우려를 제기하며 국회 논의 과정에서 의견을 적극 개진하겠다고 강조했다.</t>
         </is>
       </c>
-      <c r="G106" t="inlineStr">
+      <c r="G109" t="inlineStr">
         <is>
           <t>본 기사는 특정 의료사고 피해 사건에 대한 것이 아니라, 의료분쟁조정법 개정안에 대한 환자단체의 입장을 다루고 있습니다. 소송금융은 실제 발생한 피해 사건을 대상으로 하므로, 입법 논의 단계의 정책적 사안은 투자 대상으로서의 적합성이 낮습니다. (적합 조건 해당 없음)</t>
         </is>
       </c>
-      <c r="H106" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J106" t="inlineStr">
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
         <is>
           <t>환자단체  필수의료 형사특례 최소화해야 …의료분쟁조정법 개정안에 위...</t>
         </is>
       </c>
-      <c r="K106" t="inlineStr">
+      <c r="K109" t="inlineStr">
         <is>
           <t>medigatenews.com</t>
         </is>
       </c>
-      <c r="L106" t="inlineStr">
+      <c r="L109" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M106" t="inlineStr">
+      <c r="M109" t="inlineStr">
         <is>
           <t>https://www.medigatenews.com/news/3361284486</t>
         </is>
       </c>
-      <c r="N106" t="inlineStr">
+      <c r="N109" t="inlineStr">
         <is>
           <t>2026-02-22 00:20:01.559010+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N106"/>
+  <autoFilter ref="A1:N109"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>