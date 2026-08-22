--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$48</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$49</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N48"/>
+  <dimension ref="A1:N49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="26" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="30" customWidth="1" min="8" max="8"/>
     <col width="32" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,3254 +539,3318 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>의료사고 책임 및 배상 제도 개선 논의 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>이재명 대통령은 필수의료 분야 의료사고의 위험과 책임 부담을 의료인 개인에게만 지우는 현행 구조를 제도적으로 보완하고, 의료수가 합리화 및 정부의 공적 책임 강화를 추진해야 한다고 밝혔습니다. 또한 의료분쟁 조정 및 피해구제 체계 전반의 제도 개선 필요성을 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 의료사고 사건에 대한 보도가 아닌, 필수의료 분야 의료사고 책임 부담 완화 및 의료분쟁 제도 개선에 대한 대통령의 정책 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>李대통령  필수의료 사고 부담, 제도적으로 보완…정부 책임 강화 검토...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026072214483414341</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-07-24 07:02:32.724926+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C2" t="inlineStr">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
         <is>
           <t>의료기관</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>국회에서 불가항력 분만사고 보상체계 전환 논의 중, 기존 소송 중심 해결</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>국회에서 불가항력 분만사고 보상제도 개선을 위한 논의가 진행 중입니다. 현재 최대 3억원 한도로 운영되는 보상제도에도 불구하고, 뇌성마비 등 분만사고 피해에 대한 의료현장의 해결은 여전히 소송 중심으로 이루어지고 있습니다. 이는 국가 보상체계의 전환 필요성을 제기하며, 다수의 피해자와 상당한 피해 규모를 가진 의료사고 소송의 가능성을 시사합니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>적합 조건 2(상대방 자력 충분)에 따라 의료기관 및 국가를 상대로 한 소송으로 상대방의 자력이 충분합니다. 적합 조건 3(집단적 피해)에 따라 불가항력 분만사고는 다수의 유사 피해 사례를 포함하며, 적합 조건 4(피해 규모 큼)에 따라 뇌성마비와 최대 3억원의 보상 한도는 상당한 피해 규모를 나타냅니다. 또한 적합 조건 6(공적 절차 진행 중)에 따라 국회에서 보상체계 전환 논의가 활발히 진행 중이며, 현재도 소송 중심으로 해결되고 있어 투자 기회가 높습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>최대 3억원</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J2" t="inlineStr">
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
         <is>
           <t>뇌성마비, 분만 책임으로 단정 안 돼…국가 보상체계 전환 필요</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>bosa.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.bosa.co.kr/news/articleView.html?idxno=3004144</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-05-09 07:00:28.797841+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-05-05 07:01:11.802107+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>1심 판결 선고 (병원 책임 30% 제한)</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>초극소저체중미숙아의 동맥관 개존증(PDA) 치료 지연으로 중증 뇌성마비가 발생한 사건에 대해 1심 법원이 병원 측의 과실을 일부 인정, 약 3억 2500만원을 배상하라고 판결했습니다. 재판부는 의학적 한계를 고려해 병원의 책임을 30%로 제한했습니다. 이 판결은 필수의료 현장의 의료사고 책임 분담에 대한 중요한 질문을 던지고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>1심 판결에서 병원 측의 치료 지연 과실이 인정되어 상대방 책임이 비교적 명확하며(적합 조건 1), 병원이라는 의료기관이 피고이므로 배상 자력이 충분할 것으로 예상됩니다(적합 조건 2). 피해 금액이 3억 2500만원으로 크고 중증 뇌성마비라는 중대한 피해가 발생했으며(적합 조건 4), 1심 판결이 나온 만큼 객관적 증거가 확보되었거나 확보 가능성이 높습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>3억 2500만원</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>미숙아 동맥관 개존증(PDA) 판결이 던지는 질문 [알아야 보이는 법(法)]</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260422519211?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-05-05 07:01:11.802107+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C4" t="inlineStr">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
         <is>
           <t>부산 기장군 산부인과의원 (담당 의사)</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>경찰 무혐의 처분 후 이의 제기 및 추가 고소 예정, 의료분쟁 조정중재원 절차 진행</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>30대 여성이 산부인과 시술 후 몸속에 거즈가 방치되어 고통을 겪었으나, 경찰은 인과관계 불분명으로 무혐의 처분했습니다. 담당 의사는 처음에는 부인했으나 나중에 거즈 방치를 시인했습니다. 피해자는 경찰 처분에 이의를 제기하고 추가 고소를 준비 중입니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>의사의 과실(거즈 방치)이 명확하게 인정되었고(적합 조건 1), 물리적 증거(거즈)와 의사의 시인 녹취록이 존재하여 증거 확보가 용이합니다(적합 조건 5). 또한 경찰 수사 및 의료분쟁 조정 절차가 이미 진행되어 사건의 공적 검토가 이루어졌습니다(적합 조건 6). 다만, 집단적 피해가 아닌 개별 사건이며, 피해 금액이 구체적으로 명시되지 않아 피해 규모가 '미상'인 점은 한계입니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I4" t="inlineStr">
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>[단독] 산부인과 시술 뒤 몸속에 거즈가 그대로‥의사 말에 더 황당</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>imnews.imbc.com</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-04-23</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6817582_37004.html</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-04-25 07:02:28.950540+00:00</t>
         </is>
       </c>
     </row>
-    <row r="5">
-      <c r="A5" s="2" t="inlineStr">
+    <row r="6">
+      <c r="A6" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C5" t="inlineStr">
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
         <is>
           <t>병원</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>1심, 2심 병원 과실 인정 판결</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>의료파업 중 수술 지연으로 환자가 사망한 사건에서, 유족이 제기한 손해배상 소송의 1심과 2심 재판부가 모두 병원의 과실을 인정했습니다. 재판부는 병원이 수술을 연기하면서도 환자 상태를 적절히 관리하지 않았고, 수술이 가능한 다른 병원으로 전원 조치를 하지 않은 점을 문제로 삼았습니다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>1심과 2심 재판부에서 모두 병원의 과실을 인정하여 상대방 책임이 명확하고(적합 조건 1), 사망 사건으로 피해 규모가 크며(적합 조건 4), 이미 법원 판단을 통해 증거가 충분히 확보된 상태입니다(적합 조건 5). 병원은 일반적으로 배상 능력이 있는 기관으로 볼 수 있습니다(적합 조건 2).</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I5" t="inlineStr">
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>의료파업 속 수술 지연 사망…법원  전원 조치 안 한 병원 과실</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>thepublic.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.thepublic.kr/news/articleView.html?idxno=299965</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-04-05 12:35:13.752848+00:00</t>
-        </is>
-[...58 lines deleted...]
-          <t>2026-04-03 12:48:18.950322+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr"/>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>필수의료 분야에서 사고 발생 시 의료진이 감당하기 어려운 큰 손해배상 규모로 인해 사법 리스크가 높다는 점을 지적합니다. 기사는 국가가 보험료를 전액 지원하거나 보장 범위를 확대하여 의료진이 경제적 부담 없이 진료에 집중할 수 있는 환경을 조성해야 한다고 주장합니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>해당 기사는 필수의료 분야의 사법 리스크 완화 필요성에 대한 일반적인 논평으로, 특정 사건이나 사고를 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>[일간보사 36주년 특집] 필수의료 살리려면 '사법리스크 완화' 필수다</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>bosa.co.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3002306</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:48:18.950322+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" t="inlineStr">
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
         <is>
           <t>병원</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>손해배상 소송 진행 중 또는 예정</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>심근경색 치료 후 돌연사한 환자의 유족이 병원의 치료 과정에서 비용 설명 지연으로 적절한 처치가 늦어져 사망에 이르렀다고 주장하며 손해배상을 요구했다. 병원 측은 응급실 내원 당시 심근경색 치료 가이드라인에 따라 처치했다고 반박하고 있다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>적합 조건: 상대방 책임이 비교적 명확함 (치료 지연 주장), 상대방에게 자력이 충분함 (병원), 피해 규모가 큼 (사망), 증거 확보 가능성 (의료 기록). 사망 사고로 피해 규모가 크고, 병원이라는 자력 있는 상대방이 명확하며, 의료 기록 등 객관적 증거 확보 가능성이 높아 소송금융 투자에 적합하다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I7" t="inlineStr">
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>심근경색 치료 후 돌연사… 처치 늦었다  손해배상 요구</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>consumuch.com</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://www.consumuch.com/news/articleView.html?idxno=77723</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-04-02 12:52:34.758744+00:00</t>
-        </is>
-[...62 lines deleted...]
-          <t>2026-04-02 00:38:11.697512+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr"/>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>국회 입법 논의 중</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>필수의료 의사 형사 특례법이 다음 달 본회의 처리를 앞두고 있습니다. 이 법안은 손해배상금 대불 제도를 폐지하고 의료기관 개설자에게 책임보험 또는 책임공제 가입을 의무화하며, 중대 과실 없는 고위험 필수의료 사고에 대한 형사 특례를 포함하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 의료사고 관련 법안의 입법 진행 상황을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 규모가 존재하지 않아 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>필수의료 의사 형사 특례법, 내달 본회의 처리 전망</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>dailypharm.com</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>https://www.dailypharm.com/user/news/337097?REFERER=NP</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:38:11.697512+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C9" t="inlineStr">
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
         <is>
           <t>병원</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>손해배상 요구 중</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>A씨 유족은 건강검진 시 간 수치 이상 소견이 있었음에도 병원이 이를 제대로 통보하지 않아 간암 진단이 지연되었다고 주장하며 손해배상을 요구했다. 병원 측은 A씨가 받은 검진이 채용신체검사였다고 반박하고 있다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>병원 측의 건강검진 결과 미통보로 인한 간암 진단 지연 주장은 상대방 책임이 비교적 명확하고(적합 조건 1), 병원은 배상 능력이 충분하며(적합 조건 2), 간암 진단 지연으로 인한 피해 규모가 클 것으로 예상되고(적합 조건 4), 건강검진 기록 등 객관적 증거 확보가 가능하여(적합 조건 5) 소송금융 투자에 적합하다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I9" t="inlineStr">
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>'간 수치 이상' 결과 미통보…간암 진단 지연 주장</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>consumuch.com</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.consumuch.com/news/articleView.html?idxno=77314</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-04-01 00:39:56.236770+00:00</t>
         </is>
       </c>
     </row>
-    <row r="10">
-[...62 lines deleted...]
-    </row>
     <row r="11">
-      <c r="A11" s="4" t="inlineStr">
+      <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>프랑스 의료 시스템 및 무과실 보상 제도 소개, 국내 도입 필요성 제언</t>
+          <t>국회 법사위 통과</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>이 기사는 프랑스 조스팽 전 총리가 도입한 '쿠슈네르 법'과 그 핵심인 무과실 의료사고 보상 제도(ONIAM)를 소개합니다. 의료인의 과실 여부와 관계없이 중대한 의료사고 피해를 국가가 보상하는 이 제도는 입증 부담과 시간, 비용 문제를 해결하며 사회적 연대를 기반으로 합니다. 필자는 이 제도가 우리나라 의료 시스템에도 시사하는 바가 크며 적극적인 도입을 고려할 만하다고 제언합니다.</t>
+          <t>국회 법사위가 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 일부개정법률안'을 통과시켰다. 개정안은 중증·응급·분만·소아·외상 등 필수의료행위 중 발생한 중상해에 대한 의료사고 형사특례를 포함하고 있다. 이는 특정 사건이 아닌 법률 개정 소식이다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>이 기사는 프랑스의 무과실 의료사고 보상 제도(ONIAM)를 소개하고 국내 도입 필요성을 제언하는 칼럼으로, 특정 의료사고나 분쟁 사건을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 원고, 피고, 피해 사실, 진행 단계 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 의료사고 사건이 아닌, '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 개정안의 국회 통과 소식을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건이나 피해자가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>의료 붕괴로 향한 최대 초크(Choke) 포인트 ‘사법 리스크’</t>
+          <t>'의료사고 형사특례' 의료분쟁조정법, 국회 법사위 통과</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>medigatenews.com</t>
+          <t>news.koreanbar.or.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.medigatenews.com/news/1920811531</t>
+          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35369</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-31 00:50:18.694264+00:00</t>
+          <t>2026-03-31 12:17:46.721601+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="4" t="inlineStr">
+      <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 본회의 처리 예정</t>
+          <t>프랑스 의료 시스템 및 무과실 보상 제도 소개, 국내 도입 필요성 제언</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>필수 분야 의료사고 발생 시 의료인의 형사책임을 제한하는 의료분쟁조정법 개정안이 국회 법제사법위원회를 통과하여 본회의 처리를 앞두고 있습니다. 의료계는 환영하는 반면, 환자·시민단체는 환자의 권리 침해를 우려하며 반발하고 있습니다. 이 법안은 중대한 과실이 없고 손해배상을 이행하며 책임보험 가입 요건을 충족할 경우 의료진에 대한 기소를 제한하는 것을 골자로 합니다.</t>
+          <t>이 기사는 프랑스 조스팽 전 총리가 도입한 '쿠슈네르 법'과 그 핵심인 무과실 의료사고 보상 제도(ONIAM)를 소개합니다. 의료인의 과실 여부와 관계없이 중대한 의료사고 피해를 국가가 보상하는 이 제도는 입증 부담과 시간, 비용 문제를 해결하며 사회적 연대를 기반으로 합니다. 필자는 이 제도가 우리나라 의료 시스템에도 시사하는 바가 크며 적극적인 도입을 고려할 만하다고 제언합니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 의료사고 사건에 대한 분석이 아닌, 필수 분야 의료사고에 대한 형사책임을 제한하는 의료분쟁조정법 개정안에 대한 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 프랑스의 무과실 의료사고 보상 제도(ONIAM)를 소개하고 국내 도입 필요성을 제언하는 칼럼으로, 특정 의료사고나 분쟁 사건을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 원고, 피고, 피해 사실, 진행 단계 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[사설] 필수 분야 의료사고 시 형사책임 제한 타당하다</t>
+          <t>의료 붕괴로 향한 최대 초크(Choke) 포인트 ‘사법 리스크’</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>medigatenews.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25416130</t>
+          <t>https://www.medigatenews.com/news/1920811531</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-31 00:35:12.806801+00:00</t>
+          <t>2026-03-31 00:50:18.694264+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="4" t="inlineStr">
+      <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>국회 법사위에서 의료사고 형사면제 특례 조항 논의 중</t>
+          <t>의료분쟁조정법 개정안 국회 본회의 처리 예정</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>환자단체들이 국회 법사위에 의료사고 관련 법안에 포함된 형사면제 특례 조항의 삭제를 촉구하고 있습니다. 특히 손해배상을 조건으로 한 검사의 공소제기 불가 조항을 핵심 문제로 지적하며, 이는 환자의 권리를 침해할 수 있다고 주장합니다.</t>
+          <t>필수 분야 의료사고 발생 시 의료인의 형사책임을 제한하는 의료분쟁조정법 개정안이 국회 법제사법위원회를 통과하여 본회의 처리를 앞두고 있습니다. 의료계는 환영하는 반면, 환자·시민단체는 환자의 권리 침해를 우려하며 반발하고 있습니다. 이 법안은 중대한 과실이 없고 손해배상을 이행하며 책임보험 가입 요건을 충족할 경우 의료진에 대한 기소를 제한하는 것을 골자로 합니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료사고 사건에 대한 분석이 아닌, 의료사고 관련 법안의 입법 논의 과정에서 환자단체가 특정 조항의 삭제를 촉구하는 내용입니다. 소송금융 투자 대상이 되는 구체적인 피해 사건, 피고, 손해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 의료사고 사건에 대한 분석이 아닌, 필수 분야 의료사고에 대한 형사책임을 제한하는 의료분쟁조정법 개정안에 대한 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>환자단체  의료사고 형사면제 웬말 …법사위에 특례 삭제 촉구</t>
+          <t>[사설] 필수 분야 의료사고 시 형사책임 제한 타당하다</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>yakup.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=11&amp;nid=325359</t>
+          <t>https://www.joongang.co.kr/article/25416130</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-30 12:50:30.551718+00:00</t>
+          <t>2026-03-31 00:35:12.806801+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>의료 소송 진행 중</t>
+          <t>국회 법사위에서 의료사고 형사면제 특례 조항 논의 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>전 AOA 멤버 권민아가 수면 상태에서 슈링크 리프팅 시술 중 심재성 2도 화상을 입어 얼굴에 흉터가 남고 장기간 치료가 필요한 상황이다. 권민아는 해당 병원을 상대로 의료 소송을 진행 중이며, 치료비 마련을 위해 새로운 직업을 시작했다. 이 사건은 의료사고로 인한 명확한 피해와 책임 소재를 다투는 개인 소송이다.</t>
+          <t>환자단체들이 국회 법사위에 의료사고 관련 법안에 포함된 형사면제 특례 조항의 삭제를 촉구하고 있습니다. 특히 손해배상을 조건으로 한 검사의 공소제기 불가 조항을 핵심 문제로 지적하며, 이는 환자의 권리를 침해할 수 있다고 주장합니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>의료사고로 인한 심재성 2도 화상 및 얼굴 흉터는 상대방(병원)의 책임이 비교적 명확하며(적합 조건 1), 피해 규모가 크고(적합 조건 4) 증거 확보가 용이합니다(적합 조건 5). 병원은 의료배상책임보험 가입 가능성이 높아 자력도 충분할 것으로 예상됩니다(적합 조건 2). 이미 소송이 진행 중인 점도 긍정적입니다.</t>
+          <t>본 기사는 특정 의료사고 사건에 대한 분석이 아닌, 의료사고 관련 법안의 입법 논의 과정에서 환자단체가 특정 조항의 삭제를 촉구하는 내용입니다. 소송금융 투자 대상이 되는 구체적인 피해 사건, 피고, 손해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명 (권민아)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>화상 사고 입었던 AOA 전 멤버 권민아, SNS 통해 '취업' 소식 알렸다</t>
+          <t>환자단체  의료사고 형사면제 웬말 …법사위에 특례 삭제 촉구</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>yakup.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/548080</t>
+          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=11&amp;nid=325359</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-29 12:47:15.803840+00:00</t>
+          <t>2026-03-30 12:50:30.551718+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>해당 병원</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>의료 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>전 AOA 멤버 권민아가 수면 상태에서 슈링크 리프팅 시술 중 심재성 2도 화상을 입어 얼굴에 흉터가 남고 장기간 치료가 필요한 상황이다. 권민아는 해당 병원을 상대로 의료 소송을 진행 중이며, 치료비 마련을 위해 새로운 직업을 시작했다. 이 사건은 의료사고로 인한 명확한 피해와 책임 소재를 다투는 개인 소송이다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>의료사고로 인한 심재성 2도 화상 및 얼굴 흉터는 상대방(병원)의 책임이 비교적 명확하며(적합 조건 1), 피해 규모가 크고(적합 조건 4) 증거 확보가 용이합니다(적합 조건 5). 병원은 의료배상책임보험 가입 가능성이 높아 자력도 충분할 것으로 예상됩니다(적합 조건 2). 이미 소송이 진행 중인 점도 긍정적입니다.</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>1명 (권민아)</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>화상 사고 입었던 AOA 전 멤버 권민아, SNS 통해 '취업' 소식 알렸다</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>insight.co.kr</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>https://www.insight.co.kr/news/548080</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:47:15.803840+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D15" t="inlineStr">
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr"/>
+      <c r="D16" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
+      <c r="E16" t="inlineStr">
         <is>
           <t>손해배상 요구 중</t>
         </is>
       </c>
-      <c r="F15" t="inlineStr">
+      <c r="F16" t="inlineStr">
         <is>
           <t>소비자 A씨는 어깨 골절 수술 후 의료진의 과실로 골 전위가 확인되어 두 차례 재수술을 받았습니다. 이에 A씨는 해당 병원을 상대로 손해배상을 요구하고 있습니다.</t>
         </is>
       </c>
-      <c r="G15" t="inlineStr">
+      <c r="G16" t="inlineStr">
         <is>
           <t>의료진의 수술상 과실이 명시되어 상대방 책임이 비교적 명확하며(적합 조건 1), 의료 기록 등 객관적 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 개별 사건으로 집단적 피해가 아니며(부적합 조건), 병원의 자력이나 구체적인 피해 금액은 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
-      <c r="H15" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I15" t="inlineStr">
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J15" t="inlineStr">
+      <c r="J16" t="inlineStr">
         <is>
           <t>어깨 골절 수술 후 재수술만 2회…손해배상 요구</t>
         </is>
       </c>
-      <c r="K15" t="inlineStr">
+      <c r="K16" t="inlineStr">
         <is>
           <t>consumuch.com</t>
         </is>
       </c>
-      <c r="L15" t="inlineStr">
+      <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr">
+      <c r="M16" t="inlineStr">
         <is>
           <t>https://www.consumuch.com/news/articleView.html?idxno=77495</t>
         </is>
       </c>
-      <c r="N15" t="inlineStr">
+      <c r="N16" t="inlineStr">
         <is>
           <t>2026-03-29 12:38:58.767840+00:00</t>
         </is>
       </c>
     </row>
-    <row r="16">
-      <c r="A16" s="2" t="inlineStr">
+    <row r="17">
+      <c r="A17" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C16" t="inlineStr">
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
         <is>
           <t>의료기관</t>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
+      <c r="D17" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E17" t="inlineStr">
         <is>
           <t>전공의 의료사고 관련 민형사 소송 다수 진행 중, 의료기관 책임론 대두</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <t>전공의를 지목한 의료사고 민형사 소송 사례가 계속되자, 한 대학병원장이 전공의를 고용하고 지도하는 의료기관의 책임을 물어야 한다고 주장했습니다. 이는 의료사고의 최종 책임 소재를 전공의 개인에서 의료기관으로 전환하려는 움직임을 보여줍니다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G17" t="inlineStr">
         <is>
           <t>의료사고는 피해 규모가 크고, '줄을 잇는' 소송 사례는 다수의 피해자가 발생하고 있음을 시사하여 집단적 피해 가능성이 높습니다. 또한, 대학병원 등 의료기관은 충분한 자력을 가지며, 의료 기록 등 증거 확보가 가능합니다. 현재는 전공의와 병원 간 책임 소재가 쟁점이나, 병원장의 발언처럼 의료기관의 책임이 강조될 경우, 대형 의료기관을 상대로 한 소송의 명확성이 높아질 수 있습니다.</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J16" t="inlineStr">
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
         <is>
           <t>계속되는 전공의 의료사고 형사처벌에 남우동 원장  병원 책임 물으라</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K17" t="inlineStr">
         <is>
           <t>docdocdoc.co.kr</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M17" t="inlineStr">
         <is>
           <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037737</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N17" t="inlineStr">
         <is>
           <t>2026-03-28 00:43:12.177944+00:00</t>
-        </is>
-[...58 lines deleted...]
-          <t>2026-03-28 00:28:56.278769+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr"/>
+      <c r="E18" t="inlineStr"/>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>강원대병원장은 의료사고 발생 시 전공의에게 과도한 책임을 묻는 현행 구조를 개선하고, 지도교수와 의료기관이 주된 책임을 져야 한다고 주장했다. 보건복지부는 수사 및 재판 과정에서 전공의의 지식 수준이 고려되며, 민사적 책임은 기관 중심으로 설계돼 있다고 설명했다. 다만 형사책임의 경우 합의금 확보를 위해 의사 개인과 의료기관이 함께 고발되는 경우가 많다고 덧붙였다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>이 기사는 의료사고 발생 시 전공의 책임 경감 및 지도교수·의료기관 책임 강화에 대한 정책 제안을 다루고 있습니다. 특정 의료사고 사건이나 구체적인 피해자가 존재하지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행 등)을 충족하지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>남동우 강원대병원장  의료사고 책임, 전공의 아닌 교수·기관에 물어야...</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>medigatenews.com</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://www.medigatenews.com/news/2712040858</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:28:56.278769+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C18" t="inlineStr">
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D18" t="inlineStr">
+      <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t>손해배상금 확정 후 미지급 상태이며, 한국의료분쟁조정중재원의 대불 제도 신청이 반려되었습니다. 대불 제도 개선 또는 폐지 논의가 국회에서 진행 중이며, 기존 피해자들의 국가 대상 소송 가능성이 제기되고 있습니다.</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>의료사고로 식물인간이 된 하기용씨와 중증 사지마비 상태인 한모씨는 법원에서 의료과실을 인정받아 각각 11억 3200만원, 4억원의 손해배상금을 확정받았으나, 의료인의 지급불능 상태로 인해 배상금을 받지 못하고 있습니다. 한국의료분쟁조정중재원의 손해배상금 대불 제도를 신청했으나 높은 문턱으로 반려당했으며, 정부와 국회는 대불 제도 개선 대신 폐지를 추진하여 기존 피해자들의 구제 길이 막힐 위기에 처했습니다. 이는 국가를 상대로 한 새로운 소송의 가능성을 시사합니다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>적합 조건으로 상대방 책임이 명확(의료과실 인정 및 손해배상금 확정), 피해 규모가 큼(11억, 4억), 증거가 확보 가능(법원 판결/화해권고), 공적 절차(대불 제도 신청)가 진행 중입니다. 의료인 개인의 자력 부족이라는 부적합 조건이 있으나, 이는 한국의료분쟁조정중재원의 대불 제도 미비와 국회의 제도 폐지 추진으로 인한 국가적 책임 문제로 전환될 가능성이 높으며, 기존 피해자들의 집단적 구제 방안 마련을 위한 새로운 소송(국가 대상)의 기회가 존재합니다.</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
+      <c r="H19" t="inlineStr">
         <is>
           <t>11억 3200만원 (하기용씨), 4억원 (한모씨)</t>
         </is>
       </c>
-      <c r="I18" t="inlineStr">
+      <c r="I19" t="inlineStr">
         <is>
           <t>다수 (대불 제도 미비로 인한 잠재적 피해자)</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
+      <c r="J19" t="inlineStr">
         <is>
           <t>[단독] “의료사고로 식물인간 된 남편”… 피해구제 ‘좁은 문’마저 ...</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>kmib.co.kr</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>https://www.kmib.co.kr/article/view.asp?arcid=1774516922&amp;code=11131100&amp;cp=nv</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-03-26 13:21:05.324768+00:00</t>
         </is>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" s="2" t="inlineStr">
+    <row r="20">
+      <c r="A20" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C19" t="inlineStr">
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
         <is>
           <t>A원장 (강남 모발이식 전문 병원 대표원장)</t>
         </is>
       </c>
-      <c r="D19" t="inlineStr">
+      <c r="D20" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
+      <c r="E20" t="inlineStr">
         <is>
           <t>1심 법원 유족 승소, A원장에게 6억 5천만원 배상 명령</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr">
+      <c r="F20" t="inlineStr">
         <is>
           <t>20대 여성이 서울 강남 모발이식 병원에서 수면마취 중 발작 증세를 보인 뒤 뇌사 상태에 빠져 사망했습니다. 유족이 병원 대표원장 A씨를 상대로 의료소송을 제기했고, 1심 법원은 A원장의 마취제 과다 투여 및 활력징후 관찰 소홀, 초기 응급대처 미흡 등 과실을 인정하여 유족에게 6억 5천만원을 배상하라고 판결했습니다. 망인의 사인은 저산소성 뇌손상으로 밝혀졌습니다.</t>
         </is>
       </c>
-      <c r="G19" t="inlineStr">
+      <c r="G20" t="inlineStr">
         <is>
           <t>1심 법원에서 의료진의 과실(마취제 과다 투여, 활력징후 관찰 소홀, 응급대처 미흡)이 명확히 인정되어 상대방 책임이 명확하며(적합 조건 1, 5), 피해 금액이 6억 5천만원으로 매우 크고(적합 조건 4) 강남 병원 원장을 상대로 한 판결로 배상 가능성이 높습니다(적합 조건 2). 이미 1심 승소 판결이 나와 소송 리스크가 크게 감소했습니다.</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr">
+      <c r="H20" t="inlineStr">
         <is>
           <t>6억 5141만 8104원</t>
         </is>
       </c>
-      <c r="I19" t="inlineStr">
+      <c r="I20" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J19" t="inlineStr">
+      <c r="J20" t="inlineStr">
         <is>
           <t>[단독] 수술 중 허망하게 떠난 20대 딸, 강남 병원 의사는 ‘어쩔 수 없...</t>
         </is>
       </c>
-      <c r="K19" t="inlineStr">
+      <c r="K20" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L19" t="inlineStr">
+      <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M19" t="inlineStr">
+      <c r="M20" t="inlineStr">
         <is>
           <t>https://biz.heraldcorp.com/article/10702922?ref=naver</t>
         </is>
       </c>
-      <c r="N19" t="inlineStr">
+      <c r="N20" t="inlineStr">
         <is>
           <t>2026-03-26 00:53:54.768693+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-25 12:51:46.194659+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>서울 소재 대학병원의 학교법인</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>서울남부지방법원 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>서울남부지방법원은 미숙아 뇌 손상 의료사고와 관련하여 서울 소재 대학병원 학교법인에 약 3억 2500만원을 배상하라고 판결했습니다. 재판부는 의료진이 수술 시점을 늦춘 것과 환아의 뇌성마비 발생 간의 개연성을 인정했으나, 초극소 미숙아의 특성을 고려해 병원 책임을 30%로 제한했습니다. 이 판결에 대해 의료계는 방어 진료를 고착화할 것이라며 반발하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>서울 소재 대학병원(학교법인)이라는 자력 있는 상대방이 특정되었고, 법원에서 의료진의 과실을 인정하여 약 3억 2500만원의 배상 판결이 내려져 책임과 피해 규모가 명확합니다. 이미 1심 판결이 선고되어 증거가 확보되었으며, 의료계의 반발이 있어 추가적인 법적 다툼의 여지가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>약 3억2500만원</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>1명 (환아)</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>수술 더 빨리했어야  미숙아 뇌 손상에 3억 배상 판결...의사들 '반발'</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/thebio/2026/03/25/2026032512124734424</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:51:46.194659+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C21" t="inlineStr">
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
         <is>
           <t>C병원, A병원</t>
         </is>
       </c>
-      <c r="D21" t="inlineStr">
+      <c r="D22" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
+      <c r="E22" t="inlineStr">
         <is>
           <t>서울남부지방법원 1심 판결 선고. 의료계 반발로 항소 가능성 있음.</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr">
+      <c r="F22" t="inlineStr">
         <is>
           <t>초극소 저체중 미숙아의 동맥관 개존증(PDA) 수술 지연으로 뇌손상이 발생한 사건에 대해 법원이 병원에 3억 2500만원 배상 판결을 내렸습니다. 젊은 소아청소년과 전공의 모임 NGP는 이 판결이 필수의료 현장에 미칠 파괴적인 영향을 우려하며, 결과 중심의 판단이 아닌 전문성과 의료진 의도를 반영한 법적 판단 기준을 요구하고 있습니다.</t>
         </is>
       </c>
-      <c r="G21" t="inlineStr">
+      <c r="G22" t="inlineStr">
         <is>
           <t>법원 판결로 병원의 주의 의무 위반 및 치료 지연 책임이 명확히 인정되었고(적합 조건 1), 피해 금액이 3억 2500만원으로 크며(적합 조건 4), 이미 소송을 통해 증거가 확보되어 법적 판단을 받은 상태입니다(적합 조건 5). 다만, 집단적 피해 사례는 아니며 상대방 병원의 자력에 대한 구체적인 정보는 부족합니다.</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr">
+      <c r="H22" t="inlineStr">
         <is>
           <t>3억 2500만원</t>
         </is>
       </c>
-      <c r="I21" t="inlineStr">
+      <c r="I22" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J21" t="inlineStr">
+      <c r="J22" t="inlineStr">
         <is>
           <t>미숙아 PDA 수술 지연 배상 판결···젊은 의사들  사법리스크 강화</t>
         </is>
       </c>
-      <c r="K21" t="inlineStr">
+      <c r="K22" t="inlineStr">
         <is>
           <t>doctorstimes.com</t>
         </is>
       </c>
-      <c r="L21" t="inlineStr">
+      <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr">
+      <c r="M22" t="inlineStr">
         <is>
           <t>http://www.doctorstimes.com/news/articleView.html?idxno=237306</t>
         </is>
       </c>
-      <c r="N21" t="inlineStr">
+      <c r="N22" t="inlineStr">
         <is>
           <t>2026-03-25 12:46:15.013557+00:00</t>
         </is>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" s="3" t="inlineStr">
+    <row r="23">
+      <c r="A23" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B22" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D22" t="inlineStr">
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr"/>
+      <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E22" t="inlineStr">
+      <c r="E23" t="inlineStr">
         <is>
           <t>의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안 발의</t>
         </is>
       </c>
-      <c r="F22" t="inlineStr">
+      <c r="F23" t="inlineStr">
         <is>
           <t>이춘석 의원이 산모 중증장애 및 신생아 뇌성마비를 포함하는 분만 관련 의료사고에 대한 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 일부개정안을 대표발의했습니다. 현행법의 불가항력 조항으로 인해 구제받지 못하는 피해자들을 위한 법적 개선이 추진되고 있습니다. 이는 고액의 손해배상 가능성이 있는 의료사고 분야의 법적 환경 변화를 시사합니다.</t>
         </is>
       </c>
-      <c r="G22" t="inlineStr">
+      <c r="G23" t="inlineStr">
         <is>
           <t>해당 기사는 특정 사건이 아닌 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 개정안 발의에 대한 내용입니다. 산모 중증장애 및 신생아 뇌성마비와 같은 분만 관련 의료사고는 피해 규모가 매우 크다는 점에서 소송금융 투자 대상으로서의 잠재력이 높습니다. 또한, 법률 개정안 발의는 공적 절차가 진행 중임을 나타냅니다. 다만, 특정 피고가 명확히 특정되지 않고, 집단적 피해 사건이라기보다는 개별 고액 사건의 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H22" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J22" t="inlineStr">
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
         <is>
           <t>'산모 중증장애·분만 후 신생아 뇌성마비' 포함</t>
         </is>
       </c>
-      <c r="K22" t="inlineStr">
+      <c r="K23" t="inlineStr">
         <is>
           <t>dailymedi.com</t>
         </is>
       </c>
-      <c r="L22" t="inlineStr">
+      <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M22" t="inlineStr">
+      <c r="M23" t="inlineStr">
         <is>
           <t>https://www.dailymedi.com/news/news_view.php?wr_id=934989</t>
         </is>
       </c>
-      <c r="N22" t="inlineStr">
+      <c r="N23" t="inlineStr">
         <is>
           <t>2026-03-25 12:14:50.828446+00:00</t>
         </is>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" s="2" t="inlineStr">
+    <row r="24">
+      <c r="A24" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C23" t="inlineStr">
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
         <is>
           <t>서울 소재 A대학병원을 운영하는 B학교법인</t>
         </is>
       </c>
-      <c r="D23" t="inlineStr">
+      <c r="D24" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
+      <c r="E24" t="inlineStr">
         <is>
           <t>서울남부지방법원 1심 판결, 의료분쟁 조정법 개정안 국회 논의 중</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
+      <c r="F24" t="inlineStr">
         <is>
           <t>서울남부지법은 미숙아 수술 지연으로 뇌손상이 발생한 사건에 대해 A대학병원에 약 3억 2500만원의 손해배상 책임을 인정했다. 이 판결은 의료사고 책임, 특히 의료진의 '중과실' 기준에 대한 논란을 재점화시켰으며, 현재 국회에서는 의료사고심의위원회 설치를 골자로 하는 의료분쟁 조정법 개정안이 논의 중이다. 의료계와 환자단체는 법안의 실효성에 대해 상반된 입장을 보이고 있다.</t>
         </is>
       </c>
-      <c r="G23" t="inlineStr">
+      <c r="G24" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 일부 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 대형 대학병원을 상대로 법원에서 3.25억 원의 손해배상 책임이 인정된 사례이며, 의료분쟁 조정법 개정안 논의 등 공적 절차가 진행 중이어서 유사 사건 발굴 및 증거 확보에 유리합니다. 다만, '중과실' 기준의 모호성으로 개별 사건마다 법적 다툼이 반복될 수 있습니다.</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr">
+      <c r="H24" t="inlineStr">
         <is>
           <t>약 3억2500만원</t>
         </is>
       </c>
-      <c r="I23" t="inlineStr">
+      <c r="I24" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J23" t="inlineStr">
+      <c r="J24" t="inlineStr">
         <is>
           <t>‘의료사고 판단할 심의위 설치’ 법 개정안…‘중과실’ 둘러싼 법적 ...</t>
         </is>
       </c>
-      <c r="K23" t="inlineStr">
+      <c r="K24" t="inlineStr">
         <is>
           <t>khan.co.kr</t>
         </is>
       </c>
-      <c r="L23" t="inlineStr">
+      <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M23" t="inlineStr">
+      <c r="M24" t="inlineStr">
         <is>
           <t>https://www.khan.co.kr/article/202603222015015</t>
         </is>
       </c>
-      <c r="N23" t="inlineStr">
+      <c r="N24" t="inlineStr">
         <is>
           <t>2026-03-22 12:57:21.222002+00:00</t>
         </is>
       </c>
     </row>
-    <row r="24">
-      <c r="A24" s="4" t="inlineStr">
+    <row r="25">
+      <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D24" t="inlineStr">
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr"/>
+      <c r="D25" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E24" t="inlineStr">
+      <c r="E25" t="inlineStr">
         <is>
           <t>민사재판 승소 판결 (청구액의 70% 인정), 형사재판 무죄 선고</t>
         </is>
       </c>
-      <c r="F24" t="inlineStr">
+      <c r="F25" t="inlineStr">
         <is>
           <t>이 기고문은 의료사고 피해자가 민사재판에서 7년 만에 손해배상액의 70%를 인정받았으나, 형사재판에서는 무죄가 선고된 사례를 들어 의료사고 피해자를 위한 법률의 두 가지 독소조항을 비판합니다. 형사 수사 및 재판 과정에서 확보된 증거가 민사재판에 활용될 수 있음을 언급하며, 의료사고 피해 구제의 어려움을 지적하고 있습니다.</t>
         </is>
       </c>
-      <c r="G24" t="inlineStr">
+      <c r="G25" t="inlineStr">
         <is>
           <t>기사에서 언급된 의료사고 사례는 이미 민사재판에서 승소 판결이 나왔고 형사재판도 종결된 '이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 부적합합니다. 이 기사는 특정 사건에 대한 보도라기보다는 의료사고 피해자를 위한 법률의 문제점을 지적하는 기고문입니다.</t>
         </is>
       </c>
-      <c r="H24" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J24" t="inlineStr">
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
         <is>
           <t>[기고] 의료사고 피해자 위한 법인데, 두 가지 독소조항이 있다</t>
         </is>
       </c>
-      <c r="K24" t="inlineStr">
+      <c r="K25" t="inlineStr">
         <is>
           <t>naeil.com</t>
         </is>
       </c>
-      <c r="L24" t="inlineStr">
+      <c r="L25" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M24" t="inlineStr">
+      <c r="M25" t="inlineStr">
         <is>
           <t>https://www.naeil.com/news/read/581790?ref=naver</t>
         </is>
       </c>
-      <c r="N24" t="inlineStr">
+      <c r="N25" t="inlineStr">
         <is>
           <t>2026-03-18 12:48:12.406398+00:00</t>
         </is>
       </c>
     </row>
-    <row r="25">
-[...58 lines deleted...]
-    </row>
     <row r="26">
-      <c r="A26" s="4" t="inlineStr">
+      <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
-      <c r="E26" t="inlineStr">
+      <c r="E26" t="inlineStr"/>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>필수의료 형사 특례 법안 개정안에 대해 의료계가 우려를 표하고 있습니다. 특히 외과계에서는 검찰이 기소하겠다고 마음먹으면 어떤 의료 행위든 '중대 과실'로 만들 수 있다고 보고 있으며, 대한의사협회도 해당 규정의 수정을 요구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>기사 내용은 특정 의료사고나 분쟁에 대한 것이 아니라, 필수의료 형사 특례 법안 개정에 대한 의료계의 우려를 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 피해자, 가해자, 구체적인 피해 사실, 진행 중인 소송 또는 절차가 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>필수의료 형사 특례라지만… 기소하려면 다 '중대 과실' 된다</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>docdocdoc.co.kr</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037363</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:47:24.218606+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr"/>
+      <c r="D27" t="inlineStr"/>
+      <c r="E27" t="inlineStr">
         <is>
           <t>의료분쟁조정법 개정안 국회 보건복지위원회 통과, 입법 논의 진행 중</t>
         </is>
       </c>
-      <c r="F26" t="inlineStr">
+      <c r="F27" t="inlineStr">
         <is>
           <t>의료분쟁조정법 개정안에 필수의료행위 중 업무상과실치사상죄를 범한 의료인에 대한 기소 제한 규정이 포함되어 논란이 되고 있습니다. 환자단체들은 위헌 소지와 형평성 문제를 제기하며 반대하는 반면, 법무부와 복지부는 필수의료의 공익성과 본질적 위험성을 고려할 때 문제가 없다는 입장입니다. 일부 환자단체는 신속한 보상과 공정한 심의위원회 구성을 전제로 기소권 제한에 긍정적인 입장을 보이기도 했습니다.</t>
         </is>
       </c>
-      <c r="G26" t="inlineStr">
+      <c r="G27" t="inlineStr">
         <is>
           <t>이 기사는 특정 의료사고나 피해자 집단에 대한 소송금융 투자 기회를 다루는 것이 아니라, 필수의료 사고에 대한 의료인의 형사책임을 제한하는 법안 개정 논의를 다루고 있습니다. 특정 피고, 명확한 피해 규모, 또는 소송으로 이어질 구체적인 사건이 부재하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J26" t="inlineStr">
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
         <is>
           <t>환자단체 '형사 특례' 반대하지만…법무부  교통사고, 필수의료사고와...</t>
         </is>
       </c>
-      <c r="K26" t="inlineStr">
+      <c r="K27" t="inlineStr">
         <is>
           <t>medigatenews.com</t>
         </is>
       </c>
-      <c r="L26" t="inlineStr">
+      <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
-      <c r="M26" t="inlineStr">
+      <c r="M27" t="inlineStr">
         <is>
           <t>https://www.medigatenews.com/news/3136888160</t>
         </is>
       </c>
-      <c r="N26" t="inlineStr">
+      <c r="N27" t="inlineStr">
         <is>
           <t>2026-03-16 12:46:47.154422+00:00</t>
         </is>
       </c>
     </row>
-    <row r="27">
-      <c r="A27" s="4" t="inlineStr">
+    <row r="28">
+      <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C27" t="inlineStr">
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
         <is>
           <t>의사 이정석</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
+      <c r="D28" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
+      <c r="E28" t="inlineStr">
         <is>
           <t>드라마 내 의료사고 소송 진행 중</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr">
+      <c r="F28" t="inlineStr">
         <is>
           <t>드라마 '신이랑 법률사무소'의 줄거리 중 하나로, 이강풍의 사망에 이르게 한 의료사고를 둘러싼 소송이 진행 중이다. 피고인 의사 이정석은 승소를 위해 상대편 변호사를 매수하는 등 부정한 방법을 사용하고 있다.</t>
         </is>
       </c>
-      <c r="G27" t="inlineStr">
+      <c r="G28" t="inlineStr">
         <is>
           <t>제공된 기사는 실제 사건이 아닌 드라마 '신이랑 법률사무소'의 줄거리를 설명하고 있습니다. 소송금융은 실제 법적 분쟁에 투자하므로, 가상의 사건은 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I27" t="inlineStr">
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
         <is>
           <t>1명 (이강풍)</t>
         </is>
       </c>
-      <c r="J27" t="inlineStr">
+      <c r="J28" t="inlineStr">
         <is>
           <t>김경남,  그러면 더 좋고 …'신이랑 법률사무소' 첫 회부터 강렬한 반전</t>
         </is>
       </c>
-      <c r="K27" t="inlineStr">
+      <c r="K28" t="inlineStr">
         <is>
           <t>topstarnews.net</t>
         </is>
       </c>
-      <c r="L27" t="inlineStr">
+      <c r="L28" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M27" t="inlineStr">
+      <c r="M28" t="inlineStr">
         <is>
           <t>https://www.topstarnews.net/news/articleView.html?idxno=16004804</t>
         </is>
       </c>
-      <c r="N27" t="inlineStr">
+      <c r="N28" t="inlineStr">
         <is>
           <t>2026-03-15 00:37:20.994456+00:00</t>
         </is>
       </c>
     </row>
-    <row r="28">
-      <c r="A28" s="4" t="inlineStr">
+    <row r="29">
+      <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C28" t="inlineStr">
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
         <is>
           <t>병원과 의사</t>
         </is>
       </c>
-      <c r="D28" t="inlineStr">
+      <c r="D29" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
+      <c r="E29" t="inlineStr">
         <is>
           <t>드라마 속 첫 재판 진행 중</t>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
+      <c r="F29" t="inlineStr">
         <is>
           <t>SBS 금토드라마 '신이랑 법률사무소'의 첫 방송 리뷰 기사입니다. 귀신 보는 변호사 신이랑이 망자의 억울함을 풀어주는 내용을 다루며, 극 중 의료과실로 사망한 망자의 사건을 맡아 병원과 의사를 상대로 소송을 제기하는 줄거리가 소개되었습니다.</t>
         </is>
       </c>
-      <c r="G28" t="inlineStr">
+      <c r="G29" t="inlineStr">
         <is>
           <t>본 기사는 실제 사건이 아닌 드라마 '신이랑 법률사무소'의 줄거리와 시청률을 다루고 있습니다. 기사 내에서 언급된 의료사고 소송은 드라마의 가상 설정이므로, 실제 소송금융 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I28" t="inlineStr">
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J28" t="inlineStr">
+      <c r="J29" t="inlineStr">
         <is>
           <t>유연석, 첫 방송부터 제대로 신들렸다..전국 6.3% 출발 ('신이랑 법률사...</t>
         </is>
       </c>
-      <c r="K28" t="inlineStr">
+      <c r="K29" t="inlineStr">
         <is>
           <t>osen.co.kr</t>
         </is>
       </c>
-      <c r="L28" t="inlineStr">
+      <c r="L29" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M28" t="inlineStr">
+      <c r="M29" t="inlineStr">
         <is>
           <t>http://www.osen.co.kr/article/G1112760315</t>
         </is>
       </c>
-      <c r="N28" t="inlineStr">
+      <c r="N29" t="inlineStr">
         <is>
           <t>2026-03-14 00:42:28.072238+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-14 00:32:15.674895+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>청일병원</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>변호사가 사건을 맡아 법정 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>SBS 새 금토드라마 '신이랑 법률사무소'의 첫 방송 줄거리로, 귀신 보는 변호사 신이랑이 청일병원 의료사고로 사망한 이강풍 귀신의 억울함을 풀어주기 위해 변호를 맡는 내용입니다. 드라마 속 가상의 사건으로, 실제 소송금융 투자 대상이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>해당 기사는 실제 사건이 아닌 드라마 '신이랑 법률사무소'의 첫 방송 줄거리 요약입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 드라마 내용은 투자 대상에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>'첫방' 유연석, 귀신 보는 변호사 됐다…허성태에 빙의→법정서 난동 (...</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>tvreport.co.kr</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>https://www.tvreport.co.kr/broadcast/article/1012959/</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:32:15.674895+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B30" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D30" t="inlineStr">
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr"/>
+      <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
+      <c r="E31" t="inlineStr">
         <is>
           <t>소비자 및 환자 단체 공동 성명 발표</t>
         </is>
       </c>
-      <c r="F30" t="inlineStr">
+      <c r="F31" t="inlineStr">
         <is>
           <t>의료사고 피해자들이 '공소제기 불가 형사특례' 조항으로 인해 손해배상과 형사처벌 중 하나를 선택해야 하는 가혹한 현실에 직면해 있습니다. 소비자시민모임, 한국소비자연맹, 한국환자단체연합회는 공동 성명을 통해 이 문제의 개선을 촉구하며, 이는 다수의 의료사고 피해자들에게 영향을 미치는 시스템적 문제입니다.</t>
         </is>
       </c>
-      <c r="G30" t="inlineStr">
+      <c r="G31" t="inlineStr">
         <is>
           <t>본 기사는 의료사고 피해자들이 형사특례 조항으로 인해 보상과 처벌 사이에서 가혹한 선택을 강요받는 시스템적 문제를 다루고 있습니다. 소비자시민모임 등 주요 소비자 및 환자 단체들의 공동 성명은 이러한 문제가 다수의 피해자에게 영향을 미치고 있음을 보여주며, 이는 '집단적 피해' 및 '공적 절차 진행 중' 조건에 부합합니다. 비록 특정 사건의 구체적인 피해 규모나 상대방 책임이 명시되지는 않았으나, 시스템적 문제 해결 시 다수의 소송금융 투자 기회가 발생할 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H30" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J30" t="inlineStr">
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
         <is>
           <t>의료사고 '공소제기 불가 형사특례'... 보상이냐 처벌이냐 가혹한 선택...</t>
         </is>
       </c>
-      <c r="K30" t="inlineStr">
+      <c r="K31" t="inlineStr">
         <is>
           <t>rapportian.com</t>
         </is>
       </c>
-      <c r="L30" t="inlineStr">
+      <c r="L31" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M30" t="inlineStr">
+      <c r="M31" t="inlineStr">
         <is>
           <t>https://www.rapportian.com/news/articleView.html?idxno=233446</t>
         </is>
       </c>
-      <c r="N30" t="inlineStr">
+      <c r="N31" t="inlineStr">
         <is>
           <t>2026-03-13 12:41:27.556421+00:00</t>
         </is>
       </c>
     </row>
-    <row r="31">
-[...62 lines deleted...]
-    </row>
     <row r="32">
-      <c r="A32" s="4" t="inlineStr">
+      <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
+          <t>국회 복지위 법안 통과</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>국립의전원 설립 법안과 의료사고 발생 시 손해배상 책임보험 등으로 보상이 이뤄지면 의료인을 기소할 수 없도록 하는 법안(중과실 예외)이 국회 보건복지위원회를 통과했습니다. 이와 함께 환자 권리 보장을 강화하는 환자기본법 제정안도 의결되었습니다.</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 의료사고 사건에 대한 보도가 아닌, 의료사고 관련 법안의 국회 상임위원회 통과 소식입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건이나 당사자가 특정되지 않아 투자 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>국립의전원 설립 법안 복지위 통과…의료사고 공소 제한도 의결</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>biz.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M32" t="inlineStr">
+        <is>
+          <t>https://biz.sbs.co.kr/article_hub/20000297340?division=NAVER</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:26:09.555324+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr"/>
+      <c r="D33" t="inlineStr"/>
+      <c r="E33" t="inlineStr">
+        <is>
           <t>의료사고피해구제 및 의료분쟁 조정 등에 관한 법률 개정안 국회 복지위 통과</t>
         </is>
       </c>
-      <c r="F32" t="inlineStr">
+      <c r="F33" t="inlineStr">
         <is>
           <t>국회 보건복지위원회에서 의료사고 발생 시 의료인에 대한 형사기소를 제한하는 내용을 포함한 '의료사고피해구제 및 의료분쟁 조정 등에 관한 법률' 일부개정안이 통과되었다. 이 법안은 소비자 및 환자 단체의 반대에도 불구하고 통과되었으며, 향후 의료분쟁 해결의 법적 틀에 영향을 미칠 것으로 보인다.</t>
         </is>
       </c>
-      <c r="G32" t="inlineStr">
+      <c r="G33" t="inlineStr">
         <is>
           <t>해당 기사는 특정 의료사고 사건이 아닌, 의료사고 관련 법률 개정안의 국회 상임위원회 통과 소식을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 중인 분쟁이 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J32" t="inlineStr">
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
         <is>
           <t>국립의전원법·의료사고구제법 등 복지위 통과</t>
         </is>
       </c>
-      <c r="K32" t="inlineStr">
+      <c r="K33" t="inlineStr">
         <is>
           <t>dailymedi.com</t>
         </is>
       </c>
-      <c r="L32" t="inlineStr">
+      <c r="L33" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M32" t="inlineStr">
+      <c r="M33" t="inlineStr">
         <is>
           <t>https://www.dailymedi.com/news/news_view.php?wr_id=934642</t>
         </is>
       </c>
-      <c r="N32" t="inlineStr">
+      <c r="N33" t="inlineStr">
         <is>
           <t>2026-03-13 12:19:12.397299+00:00</t>
         </is>
       </c>
     </row>
-    <row r="33">
-[...66 lines deleted...]
-    </row>
     <row r="34">
-      <c r="A34" s="4" t="inlineStr">
+      <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
+          <t>국회 보건복지위원회 법안소위 통과, 환자단체 기자회견 개최</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>환자 및 소비자 단체들이 국회 보건복지위원회 법안소위를 통과한 '의료사고 형사처벌 특례' 추진에 반대하며 기자회견을 개최했다. 이들은 의료공백 재발 방지와 환자 피해 구제를 촉구하고 있으며, 해당 법안이 통과될 경우 의료사고 피해자들의 구제 길이 막힐 것을 우려하고 있다.</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 의료사고로 인한 피해 구제 소송이 아닌, 의료사고 형사처벌 특례 법안 추진에 대한 환자단체들의 반대 입장을 다루고 있습니다. 소송금융은 특정 사건의 소송 비용을 지원하는 것이므로, 현재로서는 직접적인 투자 대상이 되는 구체적인 소송 사건이 존재하지 않습니다. (부적합 조건: 특정 사건 부재)</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>환자 피해 구제 되나? 의료사고 형사특례 '공소제기 불가' 논란</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>newsclaim.co.kr</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3057809</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:17:59.499602+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr"/>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
           <t>의료분쟁조정법 개정안 국회 법안소위 통과</t>
         </is>
       </c>
-      <c r="F34" t="inlineStr">
+      <c r="F35" t="inlineStr">
         <is>
           <t>필수의료 분야에서 발생한 의료사고에 대해 특정 요건을 충족할 경우 형사기소를 제한하는 내용의 의료분쟁조정법 개정안이 국회 법안심사소위원회를 통과했다. 중대한 과실이 없는 필수의료행위 관련 의료사고의 경우 손해배상금 전액 지급 시 공소 제기를 제한하는 내용 등이 포함되었다. 한편, 의료계는 성분명 처방 의무화 법안에 반대하는 궐기대회를 열었으나 해당 법안은 계류되었다.</t>
         </is>
       </c>
-      <c r="G34" t="inlineStr">
+      <c r="G35" t="inlineStr">
         <is>
           <t>이 기사는 특정 의료사고 사건이 아닌, 필수의료 분야 의료사고의 형사책임을 완화하는 법안의 국회 통과 소식을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 피해 규모가 특정되지 않아 투자 적합성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J34" t="inlineStr">
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
         <is>
           <t>필수의료 의료사고 형사기소 제한 법안, 국회 법안소위 통과</t>
         </is>
       </c>
-      <c r="K34" t="inlineStr">
+      <c r="K35" t="inlineStr">
         <is>
           <t>mdtoday.co.kr</t>
         </is>
       </c>
-      <c r="L34" t="inlineStr">
+      <c r="L35" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M34" t="inlineStr">
+      <c r="M35" t="inlineStr">
         <is>
           <t>https://mdtoday.co.kr/news/view/1065601184893826</t>
         </is>
       </c>
-      <c r="N34" t="inlineStr">
+      <c r="N35" t="inlineStr">
         <is>
           <t>2026-03-12 13:00:46.389277+00:00</t>
         </is>
       </c>
     </row>
-    <row r="35">
-[...58 lines deleted...]
-    </row>
     <row r="36">
-      <c r="A36" s="4" t="inlineStr">
+      <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr"/>
-      <c r="E36" t="inlineStr">
+      <c r="E36" t="inlineStr"/>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>이 기사는 의료사고로 인한 의료진의 사법 리스크 증가와 이로 인한 의료 현장 이탈 현상을 다룹니다. 특히 형사 소송을 통한 합의가 줄어들면서 민사소송의 부담이 커지고 있다는 점을 지적하며, 의료 분쟁 해결 방식의 변화에 대한 일반적인 논의를 제시합니다.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 의료사고나 피해자를 다루는 것이 아니라, 의료 현장의 사법 리스크와 의료진의 부담 증가라는 일반적인 현상을 설명하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 특정 피고, 피해 규모, 집단적 피해 여부 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>의료현장 떠나는 이유…의료진 옥죄는 '사법 리스크' [의료사고 그 후③...</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1619551/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:38:00.853220+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr"/>
+      <c r="D37" t="inlineStr"/>
+      <c r="E37" t="inlineStr">
         <is>
           <t>산부인과 의사협회 차원의 제도 개선 요구 및 정책 논의 진행 중</t>
         </is>
       </c>
-      <c r="F36" t="inlineStr">
+      <c r="F37" t="inlineStr">
         <is>
           <t>대한산부인과의사회는 의료사고에 대한 법적 부담과 낮은 수가로 인해 산부인과 전문의가 감소하고 고위험 산모 진료가 어려워지는 현실을 지적했습니다. 의사들은 돈보다 감옥에 갈까 두려워한다고 밝히며, 의료사고처리 특례법 제정 및 수가 현실화 등 제도 개선을 촉구하고 있습니다.</t>
         </is>
       </c>
-      <c r="G36" t="inlineStr">
+      <c r="G37" t="inlineStr">
         <is>
           <t>기사는 산부인과 의사들의 의료사고에 대한 두려움과 이로 인한 전문의 감소라는 시스템적 문제를 다루고 있습니다. 특정 의료사고나 피해자 집단, 명확한 소송 상대방이 존재하지 않아 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J36" t="inlineStr">
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
         <is>
           <t>산부인과 의사들 “돈 못 버는 건 괜찮다, 감옥 갈까 무서운 것”</t>
         </is>
       </c>
-      <c r="K36" t="inlineStr">
+      <c r="K37" t="inlineStr">
         <is>
           <t>health.chosun.com</t>
         </is>
       </c>
-      <c r="L36" t="inlineStr">
+      <c r="L37" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
-      <c r="M36" t="inlineStr">
+      <c r="M37" t="inlineStr">
         <is>
           <t>https://health.chosun.com/site/data/html_dir/2026/03/10/2026031003812.html</t>
         </is>
       </c>
-      <c r="N36" t="inlineStr">
+      <c r="N37" t="inlineStr">
         <is>
           <t>2026-03-11 00:48:43.707019+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-03-11 00:40:30.429128+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>의사의 업무상 과실 인정 판결</t>
+          <t>분만 인프라 붕괴 현상 심화</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>의사가 위장에 삽입해야 할 비위관을 기관지에 잘못 삽입하여 환자가 사망하는 의료사고가 발생했다. 재판부는 의사의 업무상 과실을 인정하고, 이로 인해 피해자가 사망에 이르게 되었다고 지적했다.</t>
+          <t>대한민국 분만 인프라가 의료사고 배상금 등 소송 부담과 저수가 문제로 붕괴 위기에 처했다는 내용입니다. 산부인과 의사들이 수십억 원에 달하는 배상금과 24시간 응급대기 부담으로 분만을 기피하고 있으며, 저출산으로 인한 분만 건수 감소와 고위험 분만 증가가 상황을 악화시키고 있습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확 - 재판부에서 의사의 업무상 과실 및 사망의 인과관계 인정), 4(피해 규모 큼 - 환자 사망), 5(증거 확보 용이 - 재판부 판단), 6(공적 절차 진행 중 - 재판부 판단)에 해당하여 소송금융 투자 적합도가 높다. 비록 단일 피해자이나, 법원의 명확한 과실 인정은 민사 손해배상 소송에서 유리한 증거로 작용할 수 있다.</t>
+          <t>본 기사는 특정 가해자가 다수의 피해자에게 집단적 손해를 입힌 사건이 아닌, 산부인과 의사들이 의료사고 소송 부담으로 인해 분만을 기피하는 현상과 그 원인을 다루고 있습니다. 소송금융 투자 대상으로서의 명확한 피고와 집단적 피해가 부재합니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>위장 삽입할 비위관이 기관지에…환자 사망케 한 의사[사건의재구성]</t>
+          <t>대한민국 분만 인프라 붕괴, 골든타임 놓쳤다</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6096561</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934546</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-11 00:16:37.520033+00:00</t>
+          <t>2026-03-11 00:40:30.429128+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>의사</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>의사의 업무상 과실 인정 판결</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>의사가 위장에 삽입해야 할 비위관을 기관지에 잘못 삽입하여 환자가 사망하는 의료사고가 발생했다. 재판부는 의사의 업무상 과실을 인정하고, 이로 인해 피해자가 사망에 이르게 되었다고 지적했다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확 - 재판부에서 의사의 업무상 과실 및 사망의 인과관계 인정), 4(피해 규모 큼 - 환자 사망), 5(증거 확보 용이 - 재판부 판단), 6(공적 절차 진행 중 - 재판부 판단)에 해당하여 소송금융 투자 적합도가 높다. 비록 단일 피해자이나, 법원의 명확한 과실 인정은 민사 손해배상 소송에서 유리한 증거로 작용할 수 있다.</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>위장 삽입할 비위관이 기관지에…환자 사망케 한 의사[사건의재구성]</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/court-prosecution/6096561</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:16:37.520033+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B39" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C39" t="inlineStr">
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
         <is>
           <t>미상 (병원)</t>
         </is>
       </c>
-      <c r="D39" t="inlineStr">
+      <c r="D40" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
+      <c r="E40" t="inlineStr">
         <is>
           <t>10년간 의료사고 진실 규명 노력 중, 소송에 매달려왔으나 재판은 진행되지 않음</t>
         </is>
       </c>
-      <c r="F39" t="inlineStr">
+      <c r="F40" t="inlineStr">
         <is>
           <t>배우 서재경 씨가 故 서희승 씨의 아들로서, 아버지의 사망 원인인 의료사고의 진실을 밝히기 위해 10년간 싸워왔다고 밝혔습니다. 그는 병원과 의료진의 잘못을 규명하기 위해 소송에 매달려왔으나, 특정 사실들이 밝혀지지 않아 재판이 진행되지 못했다고 전했습니다.</t>
         </is>
       </c>
-      <c r="G39" t="inlineStr">
+      <c r="G40" t="inlineStr">
         <is>
           <t>적합 조건으로 상대방(병원)의 자력이 충분하고, 사망이라는 피해 규모가 매우 큽니다. 또한 10년간 진실 규명을 위해 노력해왔다는 점에서 공적 절차(소송 외)가 진행 중이거나 준비 중인 것으로 보입니다. 다만, 기사 내용만으로는 상대방 책임의 명확성이나 증거 확보 여부가 불분명하며, 재판이 진행되지 않았다는 점이 투자 불확실성을 높입니다.</t>
         </is>
       </c>
-      <c r="H39" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I39" t="inlineStr">
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
         <is>
           <t>1명 (고인 및 유족)</t>
         </is>
       </c>
-      <c r="J39" t="inlineStr">
+      <c r="J40" t="inlineStr">
         <is>
           <t>서재경, ‘의료 사고 피해자’ 故 서희승 아들…“내 인생 모든 걸 올 스...</t>
         </is>
       </c>
-      <c r="K39" t="inlineStr">
+      <c r="K40" t="inlineStr">
         <is>
           <t>newsen.com</t>
         </is>
       </c>
-      <c r="L39" t="inlineStr">
+      <c r="L40" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M39" t="inlineStr">
+      <c r="M40" t="inlineStr">
         <is>
           <t>https://www.newsen.com/news_view.php?uid=202603081212382310</t>
         </is>
       </c>
-      <c r="N39" t="inlineStr">
+      <c r="N40" t="inlineStr">
         <is>
           <t>2026-03-08 12:17:58.790738+00:00</t>
         </is>
       </c>
     </row>
-    <row r="40">
-      <c r="A40" s="2" t="inlineStr">
+    <row r="41">
+      <c r="A41" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B40" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C40" t="inlineStr">
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
         <is>
           <t>의료기관 및 의료인</t>
         </is>
       </c>
-      <c r="D40" t="inlineStr">
+      <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
+      <c r="E41" t="inlineStr">
         <is>
           <t>정부의 의료사고 기소 면제 법안 추진 및 의료사고 심의위원회 신설 논의 중</t>
         </is>
       </c>
-      <c r="F40" t="inlineStr">
+      <c r="F41" t="inlineStr">
         <is>
           <t>정부가 필수 의료 분야 의료사고 발생 시 의사의 형사 책임을 완화하는 법 개정을 추진 중이며, 환자단체는 이에 강력히 반발하고 있습니다. 과거 의료사고 사례에서 병원의 응급실 거부 및 기록 조작 사실이 수사로 밝혀진 바 있으며, 연간 700여 건의 의료사고 형사 사건이 발생하고 있습니다.</t>
         </is>
       </c>
-      <c r="G40" t="inlineStr">
+      <c r="G41" t="inlineStr">
         <is>
           <t>의료기관은 자력이 충분하며, 의료사고는 사망 등 피해 규모가 크고, 수사 결과 등 객관적 증거 확보가 가능합니다. 연간 700여 건의 형사 사건이 발생할 정도로 집단적 피해가 발생하고 있으며, 정부의 법 개정 추진 및 의료사고 심의위원회 신설 등 공적 절차가 진행 중입니다. (적합 조건 1, 2, 3, 4, 5, 6)</t>
         </is>
       </c>
-      <c r="H40" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I40" t="inlineStr">
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
         <is>
           <t>연간 700여 건의 형사 사건 발생으로 미루어 다수</t>
         </is>
       </c>
-      <c r="J40" t="inlineStr">
+      <c r="J41" t="inlineStr">
         <is>
           <t>의료사고 ‘기소 면제’ 추진…환자단체 강력 반발</t>
         </is>
       </c>
-      <c r="K40" t="inlineStr">
+      <c r="K41" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L40" t="inlineStr">
+      <c r="L41" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M40" t="inlineStr">
+      <c r="M41" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8502001&amp;ref=A</t>
         </is>
       </c>
-      <c r="N40" t="inlineStr">
+      <c r="N41" t="inlineStr">
         <is>
           <t>2026-03-07 00:27:23.672179+00:00</t>
         </is>
       </c>
     </row>
-    <row r="41">
-      <c r="A41" s="2" t="inlineStr">
+    <row r="42">
+      <c r="A42" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B41" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C41" t="inlineStr">
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
         <is>
           <t>의료기관 및 관련 의료인</t>
         </is>
       </c>
-      <c r="D41" t="inlineStr">
+      <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
+      <c r="E42" t="inlineStr">
         <is>
           <t>정부의 의료사고 기소 면제 법안 추진 및 환자단체 반발</t>
         </is>
       </c>
-      <c r="F41" t="inlineStr">
+      <c r="F42" t="inlineStr">
         <is>
           <t>정부가 필수 의료 분야 의료사고 발생 시 의사의 형사 책임을 완화하는 법 개정을 추진 중이다. 환자단체는 진실 규명 방해를 우려하며 강력히 반발하고 있다. 기사에서는 병원의 응급실 거부와 기록 조작으로 아들을 잃은 김소희 씨의 사례를 들어 의료사고의 심각성을 보여준다.</t>
         </is>
       </c>
-      <c r="G41" t="inlineStr">
+      <c r="G42" t="inlineStr">
         <is>
           <t>정부가 의료사고 기소 면제 법안을 추진 중이며, 이는 환자들의 권리 침해로 이어질 수 있어 집단적 반발이 예상됩니다. (집단적 피해) 기사 내 사례처럼 의료기관의 책임이 수사 결과로 명확히 밝혀진 경우도 있으며 (상대방 책임 명확, 증거 확보 가능), 의료사고는 사망 등 피해 규모가 크고 (피해 규모 큼) 병원 측의 자력도 충분할 것으로 보입니다 (상대방 자력 충분). 현재 법 개정 추진이라는 공적 절차가 진행 중입니다 (공적 절차 진행 중).</t>
         </is>
       </c>
-      <c r="H41" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I41" t="inlineStr">
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
         <is>
           <t>연간 7백여 건의 형사 사건 발생, 잠재적 피해자 다수</t>
         </is>
       </c>
-      <c r="J41" t="inlineStr">
+      <c r="J42" t="inlineStr">
         <is>
           <t>의료사고 ‘기소 면제’ 추진…환자단체 강력 반발</t>
         </is>
       </c>
-      <c r="K41" t="inlineStr">
+      <c r="K42" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L41" t="inlineStr">
+      <c r="L42" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M41" t="inlineStr">
+      <c r="M42" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8501561&amp;ref=A</t>
         </is>
       </c>
-      <c r="N41" t="inlineStr">
+      <c r="N42" t="inlineStr">
         <is>
           <t>2026-03-06 12:54:56.353125+00:00</t>
-        </is>
-[...62 lines deleted...]
-          <t>2026-03-04 01:33:12.498779+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr"/>
+      <c r="D43" t="inlineStr"/>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>의료사고 관련 법안 발의 추진 단계</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>의료사고 발생 시 의료인에게 '설명의무'를 부여하는 법안이 추진 중이다. 또한, 중과실 없는 필수의료행위 중 의료사고로 업무상과실치사상죄가 발생하더라도 의료인 또는 의료기관이 환자에게 손해 전액을 배상할 경우 공소를 제기할 수 없도록 하는 내용도 포함되어 필수의료 보호를 목표로 한다.</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>이 기사는 의료사고 발생 시 의료인의 설명의무 부여 및 필수의료행위 관련 형사처벌 면제에 대한 '법안 발의 추진'을 다루고 있습니다. 특정 사건이나 구체적인 피해자가 존재하지 않아 적합 조건에 해당하는 사항이 없으며, 소송금융 투자 대상이 될 수 있는 실제 분쟁이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>의료사고 발생 시 의료인 '설명의무' 부여 추진</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>docdocdoc.co.kr</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M43" t="inlineStr">
+        <is>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3036899</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:33:12.498779+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B43" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C43" t="inlineStr">
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
         <is>
           <t>양재웅 병원</t>
         </is>
       </c>
-      <c r="D43" t="inlineStr">
+      <c r="D44" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E43" t="inlineStr">
+      <c r="E44" t="inlineStr">
         <is>
           <t>의료진 형사 기소 및 재판 진행 중, 병원장 검찰 수사 중</t>
         </is>
       </c>
-      <c r="F43" t="inlineStr">
+      <c r="F44" t="inlineStr">
         <is>
           <t>2024년 5월, 다이어트약 중독 치료를 위해 부천의 한 정신병원에 입원한 30대 여성이 입원 17일 만에 사망한 사건입니다. 유족은 병원 측의 방치와 유기로 인한 사망을 주장하며, 의료진 12명이 검찰에 송치되고 5명이 기소되어 현재 형사 재판이 진행 중입니다. 병원장인 양재웅 씨에 대한 검찰 수사도 이어지고 있습니다.</t>
         </is>
       </c>
-      <c r="G43" t="inlineStr">
+      <c r="G44" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(의료진 12명 검찰 송치, 5명 기소, 허위 진료기록부 작성 등), 이미 검찰 수사 및 형사 재판이 진행 중이어서 증거 확보가 용이합니다. 피해자가 사망에 이른 중대한 의료사고로 피해 규모가 크며, 병원 측의 자력도 충분할 것으로 예상됩니다.</t>
         </is>
       </c>
-      <c r="H43" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I43" t="inlineStr">
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J43" t="inlineStr">
+      <c r="J44" t="inlineStr">
         <is>
           <t>[사건X파일] '환자 묶어서 사망' 양재웅 병원, 주치의 보석에 타지역 개...</t>
         </is>
       </c>
-      <c r="K43" t="inlineStr">
+      <c r="K44" t="inlineStr">
         <is>
           <t>radio.ytn.co.kr</t>
         </is>
       </c>
-      <c r="L43" t="inlineStr">
+      <c r="L44" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M43" t="inlineStr">
+      <c r="M44" t="inlineStr">
         <is>
           <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107625&amp;s_mcd=0459&amp;s_hcd=01</t>
         </is>
       </c>
-      <c r="N43" t="inlineStr">
+      <c r="N44" t="inlineStr">
         <is>
           <t>2026-03-04 01:23:53.881894+00:00</t>
         </is>
       </c>
     </row>
-    <row r="44">
-      <c r="A44" s="2" t="inlineStr">
+    <row r="45">
+      <c r="A45" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B44" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C44" t="inlineStr">
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
         <is>
           <t>의사 김모씨</t>
         </is>
       </c>
-      <c r="D44" t="inlineStr">
+      <c r="D45" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
+      <c r="E45" t="inlineStr">
         <is>
           <t>의사에게 업무상 과실치사 혐의로 금고 1년 6개월이 선고됨. 피해자 유족과 합의되지 않아 민사 소송 가능성 있음.</t>
         </is>
       </c>
-      <c r="F44" t="inlineStr">
+      <c r="F45" t="inlineStr">
         <is>
           <t>요양병원에서 80대 환자의 비위관을 기관지에 잘못 삽입하여 환자를 사망에 이르게 한 의사에게 업무상 과실치사 혐의로 금고 1년 6개월이 선고되었습니다. 법원은 의사의 업무상 주의의무 위반 정도가 가볍지 않다고 판단했으며, 피해자 유족 측과 합의가 이루어지지 않은 것으로 보입니다.</t>
         </is>
       </c>
-      <c r="G44" t="inlineStr">
+      <c r="G45" t="inlineStr">
         <is>
           <t>의사의 업무상 과실치사 혐의가 법원에서 유죄로 인정되어 금고형이 선고되었으므로 상대방 책임이 명확합니다. 환자 사망이라는 중대한 피해가 발생했으며, 형사 판결은 민사 손해배상 소송에서 강력한 증거로 활용될 수 있습니다. 피해자 유족과 합의가 이루어지지 않아 민사 소송의 여지가 충분합니다.</t>
         </is>
       </c>
-      <c r="H44" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I44" t="inlineStr">
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J44" t="inlineStr">
+      <c r="J45" t="inlineStr">
         <is>
           <t>요양병원서 비위관 잘못 삽입해 환자 사망케한 의사…법원 판단은?[죄와...</t>
         </is>
       </c>
-      <c r="K44" t="inlineStr">
+      <c r="K45" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L44" t="inlineStr">
+      <c r="L45" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
-      <c r="M44" t="inlineStr">
+      <c r="M45" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260227_0003530079</t>
         </is>
       </c>
-      <c r="N44" t="inlineStr">
+      <c r="N45" t="inlineStr">
         <is>
           <t>2026-03-01 00:23:24.974968+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-02-23 12:30:38.889419+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr"/>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>경찰 수사 후 의료진 검찰 송치</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>한 환자가 시술을 위해 수면마취를 받던 중 사망하는 사건이 발생했습니다. 경찰은 국과수 및 의료 관련 기관의 감정 결과를 종합하여 의료진의 프로포폴 과다 투여 의혹과 피해자 사망 간의 관련성을 인정하고 의료진을 검찰에 송치했습니다.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(경찰, 국과수 등 감정 결과), 피해 규모가 매우 크며(사망), 객관적 증거가 확보되었고(감정 결과), 이미 공적 절차(의료진 송치)가 진행 중이므로 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>시술받으려 수면마취 중 사망... '프로포폴 과다 투여 의혹' 의료진 송치</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026022316430001059?did=NA</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:30:38.889419+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B46" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C46" t="inlineStr">
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
         <is>
           <t>해당 시술 병원</t>
         </is>
       </c>
-      <c r="D46" t="inlineStr">
+      <c r="D47" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E46" t="inlineStr">
+      <c r="E47" t="inlineStr">
         <is>
           <t>민·형사 소송 준비 중</t>
         </is>
       </c>
-      <c r="F46" t="inlineStr">
+      <c r="F47" t="inlineStr">
         <is>
           <t>그룹 AOA 출신 권민아가 수면 슈링크 리프팅 시술 후 얼굴에 화상을 입는 의료사고를 당했다고 주장했다. 병원 측과의 합의가 결렬되자 권민아는 현재 민·형사 소송을 준비 중이며, 자신의 SNS를 통해 흉터 사진을 공개하며 심경을 토로했다.</t>
         </is>
       </c>
-      <c r="G46" t="inlineStr">
+      <c r="G47" t="inlineStr">
         <is>
           <t>의료사고 책임이 비교적 명확하며(적합 조건 1), 연예인으로서 얼굴 화상 피해는 정신적, 경제적으로 피해 규모가 클 수 있음(적합 조건 4). 또한, 본인의 사진과 시술 기록 등 증거 확보가 가능함(적합 조건 5). 다만, 상대방 병원의 자력 여부가 불확실하고 집단적 피해가 아닌 개별 사건임.</t>
         </is>
       </c>
-      <c r="H46" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I46" t="inlineStr">
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
         <is>
           <t>1명 (권민아)</t>
         </is>
       </c>
-      <c r="J46" t="inlineStr">
+      <c r="J47" t="inlineStr">
         <is>
           <t>'소송 준비' 권민아, 화상 부위 가렸다가 '빛삭'→흉터 재공개+'출소' 언...</t>
         </is>
       </c>
-      <c r="K46" t="inlineStr">
+      <c r="K47" t="inlineStr">
         <is>
           <t>tenasia.co.kr</t>
         </is>
       </c>
-      <c r="L46" t="inlineStr">
+      <c r="L47" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M46" t="inlineStr">
+      <c r="M47" t="inlineStr">
         <is>
           <t>https://www.tenasia.co.kr/article/2026022370584</t>
         </is>
       </c>
-      <c r="N46" t="inlineStr">
+      <c r="N47" t="inlineStr">
         <is>
           <t>2026-02-23 00:50:41.011545+00:00</t>
         </is>
       </c>
     </row>
-    <row r="47">
-      <c r="A47" s="2" t="inlineStr">
+    <row r="48">
+      <c r="A48" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B47" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D47" t="inlineStr">
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr"/>
+      <c r="D48" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
+      <c r="E48" t="inlineStr">
         <is>
           <t>응급의료법 개정안 및 특별법안 발의, 의료분쟁조정법 개정안 논의 중</t>
         </is>
       </c>
-      <c r="F47" t="inlineStr">
+      <c r="F48" t="inlineStr">
         <is>
           <t>'응급실 뺑뺑이'로 인한 사망사건이 사회적 문제로 대두되면서, 이를 해소하기 위한 응급의료법 개정안 5건, 특별법안 1건, 의료분쟁조정법 개정안 1건 등 다수의 법안이 국회에서 논의 중이다. 특히 '이송 지휘권' 재편이 핵심 쟁점으로 부상하고 있다.</t>
         </is>
       </c>
-      <c r="G47" t="inlineStr">
+      <c r="G48" t="inlineStr">
         <is>
           <t>응급실 뺑뺑이로 인한 사망사건은 집단적 피해(3)를 야기하며 피해 규모가 크고(4), 관련 응급의료법 개정안 및 특별법안 발의 등 공적 절차(6)가 활발히 진행 중이므로 소송금융 투자에 적합성이 높다. 사회적 관심이 높아 증거 확보(5)에도 유리할 수 있으나, 개별 사건의 특정 피고와 책임 소재를 명확히 하는 것이 필요하다.</t>
         </is>
       </c>
-      <c r="H47" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J47" t="inlineStr">
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
         <is>
           <t>'응급실 뺑뺑이' 해소법 전격 해부…'이송 지휘권' 재편 쟁점</t>
         </is>
       </c>
-      <c r="K47" t="inlineStr">
+      <c r="K48" t="inlineStr">
         <is>
           <t>docdocdoc.co.kr</t>
         </is>
       </c>
-      <c r="L47" t="inlineStr">
+      <c r="L48" t="inlineStr">
         <is>
           <t>2026-02-19</t>
         </is>
       </c>
-      <c r="M47" t="inlineStr">
+      <c r="M48" t="inlineStr">
         <is>
           <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3036537</t>
         </is>
       </c>
-      <c r="N47" t="inlineStr">
+      <c r="N48" t="inlineStr">
         <is>
           <t>2026-02-22 00:19:12.401546+00:00</t>
         </is>
       </c>
     </row>
-    <row r="48">
-      <c r="A48" s="4" t="inlineStr">
+    <row r="49">
+      <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B48" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E48" t="inlineStr">
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr"/>
+      <c r="D49" t="inlineStr"/>
+      <c r="E49" t="inlineStr">
         <is>
           <t>의료분쟁조정법 개정안 국회 발의</t>
         </is>
       </c>
-      <c r="F48" t="inlineStr">
+      <c r="F49" t="inlineStr">
         <is>
           <t>한국환자단체연합회는 국회에 발의된 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 개정안에 대해 필수의료 기피 해소라는 취지에는 공감하지만, 지나친 특례 규정이 환자에게 불리하게 작용할 수 있다는 우려를 표명했습니다. 이는 특정 의료사고 사건이 아닌, 법률 개정안에 대한 정책적 논의를 다루는 기사입니다.</t>
         </is>
       </c>
-      <c r="G48" t="inlineStr">
+      <c r="G49" t="inlineStr">
         <is>
           <t>본 기사는 특정 의료사고 사건이 아닌, 의료사고 관련 법률 개정안에 대한 환자단체의 의견을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H48" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J48" t="inlineStr">
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
         <is>
           <t>환자단체  의료사고 수사·형사특례 최소화해야</t>
         </is>
       </c>
-      <c r="K48" t="inlineStr">
+      <c r="K49" t="inlineStr">
         <is>
           <t>monews.co.kr</t>
         </is>
       </c>
-      <c r="L48" t="inlineStr">
+      <c r="L49" t="inlineStr">
         <is>
           <t>2026-02-19</t>
         </is>
       </c>
-      <c r="M48" t="inlineStr">
+      <c r="M49" t="inlineStr">
         <is>
           <t>https://www.monews.co.kr/news/articleView.html?idxno=409728</t>
         </is>
       </c>
-      <c r="N48" t="inlineStr">
+      <c r="N49" t="inlineStr">
         <is>
           <t>2026-02-22 00:17:40.995544+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N48"/>
+  <autoFilter ref="A1:N49"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>