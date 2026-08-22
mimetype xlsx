--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$23</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$24</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N23"/>
+  <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="43" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,1464 +535,1528 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>의료사고 책임 및 배상 제도 개선 논의 중</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>필수의료 분야에서 사고 발생 시 의료진이 감당하기 어려운 큰 손해배상 규모로 인해 사법 리스크가 높다는 점을 지적합니다. 기사는 국가가 보험료를 전액 지원하거나 보장 범위를 확대하여 의료진이 경제적 부담 없이 진료에 집중할 수 있는 환경을 조성해야 한다고 주장합니다.</t>
+          <t>이재명 대통령은 필수의료 분야 의료사고의 위험과 책임 부담을 의료인 개인에게만 지우는 현행 구조를 제도적으로 보완하고, 의료수가 합리화 및 정부의 공적 책임 강화를 추진해야 한다고 밝혔습니다. 또한 의료분쟁 조정 및 피해구제 체계 전반의 제도 개선 필요성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 필수의료 분야의 사법 리스크 완화 필요성에 대한 일반적인 논평으로, 특정 사건이나 사고를 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 의료사고 사건에 대한 보도가 아닌, 필수의료 분야 의료사고 책임 부담 완화 및 의료분쟁 제도 개선에 대한 대통령의 정책 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[일간보사 36주년 특집] 필수의료 살리려면 '사법리스크 완화' 필수다</t>
+          <t>李대통령  필수의료 사고 부담, 제도적으로 보완…정부 책임 강화 검토...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>bosa.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-07-22</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3002306</t>
+          <t>https://view.asiae.co.kr/article/2026072214483414341</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-03 12:48:18.950322+00:00</t>
+          <t>2026-07-24 07:02:32.724926+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>필수의료 의사 형사 특례법이 다음 달 본회의 처리를 앞두고 있습니다. 이 법안은 손해배상금 대불 제도를 폐지하고 의료기관 개설자에게 책임보험 또는 책임공제 가입을 의무화하며, 중대 과실 없는 고위험 필수의료 사고에 대한 형사 특례를 포함하고 있습니다.</t>
+          <t>필수의료 분야에서 사고 발생 시 의료진이 감당하기 어려운 큰 손해배상 규모로 인해 사법 리스크가 높다는 점을 지적합니다. 기사는 국가가 보험료를 전액 지원하거나 보장 범위를 확대하여 의료진이 경제적 부담 없이 진료에 집중할 수 있는 환경을 조성해야 한다고 주장합니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 의료사고 관련 법안의 입법 진행 상황을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 규모가 존재하지 않아 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 필수의료 분야의 사법 리스크 완화 필요성에 대한 일반적인 논평으로, 특정 사건이나 사고를 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>필수의료 의사 형사 특례법, 내달 본회의 처리 전망</t>
+          <t>[일간보사 36주년 특집] 필수의료 살리려면 '사법리스크 완화' 필수다</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>dailypharm.com</t>
+          <t>bosa.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.dailypharm.com/user/news/337097?REFERER=NP</t>
+          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3002306</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-02 00:38:11.697512+00:00</t>
+          <t>2026-04-03 12:48:18.950322+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>국회 법사위 통과</t>
+          <t>국회 입법 논의 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>국회 법사위가 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 일부개정법률안'을 통과시켰다. 개정안은 중증·응급·분만·소아·외상 등 필수의료행위 중 발생한 중상해에 대한 의료사고 형사특례를 포함하고 있다. 이는 특정 사건이 아닌 법률 개정 소식이다.</t>
+          <t>필수의료 의사 형사 특례법이 다음 달 본회의 처리를 앞두고 있습니다. 이 법안은 손해배상금 대불 제도를 폐지하고 의료기관 개설자에게 책임보험 또는 책임공제 가입을 의무화하며, 중대 과실 없는 고위험 필수의료 사고에 대한 형사 특례를 포함하고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료사고 사건이 아닌, '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 개정안의 국회 통과 소식을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건이나 피해자가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 의료사고 관련 법안의 입법 진행 상황을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 규모가 존재하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>'의료사고 형사특례' 의료분쟁조정법, 국회 법사위 통과</t>
+          <t>필수의료 의사 형사 특례법, 내달 본회의 처리 전망</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news.koreanbar.or.kr</t>
+          <t>dailypharm.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35369</t>
+          <t>https://www.dailypharm.com/user/news/337097?REFERER=NP</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-31 12:17:46.721601+00:00</t>
+          <t>2026-04-02 00:38:11.697512+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>프랑스 의료 시스템 및 무과실 보상 제도 소개, 국내 도입 필요성 제언</t>
+          <t>국회 법사위 통과</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>이 기사는 프랑스 조스팽 전 총리가 도입한 '쿠슈네르 법'과 그 핵심인 무과실 의료사고 보상 제도(ONIAM)를 소개합니다. 의료인의 과실 여부와 관계없이 중대한 의료사고 피해를 국가가 보상하는 이 제도는 입증 부담과 시간, 비용 문제를 해결하며 사회적 연대를 기반으로 합니다. 필자는 이 제도가 우리나라 의료 시스템에도 시사하는 바가 크며 적극적인 도입을 고려할 만하다고 제언합니다.</t>
+          <t>국회 법사위가 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 일부개정법률안'을 통과시켰다. 개정안은 중증·응급·분만·소아·외상 등 필수의료행위 중 발생한 중상해에 대한 의료사고 형사특례를 포함하고 있다. 이는 특정 사건이 아닌 법률 개정 소식이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 프랑스의 무과실 의료사고 보상 제도(ONIAM)를 소개하고 국내 도입 필요성을 제언하는 칼럼으로, 특정 의료사고나 분쟁 사건을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 원고, 피고, 피해 사실, 진행 단계 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 의료사고 사건이 아닌, '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 개정안의 국회 통과 소식을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건이나 피해자가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>의료 붕괴로 향한 최대 초크(Choke) 포인트 ‘사법 리스크’</t>
+          <t>'의료사고 형사특례' 의료분쟁조정법, 국회 법사위 통과</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>medigatenews.com</t>
+          <t>news.koreanbar.or.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.medigatenews.com/news/1920811531</t>
+          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35369</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-31 00:50:18.694264+00:00</t>
+          <t>2026-03-31 12:17:46.721601+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 본회의 처리 예정</t>
+          <t>프랑스 의료 시스템 및 무과실 보상 제도 소개, 국내 도입 필요성 제언</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>필수 분야 의료사고 발생 시 의료인의 형사책임을 제한하는 의료분쟁조정법 개정안이 국회 법제사법위원회를 통과하여 본회의 처리를 앞두고 있습니다. 의료계는 환영하는 반면, 환자·시민단체는 환자의 권리 침해를 우려하며 반발하고 있습니다. 이 법안은 중대한 과실이 없고 손해배상을 이행하며 책임보험 가입 요건을 충족할 경우 의료진에 대한 기소를 제한하는 것을 골자로 합니다.</t>
+          <t>이 기사는 프랑스 조스팽 전 총리가 도입한 '쿠슈네르 법'과 그 핵심인 무과실 의료사고 보상 제도(ONIAM)를 소개합니다. 의료인의 과실 여부와 관계없이 중대한 의료사고 피해를 국가가 보상하는 이 제도는 입증 부담과 시간, 비용 문제를 해결하며 사회적 연대를 기반으로 합니다. 필자는 이 제도가 우리나라 의료 시스템에도 시사하는 바가 크며 적극적인 도입을 고려할 만하다고 제언합니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 의료사고 사건에 대한 분석이 아닌, 필수 분야 의료사고에 대한 형사책임을 제한하는 의료분쟁조정법 개정안에 대한 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 프랑스의 무과실 의료사고 보상 제도(ONIAM)를 소개하고 국내 도입 필요성을 제언하는 칼럼으로, 특정 의료사고나 분쟁 사건을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 원고, 피고, 피해 사실, 진행 단계 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[사설] 필수 분야 의료사고 시 형사책임 제한 타당하다</t>
+          <t>의료 붕괴로 향한 최대 초크(Choke) 포인트 ‘사법 리스크’</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>medigatenews.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25416130</t>
+          <t>https://www.medigatenews.com/news/1920811531</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-31 00:35:12.806801+00:00</t>
+          <t>2026-03-31 00:50:18.694264+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>국회 법사위에서 의료사고 형사면제 특례 조항 논의 중</t>
+          <t>의료분쟁조정법 개정안 국회 본회의 처리 예정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>환자단체들이 국회 법사위에 의료사고 관련 법안에 포함된 형사면제 특례 조항의 삭제를 촉구하고 있습니다. 특히 손해배상을 조건으로 한 검사의 공소제기 불가 조항을 핵심 문제로 지적하며, 이는 환자의 권리를 침해할 수 있다고 주장합니다.</t>
+          <t>필수 분야 의료사고 발생 시 의료인의 형사책임을 제한하는 의료분쟁조정법 개정안이 국회 법제사법위원회를 통과하여 본회의 처리를 앞두고 있습니다. 의료계는 환영하는 반면, 환자·시민단체는 환자의 권리 침해를 우려하며 반발하고 있습니다. 이 법안은 중대한 과실이 없고 손해배상을 이행하며 책임보험 가입 요건을 충족할 경우 의료진에 대한 기소를 제한하는 것을 골자로 합니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료사고 사건에 대한 분석이 아닌, 의료사고 관련 법안의 입법 논의 과정에서 환자단체가 특정 조항의 삭제를 촉구하는 내용입니다. 소송금융 투자 대상이 되는 구체적인 피해 사건, 피고, 손해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 의료사고 사건에 대한 분석이 아닌, 필수 분야 의료사고에 대한 형사책임을 제한하는 의료분쟁조정법 개정안에 대한 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>환자단체  의료사고 형사면제 웬말 …법사위에 특례 삭제 촉구</t>
+          <t>[사설] 필수 분야 의료사고 시 형사책임 제한 타당하다</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>yakup.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=11&amp;nid=325359</t>
+          <t>https://www.joongang.co.kr/article/25416130</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-30 12:50:30.551718+00:00</t>
+          <t>2026-03-31 00:35:12.806801+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
-      <c r="E8" t="inlineStr"/>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>국회 법사위에서 의료사고 형사면제 특례 조항 논의 중</t>
+        </is>
+      </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>강원대병원장은 의료사고 발생 시 전공의에게 과도한 책임을 묻는 현행 구조를 개선하고, 지도교수와 의료기관이 주된 책임을 져야 한다고 주장했다. 보건복지부는 수사 및 재판 과정에서 전공의의 지식 수준이 고려되며, 민사적 책임은 기관 중심으로 설계돼 있다고 설명했다. 다만 형사책임의 경우 합의금 확보를 위해 의사 개인과 의료기관이 함께 고발되는 경우가 많다고 덧붙였다.</t>
+          <t>환자단체들이 국회 법사위에 의료사고 관련 법안에 포함된 형사면제 특례 조항의 삭제를 촉구하고 있습니다. 특히 손해배상을 조건으로 한 검사의 공소제기 불가 조항을 핵심 문제로 지적하며, 이는 환자의 권리를 침해할 수 있다고 주장합니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 기사는 의료사고 발생 시 전공의 책임 경감 및 지도교수·의료기관 책임 강화에 대한 정책 제안을 다루고 있습니다. 특정 의료사고 사건이나 구체적인 피해자가 존재하지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행 등)을 충족하지 못합니다.</t>
+          <t>본 기사는 특정 의료사고 사건에 대한 분석이 아닌, 의료사고 관련 법안의 입법 논의 과정에서 환자단체가 특정 조항의 삭제를 촉구하는 내용입니다. 소송금융 투자 대상이 되는 구체적인 피해 사건, 피고, 손해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>남동우 강원대병원장  의료사고 책임, 전공의 아닌 교수·기관에 물어야...</t>
+          <t>환자단체  의료사고 형사면제 웬말 …법사위에 특례 삭제 촉구</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>medigatenews.com</t>
+          <t>yakup.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.medigatenews.com/news/2712040858</t>
+          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=11&amp;nid=325359</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-28 00:28:56.278769+00:00</t>
+          <t>2026-03-30 12:50:30.551718+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D9" t="inlineStr"/>
+      <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>이 기고문은 의료사고 피해자가 민사재판에서 7년 만에 손해배상액의 70%를 인정받았으나, 형사재판에서는 무죄가 선고된 사례를 들어 의료사고 피해자를 위한 법률의 두 가지 독소조항을 비판합니다. 형사 수사 및 재판 과정에서 확보된 증거가 민사재판에 활용될 수 있음을 언급하며, 의료사고 피해 구제의 어려움을 지적하고 있습니다.</t>
+          <t>강원대병원장은 의료사고 발생 시 전공의에게 과도한 책임을 묻는 현행 구조를 개선하고, 지도교수와 의료기관이 주된 책임을 져야 한다고 주장했다. 보건복지부는 수사 및 재판 과정에서 전공의의 지식 수준이 고려되며, 민사적 책임은 기관 중심으로 설계돼 있다고 설명했다. 다만 형사책임의 경우 합의금 확보를 위해 의사 개인과 의료기관이 함께 고발되는 경우가 많다고 덧붙였다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>기사에서 언급된 의료사고 사례는 이미 민사재판에서 승소 판결이 나왔고 형사재판도 종결된 '이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 부적합합니다. 이 기사는 특정 사건에 대한 보도라기보다는 의료사고 피해자를 위한 법률의 문제점을 지적하는 기고문입니다.</t>
+          <t>이 기사는 의료사고 발생 시 전공의 책임 경감 및 지도교수·의료기관 책임 강화에 대한 정책 제안을 다루고 있습니다. 특정 의료사고 사건이나 구체적인 피해자가 존재하지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행 등)을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[기고] 의료사고 피해자 위한 법인데, 두 가지 독소조항이 있다</t>
+          <t>남동우 강원대병원장  의료사고 책임, 전공의 아닌 교수·기관에 물어야...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>medigatenews.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/581790?ref=naver</t>
+          <t>https://www.medigatenews.com/news/2712040858</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-18 12:48:12.406398+00:00</t>
+          <t>2026-03-28 00:28:56.278769+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
-      <c r="D10" t="inlineStr"/>
-      <c r="E10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>민사재판 승소 판결 (청구액의 70% 인정), 형사재판 무죄 선고</t>
+        </is>
+      </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>필수의료 형사 특례 법안 개정안에 대해 의료계가 우려를 표하고 있습니다. 특히 외과계에서는 검찰이 기소하겠다고 마음먹으면 어떤 의료 행위든 '중대 과실'로 만들 수 있다고 보고 있으며, 대한의사협회도 해당 규정의 수정을 요구하고 있습니다.</t>
+          <t>이 기고문은 의료사고 피해자가 민사재판에서 7년 만에 손해배상액의 70%를 인정받았으나, 형사재판에서는 무죄가 선고된 사례를 들어 의료사고 피해자를 위한 법률의 두 가지 독소조항을 비판합니다. 형사 수사 및 재판 과정에서 확보된 증거가 민사재판에 활용될 수 있음을 언급하며, 의료사고 피해 구제의 어려움을 지적하고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>기사 내용은 특정 의료사고나 분쟁에 대한 것이 아니라, 필수의료 형사 특례 법안 개정에 대한 의료계의 우려를 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 피해자, 가해자, 구체적인 피해 사실, 진행 중인 소송 또는 절차가 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사에서 언급된 의료사고 사례는 이미 민사재판에서 승소 판결이 나왔고 형사재판도 종결된 '이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 부적합합니다. 이 기사는 특정 사건에 대한 보도라기보다는 의료사고 피해자를 위한 법률의 문제점을 지적하는 기고문입니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>필수의료 형사 특례라지만… 기소하려면 다 '중대 과실' 된다</t>
+          <t>[기고] 의료사고 피해자 위한 법인데, 두 가지 독소조항이 있다</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037363</t>
+          <t>https://www.naeil.com/news/read/581790?ref=naver</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-18 00:47:24.218606+00:00</t>
+          <t>2026-03-18 12:48:12.406398+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
-      <c r="E11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안에 필수의료행위 중 업무상과실치사상죄를 범한 의료인에 대한 기소 제한 규정이 포함되어 논란이 되고 있습니다. 환자단체들은 위헌 소지와 형평성 문제를 제기하며 반대하는 반면, 법무부와 복지부는 필수의료의 공익성과 본질적 위험성을 고려할 때 문제가 없다는 입장입니다. 일부 환자단체는 신속한 보상과 공정한 심의위원회 구성을 전제로 기소권 제한에 긍정적인 입장을 보이기도 했습니다.</t>
+          <t>필수의료 형사 특례 법안 개정안에 대해 의료계가 우려를 표하고 있습니다. 특히 외과계에서는 검찰이 기소하겠다고 마음먹으면 어떤 의료 행위든 '중대 과실'로 만들 수 있다고 보고 있으며, 대한의사협회도 해당 규정의 수정을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고나 피해자 집단에 대한 소송금융 투자 기회를 다루는 것이 아니라, 필수의료 사고에 대한 의료인의 형사책임을 제한하는 법안 개정 논의를 다루고 있습니다. 특정 피고, 명확한 피해 규모, 또는 소송으로 이어질 구체적인 사건이 부재하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사 내용은 특정 의료사고나 분쟁에 대한 것이 아니라, 필수의료 형사 특례 법안 개정에 대한 의료계의 우려를 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 피해자, 가해자, 구체적인 피해 사실, 진행 중인 소송 또는 절차가 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>환자단체 '형사 특례' 반대하지만…법무부  교통사고, 필수의료사고와...</t>
+          <t>필수의료 형사 특례라지만… 기소하려면 다 '중대 과실' 된다</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>medigatenews.com</t>
+          <t>docdocdoc.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.medigatenews.com/news/3136888160</t>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037363</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-16 12:46:47.154422+00:00</t>
+          <t>2026-03-18 00:47:24.218606+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>드라마 내 의료사고 소송 진행 중</t>
+          <t>의료분쟁조정법 개정안 국회 보건복지위원회 통과, 입법 논의 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>드라마 '신이랑 법률사무소'의 줄거리 중 하나로, 이강풍의 사망에 이르게 한 의료사고를 둘러싼 소송이 진행 중이다. 피고인 의사 이정석은 승소를 위해 상대편 변호사를 매수하는 등 부정한 방법을 사용하고 있다.</t>
+          <t>의료분쟁조정법 개정안에 필수의료행위 중 업무상과실치사상죄를 범한 의료인에 대한 기소 제한 규정이 포함되어 논란이 되고 있습니다. 환자단체들은 위헌 소지와 형평성 문제를 제기하며 반대하는 반면, 법무부와 복지부는 필수의료의 공익성과 본질적 위험성을 고려할 때 문제가 없다는 입장입니다. 일부 환자단체는 신속한 보상과 공정한 심의위원회 구성을 전제로 기소권 제한에 긍정적인 입장을 보이기도 했습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 사건이 아닌 드라마 '신이랑 법률사무소'의 줄거리를 설명하고 있습니다. 소송금융은 실제 법적 분쟁에 투자하므로, 가상의 사건은 투자 대상이 될 수 없습니다.</t>
+          <t>이 기사는 특정 의료사고나 피해자 집단에 대한 소송금융 투자 기회를 다루는 것이 아니라, 필수의료 사고에 대한 의료인의 형사책임을 제한하는 법안 개정 논의를 다루고 있습니다. 특정 피고, 명확한 피해 규모, 또는 소송으로 이어질 구체적인 사건이 부재하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명 (이강풍)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>김경남,  그러면 더 좋고 …'신이랑 법률사무소' 첫 회부터 강렬한 반전</t>
+          <t>환자단체 '형사 특례' 반대하지만…법무부  교통사고, 필수의료사고와...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>medigatenews.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16004804</t>
+          <t>https://www.medigatenews.com/news/3136888160</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-15 00:37:20.994456+00:00</t>
+          <t>2026-03-16 12:46:47.154422+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>병원과 의사</t>
+          <t>의사 이정석</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>드라마 속 첫 재판 진행 중</t>
+          <t>드라마 내 의료사고 소송 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>SBS 금토드라마 '신이랑 법률사무소'의 첫 방송 리뷰 기사입니다. 귀신 보는 변호사 신이랑이 망자의 억울함을 풀어주는 내용을 다루며, 극 중 의료과실로 사망한 망자의 사건을 맡아 병원과 의사를 상대로 소송을 제기하는 줄거리가 소개되었습니다.</t>
+          <t>드라마 '신이랑 법률사무소'의 줄거리 중 하나로, 이강풍의 사망에 이르게 한 의료사고를 둘러싼 소송이 진행 중이다. 피고인 의사 이정석은 승소를 위해 상대편 변호사를 매수하는 등 부정한 방법을 사용하고 있다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>본 기사는 실제 사건이 아닌 드라마 '신이랑 법률사무소'의 줄거리와 시청률을 다루고 있습니다. 기사 내에서 언급된 의료사고 소송은 드라마의 가상 설정이므로, 실제 소송금융 투자 대상에 해당하지 않습니다.</t>
+          <t>제공된 기사는 실제 사건이 아닌 드라마 '신이랑 법률사무소'의 줄거리를 설명하고 있습니다. 소송금융은 실제 법적 분쟁에 투자하므로, 가상의 사건은 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (이강풍)</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>유연석, 첫 방송부터 제대로 신들렸다..전국 6.3% 출발 ('신이랑 법률사...</t>
+          <t>김경남,  그러면 더 좋고 …'신이랑 법률사무소' 첫 회부터 강렬한 반전</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112760315</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16004804</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-14 00:42:28.072238+00:00</t>
+          <t>2026-03-15 00:37:20.994456+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>청일병원</t>
+          <t>병원과 의사</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>변호사가 사건을 맡아 법정 절차 진행 중</t>
+          <t>드라마 속 첫 재판 진행 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>SBS 새 금토드라마 '신이랑 법률사무소'의 첫 방송 줄거리로, 귀신 보는 변호사 신이랑이 청일병원 의료사고로 사망한 이강풍 귀신의 억울함을 풀어주기 위해 변호를 맡는 내용입니다. 드라마 속 가상의 사건으로, 실제 소송금융 투자 대상이 아닙니다.</t>
+          <t>SBS 금토드라마 '신이랑 법률사무소'의 첫 방송 리뷰 기사입니다. 귀신 보는 변호사 신이랑이 망자의 억울함을 풀어주는 내용을 다루며, 극 중 의료과실로 사망한 망자의 사건을 맡아 병원과 의사를 상대로 소송을 제기하는 줄거리가 소개되었습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 드라마 '신이랑 법률사무소'의 첫 방송 줄거리 요약입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 드라마 내용은 투자 대상에 해당하지 않습니다.</t>
+          <t>본 기사는 실제 사건이 아닌 드라마 '신이랑 법률사무소'의 줄거리와 시청률을 다루고 있습니다. 기사 내에서 언급된 의료사고 소송은 드라마의 가상 설정이므로, 실제 소송금융 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>'첫방' 유연석, 귀신 보는 변호사 됐다…허성태에 빙의→법정서 난동 (...</t>
+          <t>유연석, 첫 방송부터 제대로 신들렸다..전국 6.3% 출발 ('신이랑 법률사...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/broadcast/article/1012959/</t>
+          <t>http://www.osen.co.kr/article/G1112760315</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-14 00:32:15.674895+00:00</t>
+          <t>2026-03-14 00:42:28.072238+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
-      <c r="D15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>청일병원</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>국회 복지위 법안 통과</t>
+          <t>변호사가 사건을 맡아 법정 절차 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>국립의전원 설립 법안과 의료사고 발생 시 손해배상 책임보험 등으로 보상이 이뤄지면 의료인을 기소할 수 없도록 하는 법안(중과실 예외)이 국회 보건복지위원회를 통과했습니다. 이와 함께 환자 권리 보장을 강화하는 환자기본법 제정안도 의결되었습니다.</t>
+          <t>SBS 새 금토드라마 '신이랑 법률사무소'의 첫 방송 줄거리로, 귀신 보는 변호사 신이랑이 청일병원 의료사고로 사망한 이강풍 귀신의 억울함을 풀어주기 위해 변호를 맡는 내용입니다. 드라마 속 가상의 사건으로, 실제 소송금융 투자 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 의료사고 사건에 대한 보도가 아닌, 의료사고 관련 법안의 국회 상임위원회 통과 소식입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건이나 당사자가 특정되지 않아 투자 적합성이 낮습니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 드라마 '신이랑 법률사무소'의 첫 방송 줄거리 요약입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 드라마 내용은 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>국립의전원 설립 법안 복지위 통과…의료사고 공소 제한도 의결</t>
+          <t>'첫방' 유연석, 귀신 보는 변호사 됐다…허성태에 빙의→법정서 난동 (...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000297340?division=NAVER</t>
+          <t>https://www.tvreport.co.kr/broadcast/article/1012959/</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-13 12:26:09.555324+00:00</t>
+          <t>2026-03-14 00:32:15.674895+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>의료사고피해구제 및 의료분쟁 조정 등에 관한 법률 개정안 국회 복지위 통과</t>
+          <t>국회 복지위 법안 통과</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회에서 의료사고 발생 시 의료인에 대한 형사기소를 제한하는 내용을 포함한 '의료사고피해구제 및 의료분쟁 조정 등에 관한 법률' 일부개정안이 통과되었다. 이 법안은 소비자 및 환자 단체의 반대에도 불구하고 통과되었으며, 향후 의료분쟁 해결의 법적 틀에 영향을 미칠 것으로 보인다.</t>
+          <t>국립의전원 설립 법안과 의료사고 발생 시 손해배상 책임보험 등으로 보상이 이뤄지면 의료인을 기소할 수 없도록 하는 법안(중과실 예외)이 국회 보건복지위원회를 통과했습니다. 이와 함께 환자 권리 보장을 강화하는 환자기본법 제정안도 의결되었습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 의료사고 사건이 아닌, 의료사고 관련 법률 개정안의 국회 상임위원회 통과 소식을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 중인 분쟁이 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 의료사고 사건에 대한 보도가 아닌, 의료사고 관련 법안의 국회 상임위원회 통과 소식입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건이나 당사자가 특정되지 않아 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>국립의전원법·의료사고구제법 등 복지위 통과</t>
+          <t>국립의전원 설립 법안 복지위 통과…의료사고 공소 제한도 의결</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934642</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000297340?division=NAVER</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-13 12:19:12.397299+00:00</t>
+          <t>2026-03-13 12:26:09.555324+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
-      <c r="D17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회 법안소위 통과, 환자단체 기자회견 개최</t>
+          <t>의료사고피해구제 및 의료분쟁 조정 등에 관한 법률 개정안 국회 복지위 통과</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>환자 및 소비자 단체들이 국회 보건복지위원회 법안소위를 통과한 '의료사고 형사처벌 특례' 추진에 반대하며 기자회견을 개최했다. 이들은 의료공백 재발 방지와 환자 피해 구제를 촉구하고 있으며, 해당 법안이 통과될 경우 의료사고 피해자들의 구제 길이 막힐 것을 우려하고 있다.</t>
+          <t>국회 보건복지위원회에서 의료사고 발생 시 의료인에 대한 형사기소를 제한하는 내용을 포함한 '의료사고피해구제 및 의료분쟁 조정 등에 관한 법률' 일부개정안이 통과되었다. 이 법안은 소비자 및 환자 단체의 반대에도 불구하고 통과되었으며, 향후 의료분쟁 해결의 법적 틀에 영향을 미칠 것으로 보인다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고로 인한 피해 구제 소송이 아닌, 의료사고 형사처벌 특례 법안 추진에 대한 환자단체들의 반대 입장을 다루고 있습니다. 소송금융은 특정 사건의 소송 비용을 지원하는 것이므로, 현재로서는 직접적인 투자 대상이 되는 구체적인 소송 사건이 존재하지 않습니다. (부적합 조건: 특정 사건 부재)</t>
+          <t>해당 기사는 특정 의료사고 사건이 아닌, 의료사고 관련 법률 개정안의 국회 상임위원회 통과 소식을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 중인 분쟁이 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>환자 피해 구제 되나? 의료사고 형사특례 '공소제기 불가' 논란</t>
+          <t>국립의전원법·의료사고구제법 등 복지위 통과</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>newsclaim.co.kr</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3057809</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934642</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-13 12:17:59.499602+00:00</t>
+          <t>2026-03-13 12:19:12.397299+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 법안소위 통과</t>
+          <t>국회 보건복지위원회 법안소위 통과, 환자단체 기자회견 개최</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>필수의료 분야에서 발생한 의료사고에 대해 특정 요건을 충족할 경우 형사기소를 제한하는 내용의 의료분쟁조정법 개정안이 국회 법안심사소위원회를 통과했다. 중대한 과실이 없는 필수의료행위 관련 의료사고의 경우 손해배상금 전액 지급 시 공소 제기를 제한하는 내용 등이 포함되었다. 한편, 의료계는 성분명 처방 의무화 법안에 반대하는 궐기대회를 열었으나 해당 법안은 계류되었다.</t>
+          <t>환자 및 소비자 단체들이 국회 보건복지위원회 법안소위를 통과한 '의료사고 형사처벌 특례' 추진에 반대하며 기자회견을 개최했다. 이들은 의료공백 재발 방지와 환자 피해 구제를 촉구하고 있으며, 해당 법안이 통과될 경우 의료사고 피해자들의 구제 길이 막힐 것을 우려하고 있다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 사건이 아닌, 필수의료 분야 의료사고의 형사책임을 완화하는 법안의 국회 통과 소식을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 피해 규모가 특정되지 않아 투자 적합성이 낮습니다.</t>
+          <t>이 기사는 특정 의료사고로 인한 피해 구제 소송이 아닌, 의료사고 형사처벌 특례 법안 추진에 대한 환자단체들의 반대 입장을 다루고 있습니다. 소송금융은 특정 사건의 소송 비용을 지원하는 것이므로, 현재로서는 직접적인 투자 대상이 되는 구체적인 소송 사건이 존재하지 않습니다. (부적합 조건: 특정 사건 부재)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>필수의료 의료사고 형사기소 제한 법안, 국회 법안소위 통과</t>
+          <t>환자 피해 구제 되나? 의료사고 형사특례 '공소제기 불가' 논란</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>newsclaim.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065601184893826</t>
+          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3057809</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-12 13:00:46.389277+00:00</t>
+          <t>2026-03-13 12:17:59.499602+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
-      <c r="D19" t="inlineStr"/>
-      <c r="E19" t="inlineStr"/>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>의료분쟁조정법 개정안 국회 법안소위 통과</t>
+        </is>
+      </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>이 기사는 의료사고로 인한 의료진의 사법 리스크 증가와 이로 인한 의료 현장 이탈 현상을 다룹니다. 특히 형사 소송을 통한 합의가 줄어들면서 민사소송의 부담이 커지고 있다는 점을 지적하며, 의료 분쟁 해결 방식의 변화에 대한 일반적인 논의를 제시합니다.</t>
+          <t>필수의료 분야에서 발생한 의료사고에 대해 특정 요건을 충족할 경우 형사기소를 제한하는 내용의 의료분쟁조정법 개정안이 국회 법안심사소위원회를 통과했다. 중대한 과실이 없는 필수의료행위 관련 의료사고의 경우 손해배상금 전액 지급 시 공소 제기를 제한하는 내용 등이 포함되었다. 한편, 의료계는 성분명 처방 의무화 법안에 반대하는 궐기대회를 열었으나 해당 법안은 계류되었다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고나 피해자를 다루는 것이 아니라, 의료 현장의 사법 리스크와 의료진의 부담 증가라는 일반적인 현상을 설명하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 특정 피고, 피해 규모, 집단적 피해 여부 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고 사건이 아닌, 필수의료 분야 의료사고의 형사책임을 완화하는 법안의 국회 통과 소식을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 피해 규모가 특정되지 않아 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>의료현장 떠나는 이유…의료진 옥죄는 '사법 리스크' [의료사고 그 후③...</t>
+          <t>필수의료 의료사고 형사기소 제한 법안, 국회 법안소위 통과</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1619551/?sc=Naver</t>
+          <t>https://mdtoday.co.kr/news/view/1065601184893826</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-12 00:38:00.853220+00:00</t>
+          <t>2026-03-12 13:00:46.389277+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
-      <c r="E20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr">
         <is>
-          <t>대한산부인과의사회는 의료사고에 대한 법적 부담과 낮은 수가로 인해 산부인과 전문의가 감소하고 고위험 산모 진료가 어려워지는 현실을 지적했습니다. 의사들은 돈보다 감옥에 갈까 두려워한다고 밝히며, 의료사고처리 특례법 제정 및 수가 현실화 등 제도 개선을 촉구하고 있습니다.</t>
+          <t>이 기사는 의료사고로 인한 의료진의 사법 리스크 증가와 이로 인한 의료 현장 이탈 현상을 다룹니다. 특히 형사 소송을 통한 합의가 줄어들면서 민사소송의 부담이 커지고 있다는 점을 지적하며, 의료 분쟁 해결 방식의 변화에 대한 일반적인 논의를 제시합니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>기사는 산부인과 의사들의 의료사고에 대한 두려움과 이로 인한 전문의 감소라는 시스템적 문제를 다루고 있습니다. 특정 의료사고나 피해자 집단, 명확한 소송 상대방이 존재하지 않아 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>이 기사는 특정 의료사고나 피해자를 다루는 것이 아니라, 의료 현장의 사법 리스크와 의료진의 부담 증가라는 일반적인 현상을 설명하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 특정 피고, 피해 규모, 집단적 피해 여부 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>산부인과 의사들 “돈 못 버는 건 괜찮다, 감옥 갈까 무서운 것”</t>
+          <t>의료현장 떠나는 이유…의료진 옥죄는 '사법 리스크' [의료사고 그 후③...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>health.chosun.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://health.chosun.com/site/data/html_dir/2026/03/10/2026031003812.html</t>
+          <t>https://www.dailian.co.kr/news/view/1619551/?sc=Naver</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-11 00:48:43.707019+00:00</t>
+          <t>2026-03-12 00:38:00.853220+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
-      <c r="D21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>분만 인프라 붕괴 현상 심화</t>
+          <t>산부인과 의사협회 차원의 제도 개선 요구 및 정책 논의 진행 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>대한민국 분만 인프라가 의료사고 배상금 등 소송 부담과 저수가 문제로 붕괴 위기에 처했다는 내용입니다. 산부인과 의사들이 수십억 원에 달하는 배상금과 24시간 응급대기 부담으로 분만을 기피하고 있으며, 저출산으로 인한 분만 건수 감소와 고위험 분만 증가가 상황을 악화시키고 있습니다.</t>
+          <t>대한산부인과의사회는 의료사고에 대한 법적 부담과 낮은 수가로 인해 산부인과 전문의가 감소하고 고위험 산모 진료가 어려워지는 현실을 지적했습니다. 의사들은 돈보다 감옥에 갈까 두려워한다고 밝히며, 의료사고처리 특례법 제정 및 수가 현실화 등 제도 개선을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>본 기사는 특정 가해자가 다수의 피해자에게 집단적 손해를 입힌 사건이 아닌, 산부인과 의사들이 의료사고 소송 부담으로 인해 분만을 기피하는 현상과 그 원인을 다루고 있습니다. 소송금융 투자 대상으로서의 명확한 피고와 집단적 피해가 부재합니다.</t>
+          <t>기사는 산부인과 의사들의 의료사고에 대한 두려움과 이로 인한 전문의 감소라는 시스템적 문제를 다루고 있습니다. 특정 의료사고나 피해자 집단, 명확한 소송 상대방이 존재하지 않아 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>대한민국 분만 인프라 붕괴, 골든타임 놓쳤다</t>
+          <t>산부인과 의사들 “돈 못 버는 건 괜찮다, 감옥 갈까 무서운 것”</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>health.chosun.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934546</t>
+          <t>https://health.chosun.com/site/data/html_dir/2026/03/10/2026031003812.html</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-11 00:40:30.429128+00:00</t>
+          <t>2026-03-11 00:48:43.707019+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
-      <c r="D22" t="inlineStr"/>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>의료사고 관련 법안 발의 추진 단계</t>
+          <t>분만 인프라 붕괴 현상 심화</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>의료사고 발생 시 의료인에게 '설명의무'를 부여하는 법안이 추진 중이다. 또한, 중과실 없는 필수의료행위 중 의료사고로 업무상과실치사상죄가 발생하더라도 의료인 또는 의료기관이 환자에게 손해 전액을 배상할 경우 공소를 제기할 수 없도록 하는 내용도 포함되어 필수의료 보호를 목표로 한다.</t>
+          <t>대한민국 분만 인프라가 의료사고 배상금 등 소송 부담과 저수가 문제로 붕괴 위기에 처했다는 내용입니다. 산부인과 의사들이 수십억 원에 달하는 배상금과 24시간 응급대기 부담으로 분만을 기피하고 있으며, 저출산으로 인한 분만 건수 감소와 고위험 분만 증가가 상황을 악화시키고 있습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>이 기사는 의료사고 발생 시 의료인의 설명의무 부여 및 필수의료행위 관련 형사처벌 면제에 대한 '법안 발의 추진'을 다루고 있습니다. 특정 사건이나 구체적인 피해자가 존재하지 않아 적합 조건에 해당하는 사항이 없으며, 소송금융 투자 대상이 될 수 있는 실제 분쟁이 아닙니다.</t>
+          <t>본 기사는 특정 가해자가 다수의 피해자에게 집단적 손해를 입힌 사건이 아닌, 산부인과 의사들이 의료사고 소송 부담으로 인해 분만을 기피하는 현상과 그 원인을 다루고 있습니다. 소송금융 투자 대상으로서의 명확한 피고와 집단적 피해가 부재합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>의료사고 발생 시 의료인 '설명의무' 부여 추진</t>
+          <t>대한민국 분만 인프라 붕괴, 골든타임 놓쳤다</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3036899</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934546</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-04 01:33:12.498779+00:00</t>
+          <t>2026-03-11 00:40:30.429128+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>의료사고</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
+          <t>의료사고 관련 법안 발의 추진 단계</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>의료사고 발생 시 의료인에게 '설명의무'를 부여하는 법안이 추진 중이다. 또한, 중과실 없는 필수의료행위 중 의료사고로 업무상과실치사상죄가 발생하더라도 의료인 또는 의료기관이 환자에게 손해 전액을 배상할 경우 공소를 제기할 수 없도록 하는 내용도 포함되어 필수의료 보호를 목표로 한다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>이 기사는 의료사고 발생 시 의료인의 설명의무 부여 및 필수의료행위 관련 형사처벌 면제에 대한 '법안 발의 추진'을 다루고 있습니다. 특정 사건이나 구체적인 피해자가 존재하지 않아 적합 조건에 해당하는 사항이 없으며, 소송금융 투자 대상이 될 수 있는 실제 분쟁이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>의료사고 발생 시 의료인 '설명의무' 부여 추진</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>docdocdoc.co.kr</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3036899</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:33:12.498779+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>의료사고</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr"/>
+      <c r="E24" t="inlineStr">
+        <is>
           <t>의료분쟁조정법 개정안 국회 발의</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
+      <c r="F24" t="inlineStr">
         <is>
           <t>한국환자단체연합회는 국회에 발의된 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 개정안에 대해 필수의료 기피 해소라는 취지에는 공감하지만, 지나친 특례 규정이 환자에게 불리하게 작용할 수 있다는 우려를 표명했습니다. 이는 특정 의료사고 사건이 아닌, 법률 개정안에 대한 정책적 논의를 다루는 기사입니다.</t>
         </is>
       </c>
-      <c r="G23" t="inlineStr">
+      <c r="G24" t="inlineStr">
         <is>
           <t>본 기사는 특정 의료사고 사건이 아닌, 의료사고 관련 법률 개정안에 대한 환자단체의 의견을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J23" t="inlineStr">
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
         <is>
           <t>환자단체  의료사고 수사·형사특례 최소화해야</t>
         </is>
       </c>
-      <c r="K23" t="inlineStr">
+      <c r="K24" t="inlineStr">
         <is>
           <t>monews.co.kr</t>
         </is>
       </c>
-      <c r="L23" t="inlineStr">
+      <c r="L24" t="inlineStr">
         <is>
           <t>2026-02-19</t>
         </is>
       </c>
-      <c r="M23" t="inlineStr">
+      <c r="M24" t="inlineStr">
         <is>
           <t>https://www.monews.co.kr/news/articleView.html?idxno=409728</t>
         </is>
       </c>
-      <c r="N23" t="inlineStr">
+      <c r="N24" t="inlineStr">
         <is>
           <t>2026-02-22 00:17:40.995544+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N23"/>
+  <autoFilter ref="A1:N24"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>