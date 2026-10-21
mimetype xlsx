--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$108</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$109</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N108"/>
+  <dimension ref="A1:N109"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="38" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="9" customWidth="1" min="8" max="8"/>
     <col width="28" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -537,7138 +537,7202 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 시행 예정</t>
+          <t>의료분쟁조정법 개정안 시행령 마련 논의 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>내년 5월 시행 예정인 의료분쟁조정법 개정안에 따라 중대한 과실이 아닌 필수의료 행위 중 발생한 의료사고는 손해배상이 완료되면 기소를 제한할 수 있게 된다. 또한 복지부 산하 의료사고심의위원회가 형사사건을 사전 심의하게 된다.</t>
+          <t>의료분쟁조정법 개정안이 의료인의 형사책임 부담을 완화하려 하지만, '고위험 필수의료행위' 범위와 '12대 중대한 과실' 판단 기준의 불명확성 등 법률 자체의 구조적 문제로 인해 시행령만으로는 한계가 있다는 지적입니다. 이 법이 오히려 방어진료를 부추기고 사법적 불확실성을 야기할 수 있다는 우려가 제기되며, 시행 전 법률 자체의 재검토가 필요하다는 내용입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 의료사고나 분쟁에 대한 내용이 아닌, 의료분쟁조정법 개정안 시행 예정에 대한 보도입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 책임 소재 등이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 의료분쟁조정법 개정안의 한계와 문제점을 지적하는 칼럼입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 사실이 존재하지 않아 적합 조건(상대방 책임 명확성, 상대방 자력, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>고위험 산모·신생아 의료체계 전면 개편… 응급 전원·이송 국가 책임...</t>
+          <t>“의료분쟁, 시행령만 잘 만들면 해결된다”는 착각</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>rapportian.com</t>
+          <t>medigatenews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.rapportian.com/news/articleView.html?idxno=236434</t>
+          <t>https://www.medigatenews.com/news/1681110525</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-28 07:02:22.390500+00:00</t>
+          <t>2026-09-03 07:01:35.300814+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>의료분쟁조정법 개정안 시행 예정</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>신경외과가 높은 노동 강도와 의료소송 부담으로 인해 젊은 의사들의 기피 현상이 심화되고 있으며, 이는 응급의료의 최전선을 지탱하는 데 어려움을 초래하고 있습니다. 최순규 회장은 형사면책 및 수가 개선 없이는 신경외과의 미래가 없다고 지적했습니다.</t>
+          <t>내년 5월 시행 예정인 의료분쟁조정법 개정안에 따라 중대한 과실이 아닌 필수의료 행위 중 발생한 의료사고는 손해배상이 완료되면 기소를 제한할 수 있게 된다. 또한 복지부 산하 의료사고심의위원회가 형사사건을 사전 심의하게 된다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>본 기사는 신경외과의 의료소송 부담 등 시스템적 문제를 다루고 있어, 특정 피해자와 명확한 상대방이 존재하는 소송금융 투자 대상 사건으로 보기 어렵습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>해당 기사는 특정 의료사고나 분쟁에 대한 내용이 아닌, 의료분쟁조정법 개정안 시행 예정에 대한 보도입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 책임 소재 등이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>무너지는 신경외과… '형사면책·수가개선' 없인 미래 없다</t>
+          <t>고위험 산모·신생아 의료체계 전면 개편… 응급 전원·이송 국가 책임...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>bokuennews.com</t>
+          <t>rapportian.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.bokuennews.com/news/article.html?no=276246</t>
+          <t>https://www.rapportian.com/news/articleView.html?idxno=236434</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-06 00:43:34.786935+00:00</t>
+          <t>2026-05-28 07:02:22.390500+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>아시아·태평양 췌장·담도 전문가들이 난치암 해법을 모색하는 심포지엄을 개최합니다. 이 자리에서 췌장·담도 분야의 의료소송 부담이 전문의 양성을 어렵게 하여 인력 부족이 심화되고 있다는 문제가 제기되었습니다.</t>
+          <t>신경외과가 높은 노동 강도와 의료소송 부담으로 인해 젊은 의사들의 기피 현상이 심화되고 있으며, 이는 응급의료의 최전선을 지탱하는 데 어려움을 초래하고 있습니다. 최순규 회장은 형사면책 및 수가 개선 없이는 신경외과의 미래가 없다고 지적했습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 사건이나 피해자를 다루는 것이 아니라, 췌장·담도 분야의 의료소송 부담으로 인한 전문의 부족이라는 일반적인 현상에 대해 언급하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 특정 가능한 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 신경외과의 의료소송 부담 등 시스템적 문제를 다루고 있어, 특정 피해자와 명확한 상대방이 존재하는 소송금융 투자 대상 사건으로 보기 어렵습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>아·태 췌장·담도 전문가 '난치암' 해법 모색한다</t>
+          <t>무너지는 신경외과… '형사면책·수가개선' 없인 미래 없다</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>bokuennews.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241531</t>
+          <t>http://www.bokuennews.com/news/article.html?no=276246</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-05 12:33:13.723165+00:00</t>
+          <t>2026-04-06 00:43:34.786935+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
-      <c r="D5" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>기내 응급상황 시 '닥터콜'에 응한 의료진이 환자를 살리는 기적을 만들지만, 현행 '선한 사마리아인 법'의 불명확한 기준과 제한적인 면책 범위로 인해 법적 책임에 대한 우려를 안고 있다. 의료계는 이러한 법적 보호 미비가 구조 행위를 위축시킬 수 있다고 지적하며 제도 개선을 요구하고 있다.</t>
+          <t>아시아·태평양 췌장·담도 전문가들이 난치암 해법을 모색하는 심포지엄을 개최합니다. 이 자리에서 췌장·담도 분야의 의료소송 부담이 전문의 양성을 어렵게 하여 인력 부족이 심화되고 있다는 문제가 제기되었습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건의 피해자가 명확한 상대방에게 손해배상을 청구하는 상황이 아닌, '선한 사마리아인 법'의 한계로 인해 의료진이 겪는 법적 책임 부담이라는 시스템적 문제를 다루고 있다. 소송금융 투자 대상으로서의 명확한 원고-피고 관계 및 구체적인 피해 금액이 특정되지 않아 적합도가 낮다.</t>
+          <t>이 기사는 특정 의료사고 사건이나 피해자를 다루는 것이 아니라, 췌장·담도 분야의 의료소송 부담으로 인한 전문의 부족이라는 일반적인 현상에 대해 언급하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 특정 가능한 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>비행기 안, 의사 7명이 달려들어 살린 '기적'... 그들이라고 두려움이 없...</t>
+          <t>아·태 췌장·담도 전문가 '난치암' 해법 모색한다</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604020636384673</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241531</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-04 00:36:10.095217+00:00</t>
+          <t>2026-04-05 12:33:13.723165+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>의료소송 제도 개선 논의 중</t>
+          <t>법적 보호 미비에 대한 사회적 논의 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>이주영 의원은 의료소송의 전문성과 신뢰성 확보를 위해 '자문 인증의 제도' 도입을 주장하며, 의료 판단과 사법적 판단 간의 간극을 줄일 필요성을 강조했습니다. 기사는 최근 26주 미숙아 뇌성마비 3억 배상 판결 사례를 언급하며 의료계의 좌절감을 전하고, 의료자문 시스템의 한계와 개선 방안에 초점을 맞추고 있습니다.</t>
+          <t>기내 응급상황 시 '닥터콜'에 응한 의료진이 환자를 살리는 기적을 만들지만, 현행 '선한 사마리아인 법'의 불명확한 기준과 제한적인 면책 범위로 인해 법적 책임에 대한 우려를 안고 있다. 의료계는 이러한 법적 보호 미비가 구조 행위를 위축시킬 수 있다고 지적하며 제도 개선을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건에 대한 것이 아니라 의료소송 시스템의 구조적 문제와 개선 방안을 논의하는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 특정되지 않아 투자 적합성이 낮습니다. (적합 조건 1개 이하, 기타 투자 어려운 이유 있음)</t>
+          <t>본 기사는 특정 사건의 피해자가 명확한 상대방에게 손해배상을 청구하는 상황이 아닌, '선한 사마리아인 법'의 한계로 인해 의료진이 겪는 법적 책임 부담이라는 시스템적 문제를 다루고 있다. 소송금융 투자 대상으로서의 명확한 원고-피고 관계 및 구체적인 피해 금액이 특정되지 않아 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>이주영 의원  의료는 과정이 중요…법적 의료자문, 해법은 자문 인증의...</t>
+          <t>비행기 안, 의사 7명이 달려들어 살린 '기적'... 그들이라고 두려움이 없...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>k-health.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.k-health.com/news/articleView.html?idxno=91270</t>
+          <t>http://www.fnnews.com/news/202604020636384673</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-03 13:02:54.565707+00:00</t>
+          <t>2026-04-04 00:36:10.095217+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E7" t="inlineStr"/>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>의료소송 제도 개선 논의 중</t>
+        </is>
+      </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>팝아티스트 낸시랭이 맹장 수술을 위해 입원한 과정에서 혈관이 잘 잡히지 않아 한 시간 넘게 고통을 겪었다고 SNS를 통해 밝혔다. 여러 의료진이 시도했음에도 어려움을 겪었으며, 이로 인해 수술이 지연되었다.</t>
+          <t>이주영 의원은 의료소송의 전문성과 신뢰성 확보를 위해 '자문 인증의 제도' 도입을 주장하며, 의료 판단과 사법적 판단 간의 간극을 줄일 필요성을 강조했습니다. 기사는 최근 26주 미숙아 뇌성마비 3억 배상 판결 사례를 언급하며 의료계의 좌절감을 전하고, 의료자문 시스템의 한계와 개선 방안에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사 내용은 팝아티스트 낸시랭의 개인적인 의료 경험으로, 혈관을 찾기 어려워 고통받았다는 내용이다. 이는 의료 과실로 인한 명확한 책임 소재나 대규모 피해로 보기 어렵고, 소송금융 투자에 적합한 대규모 손해배상 가능성이 낮다. (적합 조건 1개 이하)</t>
+          <t>이 기사는 특정 소송 사건에 대한 것이 아니라 의료소송 시스템의 구조적 문제와 개선 방안을 논의하는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 특정되지 않아 투자 적합성이 낮습니다. (적합 조건 1개 이하, 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>낸시랭, 전신 마취 후 수술 근황.. 혈관 안 잡혀 매우 고통</t>
+          <t>이주영 의원  의료는 과정이 중요…법적 의료자문, 해법은 자문 인증의...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>k-health.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112773518</t>
+          <t>http://www.k-health.com/news/articleView.html?idxno=91270</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-03 13:02:08.842932+00:00</t>
+          <t>2026-04-03 13:02:54.565707+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
-      <c r="D8" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>광주광역시가 '응급실 뺑뺑이'를 줄이기 위해 시작한 응급환자 이송체계 혁신 시범사업이 시행 한 달 만에 응급환자가 제때 치료받지 못한 사례 0건을 기록하며 긍정적인 평가를 받고 있습니다. '원스톱 응급의료 플랫폼'과 '이송병원 결정위원회'를 통해 병원 수용 여부를 실시간으로 공유하며 환자 이송 효율을 높였습니다. 다만, 의료계에서는 내부 과밀화 및 의료진의 사법 리스크 우려도 제기되고 있습니다.</t>
+          <t>팝아티스트 낸시랭이 맹장 수술을 위해 입원한 과정에서 혈관이 잘 잡히지 않아 한 시간 넘게 고통을 겪었다고 SNS를 통해 밝혔다. 여러 의료진이 시도했음에도 어려움을 겪었으며, 이로 인해 수술이 지연되었다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>해당 기사는 '응급실 뺑뺑이'를 성공적으로 예방한 광주시의 시범사업을 다루고 있으며, 지난 한 달간 응급환자가 제때 치료받지 못한 사례가 0건이라고 명시하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 피해자, 상대방, 구체적인 피해 규모가 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 내용은 팝아티스트 낸시랭의 개인적인 의료 경험으로, 혈관을 찾기 어려워 고통받았다는 내용이다. 이는 의료 과실로 인한 명확한 책임 소재나 대규모 피해로 보기 어렵고, 소송금융 투자에 적합한 대규모 손해배상 가능성이 낮다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>‘응급실 뺑뺑이’ 한 달간 한 건도 없었다…광주의 실험</t>
+          <t>낸시랭, 전신 마취 후 수술 근황.. 혈관 안 잡혀 매우 고통</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25417109</t>
+          <t>http://www.osen.co.kr/article/G1112773518</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-02 13:05:30.088550+00:00</t>
+          <t>2026-04-03 13:02:08.842932+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
-      <c r="E9" t="inlineStr"/>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>응급환자 이송체계 혁신 시범사업 진행 중</t>
+        </is>
+      </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>국제 학술대회 참석을 위해 필리핀으로 향하던 비행기에서 한국 의사 7명이 심정지 위기에 놓인 외국인 여성을 살린 사연이 전해졌습니다. 환자는 마닐라 도착 후 현지 의료진에게 인계되어 가족에게 돌아갔습니다. 이와 관련하여 의사들은 선의의 응급처치에 대한 법적 보호가 미흡하여 사후 민사 소송 등 법적 책임 문제가 발생할 수 있다는 제도적 한계를 지적했습니다.</t>
+          <t>광주광역시가 '응급실 뺑뺑이'를 줄이기 위해 시작한 응급환자 이송체계 혁신 시범사업이 시행 한 달 만에 응급환자가 제때 치료받지 못한 사례 0건을 기록하며 긍정적인 평가를 받고 있습니다. '원스톱 응급의료 플랫폼'과 '이송병원 결정위원회'를 통해 병원 수용 여부를 실시간으로 공유하며 환자 이송 효율을 높였습니다. 다만, 의료계에서는 내부 과밀화 및 의료진의 사법 리스크 우려도 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>본 기사는 비행 중 발생한 응급 상황에서 의사들의 영웅적인 대처를 다루며, 의료진이 선의의 응급처치 시 겪을 수 있는 법적 책임 문제와 제도적 한계를 지적하고 있습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확', '피해 규모', '집단적 피해' 등의 적합 조건이 충족되지 않으며, 특정 피해자가 손해배상을 청구하는 사건이 아닙니다. 따라서 소송금융 투자 기회로 보기 어렵습니다.</t>
+          <t>해당 기사는 '응급실 뺑뺑이'를 성공적으로 예방한 광주시의 시범사업을 다루고 있으며, 지난 한 달간 응급환자가 제때 치료받지 못한 사례가 0건이라고 명시하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 피해자, 상대방, 구체적인 피해 규모가 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>학술대회 향하던 韓 의사 7명… 비행기 ‘닥터콜’에 뛰쳐나가 환자 살...</t>
+          <t>‘응급실 뺑뺑이’ 한 달간 한 건도 없었다…광주의 실험</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>health.chosun.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://health.chosun.com/site/data/html_dir/2026/04/02/2026040203815.html</t>
+          <t>https://www.joongang.co.kr/article/25417109</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-02 12:54:02.753794+00:00</t>
+          <t>2026-04-02 13:05:30.088550+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
-      <c r="D10" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D10" t="inlineStr"/>
+      <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>한의사의 레이저, 마취제 사용 등 무면허 의료행위 논란과 관련하여, 복지부의 감경 처분에 불복하여 제기된 소송이 대법원 판례의 영향을 받았다는 내용이다. 이는 한의사의 의료행위 범위에 대한 법적 해석과 행정처분의 적법성을 다투는 사건으로 보인다.</t>
+          <t>국제 학술대회 참석을 위해 필리핀으로 향하던 비행기에서 한국 의사 7명이 심정지 위기에 놓인 외국인 여성을 살린 사연이 전해졌습니다. 환자는 마닐라 도착 후 현지 의료진에게 인계되어 가족에게 돌아갔습니다. 이와 관련하여 의사들은 선의의 응급처치에 대한 법적 보호가 미흡하여 사후 민사 소송 등 법적 책임 문제가 발생할 수 있다는 제도적 한계를 지적했습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 기사는 한의사의 무면허 의료행위 범위와 관련한 행정처분 소송에 대한 것으로, 대규모 피해자 집단이나 명확한 피고의 배상 책임이 불분명하다. 소송금융의 주요 투자 대상인 집단적 피해나 큰 규모의 손해배상 청구 사건으로 보기 어렵다.</t>
+          <t>본 기사는 비행 중 발생한 응급 상황에서 의사들의 영웅적인 대처를 다루며, 의료진이 선의의 응급처치 시 겪을 수 있는 법적 책임 문제와 제도적 한계를 지적하고 있습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확', '피해 규모', '집단적 피해' 등의 적합 조건이 충족되지 않으며, 특정 피해자가 손해배상을 청구하는 사건이 아닙니다. 따라서 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>레이저부터 마취제까지…'불법' 판례에도 오락가락 '한의사 무면허 행위...</t>
+          <t>학술대회 향하던 韓 의사 7명… 비행기 ‘닥터콜’에 뛰쳐나가 환자 살...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>health.chosun.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037891</t>
+          <t>https://health.chosun.com/site/data/html_dir/2026/04/02/2026040203815.html</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-02 00:43:44.724021+00:00</t>
+          <t>2026-04-02 12:54:02.753794+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
-      <c r="D11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>불가항력 의료사고 보상제도 확대 정책 발표</t>
+          <t>대법원 판례에 영향을 받은 행정처분 관련 소송 진행 또는 판결</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>이형훈 보건복지부 제2차관은 불가항력 의료사고 보상제도의 범위를 분만 중 사고에서 '고위험 필수의료행위'까지 확대하여 국가의 책임을 강화할 것이라고 밝혔습니다. 이는 신약 개발 투자 및 필수의료 지원과 함께 보건의료 시스템 개선을 위한 정책 방향의 일환입니다.</t>
+          <t>한의사의 레이저, 마취제 사용 등 무면허 의료행위 논란과 관련하여, 복지부의 감경 처분에 불복하여 제기된 소송이 대법원 판례의 영향을 받았다는 내용이다. 이는 한의사의 의료행위 범위에 대한 법적 해석과 행정처분의 적법성을 다투는 사건으로 보인다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건의 발생이나 특정 주체의 잘못을 다루는 것이 아니라, 보건복지부의 정책 발표에 관한 내용입니다. 불가항력 의료사고 보상제도 확대는 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등을 충족하는 특정 소송 대상을 제시하지 않습니다.</t>
+          <t>이 기사는 한의사의 무면허 의료행위 범위와 관련한 행정처분 소송에 대한 것으로, 대규모 피해자 집단이나 명확한 피고의 배상 책임이 불분명하다. 소송금융의 주요 투자 대상인 집단적 피해나 큰 규모의 손해배상 청구 사건으로 보기 어렵다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[인터뷰]이형훈 차관  약가개편, '복제약' 중심 구조 깨는 신약개발 기...</t>
+          <t>레이저부터 마취제까지…'불법' 판례에도 오락가락 '한의사 무면허 행위...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>docdocdoc.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/bio/welfare-medical/6122249</t>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037891</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-02 00:37:32.966486+00:00</t>
+          <t>2026-04-02 00:43:44.724021+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
-      <c r="D12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>대법원 판결 확정 후 손해배상금 수령</t>
+          <t>불가항력 의료사고 보상제도 확대 정책 발표</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>이 기사는 비영리내국법인이 의료사고 관련 손해배상소송에서 대법원 판결 확정 후 수령한 배상금이 수익사업 소득에 해당하는지 여부를 다루고 있습니다. 이는 이미 종결된 소송의 세금 처리 문제에 대한 법적 해석을 논하는 내용입니다.</t>
+          <t>이형훈 보건복지부 제2차관은 불가항력 의료사고 보상제도의 범위를 분만 중 사고에서 '고위험 필수의료행위'까지 확대하여 국가의 책임을 강화할 것이라고 밝혔습니다. 이는 신약 개발 투자 및 필수의료 지원과 함께 보건의료 시스템 개선을 위한 정책 방향의 일환입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>기사는 손해배상소송의 대법원 판결이 확정된 후 수령한 배상금의 세금 처리 문제를 다루고 있습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 소송금융 투자 대상으로서의 신규 분쟁이 아닙니다.</t>
+          <t>본 기사는 특정 사건의 발생이나 특정 주체의 잘못을 다루는 것이 아니라, 보건복지부의 정책 발표에 관한 내용입니다. 불가항력 의료사고 보상제도 확대는 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등을 충족하는 특정 소송 대상을 제시하지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>하자 손배금은 수익사업 소득?</t>
+          <t>[인터뷰]이형훈 차관  약가개편, '복제약' 중심 구조 깨는 신약개발 기...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>arunews.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.arunews.com/news/articleView.html?idxno=60861</t>
+          <t>https://www.news1.kr/bio/welfare-medical/6122249</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-01 12:47:26.659005+00:00</t>
+          <t>2026-04-02 00:37:32.966486+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr"/>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>협회 조직 개편 논의 중</t>
+          <t>대법원 판결 확정 후 손해배상금 수령</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>대한치과의사협회 김민겸 당선인 인수위가 3만 회원을 위한 조직 혁신에 착수하며, 기업형 불법 덤핑치과 및 사무장 치과에 법적으로 대응하고 회원들의 의료 분쟁, 노무, 행정 규제 고충을 돕기 위한 '법무ㆍ회원지원국' 신설을 추진합니다. 또한 치과계 대국민 이미지 개선을 위한 '미디어팀'도 신설할 계획입니다.</t>
+          <t>이 기사는 비영리내국법인이 의료사고 관련 손해배상소송에서 대법원 판결 확정 후 수령한 배상금이 수익사업 소득에 해당하는지 여부를 다루고 있습니다. 이는 이미 종결된 소송의 세금 처리 문제에 대한 법적 해석을 논하는 내용입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>본 기사는 대한치과의사협회의 조직 개편 및 법무지원국 신설 계획에 대한 내용으로, 특정 피해 사건이나 소송금융 투자 대상이 될 만한 구체적인 분쟁을 다루고 있지 않습니다. 따라서 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 손해배상소송의 대법원 판결이 확정된 후 수령한 배상금의 세금 처리 문제를 다루고 있습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 소송금융 투자 대상으로서의 신규 분쟁이 아닙니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>대한치과의사협회 김민겸 당선인 인수위, 법무지원국ㆍ미디어팀 신설 등...</t>
+          <t>하자 손배금은 수익사업 소득?</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>newsmp.com</t>
+          <t>arunews.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.newsmp.com/news/articleView.html?idxno=252441</t>
+          <t>https://www.arunews.com/news/articleView.html?idxno=60861</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-31 13:04:35.366579+00:00</t>
+          <t>2026-04-01 12:47:26.659005+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 논의 및 반발</t>
+          <t>협회 조직 개편 논의 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안에 대해 응급의학 의사들이 강력히 반발하고 있다. 개정안은 형사 면책을 조건으로 책임보험이나 공제 가입을 의무화하고 손해배상 이행을 강제하는 구조를 포함하고 있어, 의사들은 이를 '강제적 배상 합의'로 보고 거부하고 있다.</t>
+          <t>대한치과의사협회 김민겸 당선인 인수위가 3만 회원을 위한 조직 혁신에 착수하며, 기업형 불법 덤핑치과 및 사무장 치과에 법적으로 대응하고 회원들의 의료 분쟁, 노무, 행정 규제 고충을 돕기 위한 '법무ㆍ회원지원국' 신설을 추진합니다. 또한 치과계 대국민 이미지 개선을 위한 '미디어팀'도 신설할 계획입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, '의료분쟁조정법 개정안'에 대한 의료계의 반발을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 피해 규모, 소송 상대방이 존재하지 않으므로 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 대한치과의사협회의 조직 개편 및 법무지원국 신설 계획에 대한 내용으로, 특정 피해 사건이나 소송금융 투자 대상이 될 만한 구체적인 분쟁을 다루고 있지 않습니다. 따라서 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안…응급의학 의사들 반발</t>
+          <t>대한치과의사협회 김민겸 당선인 인수위, 법무지원국ㆍ미디어팀 신설 등...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>newsmp.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=935165</t>
+          <t>http://www.newsmp.com/news/articleView.html?idxno=252441</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-31 13:01:36.052185+00:00</t>
+          <t>2026-03-31 13:04:35.366579+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회에서 의료분쟁조정법 개정안 의결</t>
+          <t>의료분쟁조정법 개정안 논의 및 반발</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회에서 의료사고 발생 시 손해배상으로 형사처벌을 면제하는 내용의 '의료분쟁조정법' 개정안이 의결되었습니다. 이 기사는 특정 의료사고 사건이 아닌, 관련 법률 개정 논의 현황을 보도하고 있습니다.</t>
+          <t>의료분쟁조정법 개정안에 대해 응급의학 의사들이 강력히 반발하고 있다. 개정안은 형사 면책을 조건으로 책임보험이나 공제 가입을 의무화하고 손해배상 이행을 강제하는 구조를 포함하고 있어, 의사들은 이를 '강제적 배상 합의'로 보고 거부하고 있다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 의료사고 사건이 아닌, 의료분쟁조정법 개정안에 대한 국회 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, '의료분쟁조정법 개정안'에 대한 의료계의 반발을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 피해 규모, 소송 상대방이 존재하지 않으므로 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>[현장]  의료사고, 손해배상하면 형사처벌 면제?…위헌조항 삭제해야</t>
+          <t>의료분쟁조정법 개정안…응급의학 의사들 반발</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1627133/?sc=Naver</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=935165</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-30 12:17:59.361314+00:00</t>
+          <t>2026-03-31 13:01:36.052185+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
-      <c r="D16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>의료사고 관련 법률 개정 요구 시위</t>
+          <t>국회 보건복지위원회에서 의료분쟁조정법 개정안 의결</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>환자·소비자단체들이 국회 앞에서 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률'의 일부 개정법률안 중 의료사고 형사특례 조항의 위헌 소지를 주장하며 삭제를 요구했습니다. 이는 특정 의료사고에 대한 소송이 아닌, 의료사고 관련 법률 및 제도 개선을 위한 입법 촉구 활동입니다.</t>
+          <t>국회 보건복지위원회에서 의료사고 발생 시 손해배상으로 형사처벌을 면제하는 내용의 '의료분쟁조정법' 개정안이 의결되었습니다. 이 기사는 특정 의료사고 사건이 아닌, 관련 법률 개정 논의 현황을 보도하고 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 피해에 대한 손해배상 소송이 아닌, 의료사고 관련 법률 개정을 요구하는 환자·소비자단체의 입법 활동에 대한 내용입니다. 소송금융은 특정 사건의 손해배상 청구를 지원하는 것이 주 목적이므로, 입법 개선 요구는 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>해당 기사는 특정 의료사고 사건이 아닌, 의료분쟁조정법 개정안에 대한 국회 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>환자단체,  의료사고 형사특례 위헌 소지…관련 조항 삭제해야</t>
+          <t>[현장]  의료사고, 손해배상하면 형사처벌 면제?…위헌조항 삭제해야</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>bizwnews.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.bizwnews.com/news/articleView.html?idxno=131584</t>
+          <t>https://www.dailian.co.kr/news/view/1627133/?sc=Naver</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-30 12:17:26.375953+00:00</t>
+          <t>2026-03-30 12:17:59.361314+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>국회 법제사법위원회 법률 심의 예정, 소비자 단체 기자회견</t>
+          <t>의료사고 관련 법률 개정 요구 시위</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>소비자시민모임, 한국소비자연맹, 한국환자단체연합회 등 소비자 단체들이 국회 앞에서 기자회견을 열고 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률'의 특정 조항 삭제를 촉구했습니다. 이들은 환자 동의 없는 형사처벌 면제 조항이 의료소비자의 권리를 침해한다고 주장하며, 국회 법제사법위원회에서 해당 법안이 심의될 예정입니다.</t>
+          <t>환자·소비자단체들이 국회 앞에서 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률'의 일부 개정법률안 중 의료사고 형사특례 조항의 위헌 소지를 주장하며 삭제를 요구했습니다. 이는 특정 의료사고에 대한 소송이 아닌, 의료사고 관련 법률 및 제도 개선을 위한 입법 촉구 활동입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 피해에 대한 손해배상 소송이 아닌, '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률'의 특정 조항 삭제를 요구하는 소비자 단체들의 입법 활동에 관한 것입니다. 소송금융은 통상적으로 특정 사건의 금전적 손해배상 청구를 지원하므로, 입법 관련 활동은 투자 대상으로서의 적합성이 낮습니다. 특정 피고나 구체적인 피해 규모가 명확하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고 피해에 대한 손해배상 소송이 아닌, 의료사고 관련 법률 개정을 요구하는 환자·소비자단체의 입법 활동에 대한 내용입니다. 소송금융은 특정 사건의 손해배상 청구를 지원하는 것이 주 목적이므로, 입법 개선 요구는 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>의료사고, 환자 동의 없는 '형사처벌 면제'?…의료소비자들  조항 삭제...</t>
+          <t>환자단체,  의료사고 형사특례 위헌 소지…관련 조항 삭제해야</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>koreahealthlog.com</t>
+          <t>bizwnews.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.koreahealthlog.com/news/articleView.html?idxno=56486</t>
+          <t>http://www.bizwnews.com/news/articleView.html?idxno=131584</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-30 12:16:55.338821+00:00</t>
+          <t>2026-03-30 12:17:26.375953+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>국회 법제사법위원회 법안 심의 예정</t>
+          <t>국회 법제사법위원회 법률 심의 예정, 소비자 단체 기자회견</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>소비자시민모임, 한국소비자연맹, 한국환자단체연합회 등 시민단체들이 국회 법제사법위원회 심의를 앞둔 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 일부개정법률안 중 '의료사고 형사면제 특례' 조항에 대해 위헌 소지가 있다며 삭제를 요구했습니다. 이들은 국회 앞에서 공동 입장을 발표하며 반대 의견을 표명했습니다.</t>
+          <t>소비자시민모임, 한국소비자연맹, 한국환자단체연합회 등 소비자 단체들이 국회 앞에서 기자회견을 열고 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률'의 특정 조항 삭제를 촉구했습니다. 이들은 환자 동의 없는 형사처벌 면제 조항이 의료소비자의 권리를 침해한다고 주장하며, 국회 법제사법위원회에서 해당 법안이 심의될 예정입니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고로 인한 피해 구제 소송이 아닌, '의료사고 형사면제 특례'를 담은 법률 개정안에 대한 시민단체들의 반대 의견 표명입니다. 소송금융은 실제 발생한 피해에 대한 법적 분쟁을 지원하는 것이므로, 입법 과정에 대한 논의는 투자 대상에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고 피해에 대한 손해배상 소송이 아닌, '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률'의 특정 조항 삭제를 요구하는 소비자 단체들의 입법 활동에 관한 것입니다. 소송금융은 통상적으로 특정 사건의 금전적 손해배상 청구를 지원하므로, 입법 관련 활동은 투자 대상으로서의 적합성이 낮습니다. 특정 피고나 구체적인 피해 규모가 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>의료사고 형사면제 특례 위헌 소지 …법사위에 삭제 요구</t>
+          <t>의료사고, 환자 동의 없는 '형사처벌 면제'?…의료소비자들  조항 삭제...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>medipana.com</t>
+          <t>koreahealthlog.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.medipana.com/news/articleView.html?idxno=408946</t>
+          <t>https://www.koreahealthlog.com/news/articleView.html?idxno=56486</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-30 12:16:34.640567+00:00</t>
+          <t>2026-03-30 12:16:55.338821+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>항소심 판결 확정 (보험사 패소)</t>
+          <t>국회 법제사법위원회 법안 심의 예정</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>입원환자가 간병인의 부주의로 낙상하여 사망하자, 보험사가 병원을 상대로 구상금 청구 소송을 제기했습니다. 1심에서는 병원의 책임이 일부 인정되었으나, 항소심에서는 병원과 간병인 간 직접 고용관계가 없고 병원이 낙상 예방 조치를 다했다고 보아 병원의 책임을 부정했습니다. 보험사가 상소하지 않아 항소심 판결이 확정되었습니다.</t>
+          <t>소비자시민모임, 한국소비자연맹, 한국환자단체연합회 등 시민단체들이 국회 법제사법위원회 심의를 앞둔 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률' 일부개정법률안 중 '의료사고 형사면제 특례' 조항에 대해 위헌 소지가 있다며 삭제를 요구했습니다. 이들은 국회 앞에서 공동 입장을 발표하며 반대 의견을 표명했습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건에 해당합니다. 보험사가 병원을 상대로 제기한 구상금 청구 소송의 항소심 판결이 확정되어 병원의 책임이 부정되었으므로, 새로운 소송금융 투자 기회가 없습니다.</t>
+          <t>이 기사는 특정 의료사고로 인한 피해 구제 소송이 아닌, '의료사고 형사면제 특례'를 담은 법률 개정안에 대한 시민단체들의 반대 의견 표명입니다. 소송금융은 실제 발생한 피해에 대한 법적 분쟁을 지원하는 것이므로, 입법 과정에 대한 논의는 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>969만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>낙상 보험금 지급한 보험사, 병원 상대 '구상금' 소송 결과는?</t>
+          <t>의료사고 형사면제 특례 위헌 소지 …법사위에 삭제 요구</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>doctorsnews.co.kr</t>
+          <t>medipana.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163893</t>
+          <t>https://www.medipana.com/news/articleView.html?idxno=408946</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-29 12:48:32.475152+00:00</t>
+          <t>2026-03-30 12:16:34.640567+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr"/>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>B병원</t>
+        </is>
+      </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 법사위 심사 중</t>
+          <t>항소심 판결 확정 (보험사 패소)</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>의료사고에 대한 의사의 형사 부담을 완화하는 내용을 담은 의료분쟁조정법 개정안이 국회 보건복지위원회를 통과하여 법사위 심사를 앞두고 있습니다. 정부와 의료계는 필수의료 붕괴를 막기 위한 조치로 환영하는 반면, 법조계와 환자단체는 책임 약화 및 환자 권리 침해를 우려하며 '중대한 과실' 개념의 실효성 등에 대한 논쟁이 지속되고 있습니다.</t>
+          <t>입원환자가 간병인의 부주의로 낙상하여 사망하자, 보험사가 병원을 상대로 구상금 청구 소송을 제기했습니다. 1심에서는 병원의 책임이 일부 인정되었으나, 항소심에서는 병원과 간병인 간 직접 고용관계가 없고 병원이 낙상 예방 조치를 다했다고 보아 병원의 책임을 부정했습니다. 보험사가 상소하지 않아 항소심 판결이 확정되었습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고나 피해자를 다루는 것이 아닌, 의료분쟁조정법 개정안에 대한 입법 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 되는 '상대방 책임', '집단적 피해', '피해 규모', '증거 확보' 등의 적합 조건에 해당하지 않습니다.</t>
+          <t>부적합 조건: 이미 종결된 사건에 해당합니다. 보험사가 병원을 상대로 제기한 구상금 청구 소송의 항소심 판결이 확정되어 병원의 책임이 부정되었으므로, 새로운 소송금융 투자 기회가 없습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>969만원</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>'법사위 문턱' 의료분쟁조정법, 평가 '극과 극' 나뉘는 이유?</t>
+          <t>낙상 보험금 지급한 보험사, 병원 상대 '구상금' 소송 결과는?</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163875</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163893</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-27 12:18:18.515257+00:00</t>
+          <t>2026-03-29 12:48:32.475152+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
-      <c r="D21" t="inlineStr"/>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회에서 의료분쟁조정법 개정안 대안 통과 논의 중</t>
+          <t>의료분쟁조정법 개정안 국회 법사위 심사 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회에서 의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안 대안이 통과되며 의료인의 형사기소 제한에 대한 논란이 일고 있습니다. 정부는 필수의료 붕괴 방지를 주장하는 반면, 환자 인권 침해 우려도 제기되고 있습니다.</t>
+          <t>의료사고에 대한 의사의 형사 부담을 완화하는 내용을 담은 의료분쟁조정법 개정안이 국회 보건복지위원회를 통과하여 법사위 심사를 앞두고 있습니다. 정부와 의료계는 필수의료 붕괴를 막기 위한 조치로 환영하는 반면, 법조계와 환자단체는 책임 약화 및 환자 권리 침해를 우려하며 '중대한 과실' 개념의 실효성 등에 대한 논쟁이 지속되고 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 사건이나 집단적 피해 사례를 다루는 것이 아니라, 의료인의 형사기소 제한에 대한 입법 논의 과정을 보도하고 있습니다. 따라서 상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 해당하는 구체적인 사건이 존재하지 않아 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 의료사고나 피해자를 다루는 것이 아닌, 의료분쟁조정법 개정안에 대한 입법 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 되는 '상대방 책임', '집단적 피해', '피해 규모', '증거 확보' 등의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>필수의료 지켜야  vs  환자 인권 침해 …의료인 형사기소 제한 논란</t>
+          <t>'법사위 문턱' 의료분쟁조정법, 평가 '극과 극' 나뉘는 이유?</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=367195</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163875</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-26 12:24:06.579319+00:00</t>
+          <t>2026-03-27 12:18:18.515257+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C22" t="inlineStr"/>
+      <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>의료사고 특례법 국회 입법 절차 진행 중, 시민단체 반대 기자회견 개최</t>
+          <t>국회 보건복지위원회에서 의료분쟁조정법 개정안 대안 통과 논의 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>경제정의실천시민연합(경실련)이 의료사고 발생 시 의료인의 형사기소를 제한하는 특례법 개정안이 위헌 소지가 있다며 국회에 입법 중단을 촉구했다. 환자가 사망하거나 중상해를 입은 경우에도 손해배상이 이뤄지면 형사기소를 제한하는 것이 환자의 기본권을 침해하고 피해자 보호에 역행한다고 지적했다. 경실련은 국회 보건복지위원회에서 의결된 해당 개정안의 전면 재검토와 국가 책임의 공적 배상체계 마련을 요구했다.</t>
+          <t>국회 보건복지위원회에서 의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안 대안이 통과되며 의료인의 형사기소 제한에 대한 논란이 일고 있습니다. 정부는 필수의료 붕괴 방지를 주장하는 반면, 환자 인권 침해 우려도 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 피해 사건이 아닌, 의료인의 형사기소를 제한하는 특례법 제정 반대 운동에 관한 내용입니다. 소송금융은 통상적으로 특정 피해 사건의 손해배상 소송을 지원하므로, 현재 단계에서는 투자 대상으로서의 적합성이 낮습니다. (적합 조건 불충족: 특정 사건 및 상대방 부재, 피해 규모 미상)</t>
+          <t>이 기사는 특정 의료사고 사건이나 집단적 피해 사례를 다루는 것이 아니라, 의료인의 형사기소 제한에 대한 입법 논의 과정을 보도하고 있습니다. 따라서 상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 해당하는 구체적인 사건이 존재하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>경실련  환자 사망에도 형사기소 제한은 위헌…입법 중단해야</t>
+          <t>필수의료 지켜야  vs  환자 인권 침해 …의료인 형사기소 제한 논란</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260325_0003563706</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=367195</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-26 00:14:32.968837+00:00</t>
+          <t>2026-03-26 12:24:06.579319+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr"/>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>국회</t>
+        </is>
+      </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회 통과, 경실련의 법안 처리 중단 촉구 기자회견</t>
+          <t>의료사고 특례법 국회 입법 절차 진행 중, 시민단체 반대 기자회견 개최</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>경실련은 환자의 사망이나 중상해가 발생한 의료사고에도 의료인의 형사기소를 제한하는 '의료사고 피해구제 및 의료분쟁조정 등에 관한 법률 개정안'에 대해 환자 인권 침해 및 위헌성을 지적하며 처리 중단을 촉구했다. 이 개정안은 고위험 필수의료행위로 인한 업무상과실치사상죄 발생 시 형 감면 및 손해배상 시 공소 제기 불허를 골자로 한다. 경실련은 법안의 전면 재검토와 공적배상체계 마련을 요구했다.</t>
+          <t>경제정의실천시민연합(경실련)이 의료사고 발생 시 의료인의 형사기소를 제한하는 특례법 개정안이 위헌 소지가 있다며 국회에 입법 중단을 촉구했다. 환자가 사망하거나 중상해를 입은 경우에도 손해배상이 이뤄지면 형사기소를 제한하는 것이 환자의 기본권을 침해하고 피해자 보호에 역행한다고 지적했다. 경실련은 국회 보건복지위원회에서 의결된 해당 개정안의 전면 재검토와 국가 책임의 공적 배상체계 마련을 요구했다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 피해에 대한 소송이 아닌, 의료인의 형사기소를 제한하는 법안의 입법 절차와 이에 대한 시민단체의 반대 의견을 다루고 있다. 소송금융은 특정 피해자와 상대방이 명확한 법적 분쟁에 투자하는 것이 일반적이나, 본 사건은 현재 입법 단계의 정책 논의에 해당하여 투자 대상으로서의 구체적인 소송이 부재하다. 따라서 적합 조건에 해당하지 않으며, 소송금융 투자에 적합한 구체적인 사건으로 보기 어렵다.</t>
+          <t>이 기사는 특정 의료사고 피해 사건이 아닌, 의료인의 형사기소를 제한하는 특례법 제정 반대 운동에 관한 내용입니다. 소송금융은 통상적으로 특정 피해 사건의 손해배상 소송을 지원하므로, 현재 단계에서는 투자 대상으로서의 적합성이 낮습니다. (적합 조건 불충족: 특정 사건 및 상대방 부재, 피해 규모 미상)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>환자 '사망' 사고에도 의료인 형사기소 제한은 인권침해</t>
+          <t>경실련  환자 사망에도 형사기소 제한은 위헌…입법 중단해야</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260325112100530?input=1195m</t>
+          <t>https://www.newsis.com/view/NISX20260325_0003563706</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-25 12:50:12.508641+00:00</t>
+          <t>2026-03-26 00:14:32.968837+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 논의 및 경실련 중단 촉구</t>
+          <t>국회 보건복지위원회 통과, 경실련의 법안 처리 중단 촉구 기자회견</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>경실련은 의료분쟁조정법 개정안이 '대불제 폐지'와 '수사심의위 도입'을 통해 피해자 보호에 역행한다며 중단을 촉구했다. 환자 사망 시 배상해도 면책될 수 있다는 우려를 표하며, 국회 복지위의 밀실 입법을 전면 재검토해야 한다고 주장했다.</t>
+          <t>경실련은 환자의 사망이나 중상해가 발생한 의료사고에도 의료인의 형사기소를 제한하는 '의료사고 피해구제 및 의료분쟁조정 등에 관한 법률 개정안'에 대해 환자 인권 침해 및 위헌성을 지적하며 처리 중단을 촉구했다. 이 개정안은 고위험 필수의료행위로 인한 업무상과실치사상죄 발생 시 형 감면 및 손해배상 시 공소 제기 불허를 골자로 한다. 경실련은 법안의 전면 재검토와 공적배상체계 마련을 요구했다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고나 피해자 집단에 대한 소송이 아닌, 의료분쟁조정법 개정안에 대한 입법 논의와 시민단체의 반대 운동을 다루고 있습니다. 따라서 소송금융 투자를 위한 명확한 상대방 책임(적합 조건 1), 구체적인 집단적 피해(적합 조건 3), 또는 피해 규모(적합 조건 4)가 특정되지 않아 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 의료사고 피해에 대한 소송이 아닌, 의료인의 형사기소를 제한하는 법안의 입법 절차와 이에 대한 시민단체의 반대 의견을 다루고 있다. 소송금융은 특정 피해자와 상대방이 명확한 법적 분쟁에 투자하는 것이 일반적이나, 본 사건은 현재 입법 단계의 정책 논의에 해당하여 투자 대상으로서의 구체적인 소송이 부재하다. 따라서 적합 조건에 해당하지 않으며, 소송금융 투자에 적합한 구체적인 사건으로 보기 어렵다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>환자 사망해도 배상하면 면책? …경실련, 의료분쟁조정법 중단 촉구</t>
+          <t>환자 '사망' 사고에도 의료인 형사기소 제한은 인권침해</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6113416</t>
+          <t>https://www.yna.co.kr/view/AKR20260325112100530?input=1195m</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-25 12:18:30.084538+00:00</t>
+          <t>2026-03-25 12:50:12.508641+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
-      <c r="D25" t="inlineStr"/>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>의료사고 관련 법률 개정안 논의 중</t>
+          <t>의료분쟁조정법 개정안 국회 논의 및 경실련 중단 촉구</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>경실련은 의료사고 피해구제 및 의료분쟁조정 등에 관한 법률 개정안의 졸속 처리를 즉각 중단하라고 요구했습니다. 경실련은 해당 개정안이 의료인의 형사처벌을 면책하고 기소를 제한하여 의료사고 피해자의 권리를 침해할 수 있다고 주장하며 위헌 소지를 제기했습니다. 이는 특정 의료사고 사건이 아닌, 의료사고 관련 법률 개정안에 대한 시민단체의 반대 입장 표명입니다.</t>
+          <t>경실련은 의료분쟁조정법 개정안이 '대불제 폐지'와 '수사심의위 도입'을 통해 피해자 보호에 역행한다며 중단을 촉구했다. 환자 사망 시 배상해도 면책될 수 있다는 우려를 표하며, 국회 복지위의 밀실 입법을 전면 재검토해야 한다고 주장했다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 피해에 대한 소송이 아닌, 의료사고 관련 법률 개정안에 대한 시민단체의 반대 입장을 다루고 있습니다. 소송금융은 특정 법적 분쟁의 원고를 지원하는 것이 목적이므로, 입법 과정에 대한 논의는 투자 대상에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고나 피해자 집단에 대한 소송이 아닌, 의료분쟁조정법 개정안에 대한 입법 논의와 시민단체의 반대 운동을 다루고 있습니다. 따라서 소송금융 투자를 위한 명확한 상대방 책임(적합 조건 1), 구체적인 집단적 피해(적합 조건 3), 또는 피해 규모(적합 조건 4)가 특정되지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>경실련  의료사고 면책은 위헌… 기소제한 법안 중단</t>
+          <t>환자 사망해도 배상하면 면책? …경실련, 의료분쟁조정법 중단 촉구</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>newsclaim.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3058949</t>
+          <t>https://www.news1.kr/society/incident-accident/6113416</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-25 12:15:24.145513+00:00</t>
+          <t>2026-03-25 12:18:30.084538+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
-      <c r="E26" t="inlineStr"/>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>의료사고 관련 법률 개정안 논의 중</t>
+        </is>
+      </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>기사는 불가항력적 의료사고에도 마취통증의학과 전문의가 형사·민사 소송의 공동 피소 대상이 되는 관행을 지적합니다. 또한 분만 및 제왕절개 포괄수가제로 인해 마취 전문의 고용 시 적자가 발생하여 전문의 부족 현상이 심화되고 있음을 다룹니다.</t>
+          <t>경실련은 의료사고 피해구제 및 의료분쟁조정 등에 관한 법률 개정안의 졸속 처리를 즉각 중단하라고 요구했습니다. 경실련은 해당 개정안이 의료인의 형사처벌을 면책하고 기소를 제한하여 의료사고 피해자의 권리를 침해할 수 있다고 주장하며 위헌 소지를 제기했습니다. 이는 특정 의료사고 사건이 아닌, 의료사고 관련 법률 개정안에 대한 시민단체의 반대 입장 표명입니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>기사는 의료 전문가들이 겪는 시스템적 문제와 관행에 대한 내용으로, 특정 가해자와 피해자가 명확한 소송 사건이 아닙니다. 소송금융의 일반적인 투자 대상인 집단 피해자나 명확한 피고가 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고 피해에 대한 소송이 아닌, 의료사고 관련 법률 개정안에 대한 시민단체의 반대 입장을 다루고 있습니다. 소송금융은 특정 법적 분쟁의 원고를 지원하는 것이 목적이므로, 입법 과정에 대한 논의는 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>[명의] 박상준 연세세브란스 마취통증의학과 교수 ① 비만약·고령화 시...</t>
+          <t>경실련  의료사고 면책은 위헌… 기소제한 법안 중단</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>womaneconomy.co.kr</t>
+          <t>newsclaim.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.womaneconomy.co.kr/news/articleView.html?idxno=251416</t>
+          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3058949</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-23 13:04:56.538900+00:00</t>
+          <t>2026-03-25 12:15:24.145513+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr">
         <is>
-          <t>제공된 기사는 의료행위 시 설명의무 위반으로 환자에게 손해가 발생했을 경우 민사상 손해배상 책임 및 형사상 업무상 과실치상 책임이 인정될 수 있다는 일반적인 법률 내용을 설명하고 있습니다. 특정 사건이나 피해 사례에 대한 정보는 포함하고 있지 않습니다.</t>
+          <t>기사는 불가항력적 의료사고에도 마취통증의학과 전문의가 형사·민사 소송의 공동 피소 대상이 되는 관행을 지적합니다. 또한 분만 및 제왕절개 포괄수가제로 인해 마취 전문의 고용 시 적자가 발생하여 전문의 부족 현상이 심화되고 있음을 다룹니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 사건에 대한 보도가 아닌, 의료행위 설명의무 위반에 따른 법적 책임에 대한 일반적인 법률 설명입니다. 소송금융 투자 검토를 위한 구체적인 사건 정보(피해자, 상대방, 피해 규모, 진행 단계 등)가 전혀 없어 투자 적합도를 판단할 수 없습니다.</t>
+          <t>기사는 의료 전문가들이 겪는 시스템적 문제와 관행에 대한 내용으로, 특정 가해자와 피해자가 명확한 소송 사건이 아닙니다. 소송금융의 일반적인 투자 대상인 집단 피해자나 명확한 피고가 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>법과 사람 사이②</t>
+          <t>[명의] 박상준 연세세브란스 마취통증의학과 교수 ① 비만약·고령화 시...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>akomnews.com</t>
+          <t>womaneconomy.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.akomnews.com/bbs/board.php?bo_table=news&amp;wr_id=66658</t>
+          <t>https://www.womaneconomy.co.kr/news/articleView.html?idxno=251416</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-23 12:54:02.121043+00:00</t>
+          <t>2026-03-23 13:04:56.538900+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
-      <c r="D28" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D28" t="inlineStr"/>
+      <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr">
         <is>
-          <t>제약사 영업사원으로부터 뒷돈을 받은 의사 A씨에게 내려진 의사면허 자격정지 4개월 처분이 정당하다는 법원 판결이 나왔습니다. A씨는 2016년 9월부터 2017년 7월까지 10회에 걸쳐 980만원을 받은 혐의로 2024년 11월 유죄가 확정되었으며, 법원은 그의 자격정지 처분 취소 소송을 기각했습니다.</t>
+          <t>제공된 기사는 의료행위 시 설명의무 위반으로 환자에게 손해가 발생했을 경우 민사상 손해배상 책임 및 형사상 업무상 과실치상 책임이 인정될 수 있다는 일반적인 법률 내용을 설명하고 있습니다. 특정 사건이나 피해 사례에 대한 정보는 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>의사 A씨의 의료법 위반 유죄가 확정되고 자격정지 처분이 정당하다는 법원 판결이 나왔으므로 상대방의 책임은 명확합니다 (적합 조건 1, 5). 그러나 기사는 의사의 징계 및 형사 처벌 과정에 초점을 맞추고 있으며, 해당 의사의 행위로 인해 피해를 입은 환자 등 구체적인 피해자나 그들의 피해 규모에 대한 언급이 전혀 없습니다. 소송금융 투자를 위한 명확한 원고 집단과 손해배상 청구권이 부재하여 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>제공된 기사는 특정 사건에 대한 보도가 아닌, 의료행위 설명의무 위반에 따른 법적 책임에 대한 일반적인 법률 설명입니다. 소송금융 투자 검토를 위한 구체적인 사건 정보(피해자, 상대방, 피해 규모, 진행 단계 등)가 전혀 없어 투자 적합도를 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>제약사 영업사원에 뒷돈 받은 의사 자격정지…법원 “계속적 범죄”</t>
+          <t>법과 사람 사이②</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>akomnews.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12053124?ref=naver</t>
+          <t>https://www.akomnews.com/bbs/board.php?bo_table=news&amp;wr_id=66658</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-23 00:41:49.235357+00:00</t>
+          <t>2026-03-23 12:54:02.121043+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>의사 자격정지 처분 취소 행정소송 원고 패소 판결</t>
+          <t>의사 A씨의 의료법 위반 유죄 확정 및 자격정지 처분 취소 소송 원고 패소</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>제약사로부터 리베이트를 받은 의사 A씨가 자격정지 처분에 불복하여 제기한 행정소송에서 최근 원고 패소 판결을 받았다. A씨는 2016년부터 2017년까지 제약사로부터 리베이트를 수수하여 의료법 위반으로 자격정지 3개월 처분을 받았다.</t>
+          <t>제약사 영업사원으로부터 뒷돈을 받은 의사 A씨에게 내려진 의사면허 자격정지 4개월 처분이 정당하다는 법원 판결이 나왔습니다. A씨는 2016년 9월부터 2017년 7월까지 10회에 걸쳐 980만원을 받은 혐의로 2024년 11월 유죄가 확정되었으며, 법원은 그의 자격정지 처분 취소 소송을 기각했습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>기사에서 언급된 의사의 자격정지 처분 취소 행정소송은 이미 원고 패소로 판결이 확정되어 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 또한, 소송금융의 고객이 될 수 있는 피해자 집단이나 구체적인 피해 규모가 명확히 제시되지 않아 집단적 피해 및 피해 규모가 큼 조건에 부합하지 않습니다.</t>
+          <t>의사 A씨의 의료법 위반 유죄가 확정되고 자격정지 처분이 정당하다는 법원 판결이 나왔으므로 상대방의 책임은 명확합니다 (적합 조건 1, 5). 그러나 기사는 의사의 징계 및 형사 처벌 과정에 초점을 맞추고 있으며, 해당 의사의 행위로 인해 피해를 입은 환자 등 구체적인 피해자나 그들의 피해 규모에 대한 언급이 전혀 없습니다. 소송금융 투자를 위한 명확한 원고 집단과 손해배상 청구권이 부재하여 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>제약사로부터 리베이트 받은 의사…자격정지 처분 '철퇴'</t>
+          <t>제약사 영업사원에 뒷돈 받은 의사 자격정지…법원 “계속적 범죄”</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603228328i</t>
+          <t>https://www.dt.co.kr/article/12053124?ref=naver</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-23 00:41:25.416324+00:00</t>
+          <t>2026-03-23 00:41:49.235357+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr"/>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>제약사 (이름 미상) 및 의사 A씨</t>
+        </is>
+      </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>의사의 면허 자격 정지 처분 취소 소송에서 원고 패소 판결</t>
+          <t>의사 자격정지 처분 취소 행정소송 원고 패소 판결</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>제약사로부터 980만원의 리베이트를 받은 의사가 면허 자격 정지 처분을 취소해달라며 제기한 소송에서 법원이 원고 패소 판결을 내렸다. 법원은 의사의 리베이트 수수 사실을 인정하고 면허 정지 처분이 정당하다고 판단했다.</t>
+          <t>제약사로부터 리베이트를 받은 의사 A씨가 자격정지 처분에 불복하여 제기한 행정소송에서 최근 원고 패소 판결을 받았다. A씨는 2016년부터 2017년까지 제약사로부터 리베이트를 수수하여 의료법 위반으로 자격정지 3개월 처분을 받았다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>이 사건은 리베이트를 받은 의사가 면허 정지 처분에 불복하여 제기한 행정소송으로, 원고(의사)가 패소한 사건이다. 소송금융은 통상 피해자가 손해배상을 청구하는 사건에 투자하므로, 이 사건은 투자 대상으로서의 적합성이 낮다. 또한, 기사에 피해자나 피해 규모에 대한 정보가 없어 집단적 피해나 큰 피해 규모를 특정하기 어렵다.</t>
+          <t>기사에서 언급된 의사의 자격정지 처분 취소 행정소송은 이미 원고 패소로 판결이 확정되어 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 또한, 소송금융의 고객이 될 수 있는 피해자 집단이나 구체적인 피해 규모가 명확히 제시되지 않아 집단적 피해 및 피해 규모가 큼 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>제약사로부터 980만원 '뒷돈'…법원  면허 자격 정지 정당</t>
+          <t>제약사로부터 리베이트 받은 의사…자격정지 처분 '철퇴'</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6108894</t>
+          <t>https://www.hankyung.com/article/202603228328i</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-23 00:38:52.363914+00:00</t>
+          <t>2026-03-23 00:41:25.416324+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
-      <c r="D31" t="inlineStr"/>
-      <c r="E31" t="inlineStr"/>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>의사의 면허 자격 정지 처분 취소 소송에서 원고 패소 판결</t>
+        </is>
+      </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>이 기사는 보험사가 의료기관의 개설·운영자인 병원장 개인을 상대로 민사 손해배상 소송을 제기하는 최근의 경향과 그 배경을 분석합니다. 보험사가 병원장까지 분쟁에 끌어들이는 전략적 이유를 설명하며, 의료기관 관련 소송의 복잡성을 시사합니다.</t>
+          <t>제약사로부터 980만원의 리베이트를 받은 의사가 면허 자격 정지 처분을 취소해달라며 제기한 소송에서 법원이 원고 패소 판결을 내렸다. 법원은 의사의 리베이트 수수 사실을 인정하고 면허 정지 처분이 정당하다고 판단했다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>이 기사는 보험사가 병원장을 상대로 소송을 제기하는 일반적인 경향과 그 이유를 설명하는 법률 논평입니다. 특정 사건이나 피해자를 다루지 않아 소송금융 투자 대상으로서의 구체적인 사건 발굴이 불가능합니다. (적합 조건 1~6 모두 해당 없음)</t>
+          <t>이 사건은 리베이트를 받은 의사가 면허 정지 처분에 불복하여 제기한 행정소송으로, 원고(의사)가 패소한 사건이다. 소송금융은 통상 피해자가 손해배상을 청구하는 사건에 투자하므로, 이 사건은 투자 대상으로서의 적합성이 낮다. 또한, 기사에 피해자나 피해 규모에 대한 정보가 없어 집단적 피해나 큰 피해 규모를 특정하기 어렵다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>보험사는 왜 병원장을 상대로 소송하는가</t>
+          <t>제약사로부터 980만원 '뒷돈'…법원  면허 자격 정지 정당</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>medicaltimes.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.medicaltimes.com/Main/News/NewsView.html?ID=1167834&amp;ref=naverpc</t>
+          <t>https://www.news1.kr/society/general-society/6108894</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-23 00:32:23.007992+00:00</t>
+          <t>2026-03-23 00:38:52.363914+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C32" t="inlineStr"/>
+      <c r="D32" t="inlineStr"/>
+      <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
         <is>
-          <t>급성 췌장염으로 입원 치료 중이던 환자가 희귀 합병증인 상장간막동맥 파열로 사망한 사건입니다. 유족은 의료과실을 주장하며 손해배상 소송을 제기했으나, 1심과 항소심 모두 의료진의 과실을 인정하지 않고 원고 패소 판결을 내렸습니다. 법원은 의료진의 진단, 처치, 전원 과정이 적절했으며, 희귀 합병증에 대한 설명의무 위반도 없다고 판단했습니다.</t>
+          <t>이 기사는 보험사가 의료기관의 개설·운영자인 병원장 개인을 상대로 민사 손해배상 소송을 제기하는 최근의 경향과 그 배경을 분석합니다. 보험사가 병원장까지 분쟁에 끌어들이는 전략적 이유를 설명하며, 의료기관 관련 소송의 복잡성을 시사합니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>두 차례의 법원 판결(1심 및 항소심)에서 의료진의 과실이 없다고 판단되어 원고 패소 판결이 확정되었습니다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않으며, 이미 법적 절차가 진행되어 불리한 결과가 나온 사건으로 소송금융 투자에 부적합합니다.</t>
+          <t>이 기사는 보험사가 병원장을 상대로 소송을 제기하는 일반적인 경향과 그 이유를 설명하는 법률 논평입니다. 특정 사건이나 피해자를 다루지 않아 소송금융 투자 대상으로서의 구체적인 사건 발굴이 불가능합니다. (적합 조건 1~6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>극히 드문 '상장간막동맥 파열' 사망…병원 과실 불인정</t>
+          <t>보험사는 왜 병원장을 상대로 소송하는가</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>doctorsnews.co.kr</t>
+          <t>medicaltimes.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163732</t>
+          <t>https://www.medicaltimes.com/Main/News/NewsView.html?ID=1167834&amp;ref=naverpc</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-22 12:52:35.015823+00:00</t>
+          <t>2026-03-23 00:32:23.007992+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr"/>
-      <c r="D33" t="inlineStr"/>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>C병원</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>무면허 의료행위 쌍벌제 도입에 대한 정책 논의 중</t>
+          <t>광주고법에서 유족 항소 기각, 1심 판결 유지</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>무면허 의료행위에 대한 '쌍벌제' 도입을 두고 찬반 논란이 일고 있습니다. 복지부는 현행 의료법과 보건범죄단속특별법으로도 처벌이 충분하며, 선의의 피해자가 발생할 수 있다는 지적도 제기됩니다.</t>
+          <t>급성 췌장염으로 입원 치료 중이던 환자가 희귀 합병증인 상장간막동맥 파열로 사망한 사건입니다. 유족은 의료과실을 주장하며 손해배상 소송을 제기했으나, 1심과 항소심 모두 의료진의 과실을 인정하지 않고 원고 패소 판결을 내렸습니다. 법원은 의료진의 진단, 처치, 전원 과정이 적절했으며, 희귀 합병증에 대한 설명의무 위반도 없다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>해당 기사는 무면허 의료행위에 대한 '쌍벌제' 도입 찬반 논의를 다루는 정책적 기사로, 특정 피해 사건이나 가해자가 명확히 특정되지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해 규모, 피해자 집단이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>두 차례의 법원 판결(1심 및 항소심)에서 의료진의 과실이 없다고 판단되어 원고 패소 판결이 확정되었습니다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않으며, 이미 법적 절차가 진행되어 불리한 결과가 나온 사건으로 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>﻿무면허 의료행위 제공자·수혜자 '쌍벌제' 찬반</t>
+          <t>극히 드문 '상장간막동맥 파열' 사망…병원 과실 불인정</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934873</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163732</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-22 00:17:25.413654+00:00</t>
+          <t>2026-03-22 12:52:35.015823+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C34" t="inlineStr"/>
+      <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
-          <t>2009년 합의로 법적 분쟁 마무리</t>
+          <t>무면허 의료행위 쌍벌제 도입에 대한 정책 논의 중</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>기사에 언급된 사건은 장기간의 국제 소송 끝에 2009년 Pfizer가 보상금을 지급하는 합의에 이르면서 법적 분쟁이 종결되었습니다. 이는 공중 보건 개입의 공익과 상업적 이해의 경계를 다룬 사건으로 보입니다.</t>
+          <t>무면허 의료행위에 대한 '쌍벌제' 도입을 두고 찬반 논란이 일고 있습니다. 복지부는 현행 의료법과 보건범죄단속특별법으로도 처벌이 충분하며, 선의의 피해자가 발생할 수 있다는 지적도 제기됩니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>해당 사건은 2009년에 Pfizer가 보상금을 지급하는 합의에 이르면서 법적 분쟁이 마무리되었다고 명시되어 있습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 기사는 무면허 의료행위에 대한 '쌍벌제' 도입 찬반 논의를 다루는 정책적 기사로, 특정 피해 사건이나 가해자가 명확히 특정되지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해 규모, 피해자 집단이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>영국 브리핑 59 : 뉴스는 공포를 먹고 산다</t>
+          <t>﻿무면허 의료행위 제공자·수혜자 '쌍벌제' 찬반</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>ddanzi.com</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>http://www.ddanzi.com/876556691</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934873</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-21 00:32:41.462934+00:00</t>
+          <t>2026-03-22 00:17:25.413654+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr"/>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Pfizer</t>
+        </is>
+      </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>무면허 의료행위 관련 법률 개정 논의</t>
+          <t>2009년 합의로 법적 분쟁 마무리</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>기사 본문이 인코딩 문제로 판독 불가능하여 상세한 요약이 어렵습니다. 제목에 따르면 '주사이모 논란'이 무면허 의료행위 관련 법률 개정안 논의를 촉발한 것으로 보입니다. 박나래 씨는 이 과정에서 의도치 않게 큰 역할을 한 것으로 언급됩니다.</t>
+          <t>기사에 언급된 사건은 장기간의 국제 소송 끝에 2009년 Pfizer가 보상금을 지급하는 합의에 이르면서 법적 분쟁이 종결되었습니다. 이는 공중 보건 개입의 공익과 상업적 이해의 경계를 다룬 사건으로 보입니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>기사 본문이 인코딩 문제로 인해 판독 불가능하여 상세한 분석이 어렵습니다. 제목만으로는 무면허 의료행위 개정안 논의가 주를 이루며, 특정 피해자 집단이나 소송 상대방, 구체적인 피해 규모를 파악하기 어렵습니다. 소송금융 투자 대상으로서의 적합 조건을 명확히 충족하는지 판단하기 어렵습니다.</t>
+          <t>해당 사건은 2009년에 Pfizer가 보상금을 지급하는 합의에 이르면서 법적 분쟁이 마무리되었다고 명시되어 있습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>‘주사이모 논란’ 박나래, 졸지에 큰일했네…무면허 의료행위 개정안...</t>
+          <t>영국 브리핑 59 : 뉴스는 공포를 먹고 산다</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>ddanzi.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603201453180410</t>
+          <t>http://www.ddanzi.com/876556691</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-20 12:54:18.855684+00:00</t>
+          <t>2026-03-21 00:32:41.462934+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
-      <c r="D36" t="inlineStr"/>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 입법 과정 진행 중</t>
+          <t>무면허 의료행위 관련 법률 개정 논의</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>대한의사협회가 국회 통과를 앞둔 '의료분쟁조정법 개정안'의 '12대 중과실' 조항에 대한 논란에 입장을 표명했습니다. 의협은 해당 조항의 해석 여지가 넓어 의료계의 사법 리스크를 높일 수 있다는 우려를 제기하며, 향후 입법 과정에서 명확성을 높이고 독소조항을 수정하는 데 총력을 기울이겠다고 밝혔습니다.</t>
+          <t>기사 본문이 인코딩 문제로 판독 불가능하여 상세한 요약이 어렵습니다. 제목에 따르면 '주사이모 논란'이 무면허 의료행위 관련 법률 개정안 논의를 촉발한 것으로 보입니다. 박나래 씨는 이 과정에서 의도치 않게 큰 역할을 한 것으로 언급됩니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 당사자 간의 분쟁이 아닌, '의료분쟁조정법 개정안'의 입법 과정과 '12대 중과실' 조항에 대한 논란을 다루고 있습니다. 소송금융은 실제 발생한 피해와 관련된 소송을 대상으로 하므로, 현재 단계에서는 투자 적합성이 낮습니다. (적합 조건에 해당하는 특정 사건이 아님)</t>
+          <t>기사 본문이 인코딩 문제로 인해 판독 불가능하여 상세한 분석이 어렵습니다. 제목만으로는 무면허 의료행위 개정안 논의가 주를 이루며, 특정 피해자 집단이나 소송 상대방, 구체적인 피해 규모를 파악하기 어렵습니다. 소송금융 투자 대상으로서의 적합 조건을 명확히 충족하는지 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>의협, 의료분쟁조정법 12대 중과실 논란에  입법 과정에서 수정</t>
+          <t>‘주사이모 논란’ 박나래, 졸지에 큰일했네…무면허 의료행위 개정안...</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>newsmp.com</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>http://www.newsmp.com/news/articleView.html?idxno=252229</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603201453180410</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-20 00:54:00.723736+00:00</t>
+          <t>2026-03-20 12:54:18.855684+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C37" t="inlineStr"/>
+      <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
-          <t>2심에서 실형 선고, 피고인 해외 도피 중</t>
+          <t>의료분쟁조정법 개정안 입법 과정 진행 중</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>유디치과 원장이 의료법상 '1인 1개소' 규정을 어기고 20여개 치과를 운영한 혐의로 2심에서 징역 3년 실형을 선고받았다. 피고인은 해외 도피 중으로 공판에 불출석한 상태에서 재판이 진행되었다. 이 사건은 의료법 위반에 대한 형사 처벌 건으로, 환자들의 직접적인 피해나 민사상 손해배상 청구 가능성은 기사에서 명확히 드러나지 않는다.</t>
+          <t>대한의사협회가 국회 통과를 앞둔 '의료분쟁조정법 개정안'의 '12대 중과실' 조항에 대한 논란에 입장을 표명했습니다. 의협은 해당 조항의 해석 여지가 넓어 의료계의 사법 리스크를 높일 수 있다는 우려를 제기하며, 향후 입법 과정에서 명확성을 높이고 독소조항을 수정하는 데 총력을 기울이겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>이 사건은 의료법 '1인 1개소' 규정 위반에 대한 형사 재판으로, 피고인의 책임은 명확하고 증거도 충분히 확보되어 2심에서 실형이 선고되었습니다. 그러나 기사 내용만으로는 해당 위반 행위로 인해 다수의 환자에게 발생한 구체적인 민사상 손해나 피해 규모가 명확하지 않아, 소송금융 투자 대상으로서의 민사 소송 발굴 가능성이 낮습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 당사자 간의 분쟁이 아닌, '의료분쟁조정법 개정안'의 입법 과정과 '12대 중과실' 조항에 대한 논란을 다루고 있습니다. 소송금융은 실제 발생한 피해와 관련된 소송을 대상으로 하므로, 현재 단계에서는 투자 적합성이 낮습니다. (적합 조건에 해당하는 특정 사건이 아님)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>'1인 1개소' 어기고 네트워크 운영…유디치과 원장 2심서 실형</t>
+          <t>의협, 의료분쟁조정법 12대 중과실 논란에  입법 과정에서 수정</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>newsmp.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031919165013064</t>
+          <t>http://www.newsmp.com/news/articleView.html?idxno=252229</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-19 13:16:51.366877+00:00</t>
+          <t>2026-03-20 00:54:00.723736+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr"/>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>김모씨 (유디치과 원장)</t>
+        </is>
+      </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>국회 공청회 개최, 필수의료 사법 리스크 개선 방안 논의</t>
+          <t>2심에서 실형 선고, 피고인 해외 도피 중</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>국회에서 필수의료 현장의 고질적인 저수가와 사법 리스크 해결을 위한 공청회가 열렸습니다. 의료계와 법조계 전문가들은 의료사고 책임을 개인에게 전가하기보다 사회가 공동으로 분담하는 시스템 마련의 필요성을 강조하며, 의료진이 소신껏 진료에 전념할 수 있는 법적 토대 마련을 촉구했습니다. 이는 특정 사건이 아닌 제도 개선을 위한 논의입니다.</t>
+          <t>유디치과 원장이 의료법상 '1인 1개소' 규정을 어기고 20여개 치과를 운영한 혐의로 2심에서 징역 3년 실형을 선고받았다. 피고인은 해외 도피 중으로 공판에 불출석한 상태에서 재판이 진행되었다. 이 사건은 의료법 위반에 대한 형사 처벌 건으로, 환자들의 직접적인 피해나 민사상 손해배상 청구 가능성은 기사에서 명확히 드러나지 않는다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>본 기사는 필수의료 분야의 사법 리스크 개선을 위한 국회 공청회 내용을 다루고 있으며, 특정 의료사고 피해자 집단이나 명확한 피고가 존재하지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 상대방 자력, 집단적 피해, 피해 규모, 증거 확보)에 해당하지 않습니다. 이는 정책 논의 단계의 기사로, 구체적인 소송 기회를 포착하기 어렵습니다.</t>
+          <t>이 사건은 의료법 '1인 1개소' 규정 위반에 대한 형사 재판으로, 피고인의 책임은 명확하고 증거도 충분히 확보되어 2심에서 실형이 선고되었습니다. 그러나 기사 내용만으로는 해당 위반 행위로 인해 다수의 환자에게 발생한 구체적인 민사상 손해나 피해 규모가 명확하지 않아, 소송금융 투자 대상으로서의 민사 소송 발굴 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>필수의료 사고 책임, 공동체화로 나아가야 ···의협·국회, 사법 리스...</t>
+          <t>'1인 1개소' 어기고 네트워크 운영…유디치과 원장 2심서 실형</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>doctorstimes.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>http://www.doctorstimes.com/news/articleView.html?idxno=237209</t>
+          <t>https://view.asiae.co.kr/article/2026031919165013064</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-19 12:49:08.819549+00:00</t>
+          <t>2026-03-19 13:16:51.366877+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 보건복지위원회 통과 및 정부의 제도 보완 추진</t>
+          <t>국회 공청회 개최, 필수의료 사법 리스크 개선 방안 논의</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>의료공동행동은 의료분쟁조정법 개정안에 대해 의료사고의 원인을 의료진 개인 과실보다 시스템 문제에 주목하고 개선해야 한다고 주장했습니다. 정부는 의료사고 이후 소통 활성화, 의료사고심의위원회 설치, 기소 제한 특례 도입 등을 통해 제도를 보완할 계획입니다.</t>
+          <t>국회에서 필수의료 현장의 고질적인 저수가와 사법 리스크 해결을 위한 공청회가 열렸습니다. 의료계와 법조계 전문가들은 의료사고 책임을 개인에게 전가하기보다 사회가 공동으로 분담하는 시스템 마련의 필요성을 강조하며, 의료진이 소신껏 진료에 전념할 수 있는 법적 토대 마련을 촉구했습니다. 이는 특정 사건이 아닌 제도 개선을 위한 논의입니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 의료사고나 피해 사례를 다루는 것이 아니라, 의료분쟁조정법 개정안에 대한 의료계의 의견과 정부의 제도 개선 추진 상황을 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 특정 상대방, 피해 규모, 집단적 피해 여부 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 필수의료 분야의 사법 리스크 개선을 위한 국회 공청회 내용을 다루고 있으며, 특정 의료사고 피해자 집단이나 명확한 피고가 존재하지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 상대방 자력, 집단적 피해, 피해 규모, 증거 확보)에 해당하지 않습니다. 이는 정책 논의 단계의 기사로, 구체적인 소송 기회를 포착하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>의료사고, 의사 과실보다 시스템에 주목해야  의료공동행동 성명</t>
+          <t>필수의료 사고 책임, 공동체화로 나아가야 ···의협·국회, 사법 리스...</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>doctorstimes.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/thebio/2026/03/19/2026031914521787681</t>
+          <t>http://www.doctorstimes.com/news/articleView.html?idxno=237209</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-19 12:43:20.369606+00:00</t>
+          <t>2026-03-19 12:49:08.819549+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C40" t="inlineStr"/>
-      <c r="D40" t="inlineStr"/>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 관련 공청회 진행 중</t>
+          <t>의료분쟁조정법 개정안 국회 보건복지위원회 통과 및 정부의 제도 보완 추진</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>국회도서관에서 '의료 민·형사 소송 현황 비교분석 및 개선방안 모색을 위한 공청회'가 열려 '의료사고 피해 구제 및 의료 분쟁 조정 등에 관한 법률'에 대한 논의가 진행되었습니다. 이 법안의 '중대 과실' 열거 조항이 필수의료 보호에 기여할지, 아니면 분쟁을 확대할지에 대한 전문가들의 의견이 제시되었습니다.</t>
+          <t>의료공동행동은 의료분쟁조정법 개정안에 대해 의료사고의 원인을 의료진 개인 과실보다 시스템 문제에 주목하고 개선해야 한다고 주장했습니다. 정부는 의료사고 이후 소통 활성화, 의료사고심의위원회 설치, 기소 제한 특례 도입 등을 통해 제도를 보완할 계획입니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 의료사고나 분쟁 사건에 대한 보도가 아닌, '의료사고 피해 구제 및 의료 분쟁 조정 등에 관한 법률' 개정 논의를 위한 공청회 소식을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 의료사고나 피해 사례를 다루는 것이 아니라, 의료분쟁조정법 개정안에 대한 의료계의 의견과 정부의 제도 개선 추진 상황을 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 특정 상대방, 피해 규모, 집단적 피해 여부 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>'중대 과실' 열거 의료분쟁조정법, 필수의료 보호? 분쟁 확대?</t>
+          <t>의료사고, 의사 과실보다 시스템에 주목해야  의료공동행동 성명</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037409</t>
+          <t>https://www.mt.co.kr/thebio/2026/03/19/2026031914521787681</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-19 00:48:34.368770+00:00</t>
+          <t>2026-03-19 12:43:20.369606+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
-          <t>의료 민·형사 소송 개선방안 모색을 위한 공청회 진행 중</t>
+          <t>의료분쟁조정법 관련 공청회 진행 중</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>국회도서관에서 의료 민·형사 소송 현황 비교분석 및 개선방안 모색을 위한 공청회가 개최되었습니다. 이 공청회에서는 형사소송 구조가 필수의료 기피를 심화시키는 핵심 요인으로 지목되었으며, 개인 책임에서 사회 분담으로의 전환 필요성이 강조되었습니다.</t>
+          <t>국회도서관에서 '의료 민·형사 소송 현황 비교분석 및 개선방안 모색을 위한 공청회'가 열려 '의료사고 피해 구제 및 의료 분쟁 조정 등에 관한 법률'에 대한 논의가 진행되었습니다. 이 법안의 '중대 과실' 열거 조항이 필수의료 보호에 기여할지, 아니면 분쟁을 확대할지에 대한 전문가들의 의견이 제시되었습니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>이 기사는 의료 민·형사 소송의 구조적 문제와 개선 방안을 논의하는 공청회에 대한 내용입니다. 특정 사건의 피해자, 명확한 상대방, 구체적인 피해 규모가 존재하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 기사는 특정 의료사고나 분쟁 사건에 대한 보도가 아닌, '의료사고 피해 구제 및 의료 분쟁 조정 등에 관한 법률' 개정 논의를 위한 공청회 소식을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>필수의료 형사리스크 완화 첫발…'개인책임→사회분담' 전환 필요성 부...</t>
+          <t>'중대 과실' 열거 의료분쟁조정법, 필수의료 보호? 분쟁 확대?</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>yakup.com</t>
+          <t>docdocdoc.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=11&amp;nid=324815</t>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037409</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-19 00:46:04.562418+00:00</t>
+          <t>2026-03-19 00:48:34.368770+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C42" t="inlineStr"/>
-      <c r="D42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
-          <t>의료사고 사법 리스크 개선을 위한 공청회 개최 및 입법 논의 중</t>
+          <t>의료 민·형사 소송 개선방안 모색을 위한 공청회 진행 중</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>의료계와 정치권이 필수의료 위기의 주요 원인인 의료사고 사법 리스크 해결을 위해 공청회를 개최했다. 죽어가는 환자를 살리려다 잠재적 범죄자로 내몰리는 의료진의 현실을 개선하고, 국가가 책임지는 공적 배상 제도 도입 및 합리적인 법적 토대 마련을 촉구하는 목소리가 나왔다.</t>
+          <t>국회도서관에서 의료 민·형사 소송 현황 비교분석 및 개선방안 모색을 위한 공청회가 개최되었습니다. 이 공청회에서는 형사소송 구조가 필수의료 기피를 심화시키는 핵심 요인으로 지목되었으며, 개인 책임에서 사회 분담으로의 전환 필요성이 강조되었습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 사건이나 피해자를 다루는 것이 아니라, 의료사고에 대한 사법 처리 시스템의 문제점과 필수의료 위기 해결을 위한 제도 개선 논의를 주제로 합니다. 소송금융 투자를 위한 구체적인 소송 대상, 명확한 상대방 책임, 집단적 피해 규모 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 의료 민·형사 소송의 구조적 문제와 개선 방안을 논의하는 공청회에 대한 내용입니다. 특정 사건의 피해자, 명확한 상대방, 구체적인 피해 규모가 존재하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>환자 살리려다 잠재적 범죄자 취급, 전 세계 유례없는 사법 처리 멈춰...</t>
+          <t>필수의료 형사리스크 완화 첫발…'개인책임→사회분담' 전환 필요성 부...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>newsmp.com</t>
+          <t>yakup.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>http://www.newsmp.com/news/articleView.html?idxno=252202</t>
+          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=11&amp;nid=324815</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-18 13:12:19.348016+00:00</t>
+          <t>2026-03-19 00:46:04.562418+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
-      <c r="D43" t="inlineStr"/>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>국회 공청회 진행 중</t>
+          <t>의료사고 사법 리스크 개선을 위한 공청회 개최 및 입법 논의 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>의료계와 법조계가 국회 공청회에서 필수의료 위축을 막기 위한 의료 민형사소송 개선 방안을 논의했습니다. 보건복지부는 중과실 12개 유형 정리 및 사과 보호 도입 등을 통해 환자와 의료진 간의 균형을 맞추는 방안을 검토 중입니다.</t>
+          <t>의료계와 정치권이 필수의료 위기의 주요 원인인 의료사고 사법 리스크 해결을 위해 공청회를 개최했다. 죽어가는 환자를 살리려다 잠재적 범죄자로 내몰리는 의료진의 현실을 개선하고, 국가가 책임지는 공적 배상 제도 도입 및 합리적인 법적 토대 마련을 촉구하는 목소리가 나왔다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 의료계의 사법 리스크 완화 및 정책 개선 방안을 논의하는 공청회에 대한 보도입니다. 따라서 소송 상대방, 피해 규모, 명확한 책임 소재 등 소송금융 투자에 필요한 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>이 기사는 특정 의료사고 사건이나 피해자를 다루는 것이 아니라, 의료사고에 대한 사법 처리 시스템의 문제점과 필수의료 위기 해결을 위한 제도 개선 논의를 주제로 합니다. 소송금융 투자를 위한 구체적인 소송 대상, 명확한 상대방 책임, 집단적 피해 규모 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>의료계 '사법리스크 완화' 한목소리…정부  기소 제한으로 균형</t>
+          <t>환자 살리려다 잠재적 범죄자 취급, 전 세계 유례없는 사법 처리 멈춰...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newsmp.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/bio/welfare-medical/6105948</t>
+          <t>http://www.newsmp.com/news/articleView.html?idxno=252202</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-18 12:50:29.726930+00:00</t>
+          <t>2026-03-18 13:12:19.348016+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
-          <t>의료 민형사 소송 현황 비교분석 및 개선방안 공청회 예정</t>
+          <t>국회 공청회 진행 중</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>보건복지부의 3월 18일 주요일정 중 이형훈 제2차관이 국회에서 열리는 '의료 민형사 소송 현황 비교분석 및 개선방안 공청회'에 참석한다는 내용의 기사입니다. 특정 사건에 대한 보도가 아닌 정책 논의를 위한 공청회 일정 안내입니다.</t>
+          <t>의료계와 법조계가 국회 공청회에서 필수의료 위축을 막기 위한 의료 민형사소송 개선 방안을 논의했습니다. 보건복지부는 중과실 12개 유형 정리 및 사과 보호 도입 등을 통해 환자와 의료진 간의 균형을 맞추는 방안을 검토 중입니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>해당 기사는 보건복지부의 주요일정으로, 의료 민형사 소송 현황 및 개선방안에 대한 공청회 개최를 알리는 내용입니다. 특정 사건이나 피해 사실을 다루는 것이 아니므로, 소송금융 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 확보 가능', '공적 절차 진행 중' 중 어느 하나에도 해당하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 의료계의 사법 리스크 완화 및 정책 개선 방안을 논의하는 공청회에 대한 보도입니다. 따라서 소송 상대방, 피해 규모, 명확한 책임 소재 등 소송금융 투자에 필요한 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>[오늘의 주요일정]보건복지부(3월18일 수요일)</t>
+          <t>의료계 '사법리스크 완화' 한목소리…정부  기소 제한으로 균형</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260317_0003552281</t>
+          <t>https://www.news1.kr/bio/welfare-medical/6105948</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-18 00:44:15.750971+00:00</t>
+          <t>2026-03-18 12:50:29.726930+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
-      <c r="D45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
-          <t>필수의료행위 의료사고 공소 제한 법안 국회 상임위원회 통과</t>
+          <t>의료 민형사 소송 현황 비교분석 및 개선방안 공청회 예정</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회를 통과한 필수의료행위 의료사고 공소 제한 법안에 대해 경기도의사회가 '가짜 당근'이라며 강하게 비판했습니다. 이 법안은 고위험 필수의료 행위 중 발생한 업무상과실치사상죄에 대해 손해배상 책임보험으로 보상 시 공소 제기를 제한하는 내용을 담고 있습니다. 의료계는 중과실 심의위원회 설립과 사고 경위 설명 의무화 등에 반발하며 법안이 필수의료 현장에 악영향을 끼칠 것이라고 주장하고 있습니다.</t>
+          <t>보건복지부의 3월 18일 주요일정 중 이형훈 제2차관이 국회에서 열리는 '의료 민형사 소송 현황 비교분석 및 개선방안 공청회'에 참석한다는 내용의 기사입니다. 특정 사건에 대한 보도가 아닌 정책 논의를 위한 공청회 일정 안내입니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고로 인한 피해자의 손해배상 청구 사건이 아닌, 필수의료행위 의료사고에 대한 공소 제한 법안의 입법 진행 상황과 이에 대한 의료계의 반발을 다루고 있습니다. 소송금융 투자의 핵심인 특정 피고의 책임, 피해 규모, 집단적 피해자 등이 명확하지 않아 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 보건복지부의 주요일정으로, 의료 민형사 소송 현황 및 개선방안에 대한 공청회 개최를 알리는 내용입니다. 특정 사건이나 피해 사실을 다루는 것이 아니므로, 소송금융 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 확보 가능', '공적 절차 진행 중' 중 어느 하나에도 해당하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>경기도의사회  필수의료 기소제한 법안, '가짜 당근' 불과</t>
+          <t>[오늘의 주요일정]보건복지부(3월18일 수요일)</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260317136600061?input=1195m</t>
+          <t>https://www.newsis.com/view/NISX20260317_0003552281</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-17 13:03:33.641604+00:00</t>
+          <t>2026-03-18 00:44:15.750971+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
-      <c r="D46" t="inlineStr"/>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>입법 추진 논의 중</t>
+          <t>필수의료행위 의료사고 공소 제한 법안 국회 상임위원회 통과</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>한국 의료 현장에서 의료진의 사과가 의료과실 소송에서 불리하게 작용하는 문제를 해결하기 위해 '의사 사과법' 도입이 추진되고 있다. 미국 일부 주에서 유사한 법안이 소송 건수를 줄이는 효과를 보인 사례를 언급하며, 의료진이 환자에게 유감 표현을 해도 이를 증거로 사용하지 못하게 하는 것이 핵심이다. 이 법안은 의료 분쟁 해결 과정에서 의료진과 환자 간의 소통을 증진하고 불필요한 소송을 줄이는 데 기여할 것으로 기대된다.</t>
+          <t>국회 보건복지위원회를 통과한 필수의료행위 의료사고 공소 제한 법안에 대해 경기도의사회가 '가짜 당근'이라며 강하게 비판했습니다. 이 법안은 고위험 필수의료 행위 중 발생한 업무상과실치사상죄에 대해 손해배상 책임보험으로 보상 시 공소 제기를 제한하는 내용을 담고 있습니다. 의료계는 중과실 심의위원회 설립과 사고 경위 설명 의무화 등에 반발하며 법안이 필수의료 현장에 악영향을 끼칠 것이라고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료과실 사건이나 분쟁을 다루는 것이 아니라, '의사 사과법'이라는 입법 추진 논의에 대한 내용이다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>이 기사는 특정 의료사고로 인한 피해자의 손해배상 청구 사건이 아닌, 필수의료행위 의료사고에 대한 공소 제한 법안의 입법 진행 상황과 이에 대한 의료계의 반발을 다루고 있습니다. 소송금융 투자의 핵심인 특정 피고의 책임, 피해 규모, 집단적 피해자 등이 명확하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>미안하다 말 못 하는 의료현장 바꿔야 … '의사 사과법' 추진</t>
+          <t>경기도의사회  필수의료 기소제한 법안, '가짜 당근' 불과</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=437334</t>
+          <t>https://www.yna.co.kr/view/AKR20260317136600061?input=1195m</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-17 00:51:10.366606+00:00</t>
+          <t>2026-03-17 13:03:33.641604+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
-          <t>국회 공청회 개최</t>
+          <t>입법 추진 논의 중</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>국회에서 의료인에 대한 민·형사 소송 현황을 분석하고 개선 방안을 모색하기 위한 공청회가 개최됩니다. 이 공청회는 필수의료 현장을 살리고 안전한 진료 환경 조성 및 환자 권리 보호를 위한 제도 개선에 초점을 맞추고 있습니다. 정부, 국회, 사법부, 의료계 등 각계 전문가들이 참여하여 실질적인 대안을 논의할 예정입니다.</t>
+          <t>한국 의료 현장에서 의료진의 사과가 의료과실 소송에서 불리하게 작용하는 문제를 해결하기 위해 '의사 사과법' 도입이 추진되고 있다. 미국 일부 주에서 유사한 법안이 소송 건수를 줄이는 효과를 보인 사례를 언급하며, 의료진이 환자에게 유감 표현을 해도 이를 증거로 사용하지 못하게 하는 것이 핵심이다. 이 법안은 의료 분쟁 해결 과정에서 의료진과 환자 간의 소통을 증진하고 불필요한 소송을 줄이는 데 기여할 것으로 기대된다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 분쟁에 대한 것이 아닌, 의료인에 대한 민·형사 소송 제도 개선 방안을 논의하는 국회 공청회 개최 소식입니다. 따라서 소송금융 투자 대상이 되는 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모', '증거 확보' 등의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 의료과실 사건이나 분쟁을 다루는 것이 아니라, '의사 사과법'이라는 입법 추진 논의에 대한 내용이다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>의료인에 대한 민･형사 소송 어떻게 개선할 것인가? 국회 공청회 3월 1...</t>
+          <t>미안하다 말 못 하는 의료현장 바꿔야 … '의사 사과법' 추진</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>ggmedinews.com</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>http://www.ggmedinews.com/news/articleView.html?idxno=6339</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=437334</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-16 12:44:42.357131+00:00</t>
+          <t>2026-03-17 00:51:10.366606+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
-      <c r="D48" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
-          <t>과거 소송 언급, 현재 진행 중인 사건 아님</t>
+          <t>국회 공청회 개최</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>혈우병 가족 리더십 아카데미 개최 소식을 전하는 기사로, 혈우사회 공동체의 역사와 치료 접근성 등을 다룹니다. 본문 중 '2003년 HIV·HCV 감염 소송'이 언급되나, 이는 과거의 역사적 사건으로 현재 진행 중인 소송금융 투자 대상이 아닙니다.</t>
+          <t>국회에서 의료인에 대한 민·형사 소송 현황을 분석하고 개선 방안을 모색하기 위한 공청회가 개최됩니다. 이 공청회는 필수의료 현장을 살리고 안전한 진료 환경 조성 및 환자 권리 보호를 위한 제도 개선에 초점을 맞추고 있습니다. 정부, 국회, 사법부, 의료계 등 각계 전문가들이 참여하여 실질적인 대안을 논의할 예정입니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>기사는 혈우병 가족 아카데미에 대한 정보이며, '2003년 HIV·HCV 감염 소송'은 혈우사회 역사의 한 부분으로 언급된 과거 사건입니다. 현재 진행 중이거나 신규 발굴 가능한 소송이 아니므로, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>본 기사는 특정 사건이나 분쟁에 대한 것이 아닌, 의료인에 대한 민·형사 소송 제도 개선 방안을 논의하는 국회 공청회 개최 소식입니다. 따라서 소송금융 투자 대상이 되는 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모', '증거 확보' 등의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>혈우사회 역사에서 치료 접근성까지… '제1기 혈우병 가족 리더십 아카...</t>
+          <t>의료인에 대한 민･형사 소송 어떻게 개선할 것인가? 국회 공청회 3월 1...</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>hemophilia.co.kr</t>
+          <t>ggmedinews.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>http://www.hemophilia.co.kr/news/articleView.html?idxno=41316</t>
+          <t>http://www.ggmedinews.com/news/articleView.html?idxno=6339</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-16 12:41:41.055926+00:00</t>
+          <t>2026-03-16 12:44:42.357131+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>과거 대법원 소송 종결</t>
+          <t>과거 소송 언급, 현재 진행 중인 사건 아님</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>기사는 김보연 약사의 활동과 한국 보건의료의 미래를 다루며, 과거 허가초과 항암제 임의비급여 관련 대법원 소송이 항암제 사용 기준 마련의 계기가 되었음을 언급합니다. 이는 특정 사건에 대한 새로운 소송금융 투자 기회를 제시하는 것이 아닌, 과거의 법적 분쟁이 정책 변화에 미친 영향을 설명하는 내용입니다.</t>
+          <t>혈우병 가족 리더십 아카데미 개최 소식을 전하는 기사로, 혈우사회 공동체의 역사와 치료 접근성 등을 다룹니다. 본문 중 '2003년 HIV·HCV 감염 소송'이 언급되나, 이는 과거의 역사적 사건으로 현재 진행 중인 소송금융 투자 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>기사에서 언급된 '허가초과 항암제 임의비급여 관련 대법원 소송'은 '당시' 발생하여 '계기'가 되었다고 명시되어 있습니다. 이는 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없어 부적합 조건에 해당합니다.</t>
+          <t>기사는 혈우병 가족 아카데미에 대한 정보이며, '2003년 HIV·HCV 감염 소송'은 혈우사회 역사의 한 부분으로 언급된 과거 사건입니다. 현재 진행 중이거나 신규 발굴 가능한 소송이 아니므로, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>'DUR 주역' 김보연 약사  한국 보건의료, 이제 약사의 시간이 온다</t>
+          <t>혈우사회 역사에서 치료 접근성까지… '제1기 혈우병 가족 리더십 아카...</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>kpanews.co.kr</t>
+          <t>hemophilia.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=531006</t>
+          <t>http://www.hemophilia.co.kr/news/articleView.html?idxno=41316</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-16 00:44:11.709200+00:00</t>
+          <t>2026-03-16 12:41:41.055926+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>응급환자 이송체계 혁신 시범사업 진행 중, 응급의료법 개정안 논의</t>
+          <t>과거 대법원 소송 종결</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>응급환자 이송체계 혁신 시범사업에서 정부의 당초 '강제 배정' 방안 대신 지역 거버넌스가 만든 이송 지침이 우선 적용되면서 의료진의 우려가 상당 부분 해소되었다. 광주 지역의 경우 질환별·중증도별 세밀한 지침을 마련해 강제 배정 가능성을 최소화하고 있으며, 실제 강제 선정 사례는 거의 없다고 보고되었다. 다만, 강제 배정에 따른 의료진의 사법 리스크 문제는 정부와 국회가 해결해야 할 과제로 남아있으며, 응급의료법 개정안에 대한 반대 의견도 제시되었다.</t>
+          <t>기사는 김보연 약사의 활동과 한국 보건의료의 미래를 다루며, 과거 허가초과 항암제 임의비급여 관련 대법원 소송이 항암제 사용 기준 마련의 계기가 되었음을 언급합니다. 이는 특정 사건에 대한 새로운 소송금융 투자 기회를 제시하는 것이 아닌, 과거의 법적 분쟁이 정책 변화에 미친 영향을 설명하는 내용입니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>이 기사는 응급환자 이송체계 시범사업과 관련 정책 논의에 초점을 맞추고 있으며, 실제 발생한 피해나 특정 가해자가 명확히 드러나지 않습니다. 소송금융 투자 대상이 되려면 구체적인 피해 사실, 피해자, 그리고 책임이 명확한 상대방이 있어야 하나, 본 기사는 정책 개선 방향과 잠재적 우려를 다루는 단계입니다.</t>
+          <t>기사에서 언급된 '허가초과 항암제 임의비급여 관련 대법원 소송'은 '당시' 발생하여 '계기'가 되었다고 명시되어 있습니다. 이는 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없어 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>응급환자 이송 시범사업, 정부 추진안과 달라져…강제 배정 연 1~2건에...</t>
+          <t>'DUR 주역' 김보연 약사  한국 보건의료, 이제 약사의 시간이 온다</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>medigatenews.com</t>
+          <t>kpanews.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.medigatenews.com/news/2938923840</t>
+          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=531006</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-16 00:39:27.376714+00:00</t>
+          <t>2026-03-16 00:44:11.709200+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
-      <c r="D51" t="inlineStr"/>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>국회 법안소위 통과</t>
+          <t>응급환자 이송체계 혁신 시범사업 진행 중, 응급의료법 개정안 논의</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>의료사고 발생 시 의료인에 대한 형사처벌을 감면하는 내용의 의료사고 형사특례 개정안이 공론화 과정 없이 국회 법안소위를 통과했다는 보도입니다. 고위험 필수의료행위 중 업무상과실치사상죄 발생 시 형 감면 및 손해배상 책임보험 가입 시 공소 제외 등의 내용이 담겨 있으며, 해당 법안의 삭제를 요구하는 목소리가 나오고 있습니다.</t>
+          <t>응급환자 이송체계 혁신 시범사업에서 정부의 당초 '강제 배정' 방안 대신 지역 거버넌스가 만든 이송 지침이 우선 적용되면서 의료진의 우려가 상당 부분 해소되었다. 광주 지역의 경우 질환별·중증도별 세밀한 지침을 마련해 강제 배정 가능성을 최소화하고 있으며, 실제 강제 선정 사례는 거의 없다고 보고되었다. 다만, 강제 배정에 따른 의료진의 사법 리스크 문제는 정부와 국회가 해결해야 할 과제로 남아있으며, 응급의료법 개정안에 대한 반대 의견도 제시되었다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 사건이나 피해자를 다루는 것이 아니라, 의료사고 형사특례에 대한 법안(개정안)의 입법 절차 진행 상황을 보도하고 있습니다. 소송금융은 실제 발생한 피해 사건의 소송을 지원하는 것이므로, 입법 논의 단계의 정책 관련 기사는 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 응급환자 이송체계 시범사업과 관련 정책 논의에 초점을 맞추고 있으며, 실제 발생한 피해나 특정 가해자가 명확히 드러나지 않습니다. 소송금융 투자 대상이 되려면 구체적인 피해 사실, 피해자, 그리고 책임이 명확한 상대방이 있어야 하나, 본 기사는 정책 개선 방향과 잠재적 우려를 다루는 단계입니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>의료사고 형사특례, 공론화 없이 법안소위 통과…삭제해야</t>
+          <t>응급환자 이송 시범사업, 정부 추진안과 달라져…강제 배정 연 1~2건에...</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>idaegu.co.kr</t>
+          <t>medigatenews.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=541701</t>
+          <t>https://www.medigatenews.com/news/2938923840</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-16 00:35:34.138953+00:00</t>
+          <t>2026-03-16 00:39:27.376714+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
-          <t>국회 법안 논의 중</t>
+          <t>국회 법안소위 통과</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>본 기사는 의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안, 환자기본법 등 의료 관련 법안들의 국회 논의 상황을 보도하고 있습니다. 성분명 처방 법안은 다른 법안들의 긴 논의로 인해 다음 회기로 논의가 미뤄졌습니다.</t>
+          <t>의료사고 발생 시 의료인에 대한 형사처벌을 감면하는 내용의 의료사고 형사특례 개정안이 공론화 과정 없이 국회 법안소위를 통과했다는 보도입니다. 고위험 필수의료행위 중 업무상과실치사상죄 발생 시 형 감면 및 손해배상 책임보험 가입 시 공소 제외 등의 내용이 담겨 있으며, 해당 법안의 삭제를 요구하는 목소리가 나오고 있습니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>기사는 의료 관련 법안의 국회 논의 진행 상황을 다루고 있어, 소송금융 적합 조건인 '상대방 책임의 명확성', '상대방의 자력', '집단적 피해', '피해 규모', '증거', '공적 절차 진행' 중 어느 하나에도 해당하지 않습니다. 특정 사건이나 피해 발생 사실이 없어 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 의료사고 사건이나 피해자를 다루는 것이 아니라, 의료사고 형사특례에 대한 법안(개정안)의 입법 절차 진행 상황을 보도하고 있습니다. 소송금융은 실제 발생한 피해 사건의 소송을 지원하는 것이므로, 입법 논의 단계의 정책 관련 기사는 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>성분명 처방, 반대만 있고 대안은 없다</t>
+          <t>의료사고 형사특례, 공론화 없이 법안소위 통과…삭제해야</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>kpanews.co.kr</t>
+          <t>idaegu.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=530997</t>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=541701</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-16 00:16:45.885911+00:00</t>
+          <t>2026-03-16 00:35:34.138953+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회에서 의료사고 피해구제 및 의료분쟁 조정법 개정안 의결</t>
+          <t>국회 법안 논의 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회는 필수의료 행위에 대한 공소 제기를 제한하는 의료사고 피해구제 및 의료분쟁 조정법 개정안을 의결했습니다. 이 법안은 그동안 수없이 좌절되었던 만큼, 박주민 의원 등 관계자들 사이에서 우려와 기대가 교차하고 있습니다.</t>
+          <t>본 기사는 의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안, 환자기본법 등 의료 관련 법안들의 국회 논의 상황을 보도하고 있습니다. 성분명 처방 법안은 다른 법안들의 긴 논의로 인해 다음 회기로 논의가 미뤄졌습니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, 의료사고 관련 법률 개정안의 국회 보건복지위원회 의결 소식을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 의료 관련 법안의 국회 논의 진행 상황을 다루고 있어, 소송금융 적합 조건인 '상대방 책임의 명확성', '상대방의 자력', '집단적 피해', '피해 규모', '증거', '공적 절차 진행' 중 어느 하나에도 해당하지 않습니다. 특정 사건이나 피해 발생 사실이 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>박주민 꼭 찍은 이 대통령, 의료개혁 입법에 “감사드린다”</t>
+          <t>성분명 처방, 반대만 있고 대안은 없다</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>vop.co.kr</t>
+          <t>kpanews.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://vop.co.kr/A00001689763.html</t>
+          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=530997</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-14 12:17:11.682304+00:00</t>
+          <t>2026-03-16 00:16:45.885911+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
-          <t>국회 법률안 의결</t>
+          <t>국회 보건복지위원회에서 의료사고 피해구제 및 의료분쟁 조정법 개정안 의결</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회에서 의료사고 피해구제법 개정안 등 97건의 법률안이 의결되었습니다. 개정안은 설명의무 강화, 고위험 필수의료행위에 대한 형 감면 및 공소제기 제한 등을 포함하며, 환자 중심의 보건의료 환경 조성을 목표로 합니다.</t>
+          <t>국회 보건복지위원회는 필수의료 행위에 대한 공소 제기를 제한하는 의료사고 피해구제 및 의료분쟁 조정법 개정안을 의결했습니다. 이 법안은 그동안 수없이 좌절되었던 만큼, 박주민 의원 등 관계자들 사이에서 우려와 기대가 교차하고 있습니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>해당 기사는 국회 보건복지위원회의 법률안 의결에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, 의료사고 관련 법률 개정안의 국회 보건복지위원회 의결 소식을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>국회 보건복지위, 법률안 97건 의결</t>
+          <t>박주민 꼭 찍은 이 대통령, 의료개혁 입법에 “감사드린다”</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>vop.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3528957</t>
+          <t>https://vop.co.kr/A00001689763.html</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-14 12:17:03.655454+00:00</t>
+          <t>2026-03-14 12:17:11.682304+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C55" t="inlineStr"/>
+      <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
-          <t>드라마 내에서 병원과 의사를 상대로 소송이 제기되어 진행 중</t>
+          <t>국회 법률안 의결</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>드라마 '신이랑'의 줄거리 일부로, 주인공 신이랑이 변호사의 뒷거래를 폭로하고 병원과 의사를 상대로 소송을 제기하는 내용이 언급되었습니다. 첫 재판이 진행되는 상황을 묘사하고 있습니다.</t>
+          <t>국회 보건복지위원회에서 의료사고 피해구제법 개정안 등 97건의 법률안이 의결되었습니다. 개정안은 설명의무 강화, 고위험 필수의료행위에 대한 형 감면 및 공소제기 제한 등을 포함하며, 환자 중심의 보건의료 환경 조성을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>제공된 기사는 드라마 '신이랑'의 줄거리 일부를 설명하는 내용으로, 실제 발생한 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 실질적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
+          <t>해당 기사는 국회 보건복지위원회의 법률안 의결에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>유연석, 신들렸다…‘신이랑’ 첫방 시청률 6.3%로 출발</t>
+          <t>국회 보건복지위, 법률안 97건 의결</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11988028</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3528957</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-14 00:44:46.569882+00:00</t>
+          <t>2026-03-14 12:17:03.655454+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>병원, 의사</t>
+          <t>병원과 의사</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>드라마 속 가상의 소송 진행</t>
+          <t>드라마 내에서 병원과 의사를 상대로 소송이 제기되어 진행 중</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>드라마 '신이랑 법률사무소'의 줄거리 일부로, 주인공 신이랑이 억울하게 사망한 이강풍의 사연을 파악하고 피해자 김민주를 대신하여 병원과 의사를 상대로 소송을 진행하는 내용입니다. 이는 실제 사건이 아닌 가상의 이야기입니다.</t>
+          <t>드라마 '신이랑'의 줄거리 일부로, 주인공 신이랑이 변호사의 뒷거래를 폭로하고 병원과 의사를 상대로 소송을 제기하는 내용이 언급되었습니다. 첫 재판이 진행되는 상황을 묘사하고 있습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>제공된 기사는 드라마의 줄거리를 설명하는 것으로, 실제 발생한 사건이 아닙니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 대상이 될 수 없습니다.</t>
+          <t>제공된 기사는 드라마 '신이랑'의 줄거리 일부를 설명하는 내용으로, 실제 발생한 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 실질적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>['신이랑 법률사무소' 첫방] 유연석, 귀신과 법정 사이를 넘나들다</t>
+          <t>유연석, 신들렸다…‘신이랑’ 첫방 시청률 6.3%로 출발</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>nc.press</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.nc.press/news/articleView.html?idxno=610084</t>
+          <t>https://www.mk.co.kr/article/11988028</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-14 00:43:13.957620+00:00</t>
+          <t>2026-03-14 00:44:46.569882+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr"/>
-      <c r="D57" t="inlineStr"/>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>병원, 의사</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>환자안전법 개정안 국회 발의</t>
+          <t>드라마 속 가상의 소송 진행</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>국회에서 의료소송 시 의사의 책임이나 불이익에 대한 증거 사용을 제한하는 환자안전법 개정안이 발의되었습니다. 이 법안은 의료사고 발생 시 의사를 위로하고 소송에서 증거 능력을 상실하게 하는 것을 목표로 합니다.</t>
+          <t>드라마 '신이랑 법률사무소'의 줄거리 일부로, 주인공 신이랑이 억울하게 사망한 이강풍의 사연을 파악하고 피해자 김민주를 대신하여 병원과 의사를 상대로 소송을 진행하는 내용입니다. 이는 실제 사건이 아닌 가상의 이야기입니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, 의료소송에서 의사의 책임을 제한하려는 환자안전법 개정안 발의에 대한 내용입니다. 소송금융은 실제 발생한 피해와 관련된 소송에 투자하므로, 입법 단계의 정책 논의는 투자 대상으로서의 적합성이 없습니다.</t>
+          <t>제공된 기사는 드라마의 줄거리를 설명하는 것으로, 실제 발생한 사건이 아닙니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>암 등 중증질환 추적검사 환자부담 5% 적용 입법 추진</t>
+          <t>['신이랑 법률사무소' 첫방] 유연석, 귀신과 법정 사이를 넘나들다</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>dailypharm.com</t>
+          <t>nc.press</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.dailypharm.com/user/news/336496?REFERER=NP</t>
+          <t>https://www.nc.press/news/articleView.html?idxno=610084</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-14 00:40:03.400342+00:00</t>
+          <t>2026-03-14 00:43:13.957620+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
-          <t>의정 갈등은 일단락되었으나, 왜곡된 의료 시스템 개선을 위한 사회적 논의가 진행 중</t>
+          <t>환자안전법 개정안 국회 발의</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>의대 정원 증원 논의가 마무리되었으나, 기사는 왜곡된 의료 시스템과 정부, 의사, 환자 간의 신뢰 붕괴 등 근본적인 문제가 해결되지 않았음을 지적합니다. 환자 중심 의료를 위한 새로운 시민단체 활동이 시작되었으나, 의료 개혁 논의는 실종된 상태입니다.</t>
+          <t>국회에서 의료소송 시 의사의 책임이나 불이익에 대한 증거 사용을 제한하는 환자안전법 개정안이 발의되었습니다. 이 법안은 의료사고 발생 시 의사를 위로하고 소송에서 증거 능력을 상실하게 하는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>해당 기사는 의정 갈등 이후 한국 의료 시스템의 고질적인 문제점을 지적하는 논평으로, 특정 사건이나 주체를 대상으로 한 구체적인 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자에 필요한 명확한 상대방, 구체적인 피해 규모, 그리고 소송으로 이어질 수 있는 직접적인 증거가 부재합니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, 의료소송에서 의사의 책임을 제한하려는 환자안전법 개정안 발의에 대한 내용입니다. 소송금융은 실제 발생한 피해와 관련된 소송에 투자하므로, 입법 단계의 정책 논의는 투자 대상으로서의 적합성이 없습니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>[오늘과 내일/우경임]‘의정 갈등’ 흙탕물이 가라앉은 자리</t>
+          <t>암 등 중증질환 추적검사 환자부담 5% 적용 입법 추진</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>dailypharm.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Opinion/article/all/20260313/133528569/2</t>
+          <t>https://www.dailypharm.com/user/news/336496?REFERER=NP</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-14 00:17:05.792619+00:00</t>
+          <t>2026-03-14 00:40:03.400342+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
-          <t>국립의전원법 개정안 복지위 통과</t>
+          <t>의정 갈등은 일단락되었으나, 왜곡된 의료 시스템 개선을 위한 사회적 논의가 진행 중</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>국립의전원법 개정안이 국회 복지위를 통과했다는 내용의 기사입니다. 이 개정안은 중증·필수의료 분야 의료인의 업무상 과실치사·치상에 대한 형을 감면하고, 손해배상 책임보험을 통해 피해자 보상이 이뤄질 경우 의료인을 기소하지 않을 수 있도록 하는 내용을 담고 있습니다. 이 대통령은 이를 의료개혁의 성과로 평가했습니다.</t>
+          <t>의대 정원 증원 논의가 마무리되었으나, 기사는 왜곡된 의료 시스템과 정부, 의사, 환자 간의 신뢰 붕괴 등 근본적인 문제가 해결되지 않았음을 지적합니다. 환자 중심 의료를 위한 새로운 시민단체 활동이 시작되었으나, 의료 개혁 논의는 실종된 상태입니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고나 분쟁에 대한 내용이 아니라, 의료인의 형사책임 감면 및 손해배상 책임보험을 통한 피해자 보상 방안을 담은 국립의전원법 개정안의 입법 과정에 대한 보도입니다. 소송금융 투자의 대상이 되는 구체적인 사건이나 당사자가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 의정 갈등 이후 한국 의료 시스템의 고질적인 문제점을 지적하는 논평으로, 특정 사건이나 주체를 대상으로 한 구체적인 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자에 필요한 명확한 상대방, 구체적인 피해 규모, 그리고 소송으로 이어질 수 있는 직접적인 증거가 부재합니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>국립의전원법 복지위 통과…李대통령 “쉽지 않은 일, 의료개혁 성과”</t>
+          <t>[오늘과 내일/우경임]‘의정 갈등’ 흙탕물이 가라앉은 자리</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=564588&amp;class=33&amp;grp=</t>
+          <t>https://www.donga.com/news/Opinion/article/all/20260313/133528569/2</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-13 13:01:56.254828+00:00</t>
+          <t>2026-03-14 00:17:05.792619+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
-      <c r="D60" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회 통과, 법제사법위원회 심사 및 본회의 상정 예정</t>
+          <t>국립의전원법 개정안 복지위 통과</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회에서 필수의료행위 중 발생한 의료사고에 대한 의료진의 형사 책임을 완화하는 의료분쟁조정법 개정안이 통과되었습니다. 환자·소비자단체들은 이를 '과도한 특혜이자 위헌적 규정'이라며 강하게 반발하고 있습니다. 해당 법안은 법제사법위원회 심사를 거쳐 국회 본회의에 상정될 예정입니다.</t>
+          <t>국립의전원법 개정안이 국회 복지위를 통과했다는 내용의 기사입니다. 이 개정안은 중증·필수의료 분야 의료인의 업무상 과실치사·치상에 대한 형을 감면하고, 손해배상 책임보험을 통해 피해자 보상이 이뤄질 경우 의료인을 기소하지 않을 수 있도록 하는 내용을 담고 있습니다. 이 대통령은 이를 의료개혁의 성과로 평가했습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 사건에 대한 것이 아니라, 의료인의 형사책임 완화를 골자로 하는 의료분쟁조정법 개정안의 입법 절차를 다루고 있습니다. 따라서 소송금융 투자를 위한 '상대방 책임 명확', '집단적 피해', '피해 규모' 등 적합 조건에 해당하는 구체적인 사건이 존재하지 않습니다. 현재는 법안 통과 여부에 대한 정책적 논의 단계로, 직접적인 소송금융 투자 대상으로는 부적합합니다.</t>
+          <t>이 기사는 특정 의료사고나 분쟁에 대한 내용이 아니라, 의료인의 형사책임 감면 및 손해배상 책임보험을 통한 피해자 보상 방안을 담은 국립의전원법 개정안의 입법 과정에 대한 보도입니다. 소송금융 투자의 대상이 되는 구체적인 사건이나 당사자가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>“중과실 없는 의료사고 형사처벌 완화” 국회 상임위 통과</t>
+          <t>국립의전원법 복지위 통과…李대통령 “쉽지 않은 일, 의료개혁 성과”</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1249252.html</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=564588&amp;class=33&amp;grp=</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-13 13:01:47.584380+00:00</t>
+          <t>2026-03-13 13:01:56.254828+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>필수의료 기소제한 법안 복지위 통과</t>
+          <t>국회 보건복지위원회 통과, 법제사법위원회 심사 및 본회의 상정 예정</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>필수의료 분야 의료인의 업무상과실치사상죄 발생 시 임의적 형 감면 및 손해배상 책임보험을 통한 보상 시 공소 제기 제한을 골자로 하는 개정안이 국회 복지위를 통과했습니다. 환자 단체들은 이를 의료인에게 과도한 특혜를 주는 것이라며 반발하고 있습니다.</t>
+          <t>국회 보건복지위원회에서 필수의료행위 중 발생한 의료사고에 대한 의료진의 형사 책임을 완화하는 의료분쟁조정법 개정안이 통과되었습니다. 환자·소비자단체들은 이를 '과도한 특혜이자 위헌적 규정'이라며 강하게 반발하고 있습니다. 해당 법안은 법제사법위원회 심사를 거쳐 국회 본회의에 상정될 예정입니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이 아닌, 필수의료 분야 의료인의 업무상과실치사상죄에 대한 기소 제한 법안 통과 소식을 다루고 있습니다. 소송금융은 실제 발생한 피해 사건의 소송을 대상으로 하므로, 입법 과정에 있는 정책적 논의는 투자 대상에 해당하지 않습니다. 특정 피고, 피해자, 구체적인 손해액이 존재하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고 사건에 대한 것이 아니라, 의료인의 형사책임 완화를 골자로 하는 의료분쟁조정법 개정안의 입법 절차를 다루고 있습니다. 따라서 소송금융 투자를 위한 '상대방 책임 명확', '집단적 피해', '피해 규모' 등 적합 조건에 해당하는 구체적인 사건이 존재하지 않습니다. 현재는 법안 통과 여부에 대한 정책적 논의 단계로, 직접적인 소송금융 투자 대상으로는 부적합합니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>'필수의료 기소제한' 법안 복지위 통과…환자들  과도한 특혜</t>
+          <t>“중과실 없는 의료사고 형사처벌 완화” 국회 상임위 통과</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125914</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1249252.html</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-13 12:59:03.785432+00:00</t>
+          <t>2026-03-13 13:01:47.584380+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>의료사고 관련 법안 입법 절차 진행 중</t>
+          <t>필수의료 기소제한 법안 복지위 통과</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>의료사고 형사특례를 포함한 개정안이 법안소위를 통과했으며, 필수의료행위 범위 규정, 의료사고심의위원회 설치, 반의사불벌 및 형의 임의적 감면 특례, 손해배상금 지급 조건부 공소제기 금지 조항 등이 주요 내용입니다. 기사는 공소제기 금지 조항 삭제의 필요성을 제기하고 있습니다.</t>
+          <t>필수의료 분야 의료인의 업무상과실치사상죄 발생 시 임의적 형 감면 및 손해배상 책임보험을 통한 보상 시 공소 제기 제한을 골자로 하는 개정안이 국회 복지위를 통과했습니다. 환자 단체들은 이를 의료인에게 과도한 특혜를 주는 것이라며 반발하고 있습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료사고 사건이 아닌, 의료사고 관련 법안의 입법 절차 및 내용에 대한 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않으며, 투자 적합성이 매우 낮습니다.</t>
+          <t>해당 기사는 특정 피해 사건이 아닌, 필수의료 분야 의료인의 업무상과실치사상죄에 대한 기소 제한 법안 통과 소식을 다루고 있습니다. 소송금융은 실제 발생한 피해 사건의 소송을 대상으로 하므로, 입법 과정에 있는 정책적 논의는 투자 대상에 해당하지 않습니다. 특정 피고, 피해자, 구체적인 손해액이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>법안소위 통과 '의료사고 형사특례'‥ 공소제기 금지 조항 삭제해야</t>
+          <t>'필수의료 기소제한' 법안 복지위 통과…환자들  과도한 특혜</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>medipana.com</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.medipana.com/news/articleView.html?idxno=408182</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125914</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-13 12:58:38.308616+00:00</t>
+          <t>2026-03-13 12:59:03.785432+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
-      <c r="D63" t="inlineStr"/>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회 통과</t>
+          <t>의료사고 관련 법안 입법 절차 진행 중</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>국립의전원법이 국회 보건복지위원회를 통과했다는 내용의 기사입니다. 이 법안에는 중대한 과실이 없는 고위험 필수의료행위 의료사고 시 보건의료인의 형 감면 및 손해배상금 전액 지급 조항이 포함되어 있습니다. 이는 특정 사건이 아닌 입법 진행 상황에 대한 보도입니다.</t>
+          <t>의료사고 형사특례를 포함한 개정안이 법안소위를 통과했으며, 필수의료행위 범위 규정, 의료사고심의위원회 설치, 반의사불벌 및 형의 임의적 감면 특례, 손해배상금 지급 조건부 공소제기 금지 조항 등이 주요 내용입니다. 기사는 공소제기 금지 조항 삭제의 필요성을 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료사고 사건에 대한 보도가 아닌, '국립의전원법'의 입법 진행 상황을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 사실이 존재하지 않아 적합도 판단 기준을 적용할 수 없습니다.</t>
+          <t>본 기사는 특정 의료사고 사건이 아닌, 의료사고 관련 법안의 입법 절차 및 내용에 대한 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않으며, 투자 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>공공의료 인력 양성·15년 의무복무…‘국립의전원법’ 복지위 통과</t>
+          <t>법안소위 통과 '의료사고 형사특례'‥ 공소제기 금지 조항 삭제해야</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>akomnews.com</t>
+          <t>medipana.com</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.akomnews.com/bbs/board.php?bo_table=news&amp;wr_id=66559</t>
+          <t>https://www.medipana.com/news/articleView.html?idxno=408182</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-13 12:58:20.143631+00:00</t>
+          <t>2026-03-13 12:58:38.308616+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr"/>
-      <c r="E64" t="inlineStr"/>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>국회 보건복지위원회 통과</t>
+        </is>
+      </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>상급종합병원 구조 전환 이후 정형외과 교수 133명이 사직하고 개원을 선택한 것으로 나타났습니다. 낮은 수가, 의료소송 위험, 고난도 수술 대비 부족한 보상 등이 원인으로 지목되며, 정형외과학회는 필수의료 기반 붕괴의 '공동화 현상'을 우려하고 있습니다.</t>
+          <t>국립의전원법이 국회 보건복지위원회를 통과했다는 내용의 기사입니다. 이 법안에는 중대한 과실이 없는 고위험 필수의료행위 의료사고 시 보건의료인의 형 감면 및 손해배상금 전액 지급 조항이 포함되어 있습니다. 이는 특정 사건이 아닌 입법 진행 상황에 대한 보도입니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>해당 기사는 의료 시스템의 구조적 문제(낮은 수가, 의료소송 위험 등)로 인한 정형외과 교수들의 사직 현상을 다루고 있습니다. 특정 가해 주체나 명확한 법적 책임이 불분명하며(적합 조건 1 불충족), 소송의 상대방이 특정되지 않아 자력 여부를 판단할 수 없습니다(적합 조건 2 불충족). 또한, 교수들의 사직은 직업 선택의 문제로, 소송금융의 대상이 되는 직접적인 피해나 손해배상 청구권이 발생했다고 보기 어렵습니다(적합 조건 3, 4 불충족).</t>
+          <t>본 기사는 특정 의료사고 사건에 대한 보도가 아닌, '국립의전원법'의 입법 진행 상황을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 사실이 존재하지 않아 적합도 판단 기준을 적용할 수 없습니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>상종 구조전환 후 정형외과 교수 133명 사직… 교수보단 개원</t>
+          <t>공공의료 인력 양성·15년 의무복무…‘국립의전원법’ 복지위 통과</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>akomnews.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037231</t>
+          <t>https://www.akomnews.com/bbs/board.php?bo_table=news&amp;wr_id=66559</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-13 12:43:44.739398+00:00</t>
+          <t>2026-03-13 12:58:20.143631+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C65" t="inlineStr"/>
-      <c r="D65" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D65" t="inlineStr"/>
+      <c r="E65" t="inlineStr"/>
       <c r="F65" t="inlineStr">
         <is>
-          <t>정형외과 필수수술 분야에서 낮은 수가, 의료소송 위험, 고난도 수술 대비 보상 부족 등의 문제로 소아 및 노인 환자들이 제때 수술을 받지 못하는 심각한 상황이 발생하고 있다. 이는 의료전달체계 전반의 구조적 문제로 지적되며, 국회 차원에서도 논의가 진행 중이다.</t>
+          <t>상급종합병원 구조 전환 이후 정형외과 교수 133명이 사직하고 개원을 선택한 것으로 나타났습니다. 낮은 수가, 의료소송 위험, 고난도 수술 대비 부족한 보상 등이 원인으로 지목되며, 정형외과학회는 필수의료 기반 붕괴의 '공동화 현상'을 우려하고 있습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>기사는 의료 시스템의 구조적 문제(낮은 수가, 의료소송 위험 등)로 인해 환자들이 제때 수술을 받지 못하는 상황을 다루고 있습니다. 특정 사건의 명확한 상대방이나 직접적인 책임 주체를 특정하기 어려워 소송금융 투자 대상으로 적합한 개별 소송을 발굴하기 어렵습니다. 이는 정책적 개선이 필요한 문제에 가깝습니다.</t>
+          <t>해당 기사는 의료 시스템의 구조적 문제(낮은 수가, 의료소송 위험 등)로 인한 정형외과 교수들의 사직 현상을 다루고 있습니다. 특정 가해 주체나 명확한 법적 책임이 불분명하며(적합 조건 1 불충족), 소송의 상대방이 특정되지 않아 자력 여부를 판단할 수 없습니다(적합 조건 2 불충족). 또한, 교수들의 사직은 직업 선택의 문제로, 소송금융의 대상이 되는 직접적인 피해나 손해배상 청구권이 발생했다고 보기 어렵습니다(적합 조건 3, 4 불충족).</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>소아도, 노인도 제때 수술 못 받는다 …정형외과 필수수술 체계 전반 ...</t>
+          <t>상종 구조전환 후 정형외과 교수 133명 사직… 교수보단 개원</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>bosa.co.kr</t>
+          <t>docdocdoc.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3000552</t>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037231</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-13 12:42:25.583884+00:00</t>
+          <t>2026-03-13 12:43:44.739398+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회에서 국립의전원법 및 의료사고 공소 제한 법안 의결</t>
+          <t>의료 시스템 문제로 인한 수술 지연</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회에서 공공의료 인력 양성을 위한 국립의전원법과 필수의료 행위 의료사고 공소 제한 법안이 의결되었다. 특히 의료사고 공소 제한 법안은 환자·소비자 단체의 반발을 사고 있으며, 의료인의 형사 책임을 감면하고 손해배상 책임보험 가입 시 기소를 제한하는 내용을 담고 있다.</t>
+          <t>정형외과 필수수술 분야에서 낮은 수가, 의료소송 위험, 고난도 수술 대비 보상 부족 등의 문제로 소아 및 노인 환자들이 제때 수술을 받지 못하는 심각한 상황이 발생하고 있다. 이는 의료전달체계 전반의 구조적 문제로 지적되며, 국회 차원에서도 논의가 진행 중이다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건으로 인한 피해자들의 손해배상 청구에 관한 것이 아닌, 국회에서 법안이 의결된 상황을 다룹니다. 특히 의료사고 공소 제한 법안은 오히려 피해자들의 법적 구제 가능성을 축소하는 내용으로, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 부합하지 않습니다.</t>
+          <t>기사는 의료 시스템의 구조적 문제(낮은 수가, 의료소송 위험 등)로 인해 환자들이 제때 수술을 받지 못하는 상황을 다루고 있습니다. 특정 사건의 명확한 상대방이나 직접적인 책임 주체를 특정하기 어려워 소송금융 투자 대상으로 적합한 개별 소송을 발굴하기 어렵습니다. 이는 정책적 개선이 필요한 문제에 가깝습니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>공공 의사 연 100명씩 배출...국립의전원법 복지위 통과</t>
+          <t>소아도, 노인도 제때 수술 못 받는다 …정형외과 필수수술 체계 전반 ...</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>bosa.co.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20019077?ref=naver</t>
+          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3000552</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-13 12:26:04.338460+00:00</t>
+          <t>2026-03-13 12:42:25.583884+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr"/>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회에서 필수의료 의료사고 관련 법률 개정안 통과. 환자단체 반발 중.</t>
+          <t>국회 보건복지위원회에서 국립의전원법 및 의료사고 공소 제한 법안 의결</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회에서 고위험 필수의료행위 의료사고 발생 시 보건의료인의 형을 감면하고, 손해배상금 전액 지급 시 공소 제기를 금지하는 내용의 의료사고 피해구제법 개정안이 통과되었습니다. 환자단체는 해당 조항이 위헌이라며 강하게 반발하고 있으며, 의료계는 필수의료 정상화를 위한 조치로 환영하고 있습니다.</t>
+          <t>국회 보건복지위원회에서 공공의료 인력 양성을 위한 국립의전원법과 필수의료 행위 의료사고 공소 제한 법안이 의결되었다. 특히 의료사고 공소 제한 법안은 환자·소비자 단체의 반발을 사고 있으며, 의료인의 형사 책임을 감면하고 손해배상 책임보험 가입 시 기소를 제한하는 내용을 담고 있다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료사고 피해 사건이 아닌, 필수의료 의료사고에 대한 형사처벌 특례를 담은 법안의 국회 상임위 통과 소식을 다루고 있습니다. 따라서 소송금융 투자 적합 조건인 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모' 등이 특정되지 않아 직접적인 투자 기회로 보기 어렵습니다.</t>
+          <t>본 기사는 특정 사건으로 인한 피해자들의 손해배상 청구에 관한 것이 아닌, 국회에서 법안이 의결된 상황을 다룹니다. 특히 의료사고 공소 제한 법안은 오히려 피해자들의 법적 구제 가능성을 축소하는 내용으로, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>환자단체 반발 속 ‘필수의료 기소 제한법’ 복지위 통과</t>
+          <t>공공 의사 연 100명씩 배출...국립의전원법 복지위 통과</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11987483</t>
+          <t>https://www.sedaily.com/article/20019077?ref=naver</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-13 12:21:45.664648+00:00</t>
+          <t>2026-03-13 12:26:04.338460+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C68" t="inlineStr"/>
-      <c r="D68" t="inlineStr"/>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>국회 법안심사소위원회에서 의료분쟁조정법 개정안 논의 중</t>
+          <t>국회 보건복지위원회에서 필수의료 의료사고 관련 법률 개정안 통과. 환자단체 반발 중.</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회 법안심사소위원회에서 필수의료 기피 현상 해소와 의료사고 피해자 구제를 위한 의료분쟁조정법 개정안이 논의되었다. 환자·소비자단체는 해당 법안의 절차적 정당성에 문제를 제기하고 있다.</t>
+          <t>국회 보건복지위원회에서 고위험 필수의료행위 의료사고 발생 시 보건의료인의 형을 감면하고, 손해배상금 전액 지급 시 공소 제기를 금지하는 내용의 의료사고 피해구제법 개정안이 통과되었습니다. 환자단체는 해당 조항이 위헌이라며 강하게 반발하고 있으며, 의료계는 필수의료 정상화를 위한 조치로 환영하고 있습니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료사고 사건이 아닌 의료분쟁조정법 개정안의 국회 논의 과정을 다루고 있어, 소송금융 투자 대상으로서의 특정 피고, 구체적인 피해 규모, 책임의 명확성 등 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 의료사고 피해 사건이 아닌, 필수의료 의료사고에 대한 형사처벌 특례를 담은 법안의 국회 상임위 통과 소식을 다루고 있습니다. 따라서 소송금융 투자 적합 조건인 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모' 등이 특정되지 않아 직접적인 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>환자·소비자단체  의료사고 형사특례 법안소위 통과, 절차적 정당성 훼...</t>
+          <t>환자단체 반발 속 ‘필수의료 기소 제한법’ 복지위 통과</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>bosa.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3000628</t>
+          <t>https://www.mk.co.kr/article/11987483</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-13 12:18:15.997775+00:00</t>
+          <t>2026-03-13 12:21:45.664648+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회 소위원회에서 법안 통과</t>
+          <t>국회 법안심사소위원회에서 의료분쟁조정법 개정안 논의 중</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회 제1법안심사소위원회에서 필수의료 의료사고에 대한 형사면책을 포함하는 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안'이 통과되었습니다. 이에 의료계는 환영하는 반면, 환자단체는 반발하며 의료계와 환자단체 간 갈등이 확산되고 있습니다.</t>
+          <t>국회 보건복지위원회 법안심사소위원회에서 필수의료 기피 현상 해소와 의료사고 피해자 구제를 위한 의료분쟁조정법 개정안이 논의되었다. 환자·소비자단체는 해당 법안의 절차적 정당성에 문제를 제기하고 있다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고로 인한 피해 발생이 아닌, 필수의료 의료사고에 대한 형사면책 법안 통과 논란을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 의료사고 사건이 아닌 의료분쟁조정법 개정안의 국회 논의 과정을 다루고 있어, 소송금융 투자 대상으로서의 특정 피고, 구체적인 피해 규모, 책임의 명확성 등 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>필수의료 사고 형사면책 논란…의료계·환자단체 갈등 확산</t>
+          <t>환자·소비자단체  의료사고 형사특례 법안소위 통과, 절차적 정당성 훼...</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>newsprime.co.kr</t>
+          <t>bosa.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>http://www.newsprime.co.kr/news/article.html?no=726919</t>
+          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3000628</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-13 12:17:35.126430+00:00</t>
+          <t>2026-03-13 12:18:15.997775+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C70" t="inlineStr"/>
-      <c r="D70" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 심의 및 환자단체 반대 의견 표명</t>
+          <t>국회 보건복지위원회 소위원회에서 법안 통과</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>환자단체연합회가 의료분쟁조정법 개정안에 대해 심의 절차 훼손을 주장하며 반대 의견을 표명했습니다. 이 개정안에는 필수의료행위 범위 및 손해배상금 지급을 조건으로 한 의료사고 형사처벌 특례 내용이 포함되어 있으며, 환자단체는 해당 특례 조항이 환자의 권리를 침해할 수 있다고 우려하고 있습니다.</t>
+          <t>국회 보건복지위원회 제1법안심사소위원회에서 필수의료 의료사고에 대한 형사면책을 포함하는 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안'이 통과되었습니다. 이에 의료계는 환영하는 반면, 환자단체는 반발하며 의료계와 환자단체 간 갈등이 확산되고 있습니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고나 피해 발생을 다루는 것이 아닌, 의료분쟁조정법 개정안에 대한 환자단체의 반대 의견을 보도하고 있습니다. 아직 구체적인 피해 사건이 발생하지 않았고, 소송의 대상이 될 만한 특정 피고나 명확한 책임 주체가 없어 소송금융 투자 적합성이 낮습니다.</t>
+          <t>이 기사는 특정 의료사고로 인한 피해 발생이 아닌, 필수의료 의료사고에 대한 형사면책 법안 통과 논란을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>환자단체연합회  의료분쟁조정법 개정안 통과는 심의 절차 훼손</t>
+          <t>필수의료 사고 형사면책 논란…의료계·환자단체 갈등 확산</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>hitnews.co.kr</t>
+          <t>newsprime.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74564</t>
+          <t>http://www.newsprime.co.kr/news/article.html?no=726919</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-13 00:41:18.938597+00:00</t>
+          <t>2026-03-13 12:17:35.126430+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회 소위 통과</t>
+          <t>의료분쟁조정법 개정안 심의 및 환자단체 반대 의견 표명</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>필수의료 분야 의료사고 발생 시 의사의 중대한 과실이 없고 손해배상 등을 하면 기소하지 못하도록 하는 '의료분쟁조정법 개정안'이 국회 소위를 통과했습니다. 의료계는 환영하는 반면, 환자 및 시민단체는 환자의 재판받을 권리를 침해하고 의료인의 안전 확보 노력을 무력화할 수 있다며 반발하고 있습니다. 정부는 위헌이 아니며 외국 입법례도 있다고 주장합니다.</t>
+          <t>환자단체연합회가 의료분쟁조정법 개정안에 대해 심의 절차 훼손을 주장하며 반대 의견을 표명했습니다. 이 개정안에는 필수의료행위 범위 및 손해배상금 지급을 조건으로 한 의료사고 형사처벌 특례 내용이 포함되어 있으며, 환자단체는 해당 특례 조항이 환자의 권리를 침해할 수 있다고 우려하고 있습니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고나 피해자 집단에 대한 것이 아닌, 의료사고 관련 법안 개정 논의를 다루고 있습니다. 따라서 소송금융 투자를 위한 구체적인 사건, 명확한 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다. 현재는 입법 절차 진행 중으로, 실제 소송으로 이어질 구체적인 피해 사례가 존재하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고나 피해 발생을 다루는 것이 아닌, 의료분쟁조정법 개정안에 대한 환자단체의 반대 의견을 보도하고 있습니다. 아직 구체적인 피해 사건이 발생하지 않았고, 소송의 대상이 될 만한 특정 피고나 명확한 책임 주체가 없어 소송금융 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>필수의료 사고 기소 제한…의료계 '환영' vs 시민단체 '재판권 침해'</t>
+          <t>환자단체연합회  의료분쟁조정법 개정안 통과는 심의 절차 훼손</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>hitnews.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/life/2301670.htm</t>
+          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74564</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-12 18:00:17.125426+00:00</t>
+          <t>2026-03-13 00:41:18.938597+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>광주지방법원 목포지원에서 원고 청구 기각 판결</t>
+          <t>국회 보건복지위원회 소위 통과</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>중환자실 환자 낙상 사고에 대해 환자 측이 병원의 의료과실을 주장하며 5천만원대 손해배상 소송을 제기했으나, 법원은 의료진의 24시간 관찰 의무 및 억제대 미적용 과실을 인정하지 않고 원고의 청구를 기각했습니다. 낙상 후 항혈전제 투약 중단과 뇌경색 악화 사이의 인과관계도 부정되었습니다. 이 판결은 병원의 무조건적인 책임을 면해주는 것은 아니지만, 해당 사건에서는 병원 측의 과실이 없다고 판단했습니다.</t>
+          <t>필수의료 분야 의료사고 발생 시 의사의 중대한 과실이 없고 손해배상 등을 하면 기소하지 못하도록 하는 '의료분쟁조정법 개정안'이 국회 소위를 통과했습니다. 의료계는 환영하는 반면, 환자 및 시민단체는 환자의 재판받을 권리를 침해하고 의료인의 안전 확보 노력을 무력화할 수 있다며 반발하고 있습니다. 정부는 위헌이 아니며 외국 입법례도 있다고 주장합니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>법원에서 이미 원고의 손해배상 청구를 기각하는 판결이 선고되어 상대방의 책임이 명확하지 않습니다. (적합 조건 1 불충족) 또한, 개별 환자의 낙상 사고로 집단적 피해가 아니며(적합 조건 3 불충족), 피해 규모도 소송금융 투자 대상으로 보기에 크지 않습니다(적합 조건 4 불충족). 이미 1심 판결이 나온 사건으로 신규 투자 매력이 낮습니다.</t>
+          <t>이 기사는 특정 의료사고나 피해자 집단에 대한 것이 아닌, 의료사고 관련 법안 개정 논의를 다루고 있습니다. 따라서 소송금융 투자를 위한 구체적인 사건, 명확한 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다. 현재는 입법 절차 진행 중으로, 실제 소송으로 이어질 구체적인 피해 사례가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>5212만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>'중환자실 낙상' 5천만원 손해배상 소송 '기각'</t>
+          <t>필수의료 사고 기소 제한…의료계 '환영' vs 시민단체 '재판권 침해'</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>doctorsnews.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163680</t>
+          <t>https://news.tf.co.kr/read/life/2301670.htm</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-12 13:01:07.741831+00:00</t>
+          <t>2026-03-12 18:00:17.125426+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>병원과 의료진</t>
+          <t>B병원</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>광주지방법원 목포지원에서 원고 청구 기각 판결</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>환자가 교수 없이 인턴 단독 시술로 합병증을 겪어 병원과 의료진을 상대로 2억원의 손해배상 소송을 제기했다. 부산지방법원은 설명의무 위반 책임만 인정하여 위자료 2천만원을 공동 배상하라고 판결했다.</t>
+          <t>중환자실 환자 낙상 사고에 대해 환자 측이 병원의 의료과실을 주장하며 5천만원대 손해배상 소송을 제기했으나, 법원은 의료진의 24시간 관찰 의무 및 억제대 미적용 과실을 인정하지 않고 원고의 청구를 기각했습니다. 낙상 후 항혈전제 투약 중단과 뇌경색 악화 사이의 인과관계도 부정되었습니다. 이 판결은 병원의 무조건적인 책임을 면해주는 것은 아니지만, 해당 사건에서는 병원 측의 과실이 없다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>1심 판결이 이미 선고되어 소송이 상당 부분 진행되었고, 원고가 청구한 2억원 중 설명의무 위반에 대한 위자료 2천만원만 인정되어 피해 규모가 소송금융 투자에 매력적이지 않다. 법원이 의료 과실 자체보다는 설명의무 위반만을 인정하여 주요 쟁점에서의 승소 가능성이 낮게 평가되었다.</t>
+          <t>법원에서 이미 원고의 손해배상 청구를 기각하는 판결이 선고되어 상대방의 책임이 명확하지 않습니다. (적합 조건 1 불충족) 또한, 개별 환자의 낙상 사고로 집단적 피해가 아니며(적합 조건 3 불충족), 피해 규모도 소송금융 투자 대상으로 보기에 크지 않습니다(적합 조건 4 불충족). 이미 1심 판결이 나온 사건으로 신규 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>2,000만원</t>
+          <t>5212만원</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>교수 없이 '인턴 단독 시술'로 합병증  2억원 손배 청구</t>
+          <t>'중환자실 낙상' 5천만원 손해배상 소송 '기각'</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037179</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163680</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-12 12:39:54.335841+00:00</t>
+          <t>2026-03-12 13:01:07.741831+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr"/>
-      <c r="D74" t="inlineStr"/>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>병원과 의료진</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>의료소송 관련 법리 개선 논의</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>충남대 정다영 교수가 의료소송에서 임상진료지침(CPG)의 증거력을 근거 수준에 따라 차등화해야 한다는 논문을 발표했습니다. 현재 법원이 CPG에 명확한 법적 지위를 부여하지 않아 판결의 예측 가능성이 낮고, 심평원 급여기준과 의학적 표준이 혼동되는 문제를 지적하며 GRADE 방법론 도입을 제안했습니다.</t>
+          <t>환자가 교수 없이 인턴 단독 시술로 합병증을 겪어 병원과 의료진을 상대로 2억원의 손해배상 소송을 제기했다. 부산지방법원은 설명의무 위반 책임만 인정하여 위자료 2천만원을 공동 배상하라고 판결했다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해에 대한 보도가 아닌, 의료소송에서 임상진료지침의 법적 활용 방안에 대한 학술적 제언을 담고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 피고가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>1심 판결이 이미 선고되어 소송이 상당 부분 진행되었고, 원고가 청구한 2억원 중 설명의무 위반에 대한 위자료 2천만원만 인정되어 피해 규모가 소송금융 투자에 매력적이지 않다. 법원이 의료 과실 자체보다는 설명의무 위반만을 인정하여 주요 쟁점에서의 승소 가능성이 낮게 평가되었다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2,000만원</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>임상진료지침, 근거 수준 따라 증거력 차등해야</t>
+          <t>교수 없이 '인턴 단독 시술'로 합병증  2억원 손배 청구</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>newsmp.com</t>
+          <t>docdocdoc.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>http://www.newsmp.com/news/articleView.html?idxno=252083</t>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037179</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-12 00:42:23.213613+00:00</t>
+          <t>2026-03-12 12:39:54.335841+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
-      <c r="D75" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회 법안심사 제1소위원회 통과, 향후 전체회의 및 본회의 상정 예정</t>
+          <t>의료소송 관련 법리 개선 논의</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>필수의료 분야 의료사고 발생 시 의료진의 형사 기소를 제한하고 의료기관의 책임보험 가입을 의무화하는 내용의 의료분쟁조정법 개정안이 국회 법안심사 제1소위원회를 통과했다. 이 개정안은 필수의료 의료진의 사법 리스크를 완화하고 피해자의 신속한 구제를 목표로 하며, 불가항력 의료사고 보상 범위 확대 및 의료사고심의위원회 설치 등의 내용을 담고 있다.</t>
+          <t>충남대 정다영 교수가 의료소송에서 임상진료지침(CPG)의 증거력을 근거 수준에 따라 차등화해야 한다는 논문을 발표했습니다. 현재 법원이 CPG에 명확한 법적 지위를 부여하지 않아 판결의 예측 가능성이 낮고, 심평원 급여기준과 의학적 표준이 혼동되는 문제를 지적하며 GRADE 방법론 도입을 제안했습니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 사건이 아닌, 필수의료 분야 의료사고에 대한 법률 개정안의 국회 심의 진행 상황을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건 1~5번에 해당하지 않습니다. 국회 법안 심의는 공적 절차이나, 특정 피해 사건에 대한 것이 아니므로 소송금융 투자 대상으로서의 적합도는 낮습니다.</t>
+          <t>이 기사는 특정 사건이나 피해에 대한 보도가 아닌, 의료소송에서 임상진료지침의 법적 활용 방안에 대한 학술적 제언을 담고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 피고가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>필수의료 사고 시 형사기소 제한…의료분쟁조정법 소위 통과</t>
+          <t>임상진료지침, 근거 수준 따라 증거력 차등해야</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>doctorsnews.co.kr</t>
+          <t>newsmp.com</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163667</t>
+          <t>http://www.newsmp.com/news/articleView.html?idxno=252083</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-11 13:18:55.556812+00:00</t>
+          <t>2026-03-12 00:42:23.213613+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C76" t="inlineStr"/>
-      <c r="D76" t="inlineStr"/>
-      <c r="E76" t="inlineStr"/>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>국회 보건복지위원회 법안심사 제1소위원회 통과, 향후 전체회의 및 본회의 상정 예정</t>
+        </is>
+      </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>지난 10년간 국내 분만 병원이 40% 가까이 사라져 아이 낳을 곳이 부족해지고 있다는 기사입니다. 저출산으로 인한 분만 건수 급감과 더불어 낮은 수가, 높은 소송 위험, 24시간 상시 대기 등 열악한 근무 환경이 산과 기피 현상을 심화시키는 원인으로 지목됩니다.</t>
+          <t>필수의료 분야 의료사고 발생 시 의료진의 형사 기소를 제한하고 의료기관의 책임보험 가입을 의무화하는 내용의 의료분쟁조정법 개정안이 국회 법안심사 제1소위원회를 통과했다. 이 개정안은 필수의료 의료진의 사법 리스크를 완화하고 피해자의 신속한 구제를 목표로 하며, 불가항력 의료사고 보상 범위 확대 및 의료사고심의위원회 설치 등의 내용을 담고 있다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>해당 기사는 분만 병원 감소라는 사회적 현상과 그 원인(낮은 수가, 높은 소송 위험 등)을 분석하는 기획 기사입니다. 특정 사건이나 피해자를 명시하지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다. 새로운 소송 기회를 발굴하기 어렵습니다.</t>
+          <t>이 기사는 특정 의료사고 사건이 아닌, 필수의료 분야 의료사고에 대한 법률 개정안의 국회 심의 진행 상황을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건 1~5번에 해당하지 않습니다. 국회 법안 심의는 공적 절차이나, 특정 피해 사건에 대한 것이 아니므로 소송금융 투자 대상으로서의 적합도는 낮습니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>[기획] 분만 병원 10년간 40% 사라졌다…아이 낳을 곳 없는 대한민국</t>
+          <t>필수의료 사고 시 형사기소 제한…의료분쟁조정법 소위 통과</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>gokorea.kr</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.gokorea.kr/news/articleView.html?idxno=860150</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163667</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-11 13:06:40.963929+00:00</t>
+          <t>2026-03-11 13:18:55.556812+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
-      <c r="D77" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D77" t="inlineStr"/>
+      <c r="E77" t="inlineStr"/>
       <c r="F77" t="inlineStr">
         <is>
-          <t>전국의과대학교수협의회는 국회에서 발의된 환자안전법 개정안과 환자기본법에 대해 우려를 표명했습니다. 이들은 환자안전 개선활동을 병원 평가와 연계하는 것이 학습 및 시스템 개선 기능을 약화시키고, 환자안전법의 범위를 과도하게 확장할 수 있다고 지적했습니다. 또한 환자기본법 통과 시 환자안전법이 폐기되는 것에 대해서도 반대 입장을 밝혔습니다.</t>
+          <t>지난 10년간 국내 분만 병원이 40% 가까이 사라져 아이 낳을 곳이 부족해지고 있다는 기사입니다. 저출산으로 인한 분만 건수 급감과 더불어 낮은 수가, 높은 소송 위험, 24시간 상시 대기 등 열악한 근무 환경이 산과 기피 현상을 심화시키는 원인으로 지목됩니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>본 기사는 특정 환자안전사고로 인한 피해 발생이 아닌, 환자안전법 개정안 및 환자기본법 발의에 대한 의료계의 우려를 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등이 전혀 해당하지 않아 투자 대상으로서의 요건을 충족하지 못합니다.</t>
+          <t>해당 기사는 분만 병원 감소라는 사회적 현상과 그 원인(낮은 수가, 높은 소송 위험 등)을 분석하는 기획 기사입니다. 특정 사건이나 피해자를 명시하지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다. 새로운 소송 기회를 발굴하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>의대교수협  환자안전법 개정안, 환자안전 보고체계 위축 우려</t>
+          <t>[기획] 분만 병원 10년간 40% 사라졌다…아이 낳을 곳 없는 대한민국</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>medigatenews.com</t>
+          <t>gokorea.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.medigatenews.com/news/1612551827</t>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=860150</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-11 12:21:02.707189+00:00</t>
+          <t>2026-03-11 13:06:40.963929+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C78" t="inlineStr"/>
-      <c r="D78" t="inlineStr"/>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>산부인과 의사 부족 및 분만 인프라 붕괴 경고</t>
+          <t>국회에서 환자안전법 개정안 및 환자기본법 발의 논의 중</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>의료사고 소송에 대한 공포가 산부인과 전공의 지원 감소와 전문의 이탈의 주된 원인으로 지목되며, 분만 인프라 붕괴에 대한 경고등이 켜졌습니다. 학회에서는 분만 등 필수의료 영역에서 발생하는 무과실 의료사고에 대한 보상 방안을 논의 중입니다.</t>
+          <t>전국의과대학교수협의회는 국회에서 발의된 환자안전법 개정안과 환자기본법에 대해 우려를 표명했습니다. 이들은 환자안전 개선활동을 병원 평가와 연계하는 것이 학습 및 시스템 개선 기능을 약화시키고, 환자안전법의 범위를 과도하게 확장할 수 있다고 지적했습니다. 또한 환자기본법 통과 시 환자안전법이 폐기되는 것에 대해서도 반대 입장을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고나 피해 사건을 다루는 것이 아니라, 의료사고 소송에 대한 공포로 인한 산부인과 기피 현상과 분만 인프라 붕괴의 '경고등'을 보도하고 있습니다. 따라서 특정 상대방, 명확한 책임, 집단적 피해, 피해 규모, 증거 등 소송금융 투자에 필요한 적합 조건이 전혀 파악되지 않습니다.</t>
+          <t>본 기사는 특정 환자안전사고로 인한 피해 발생이 아닌, 환자안전법 개정안 및 환자기본법 발의에 대한 의료계의 우려를 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등이 전혀 해당하지 않아 투자 대상으로서의 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>돈으로도 산부인과 의사 못 구해 … 분만 인프라 붕괴 '경고등'</t>
+          <t>의대교수협  환자안전법 개정안, 환자안전 보고체계 위축 우려</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>bokuennews.com</t>
+          <t>medigatenews.com</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>http://www.bokuennews.com/news/article.html?no=274915</t>
+          <t>https://www.medigatenews.com/news/1612551827</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-11 00:47:06.045670+00:00</t>
+          <t>2026-03-11 12:21:02.707189+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C79" t="inlineStr"/>
-      <c r="D79" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
-          <t>정부의 의료사고 형사고소 제한 정책 제안 논의 중</t>
+          <t>산부인과 의사 부족 및 분만 인프라 붕괴 경고</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>정부가 중대한 과실이 없는 필수의료 행위에 대해 손해배상 시 형사고소를 제한하는 방안을 추진 중인 것으로 알려졌다. 이에 환자단체는 피해자의 동의 없이 형사고소를 막는 것은 진실 규명을 방해하고 환자의 권리를 침해할 수 있다고 우려를 표명했다.</t>
+          <t>의료사고 소송에 대한 공포가 산부인과 전공의 지원 감소와 전문의 이탈의 주된 원인으로 지목되며, 분만 인프라 붕괴에 대한 경고등이 켜졌습니다. 학회에서는 분만 등 필수의료 영역에서 발생하는 무과실 의료사고에 대한 보상 방안을 논의 중입니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 사건이 아닌, 정부의 의료사고 형사고소 제한 정책 제안에 대한 환자단체의 우려를 다루고 있습니다. 특정 피해자나 가해자가 명확하지 않고, 아직 구체적인 소송 대상이 발생하지 않은 정책 논의 단계이므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고나 피해 사건을 다루는 것이 아니라, 의료사고 소송에 대한 공포로 인한 산부인과 기피 현상과 분만 인프라 붕괴의 '경고등'을 보도하고 있습니다. 따라서 특정 상대방, 명확한 책임, 집단적 피해, 피해 규모, 증거 등 소송금융 투자에 필요한 적합 조건이 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>형사고소 막히면 진실도 막힌다 …환자단체의 경고 [의료사고 그 후②...</t>
+          <t>돈으로도 산부인과 의사 못 구해 … 분만 인프라 붕괴 '경고등'</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>bokuennews.com</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1618928/?sc=Naver</t>
+          <t>http://www.bokuennews.com/news/article.html?no=274915</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-11 00:34:58.464856+00:00</t>
+          <t>2026-03-11 00:47:06.045670+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C80" t="inlineStr"/>
-      <c r="D80" t="inlineStr"/>
-      <c r="E80" t="inlineStr"/>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>정부의 의료사고 형사고소 제한 정책 제안 논의 중</t>
+        </is>
+      </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>기사는 중대한 과실이 없는 필수의료 사고의 경우 설명의무 이행과 책임보험 가입을 전제로 조정·중재를 통해 손해배상이 완료되면 공소 제기를 제한하는 방안을 다룹니다. 이는 의료기관 개설자의 의료사고 배상 책임과 함께 의사들의 불안을 해소하기 위한 정책적 논의의 일환입니다.</t>
+          <t>정부가 중대한 과실이 없는 필수의료 행위에 대해 손해배상 시 형사고소를 제한하는 방안을 추진 중인 것으로 알려졌다. 이에 환자단체는 피해자의 동의 없이 형사고소를 막는 것은 진실 규명을 방해하고 환자의 권리를 침해할 수 있다고 우려를 표명했다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 의료사고 사건이나 피해자를 다루는 것이 아니라, 필수의료 사고에 대한 정책 및 법률 개정 논의를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 피고가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고 사건이 아닌, 정부의 의료사고 형사고소 제한 정책 제안에 대한 환자단체의 우려를 다루고 있습니다. 특정 피해자나 가해자가 명확하지 않고, 아직 구체적인 소송 대상이 발생하지 않은 정책 논의 단계이므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>'의사 불안' 숨통 틔우자</t>
+          <t>형사고소 막히면 진실도 막힌다 …환자단체의 경고 [의료사고 그 후②...</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>bosa.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.bosa.co.kr/news/articleView.html?idxno=2271091</t>
+          <t>https://www.dailian.co.kr/news/view/1618928/?sc=Naver</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-09 00:34:26.010490+00:00</t>
+          <t>2026-03-11 00:34:58.464856+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C81" t="inlineStr"/>
+      <c r="D81" t="inlineStr"/>
+      <c r="E81" t="inlineStr"/>
       <c r="F81" t="inlineStr">
         <is>
-          <t>임신 36주 태아 임신중지 사건에서 산모와 의료진 모두 살인 공범으로 1심 유죄 판결을 받았습니다. 재판부는 산모에게 태아가 생존할 수 있음을 인식하고도 수술을 선택한 '미필적 고의'를 인정했습니다. 이 판결은 태아의 형사 책임 범위와 산모의 책임 기준에 대한 사회적 논의를 촉발하고 있습니다.</t>
+          <t>기사는 중대한 과실이 없는 필수의료 사고의 경우 설명의무 이행과 책임보험 가입을 전제로 조정·중재를 통해 손해배상이 완료되면 공소 제기를 제한하는 방안을 다룹니다. 이는 의료기관 개설자의 의료사고 배상 책임과 함께 의사들의 불안을 해소하기 위한 정책적 논의의 일환입니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>해당 사건은 산모와 의료진 모두 살인 공범으로 유죄 판결을 받은 형사 사건으로, 소송금융의 일반적인 고객인 '피해자 원고'가 명확하지 않습니다. 특히 산모가 공범으로 유죄 판결을 받은 상황에서 의료진을 상대로 한 민사 손해배상 청구의 적합성이 낮아 투자에 어려움이 있습니다. (기타 투자 어려운 이유 있음)</t>
+          <t>해당 기사는 특정 의료사고 사건이나 피해자를 다루는 것이 아니라, 필수의료 사고에 대한 정책 및 법률 개정 논의를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 피고가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>1명 (태아)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>산모도 살인 공범…'36주 임신중지' 재판이 남긴 숙제[법정B컷]</t>
+          <t>'의사 불안' 숨통 틔우자</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>bosa.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6481037?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260308050059</t>
+          <t>https://www.bosa.co.kr/news/articleView.html?idxno=2271091</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-08 00:18:58.471992+00:00</t>
+          <t>2026-03-09 00:34:26.010490+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>해당 의원</t>
+          <t>의료진 (병원장 윤씨, 집도의 심씨)</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>손해배상 요구</t>
+          <t>1심 판결 선고 (산모 및 의료진 살인 공범 유죄)</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>한 환자가 제왕절개 수술 후 의료진이 출혈 징후를 제때 확인하지 못해 혈종이 발생했다고 주장하며 손해배상을 요구했습니다. 환자는 하복부 불편감, 호흡 곤란, 혈색소 수치 저하 등의 증상을 겪었습니다.</t>
+          <t>임신 36주 태아 임신중지 사건에서 산모와 의료진 모두 살인 공범으로 1심 유죄 판결을 받았습니다. 재판부는 산모에게 태아가 생존할 수 있음을 인식하고도 수술을 선택한 '미필적 고의'를 인정했습니다. 이 판결은 태아의 형사 책임 범위와 산모의 책임 기준에 대한 사회적 논의를 촉발하고 있습니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>집단적 피해가 아닌 개별 의료사고 사건이며(적합 조건 3 미충족), 상대방이 '한 의원'으로 대기업 등 자력이 충분한 상대방으로 보기 어렵습니다(적합 조건 2 미충족). 또한, 피해 규모가 구체적으로 명시되지 않아 소송금융 투자에 필요한 최소 수익률을 보장할 만큼 큰 피해액인지 불확실합니다(적합 조건 4 미충족).</t>
+          <t>해당 사건은 산모와 의료진 모두 살인 공범으로 유죄 판결을 받은 형사 사건으로, 소송금융의 일반적인 고객인 '피해자 원고'가 명확하지 않습니다. 특히 산모가 공범으로 유죄 판결을 받은 상황에서 의료진을 상대로 한 민사 손해배상 청구의 적합성이 낮아 투자에 어려움이 있습니다. (기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (태아)</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>제왕절개 후 혈종 발생…의료진 과실 주장</t>
+          <t>산모도 살인 공범…'36주 임신중지' 재판이 남긴 숙제[법정B컷]</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77008</t>
+          <t>https://www.nocutnews.co.kr/news/6481037?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260308050059</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-06 12:42:31.018269+00:00</t>
+          <t>2026-03-08 00:18:58.471992+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr"/>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>해당 의원</t>
+        </is>
+      </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안 발의 (입법 절차 진행 중)</t>
+          <t>손해배상 요구</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>더불어민주당 전진숙 의원이 필수의료 행위 중 발생한 의료사고에 대해 중대한 과실이 없고 피해를 전액 배상하면 공소를 제기할 수 없도록 하는 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 일부개정법률안'을 대표발의했습니다. 이 법안은 의료사고 설명의무 신설, 의료기관의 책임보험 의무화, 의료사고심의위원회 설치 등을 포함하여 환자 피해 회복과 의료인의 형사 부담 완화를 목표로 합니다.</t>
+          <t>한 환자가 제왕절개 수술 후 의료진이 출혈 징후를 제때 확인하지 못해 혈종이 발생했다고 주장하며 손해배상을 요구했습니다. 환자는 하복부 불편감, 호흡 곤란, 혈색소 수치 저하 등의 증상을 겪었습니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>본 기사는 특정 의료사고 사건이나 분쟁에 대한 내용이 아닌, 의료사고 형사특례 확대를 위한 법률 개정안 발의에 대한 보도입니다. 따라서 소송금융 투자 대상이 되는 특정 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>집단적 피해가 아닌 개별 의료사고 사건이며(적합 조건 3 미충족), 상대방이 '한 의원'으로 대기업 등 자력이 충분한 상대방으로 보기 어렵습니다(적합 조건 2 미충족). 또한, 피해 규모가 구체적으로 명시되지 않아 소송금융 투자에 필요한 최소 수익률을 보장할 만큼 큰 피해액인지 불확실합니다(적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>'의료사고 형사특례' 확대 추진…필수의료 사고 공소 제한 도입</t>
+          <t>제왕절개 후 혈종 발생…의료진 과실 주장</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>doctorsnews.co.kr</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163585</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77008</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-06 01:05:30.404749+00:00</t>
+          <t>2026-03-06 12:42:31.018269+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>국회 공청회 개최 예정</t>
+          <t>의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 개정안 발의 (입법 절차 진행 중)</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>대한의사협회와 더불어민주당 박균택 의원이 의료인에 대한 과도한 소송 문제로 인한 필수의료 붕괴를 막기 위해 국회 공청회를 개최합니다. 이 공청회에서는 의료 민·형사 소송 현황을 비교하고 법령 개선 방안을 논의할 예정입니다.</t>
+          <t>더불어민주당 전진숙 의원이 필수의료 행위 중 발생한 의료사고에 대해 중대한 과실이 없고 피해를 전액 배상하면 공소를 제기할 수 없도록 하는 '의료사고 피해구제 및 의료분쟁 조정 등에 관한 법률 일부개정법률안'을 대표발의했습니다. 이 법안은 의료사고 설명의무 신설, 의료기관의 책임보험 의무화, 의료사고심의위원회 설치 등을 포함하여 환자 피해 회복과 의료인의 형사 부담 완화를 목표로 합니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건의 피해자가 특정 상대방을 상대로 손해배상을 청구하는 내용이 아닌, 의료인에 대한 과도한 소송 문제와 관련 법령 개선을 논의하는 국회 공청회 개최 소식입니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 피해자 집단, 명확한 피고가 존재하지 않아 부적합합니다.</t>
+          <t>본 기사는 특정 의료사고 사건이나 분쟁에 대한 내용이 아닌, 의료사고 형사특례 확대를 위한 법률 개정안 발의에 대한 보도입니다. 따라서 소송금융 투자 대상이 되는 특정 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>﻿의협, 이달 18일 ‘의료인 소송’ 국회 공청회</t>
+          <t>'의료사고 형사특례' 확대 추진…필수의료 사고 공소 제한 도입</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934361</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163585</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-05 01:23:07.053022+00:00</t>
+          <t>2026-03-06 01:05:30.404749+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>1심 유죄 판결 선고, 항소심 예정</t>
+          <t>국회 공청회 개최 예정</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>병원장과 집도의가 36주차 태아를 출산 후 냉동고에 넣어 살해한 혐의로 1심에서 각각 징역 6년과 4년의 실형을 선고받았다. 산모 역시 살인 공범으로 유죄가 인정되었으나 집행유예를 선고받았다. 재판부는 태아가 태어난 이상 사람으로 보호받아야 한다며 살인죄를 인정했으며, 피고인들은 항소심을 준비 중이다.</t>
+          <t>대한의사협회와 더불어민주당 박균택 의원이 의료인에 대한 과도한 소송 문제로 인한 필수의료 붕괴를 막기 위해 국회 공청회를 개최합니다. 이 공청회에서는 의료 민·형사 소송 현황을 비교하고 법령 개선 방안을 논의할 예정입니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>병원장과 집도의의 살인죄 책임이 명확하고 1심 유죄 판결이 선고되어 객관적 증거는 충분하나(적합 조건 1, 5, 6), 피해자가 태아 1명으로 집단적 피해로 보기 어렵고(적합 조건 3), 특히 산모가 살인 공범으로 유죄 판결을 받아 민사상 손해배상 청구를 할 명확한 원고(피해자)를 특정하기 어렵다. 따라서 소송금융 투자 대상으로서의 민사 소송 가능성이 매우 낮다.</t>
+          <t>이 기사는 특정 사건의 피해자가 특정 상대방을 상대로 손해배상을 청구하는 내용이 아닌, 의료인에 대한 과도한 소송 문제와 관련 법령 개선을 논의하는 국회 공청회 개최 소식입니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 피해자 집단, 명확한 피고가 존재하지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>[속보]‘36주차 낙태’ 법원, 살인죄 인정했다</t>
+          <t>﻿의협, 이달 18일 ‘의료인 소송’ 국회 공청회</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11572141?ref=naver</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934361</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-05 01:10:00.609377+00:00</t>
+          <t>2026-03-05 01:23:07.053022+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>국립소방병원</t>
+          <t>윤모 씨 (병원장), 심모 씨 (집도의)</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>개원 전 응급의학과 전문의 미확보로 인한 응급의료 공백 우려 제기</t>
+          <t>1심 유죄 판결 선고, 항소심 예정</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>국립소방병원이 개원 3개월을 앞두고 응급의학과 전문의를 한 명도 확보하지 못해 응급의료 공백 우려가 제기되었다. 높은 업무 강도와 의료분쟁 부담, 지방근무 기피 현상 등이 원인으로 지목되며, 병원 측은 상시 채용을 통해 인력 확보에 나설 방침이다.</t>
+          <t>병원장과 집도의가 36주차 태아를 출산 후 냉동고에 넣어 살해한 혐의로 1심에서 각각 징역 6년과 4년의 실형을 선고받았다. 산모 역시 살인 공범으로 유죄가 인정되었으나 집행유예를 선고받았다. 재판부는 태아가 태어난 이상 사람으로 보호받아야 한다며 살인죄를 인정했으며, 피고인들은 항소심을 준비 중이다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>국립소방병원은 공공기관으로 자력이 충분하나(적합 조건 2), 아직 실제 피해가 발생하지 않고 응급의료 공백에 대한 '우려' 단계이다. 상대방 책임이 명확하게 특정되기 어렵고, 피해 규모 및 피해자 수도 미상이라 소송금융 투자 적합도가 낮다.</t>
+          <t>병원장과 집도의의 살인죄 책임이 명확하고 1심 유죄 판결이 선고되어 객관적 증거는 충분하나(적합 조건 1, 5, 6), 피해자가 태아 1명으로 집단적 피해로 보기 어렵고(적합 조건 3), 특히 산모가 살인 공범으로 유죄 판결을 받아 민사상 손해배상 청구를 할 명확한 원고(피해자)를 특정하기 어렵다. 따라서 소송금융 투자 대상으로서의 민사 소송 가능성이 매우 낮다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>[단독] 국립소방병원 응급의학과 ‘0명’…개원 3달 앞두고 응급의료 공...</t>
+          <t>[속보]‘36주차 낙태’ 법원, 살인죄 인정했다</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260305503151?OutUrl=naver</t>
+          <t>https://www.munhwa.com/article/11572141?ref=naver</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-05 00:45:31.090729+00:00</t>
+          <t>2026-03-05 01:10:00.609377+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>윤 모 씨 (병원장), 심 모 씨 (집도의), 권 모 씨 (산모)</t>
+          <t>국립소방병원</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>1심 선고 예정</t>
+          <t>개원 전 응급의학과 전문의 미확보로 인한 응급의료 공백 우려 제기</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>임신 36주차에 임신중단 수술을 진행한 병원장, 집도의, 산모에 대한 1심 선고가 오늘 진행됩니다. 검찰은 살인 혐의로 병원장에게 징역 10년, 집도의와 산모에게 각각 징역 6년을 구형했으며, 피고인 측은 선처를 호소하고 제도적 공백을 주장했습니다.</t>
+          <t>국립소방병원이 개원 3개월을 앞두고 응급의학과 전문의를 한 명도 확보하지 못해 응급의료 공백 우려가 제기되었다. 높은 업무 강도와 의료분쟁 부담, 지방근무 기피 현상 등이 원인으로 지목되며, 병원 측은 상시 채용을 통해 인력 확보에 나설 방침이다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>본 사건은 임신중단 수술과 관련된 살인 혐의로 진행되는 형사 사건이며, 소송금융이 주로 다루는 민사상 손해배상 청구 사건이 아닙니다. 피해 규모나 상대방의 자력 등 소송금융 투자 적합 조건에 부합하지 않습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
+          <t>국립소방병원은 공공기관으로 자력이 충분하나(적합 조건 2), 아직 실제 피해가 발생하지 않고 응급의료 공백에 대한 '우려' 단계이다. 상대방 책임이 명확하게 특정되기 어렵고, 피해 규모 및 피해자 수도 미상이라 소송금융 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>'36주 임신중단' 병원장·산모, 오늘 1심 선고</t>
+          <t>[단독] 국립소방병원 응급의학과 ‘0명’…개원 3달 앞두고 응급의료 공...</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603040011115898</t>
+          <t>https://www.segye.com/newsView/20260305503151?OutUrl=naver</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-04 00:19:25.559841+00:00</t>
+          <t>2026-03-05 00:45:31.090729+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C88" t="inlineStr"/>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>윤 모 씨 (병원장), 심 모 씨 (집도의), 권 모 씨 (산모)</t>
+        </is>
+      </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>환자의 입원 및 퇴원, 의사의 회고</t>
+          <t>1심 선고 예정</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>한 의사가 구치소 수감 중 응급실로 실려 온 환자를 치료하며 겪은 경험을 회고하는 글입니다. 환자는 사업 실패와 가족 비극으로 인한 절망감에 장정결제를 과용하여 심각한 탈수와 대사성 산증을 겪었으며, 의사는 그녀를 '수감자'가 아닌 '환자'로 대하며 치료했습니다. 이 경험을 통해 의사는 의료 윤리의 중요성을 다시금 깨달았다고 말합니다.</t>
+          <t>임신 36주차에 임신중단 수술을 진행한 병원장, 집도의, 산모에 대한 1심 선고가 오늘 진행됩니다. 검찰은 살인 혐의로 병원장에게 징역 10년, 집도의와 산모에게 각각 징역 6년을 구형했으며, 피고인 측은 선처를 호소하고 제도적 공백을 주장했습니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>본 기사는 의사의 개인적인 회고록으로, 환자의 의료적 상황과 의사의 윤리적 판단에 초점을 맞추고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피고, 소송 원인, 또는 제3자의 책임이 있는 사건이 아닙니다. 환자의 건강 문제는 자가 유발에 가깝고, 사업 실패는 소송금융의 대상이 되는 손해배상 청구와 직접적인 관련이 없습니다.</t>
+          <t>본 사건은 임신중단 수술과 관련된 살인 혐의로 진행되는 형사 사건이며, 소송금융이 주로 다루는 민사상 손해배상 청구 사건이 아닙니다. 피해 규모나 상대방의 자력 등 소송금융 투자 적합 조건에 부합하지 않습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>평범한 환자로 대우 받았던 시간</t>
+          <t>'36주 임신중단' 병원장·산모, 오늘 1심 선고</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>kormedi.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://kormedi.com/?p=2793232</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603040011115898</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-03 00:51:11.592754+00:00</t>
+          <t>2026-03-04 00:19:25.559841+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>의료사고 처리 특례법 제정 및 개정 논의 진행 중</t>
+          <t>환자의 입원 및 퇴원, 의사의 회고</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>보건복지부가 의료사고 처리 특례법 제정 및 개정 논의를 구체화하며 형사 처벌 면제 범위, 적용 대상, 환자 보상 방안 등을 쟁점으로 제시했습니다. 대한의사협회는 모든 의료인에 대한 형사 처벌 면제와 무과실 국가 책임 시스템 도입을 주장하며 정부와 협상 중입니다. 이 법안은 필수의료 현장의 사법 리스크 해소를 목표로 합니다.</t>
+          <t>한 의사가 구치소 수감 중 응급실로 실려 온 환자를 치료하며 겪은 경험을 회고하는 글입니다. 환자는 사업 실패와 가족 비극으로 인한 절망감에 장정결제를 과용하여 심각한 탈수와 대사성 산증을 겪었으며, 의사는 그녀를 '수감자'가 아닌 '환자'로 대하며 치료했습니다. 이 경험을 통해 의사는 의료 윤리의 중요성을 다시금 깨달았다고 말합니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고 사건이 아닌, 의료사고 처리 특례법 제정 및 개정 논의에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 소송 사건이나 피해자가 존재하지 않으므로, 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 의사의 개인적인 회고록으로, 환자의 의료적 상황과 의사의 윤리적 판단에 초점을 맞추고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피고, 소송 원인, 또는 제3자의 책임이 있는 사건이 아닙니다. 환자의 건강 문제는 자가 유발에 가깝고, 사업 실패는 소송금융의 대상이 되는 손해배상 청구와 직접적인 관련이 없습니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>정부의 의료사고 특례법 개정안 구체화, 핵심은 '형사 처벌 면제'의 실...</t>
+          <t>평범한 환자로 대우 받았던 시간</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>medigatenews.com</t>
+          <t>kormedi.com</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.medigatenews.com/news/3004384836</t>
+          <t>https://kormedi.com/?p=2793232</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-03 00:46:53.120654+00:00</t>
+          <t>2026-03-03 00:51:11.592754+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C90" t="inlineStr"/>
-      <c r="D90" t="inlineStr"/>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>식약처 가이드라인 개정 및 해설서 마련</t>
+          <t>의료사고 처리 특례법 제정 및 개정 논의 진행 중</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>식품의약품안전처가 '임상시험 대상자 동의·설명서 및 피해보상 가이드라인'을 개정하고 상세 해설서를 마련했다고 밝혔다. 이는 환자단체, 제약업계, 병원 등 각 분야 대표들의 의견을 수렴하여 임상시험 대상자의 권리 보호를 확대하기 위한 조치이다.</t>
+          <t>보건복지부가 의료사고 처리 특례법 제정 및 개정 논의를 구체화하며 형사 처벌 면제 범위, 적용 대상, 환자 보상 방안 등을 쟁점으로 제시했습니다. 대한의사협회는 모든 의료인에 대한 형사 처벌 면제와 무과실 국가 책임 시스템 도입을 주장하며 정부와 협상 중입니다. 이 법안은 필수의료 현장의 사법 리스크 해소를 목표로 합니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 임상시험 관련 가이드라인 개정 및 환자 권리 보호 강화를 위한 정책 발표이다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 책임 주체, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>이 기사는 특정 의료사고 사건이 아닌, 의료사고 처리 특례법 제정 및 개정 논의에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 소송 사건이나 피해자가 존재하지 않으므로, 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>임상시험 동의 절차 강화…환자 권리 보호 확대</t>
+          <t>정부의 의료사고 특례법 개정안 구체화, 핵심은 '형사 처벌 면제'의 실...</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>medigatenews.com</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000294267?division=NAVER</t>
+          <t>https://www.medigatenews.com/news/3004384836</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-02-28 00:54:59.568649+00:00</t>
+          <t>2026-03-03 00:46:53.120654+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C91" t="inlineStr"/>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
-          <t>식품의약품안전처의 임상시험 관련 가이드라인 개정</t>
+          <t>식약처 가이드라인 개정 및 해설서 마련</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>식품의약품안전처는 임상시험 참여자가 시험 내용과 위험성을 충분히 이해하고 자발적으로 참여할 수 있도록 '임상시험 대상자 동의·설명서 및 피해보상 가이드라인'을 개정했다. 이는 임상시험 참여자의 권리 보호를 강화하기 위한 조치로, 상세 해설서도 함께 배포되었다.</t>
+          <t>식품의약품안전처가 '임상시험 대상자 동의·설명서 및 피해보상 가이드라인'을 개정하고 상세 해설서를 마련했다고 밝혔다. 이는 환자단체, 제약업계, 병원 등 각 분야 대표들의 의견을 수렴하여 임상시험 대상자의 권리 보호를 확대하기 위한 조치이다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 소송 가능성이 있는 분쟁을 다루는 것이 아니라, 임상시험 동의 절차 및 피해보상에 대한 식약처의 가이드라인 개정을 보도하고 있다. 따라서 소송금융 투자를 위한 특정 원고, 피고, 피해 사실, 손해 규모 등이 존재하지 않아 투자 대상으로서의 적합성이 매우 낮다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 임상시험 관련 가이드라인 개정 및 환자 권리 보호 강화를 위한 정책 발표이다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 책임 주체, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>충분히 이해하고 자발적 참여  임상시험 동의 절차 강화</t>
+          <t>임상시험 동의 절차 강화…환자 권리 보호 확대</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>newsprime.co.kr</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>http://www.newsprime.co.kr/news/article.html?no=725643</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000294267?division=NAVER</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-02-28 00:53:36.107835+00:00</t>
+          <t>2026-02-28 00:54:59.568649+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
-          <t>식약처 가이드라인 개정</t>
+          <t>식품의약품안전처의 임상시험 관련 가이드라인 개정</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>식품의약품안전처가 임상시험 중 피해 발생 시 의뢰자(제약업계 등)와 임상시험실시기관(병원)의 책임 범위와 절차를 명확히 규정한 가이드라인을 개정했습니다. 이는 임상시험 대상자의 안전과 권리 보호를 강화하기 위한 목적으로, 동의 과정에서의 정보 제공 및 피해보상 원칙 등을 구체화했습니다.</t>
+          <t>식품의약품안전처는 임상시험 참여자가 시험 내용과 위험성을 충분히 이해하고 자발적으로 참여할 수 있도록 '임상시험 대상자 동의·설명서 및 피해보상 가이드라인'을 개정했다. 이는 임상시험 참여자의 권리 보호를 강화하기 위한 조치로, 상세 해설서도 함께 배포되었다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>본 기사는 임상시험 중 발생할 수 있는 피해에 대한 식약처의 가이드라인 개정 소식으로, 실제 발생한 사건이나 구체적인 피해자가 존재하지 않습니다. (적합 조건 1, 3, 4, 5 미충족) 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 없어 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 소송 가능성이 있는 분쟁을 다루는 것이 아니라, 임상시험 동의 절차 및 피해보상에 대한 식약처의 가이드라인 개정을 보도하고 있다. 따라서 소송금융 투자를 위한 특정 원고, 피고, 피해 사실, 손해 규모 등이 존재하지 않아 투자 대상으로서의 적합성이 매우 낮다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>임상시험 중 사고나면 제약사·병원 책임은? 식약처 가이드라인 개정</t>
+          <t>충분히 이해하고 자발적 참여  임상시험 동의 절차 강화</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newsprime.co.kr</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/thebio/2026/02/27/2026022709245029410</t>
+          <t>http://www.newsprime.co.kr/news/article.html?no=725643</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-02-28 00:53:08.198657+00:00</t>
+          <t>2026-02-28 00:53:36.107835+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C93" t="inlineStr"/>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
-          <t>식약처 임상시험 가이드라인 개정</t>
+          <t>식약처 가이드라인 개정</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>식품의약품안전처가 임상시험 참여자의 안전과 권리 보호를 강화하기 위해 '임상시험 대상자 동의·설명서 및 피해보상 가이드라인'을 개정하고 상세 해설서를 마련했습니다. 이번 개정은 임상시험 동의 과정에서 정보 제공을 강화하고, 피해 발생 시 보상 원칙 등 의뢰자와 실시기관의 책임 범위를 명확히 안내하는 것을 목적으로 합니다.</t>
+          <t>식품의약품안전처가 임상시험 중 피해 발생 시 의뢰자(제약업계 등)와 임상시험실시기관(병원)의 책임 범위와 절차를 명확히 규정한 가이드라인을 개정했습니다. 이는 임상시험 대상자의 안전과 권리 보호를 강화하기 위한 목적으로, 동의 과정에서의 정보 제공 및 피해보상 원칙 등을 구체화했습니다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 식품의약품안전처의 임상시험 가이드라인 개정에 관한 내용입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 사실, 피해 규모, 진행 중인 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 임상시험 중 발생할 수 있는 피해에 대한 식약처의 가이드라인 개정 소식으로, 실제 발생한 사건이나 구체적인 피해자가 존재하지 않습니다. (적합 조건 1, 3, 4, 5 미충족) 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 없어 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>충분한 이해 위해 …식약처, 임상시험 가이드라인 개정</t>
+          <t>임상시험 중 사고나면 제약사·병원 책임은? 식약처 가이드라인 개정</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260227_0003528937</t>
+          <t>https://www.mt.co.kr/thebio/2026/02/27/2026022709245029410</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-02-28 00:52:51.878754+00:00</t>
+          <t>2026-02-28 00:53:08.198657+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
-          <t>응급의료법 개정 검토 중</t>
+          <t>식약처 임상시험 가이드라인 개정</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>조국혁신당 김선민 의원이 '응급실 뺑뺑이' 문제 해결을 위해 병원의 응급 환자 수용을 강제화하고 거부 시 사유 기록을 의무화하는 법 개정을 주장했습니다. 보건복지부는 응급의료법 개정을 검토 중이며, 의료진의 민형사상 책임 부담 완화를 위한 의료분쟁조정법 개정도 함께 추진할 계획입니다. 기사는 특정 사건보다는 제도 개선 논의에 초점을 맞추고 있습니다.</t>
+          <t>식품의약품안전처가 임상시험 참여자의 안전과 권리 보호를 강화하기 위해 '임상시험 대상자 동의·설명서 및 피해보상 가이드라인'을 개정하고 상세 해설서를 마련했습니다. 이번 개정은 임상시험 동의 과정에서 정보 제공을 강화하고, 피해 발생 시 보상 원칙 등 의뢰자와 실시기관의 책임 범위를 명확히 안내하는 것을 목적으로 합니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>해당 기사는 '응급실 뺑뺑이' 문제 해결을 위한 법률 개정안 발의 및 검토 상황을 다루고 있습니다. 특정 피해 사건이나 가해자가 명확히 제시되지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보)에 해당하지 않습니다. 현재는 입법 논의 단계로, 구체적인 소송 대상 사건이 존재하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 식품의약품안전처의 임상시험 가이드라인 개정에 관한 내용입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 사실, 피해 규모, 진행 중인 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>김선민 의원  응급실 환자 수용 강제화하고 거부시 '거절 사유' 의무 기...</t>
+          <t>충분한 이해 위해 …식약처, 임상시험 가이드라인 개정</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>medigatenews.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.medigatenews.com/news/3075997652</t>
+          <t>https://www.newsis.com/view/NISX20260227_0003528937</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-02-27 00:48:21.400924+00:00</t>
+          <t>2026-02-28 00:52:51.878754+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C95" t="inlineStr"/>
-      <c r="D95" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
-          <t>사망 5년 경과, 법적 분쟁 진행 없음</t>
+          <t>응급의료법 개정 검토 중</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>유명 변호사 이재만 씨가 2021년 간 이식 후 패혈증으로 갑작스럽게 사망한 사건에 대한 기사입니다. 기사는 고인의 아내인 조이향 교수가 남편의 죽음 이후 겪은 슬픔과 이를 극복하는 과정, 그리고 죽음학을 공부하게 된 계기를 다루고 있습니다. 사건 발생 후 5년이 지났으며, 기사 내용상 법적 분쟁이나 소송 제기 움직임은 언급되지 않고 있습니다.</t>
+          <t>조국혁신당 김선민 의원이 '응급실 뺑뺑이' 문제 해결을 위해 병원의 응급 환자 수용을 강제화하고 거부 시 사유 기록을 의무화하는 법 개정을 주장했습니다. 보건복지부는 응급의료법 개정을 검토 중이며, 의료진의 민형사상 책임 부담 완화를 위한 의료분쟁조정법 개정도 함께 추진할 계획입니다. 기사는 특정 사건보다는 제도 개선 논의에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>기사는 이재만 변호사의 사망 후 유족의 개인적인 슬픔 극복 과정에 초점을 맞추고 있으며, 의료 과실 등 소송의 가능성을 시사하는 내용은 없습니다. 사망 시점으로부터 5년이 경과하여 소송 제기 가능성 및 증거 확보의 어려움이 예상됩니다. (부적합 조건: 이미 종결된 사건 - 법적 분쟁이 시작되지 않았거나, 시작될 가능성이 매우 낮음)</t>
+          <t>해당 기사는 '응급실 뺑뺑이' 문제 해결을 위한 법률 개정안 발의 및 검토 상황을 다루고 있습니다. 특정 피해 사건이나 가해자가 명확히 제시되지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보)에 해당하지 않습니다. 현재는 입법 논의 단계로, 구체적인 소송 대상 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>1명 (이재만 변호사 사망, 유족 정신적 피해)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>“죽음과 사랑은 닮은꼴, 감정 표현하며 사세요”</t>
+          <t>김선민 의원  응급실 환자 수용 강제화하고 거부시 '거절 사유' 의무 기...</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>woman.donga.com</t>
+          <t>medigatenews.com</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://woman.donga.com/3/all/12/6116857/1</t>
+          <t>https://www.medigatenews.com/news/3075997652</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-02-27 00:44:36.832577+00:00</t>
+          <t>2026-02-27 00:48:21.400924+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C96" t="inlineStr"/>
-      <c r="D96" t="inlineStr"/>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>미래 발생 가능성 논의</t>
+          <t>사망 5년 경과, 법적 분쟁 진행 없음</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>AI 기본법 시행 이후 헬스케어 기업이 AI 활용 중 중대한 환자 피해나 임상 실패가 발생할 경우, 주주대표소송이나 이사회 감독 의무 위반 문제로 이어질 수 있음을 경고하는 기고문입니다. 기업과 경영진이 합리적 주의 의무를 다했음을 입증해야 할 필요성을 강조합니다.</t>
+          <t>유명 변호사 이재만 씨가 2021년 간 이식 후 패혈증으로 갑작스럽게 사망한 사건에 대한 기사입니다. 기사는 고인의 아내인 조이향 교수가 남편의 죽음 이후 겪은 슬픔과 이를 극복하는 과정, 그리고 죽음학을 공부하게 된 계기를 다루고 있습니다. 사건 발생 후 5년이 지났으며, 기사 내용상 법적 분쟁이나 소송 제기 움직임은 언급되지 않고 있습니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>본 기사는 AI 기본법 시행 이후 헬스케어 기업이 직면할 수 있는 잠재적 의료 분쟁 및 주주 소송 가능성을 논하는 기고문으로, 실제 발생한 사건이 아닙니다. 따라서 상대방 책임, 피해 규모, 진행 단계 등 소송금융 적합 조건에 해당하는 구체적인 정보가 전혀 없어 투자 대상으로 부적합합니다.</t>
+          <t>기사는 이재만 변호사의 사망 후 유족의 개인적인 슬픔 극복 과정에 초점을 맞추고 있으며, 의료 과실 등 소송의 가능성을 시사하는 내용은 없습니다. 사망 시점으로부터 5년이 경과하여 소송 제기 가능성 및 증거 확보의 어려움이 예상됩니다. (부적합 조건: 이미 종결된 사건 - 법적 분쟁이 시작되지 않았거나, 시작될 가능성이 매우 낮음)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (이재만 변호사 사망, 유족 정신적 피해)</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>[기고] AI 기본법 시행 이후 헬스케어 기업의 전략적 변곡점</t>
+          <t>“죽음과 사랑은 닮은꼴, 감정 표현하며 사세요”</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>medipana.com</t>
+          <t>woman.donga.com</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.medipana.com/news/articleView.html?idxno=407245</t>
+          <t>https://woman.donga.com/3/all/12/6116857/1</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-02-26 00:51:44.097649+00:00</t>
+          <t>2026-02-27 00:44:36.832577+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C97" t="inlineStr"/>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
-          <t>응급환자 이송체계 혁신 시범사업 추진</t>
+          <t>미래 발생 가능성 논의</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>보건복지부와 소방청이 응급환자의 골든타임 확보를 위해 '응급환자 이송체계 혁신 시범사업'을 실시합니다. 이 시범사업은 광역응급의료상황실이 중증응급환자의 이송 병원을 직접 선정하고, 이송 지연 시 우선수용병원을 지정하는 것을 주요 내용으로 하며, 2026년 3월부터 5월까지 광주, 전북, 전남 지역에서 진행될 예정입니다.</t>
+          <t>AI 기본법 시행 이후 헬스케어 기업이 AI 활용 중 중대한 환자 피해나 임상 실패가 발생할 경우, 주주대표소송이나 이사회 감독 의무 위반 문제로 이어질 수 있음을 경고하는 기고문입니다. 기업과 경영진이 합리적 주의 의무를 다했음을 입증해야 할 필요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>이 기사는 응급환자 이송체계 개선을 위한 정부의 시범사업 추진을 다루고 있으며, 특정 사건이나 이미 발생한 피해에 대한 법적 분쟁을 보고하는 것이 아닙니다. 따라서 소송금융 투자 대상이 되는 명확한 피고, 책임 소재, 피해 규모, 피해자 집단이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 AI 기본법 시행 이후 헬스케어 기업이 직면할 수 있는 잠재적 의료 분쟁 및 주주 소송 가능성을 논하는 기고문으로, 실제 발생한 사건이 아닙니다. 따라서 상대방 책임, 피해 규모, 진행 단계 등 소송금융 적합 조건에 해당하는 구체적인 정보가 전혀 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>응급실 뺑뺑이 막기 위해 광역상황실이 중증환자 이송병원 직접 선정…...</t>
+          <t>[기고] AI 기본법 시행 이후 헬스케어 기업의 전략적 변곡점</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>medipana.com</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065605444692745</t>
+          <t>https://www.medipana.com/news/articleView.html?idxno=407245</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-02-26 00:49:23.890267+00:00</t>
+          <t>2026-02-26 00:51:44.097649+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C98" t="inlineStr"/>
-      <c r="D98" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
-          <t>정부 시범사업 진행 중</t>
+          <t>응급환자 이송체계 혁신 시범사업 추진</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>보건복지부가 '응급실 뺑뺑이' 문제 해결을 위해 광역응급의료상황실이 중증환자의 이송 병원을 직접 결정하는 '응급환자 이송체계 혁신 시범사업'을 3월부터 3개월간 광주, 전북, 전남 3개 지역에서 실시합니다. 119구급대와 병원, 상황실 간 정보 공유를 강화하며, 의료계에서는 긍정적 반응과 미봉책이라는 비판이 엇갈리고 있습니다.</t>
+          <t>보건복지부와 소방청이 응급환자의 골든타임 확보를 위해 '응급환자 이송체계 혁신 시범사업'을 실시합니다. 이 시범사업은 광역응급의료상황실이 중증응급환자의 이송 병원을 직접 선정하고, 이송 지연 시 우선수용병원을 지정하는 것을 주요 내용으로 하며, 2026년 3월부터 5월까지 광주, 전북, 전남 지역에서 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>이 기사는 '응급실 뺑뺑이' 문제 해결을 위한 정부의 새로운 정책(시범사업)을 다루고 있으며, 특정 피해 사건이나 소송 대상이 되는 상대방을 명시하고 있지 않습니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보 등)에 해당하지 않습니다.</t>
+          <t>이 기사는 응급환자 이송체계 개선을 위한 정부의 시범사업 추진을 다루고 있으며, 특정 사건이나 이미 발생한 피해에 대한 법적 분쟁을 보고하는 것이 아닙니다. 따라서 소송금융 투자 대상이 되는 명확한 피고, 책임 소재, 피해 규모, 피해자 집단이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>광역상황실이 이송 배정… ‘응급실 뺑뺑이’ 해소</t>
+          <t>응급실 뺑뺑이 막기 위해 광역상황실이 중증환자 이송병원 직접 선정…...</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260225516399?OutUrl=naver</t>
+          <t>https://mdtoday.co.kr/news/view/1065605444692745</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-02-26 00:47:29.911396+00:00</t>
+          <t>2026-02-26 00:49:23.890267+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C99" t="inlineStr"/>
-      <c r="D99" t="inlineStr"/>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>정책 논의 단계</t>
+          <t>정부 시범사업 진행 중</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>정부가 응급환자 이송체계 개편에 착수하며 골든타임 사수에 나선다는 내용의 기사입니다. 응급의학회는 응급실 의료진의 과도한 책임 부담을 완화하기 위해 형사상 면책 및 민사상 손해배상 최고액 제한 등 법·제도적 보완이 필요하다고 강조했습니다. 이는 특정 사건이 아닌 정책 및 제도 개선에 대한 논의입니다.</t>
+          <t>보건복지부가 '응급실 뺑뺑이' 문제 해결을 위해 광역응급의료상황실이 중증환자의 이송 병원을 직접 결정하는 '응급환자 이송체계 혁신 시범사업'을 3월부터 3개월간 광주, 전북, 전남 3개 지역에서 실시합니다. 119구급대와 병원, 상황실 간 정보 공유를 강화하며, 의료계에서는 긍정적 반응과 미봉책이라는 비판이 엇갈리고 있습니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>본 기사는 응급환자 이송체계 개편에 대한 정부의 정책 논의와 응급의학회의 법·제도적 보완 요구를 다루고 있습니다. 특정 피해 사건, 가해 주체, 피해 규모 등이 명시되어 있지 않아 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이 존재하지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>이 기사는 '응급실 뺑뺑이' 문제 해결을 위한 정부의 새로운 정책(시범사업)을 다루고 있으며, 특정 피해 사건이나 소송 대상이 되는 상대방을 명시하고 있지 않습니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>정부, 응급환자 이송체계 개편 착수…골든타임 사수 나서</t>
+          <t>광역상황실이 이송 배정… ‘응급실 뺑뺑이’ 해소</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>thedailypost.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.thedailypost.kr/news/articleView.html?idxno=113305</t>
+          <t>https://www.segye.com/newsView/20260225516399?OutUrl=naver</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-02-26 00:45:01.426307+00:00</t>
+          <t>2026-02-26 00:47:29.911396+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
-          <t>응급의료 관련 법·제도 개선 촉구</t>
+          <t>정책 논의 단계</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>의료 학회들이 응급의료 분야에 대한 과감한 지원, 보장성 강화, 형사상 면책 및 민사상 손해배상 최고액 제한 등 법·제도 개선을 국회 입법으로 신속히 추진할 것을 촉구했습니다. 이는 특정 사건에 대한 보도라기보다는 정책 개선 요구에 관한 내용입니다.</t>
+          <t>정부가 응급환자 이송체계 개편에 착수하며 골든타임 사수에 나선다는 내용의 기사입니다. 응급의학회는 응급실 의료진의 과도한 책임 부담을 완화하기 위해 형사상 면책 및 민사상 손해배상 최고액 제한 등 법·제도적 보완이 필요하다고 강조했습니다. 이는 특정 사건이 아닌 정책 및 제도 개선에 대한 논의입니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>본 기사는 응급의료 분야의 법·제도 개선을 촉구하는 내용으로, 특정 피해 사건이나 책임 주체가 명확히 언급되지 않아 소송금융 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모, 증거 확보)에 해당하지 않습니다. 따라서 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
+          <t>본 기사는 응급환자 이송체계 개편에 대한 정부의 정책 논의와 응급의학회의 법·제도적 보완 요구를 다루고 있습니다. 특정 피해 사건, 가해 주체, 피해 규모 등이 명시되어 있지 않아 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이 존재하지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>응급실 뺑뺑이 막는다…중증은 광역상황실이 병원 선정</t>
+          <t>정부, 응급환자 이송체계 개편 착수…골든타임 사수 나서</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>thedailypost.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15984605</t>
+          <t>https://www.thedailypost.kr/news/articleView.html?idxno=113305</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-02-25 13:22:49.012519+00:00</t>
+          <t>2026-02-26 00:45:01.426307+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
-          <t>응급의료 시스템 개선을 위한 정책 및 법적 논의 중</t>
+          <t>응급의료 관련 법·제도 개선 촉구</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>기사는 '응급실 뺑뺑이' 문제 해결을 위해 응급의료 분야 지원 강화 및 형사상 면책, 민사상 손해배상 최고액 제한 등 법적·제도적 개선이 필요하다는 의사들의 의견을 다루고 있습니다. 이는 특정 사건에 대한 소송 제기보다는 정책 개선을 위한 논의에 초점을 맞추고 있습니다.</t>
+          <t>의료 학회들이 응급의료 분야에 대한 과감한 지원, 보장성 강화, 형사상 면책 및 민사상 손해배상 최고액 제한 등 법·제도 개선을 국회 입법으로 신속히 추진할 것을 촉구했습니다. 이는 특정 사건에 대한 보도라기보다는 정책 개선 요구에 관한 내용입니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>본 기사는 '응급실 뺑뺑이' 문제 해결을 위한 법적, 제도적 개선 방안을 논의하는 정책적 차원의 내용입니다. 특정 피해자, 가해자, 구체적인 피해 사실 및 손해배상 청구 대상이 명확히 특정되지 않아 소송금융 투자 대상으로 부적합합니다. (적합 조건 1개 이하)</t>
+          <t>본 기사는 응급의료 분야의 법·제도 개선을 촉구하는 내용으로, 특정 피해 사건이나 책임 주체가 명확히 언급되지 않아 소송금융 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모, 증거 확보)에 해당하지 않습니다. 따라서 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>정부와 싸우던 의사들의 반전… 응급실 뺑뺑이 대책 환영  이유는?</t>
+          <t>응급실 뺑뺑이 막는다…중증은 광역상황실이 병원 선정</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026022512380002771?did=NA</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15984605</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-02-25 13:09:55.470434+00:00</t>
+          <t>2026-02-25 13:22:49.012519+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C102" t="inlineStr"/>
-      <c r="D102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
-          <t>복지부·소방청 '응급환자 이송체계 혁신 시범사업' 실시 예정</t>
+          <t>응급의료 시스템 개선을 위한 정책 및 법적 논의 중</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>보건복지부와 소방청이 중증응급환자 이송 시 광역응급의료상황실이 병원을 선정하는 '응급환자 이송체계 혁신 시범사업'을 다음 달부터 광주·전북·전남에서 실시하고 하반기 전국으로 확대할 계획입니다. 이는 '응급실 뺑뺑이' 현상을 줄이기 위한 조치이나, 의료계는 소송 위험 부담에 대한 우려를 표하고 있습니다.</t>
+          <t>기사는 '응급실 뺑뺑이' 문제 해결을 위해 응급의료 분야 지원 강화 및 형사상 면책, 민사상 손해배상 최고액 제한 등 법적·제도적 개선이 필요하다는 의사들의 의견을 다루고 있습니다. 이는 특정 사건에 대한 소송 제기보다는 정책 개선을 위한 논의에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>이 기사는 정부가 '응급실 뺑뺑이' 문제를 해결하기 위해 새로운 이송체계 시범사업을 추진한다는 정책 발표에 관한 것입니다. 특정 사건으로 인한 피해 발생이나 명확한 상대방의 책임이 존재하지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모, 증거 확보 등)에 해당하지 않습니다. 의료계의 '소송 위험 부담' 언급은 잠재적 피고의 우려이며, 원고 측 소송금융 기회와는 무관합니다.</t>
+          <t>본 기사는 '응급실 뺑뺑이' 문제 해결을 위한 법적, 제도적 개선 방안을 논의하는 정책적 차원의 내용입니다. 특정 피해자, 가해자, 구체적인 피해 사실 및 손해배상 청구 대상이 명확히 특정되지 않아 소송금융 투자 대상으로 부적합합니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>중증응급환자, 119가 전화 안 돌려도 된다… 응급실 미수용 해결할 것</t>
+          <t>정부와 싸우던 의사들의 반전… 응급실 뺑뺑이 대책 환영  이유는?</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/thebio/2026/02/25/2026022510170790493</t>
+          <t>https://www.hankookilbo.com/news/article/A2026022512380002771?did=NA</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-02-25 12:55:29.300359+00:00</t>
+          <t>2026-02-25 13:09:55.470434+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C103" t="inlineStr"/>
-      <c r="D103" t="inlineStr"/>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>환자안전사고 피해구제 시스템 개선을 위한 법안 발의 추진 중</t>
+          <t>복지부·소방청 '응급환자 이송체계 혁신 시범사업' 실시 예정</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>환자안전사고 발생 시 전문적인 원인 규명과 피해 구제가 어렵다는 문제 인식 하에, 보건의료인이 자율 보고한 정보를 학습해 예방을 모색하는 현행법 체계를 개선하려는 움직임이 있습니다. 김선민 의원이 환자안전사고 독립적 조사기구 및 피해구제 기금 신설을 위한 법안을 대표 발의했습니다.</t>
+          <t>보건복지부와 소방청이 중증응급환자 이송 시 광역응급의료상황실이 병원을 선정하는 '응급환자 이송체계 혁신 시범사업'을 다음 달부터 광주·전북·전남에서 실시하고 하반기 전국으로 확대할 계획입니다. 이는 '응급실 뺑뺑이' 현상을 줄이기 위한 조치이나, 의료계는 소송 위험 부담에 대한 우려를 표하고 있습니다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>이 기사는 특정 환자안전사고에 대한 것이 아니라, 환자안전사고 발생 시 원인 규명 및 피해 구제를 위한 독립적 조사기구와 기금 신설을 추진하는 법안 발의에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 정부가 '응급실 뺑뺑이' 문제를 해결하기 위해 새로운 이송체계 시범사업을 추진한다는 정책 발표에 관한 것입니다. 특정 사건으로 인한 피해 발생이나 명확한 상대방의 책임이 존재하지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모, 증거 확보 등)에 해당하지 않습니다. 의료계의 '소송 위험 부담' 언급은 잠재적 피고의 우려이며, 원고 측 소송금융 기회와는 무관합니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>환자안전사고 독립적 조사기구·피해구제 기금 신설 추진</t>
+          <t>중증응급환자, 119가 전화 안 돌려도 된다… 응급실 미수용 해결할 것</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>hitnews.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74144</t>
+          <t>https://www.mt.co.kr/thebio/2026/02/25/2026022510170790493</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-02-25 12:29:14.033388+00:00</t>
+          <t>2026-02-25 12:55:29.300359+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr"/>
-      <c r="E104" t="inlineStr"/>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>환자안전사고 피해구제 시스템 개선을 위한 법안 발의 추진 중</t>
+        </is>
+      </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>기사 내용은 소아과 오픈런과 응급실 뺑뺑이의 원인으로 저수가, 의료 소송의 위험, 열악한 근무 여건을 지적하고 있습니다. 이는 특정 사건이나 분쟁에 대한 보도가 아닌, 의료 시스템 전반의 문제점을 언급하는 일반적인 논평입니다.</t>
+          <t>환자안전사고 발생 시 전문적인 원인 규명과 피해 구제가 어렵다는 문제 인식 하에, 보건의료인이 자율 보고한 정보를 학습해 예방을 모색하는 현행법 체계를 개선하려는 움직임이 있습니다. 김선민 의원이 환자안전사고 독립적 조사기구 및 피해구제 기금 신설을 위한 법안을 대표 발의했습니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 소아과 및 응급실 문제의 일반적인 원인을 언급할 뿐, 특정 사건이나 법적 분쟁을 설명하고 있지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 존재, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>이 기사는 특정 환자안전사고에 대한 것이 아니라, 환자안전사고 발생 시 원인 규명 및 피해 구제를 위한 독립적 조사기구와 기금 신설을 추진하는 법안 발의에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>[SPECIAL＆ISSUE] 민복기 대구시의사회장  K-방역의 야전사령관, 이제 '메...</t>
+          <t>환자안전사고 독립적 조사기구·피해구제 기금 신설 추진</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>idaegu.com</t>
+          <t>hitnews.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://www.idaegu.com/news/articleView.html?idxno=657509</t>
+          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74144</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-02-23 12:52:59.288567+00:00</t>
+          <t>2026-02-25 12:29:14.033388+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C105" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C105" t="inlineStr"/>
+      <c r="D105" t="inlineStr"/>
+      <c r="E105" t="inlineStr"/>
       <c r="F105" t="inlineStr">
         <is>
-          <t>사용기한이 지난 의약품을 처방한 한의사 A 씨가 보건복지부의 자격정지 1개월 15일 처분에 불복하여 제기한 취소소송에서 법원이 A 씨의 청구를 기각했습니다. 이는 자격정지 처분이 적법하다는 판결로, 이전 법원의 제재 과중 판단을 뒤집은 것입니다.</t>
+          <t>기사 내용은 소아과 오픈런과 응급실 뺑뺑이의 원인으로 저수가, 의료 소송의 위험, 열악한 근무 여건을 지적하고 있습니다. 이는 특정 사건이나 분쟁에 대한 보도가 아닌, 의료 시스템 전반의 문제점을 언급하는 일반적인 논평입니다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>본 기사는 사용기한이 지난 의약품을 처방한 한의사가 보건복지부의 자격정지 처분에 대해 제기한 행정소송의 판결을 다루고 있습니다. 소송금융의 주요 대상인 피해자의 손해배상 청구 사건이 아니며, 잠재적 피고(한의사)의 자력이 충분하다고 보기 어렵고, 집단적 피해나 큰 피해 규모에 대한 언급이 없어 적합 조건에 부합하지 않습니다.</t>
+          <t>제공된 기사 내용은 소아과 및 응급실 문제의 일반적인 원인을 언급할 뿐, 특정 사건이나 법적 분쟁을 설명하고 있지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 존재, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>[판결]  사용기한 지난 의약품 처방한 한의사 자격정지 1개월 15일 적법...</t>
+          <t>[SPECIAL＆ISSUE] 민복기 대구시의사회장  K-방역의 야전사령관, 이제 '메...</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>idaegu.com</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216546</t>
+          <t>https://www.idaegu.com/news/articleView.html?idxno=657509</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-02-23 00:38:53.123423+00:00</t>
+          <t>2026-02-23 12:52:59.288567+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C106" t="inlineStr"/>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>한의사 A 씨</t>
+        </is>
+      </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>과거 재판 종결 후 사회적 여파 논의</t>
+          <t>한의사 자격정지 취소소송 기각 판결</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>이 의료 칼럼은 과거 신생아실 감염관리 관련 재판에서 피해자가 사망한 사건이 소아청소년과 전공의 지원율 하락에 미친 영향을 분석한다. 재판 결과가 이미 나온 종결된 사건으로, 현재 소송금융 투자 대상으로서의 신규 사건 발굴 가능성은 없다.</t>
+          <t>사용기한이 지난 의약품을 처방한 한의사 A 씨가 보건복지부의 자격정지 1개월 15일 처분에 불복하여 제기한 취소소송에서 법원이 A 씨의 청구를 기각했습니다. 이는 자격정지 처분이 적법하다는 판결로, 이전 법원의 제재 과중 판단을 뒤집은 것입니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>기사는 과거에 발생하여 재판이 진행되었고 피해자가 사망한 사건의 사회적 여파(소아청소년과 지원율 하락)를 다루는 의료 칼럼이다. 현재 진행 중인 소송이나 새로운 소송 기회를 포착하기 어렵고, 이미 종결된 사건으로 판단된다.</t>
+          <t>본 기사는 사용기한이 지난 의약품을 처방한 한의사가 보건복지부의 자격정지 처분에 대해 제기한 행정소송의 판결을 다루고 있습니다. 소송금융의 주요 대상인 피해자의 손해배상 청구 사건이 아니며, 잠재적 피고(한의사)의 자력이 충분하다고 보기 어렵고, 집단적 피해나 큰 피해 규모에 대한 언급이 없어 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>[의료칼럼] 소탐대실</t>
+          <t>[판결]  사용기한 지난 의약품 처방한 한의사 자격정지 1개월 15일 적법...</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>idaegu.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=539524</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216546</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-02-23 00:17:40.076615+00:00</t>
+          <t>2026-02-23 00:38:53.123423+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>환자 A씨의 수술 후 통증 주장</t>
+          <t>과거 재판 종결 후 사회적 여파 논의</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>척추관 협착증 수술을 받은 50대 남성이 수술 후 통증과 물리치료 불만을 이유로 병원에서 부탄가스를 들고 의료진을 위협한 혐의로 징역 1년에 집행유예 2년을 선고받았습니다. 법원은 범행의 죄질이 가볍지 않으며 피해자로부터 용서받지 못했음을 지적했습니다.</t>
+          <t>이 의료 칼럼은 과거 신생아실 감염관리 관련 재판에서 피해자가 사망한 사건이 소아청소년과 전공의 지원율 하락에 미친 영향을 분석한다. 재판 결과가 이미 나온 종결된 사건으로, 현재 소송금융 투자 대상으로서의 신규 사건 발굴 가능성은 없다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>이 사건은 환자가 수술 후 통증을 이유로 의료진을 위협하여 형사 처벌을 받은 사례로, 병원이나 의료진의 명확한 책임이 기사에서 확인되지 않습니다. 소송금융의 적합 조건인 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등이 충족되지 않아 투자 대상으로 부적합합니다.</t>
+          <t>기사는 과거에 발생하여 재판이 진행되었고 피해자가 사망한 사건의 사회적 여파(소아청소년과 지원율 하락)를 다루는 의료 칼럼이다. 현재 진행 중인 소송이나 새로운 소송 기회를 포착하기 어렵고, 이미 종결된 사건으로 판단된다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>“수술 후 아프다” 부탄가스 들고 의사 위협한 50대, 징역형 집행유예</t>
+          <t>[의료칼럼] 소탐대실</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>idaegu.co.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11569554?ref=naver</t>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=539524</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-02-22 00:39:38.057008+00:00</t>
+          <t>2026-02-23 00:17:40.076615+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
+          <t>인천 미추홀구 소재 병원 및 의사 B씨</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>환자 A씨의 수술 후 통증 주장</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>척추관 협착증 수술을 받은 50대 남성이 수술 후 통증과 물리치료 불만을 이유로 병원에서 부탄가스를 들고 의료진을 위협한 혐의로 징역 1년에 집행유예 2년을 선고받았습니다. 법원은 범행의 죄질이 가볍지 않으며 피해자로부터 용서받지 못했음을 지적했습니다.</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>이 사건은 환자가 수술 후 통증을 이유로 의료진을 위협하여 형사 처벌을 받은 사례로, 병원이나 의료진의 명확한 책임이 기사에서 확인되지 않습니다. 소송금융의 적합 조건인 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등이 충족되지 않아 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>“수술 후 아프다” 부탄가스 들고 의사 위협한 50대, 징역형 집행유예</t>
+        </is>
+      </c>
+      <c r="K108" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L108" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M108" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11569554?ref=naver</t>
+        </is>
+      </c>
+      <c r="N108" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:39:38.057008+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
           <t>한의원</t>
         </is>
       </c>
-      <c r="D108" t="inlineStr">
+      <c r="D109" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E108" t="inlineStr">
+      <c r="E109" t="inlineStr">
         <is>
           <t>법률 자문 기사로, 책임 제한에 대한 법리적 논의가 진행된 것으로 보임</t>
         </is>
       </c>
-      <c r="F108" t="inlineStr">
+      <c r="F109" t="inlineStr">
         <is>
           <t>법무법인 오킴스의 조진석 변호사가 환자의 '치료 선택권' 침해로 인한 피해와 관련하여 한의원의 책임 제한에 대한 법률 자문을 제공합니다. 의료인의 주의 의무 소홀로 인한 피해 발생 시 손해배상책임을 제한하는 것에 대한 아쉬움을 표하며, 환자 측의 '어쩔 수 없는 사정' 주장을 통해 책임 비율을 높일 수 있었을 것이라고 설명합니다.</t>
         </is>
       </c>
-      <c r="G108" t="inlineStr">
+      <c r="G109" t="inlineStr">
         <is>
           <t>본 기사는 특정 사건에 대한 법률 자문 및 논평으로, 이미 책임 제한 여부에 대한 법리적 판단이 있었거나 논의가 진행된 과거 사례를 다루고 있습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 신규 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H108" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I108" t="inlineStr">
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J108" t="inlineStr">
+      <c r="J109" t="inlineStr">
         <is>
           <t>“환자 ‘치료 선택권’ 침해로 인한 피해…책임 제한 아쉬워”</t>
         </is>
       </c>
-      <c r="K108" t="inlineStr">
+      <c r="K109" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L108" t="inlineStr">
+      <c r="L109" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M108" t="inlineStr">
+      <c r="M109" t="inlineStr">
         <is>
           <t>https://biz.heraldcorp.com/article/10679045?ref=naver</t>
         </is>
       </c>
-      <c r="N108" t="inlineStr">
+      <c r="N109" t="inlineStr">
         <is>
           <t>2026-02-22 00:23:20.727126+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N108"/>
+  <autoFilter ref="A1:N109"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>