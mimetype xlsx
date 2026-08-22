--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$22</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$23</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,67 +426,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N22"/>
+  <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="43" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
-    <col width="29" customWidth="1" min="9" max="9"/>
+    <col width="32" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -535,1508 +535,1580 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>병원 측</t>
+          <t>관련 의료기관</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>병원 측에 손해배상 요구 중</t>
+          <t>언론 보도 및 사설을 통한 문제 제기</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>환자 A씨가 자궁선근증으로 복강경하 자궁적출술을 받던 중 의료진 부주의로 신장정맥이 손상되어 추가 개복수술과 후유증을 겪었다. 이에 A씨는 병원 측에 손해배상을 요구하고 있다. 조직검사 결과 자궁내막 간질성 육종 진단도 받았다.</t>
+          <t>충북 청주에서 29주차 임신부가 응급 수술할 병원을 찾지 못해 부산까지 이송됐으나 태아가 사망하는 비극이 발생했습니다. 41개 상급 의료기관이 전문의 및 신생아 병상 부재를 이유로 수용을 거부한 것으로 알려졌습니다. 이는 산과 전문의 부족 등 필수의료 시스템 부재로 인한 문제로 지적되며, 정부의 특단의 대책 마련이 시급하다는 목소리가 나오고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>적합 조건으로 의료진 부주의로 인한 수술 중 혈관 손상이라는 구체적인 사고 발생(1), 추가 개복수술 및 후유증으로 피해 규모가 상당할 수 있으며(4), 진료 기록 등 증거 확보가 가능함(5). 그러나 의료과실 입증의 어려움과 상대방 병원의 자력 여부가 불확실하여 Medium으로 판단했습니다.</t>
+          <t>적합 조건으로 태아 사망이라는 피해 규모가 크고, 소방당국 신고 및 병원 거부 기록 등 증거 확보가 가능하며, 상급 의료기관은 자력이 충분합니다. 그러나 책임이 41개 병원의 거부와 필수의료 시스템 부재 등 시스템적 문제에 분산되어 특정 상대방의 명확한 책임을 입증하기 어려울 수 있습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (임신부 및 태아 사망), 유사 사례 발생 가능성</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>자궁육종 수술 중 혈관 손상… 의료진 부주의  손해배상 요구</t>
+          <t>[사설] ‘청주→부산 뺑뺑이’ 태아 사망, 특단의 대책 필요하다</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-16</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=76998</t>
+          <t>https://www.hani.co.kr/arti/opinion/editorial/1256985.html</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-22 14:56:11.065208+00:00</t>
+          <t>2026-06-13 05:01:39.762363+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>병원 측</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>검찰 보완 수사 진행 중</t>
+          <t>병원 측에 손해배상 요구 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>검찰이 故 김창민 감독 사건에 대해 전담팀을 편성하고 보완 수사를 진행한다고 밝혔다. 검찰은 과학수사 기법과 의학적 전문성을 적극 활용하여 피해자의 억울함이 없도록 신속하고 엄정한 수사를 진행할 예정이다.</t>
+          <t>환자 A씨가 자궁선근증으로 복강경하 자궁적출술을 받던 중 의료진 부주의로 신장정맥이 손상되어 추가 개복수술과 후유증을 겪었다. 이에 A씨는 병원 측에 손해배상을 요구하고 있다. 조직검사 결과 자궁내막 간질성 육종 진단도 받았다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>검찰이 故 김창민 감독 사건에 대해 과학수사 기법과 의학적 전문성을 활용한 보완 수사를 진행 중이므로 증거 확보 가능성이 높고 공적 절차가 진행 중임(적합 조건 5, 6). 다만, 상대방의 책임 명확성, 자력, 피해 규모 및 피해자 수 등은 기사에서 확인되지 않아 추가 정보가 필요함.</t>
+          <t>적합 조건으로 의료진 부주의로 인한 수술 중 혈관 손상이라는 구체적인 사고 발생(1), 추가 개복수술 및 후유증으로 피해 규모가 상당할 수 있으며(4), 진료 기록 등 증거 확보가 가능함(5). 그러나 의료과실 입증의 어려움과 상대방 병원의 자력 여부가 불확실하여 Medium으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>억울함 푼다...검찰, 故 김창민 감독 사건 전담팀 편성</t>
+          <t>자궁육종 수술 중 혈관 손상… 의료진 부주의  손해배상 요구</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-16</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1629843/?sc=Naver</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=76998</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-06 00:30:32.150430+00:00</t>
+          <t>2026-05-22 14:56:11.065208+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>소비자 배상 요구 단계</t>
+          <t>검찰 보완 수사 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>소비자 A씨가 임플란트 재식립 과정에서 신경 손상이 발생하자 해당 치과에 손해배상을 요구하고 있습니다. 기존 임플란트 문제로 재식립을 진행하던 중 신경 손상이라는 추가 피해를 입은 것으로 보입니다.</t>
+          <t>검찰이 故 김창민 감독 사건에 대해 전담팀을 편성하고 보완 수사를 진행한다고 밝혔다. 검찰은 과학수사 기법과 의학적 전문성을 적극 활용하여 피해자의 억울함이 없도록 신속하고 엄정한 수사를 진행할 예정이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방(치과)의 책임이 비교적 명확하고(적합 조건 1), 임플란트 시술 중 발생한 신경 손상에 대한 의료 기록 등 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 단일 피해자이며 피해 규모가 구체적으로 명시되지 않았고, 상대방의 자력 또한 대기업 수준은 아니므로 'Medium'으로 판단합니다.</t>
+          <t>검찰이 故 김창민 감독 사건에 대해 과학수사 기법과 의학적 전문성을 활용한 보완 수사를 진행 중이므로 증거 확보 가능성이 높고 공적 절차가 진행 중임(적합 조건 5, 6). 다만, 상대방의 책임 명확성, 자력, 피해 규모 및 피해자 수 등은 기사에서 확인되지 않아 추가 정보가 필요함.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>임플란트 재식립 후 신경 손상…치과 배상 요구</t>
+          <t>억울함 푼다...검찰, 故 김창민 감독 사건 전담팀 편성</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77375</t>
+          <t>https://www.dailian.co.kr/news/view/1629843/?sc=Naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-05 12:37:51.967703+00:00</t>
+          <t>2026-04-06 00:30:32.150430+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>검찰 전담 수사팀 구성 및 수사 진행 중</t>
+          <t>소비자 배상 요구 단계</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>남양주지청이 故 김창민 영화감독 사건에 대한 전담 수사팀을 구성하고, 과학수사 기법과 의학적 전문성을 활용한 신속하고 엄정한 보완 수사를 통해 피해자의 억울함이 없도록 하겠다고 밝혔다.</t>
+          <t>소비자 A씨가 임플란트 재식립 과정에서 신경 손상이 발생하자 해당 치과에 손해배상을 요구하고 있습니다. 기존 임플란트 문제로 재식립을 진행하던 중 신경 손상이라는 추가 피해를 입은 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>검찰 전담 수사팀이 구성되어 공적 절차가 진행 중이며(적합 조건 6), 과학수사 및 의학적 전문성을 활용하여 증거 확보 가능성이 높음(적합 조건 5). 고인의 사망 사건으로 피해 규모가 크다고 볼 수 있습니다(적합 조건 4). 다만, 소송 상대방의 자력이나 책임의 명확성, 집단적 피해 여부는 기사만으로 파악하기 어렵습니다.</t>
+          <t>상대방(치과)의 책임이 비교적 명확하고(적합 조건 1), 임플란트 시술 중 발생한 신경 손상에 대한 의료 기록 등 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 단일 피해자이며 피해 규모가 구체적으로 명시되지 않았고, 상대방의 자력 또한 대기업 수준은 아니므로 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>검찰 ‘故 김창민 영화감독 사건’ 전담 수사팀 구성</t>
+          <t>임플란트 재식립 후 신경 손상…치과 배상 요구</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/national_general/2026/04/05/D3E2SNWMRZHBNJJPGUVATW6N5Y/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77375</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-05 12:24:38.383203+00:00</t>
+          <t>2026-04-05 12:37:51.967703+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>한국소비자원 조정 진행</t>
+          <t>검찰 전담 수사팀 구성 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>자전거 사고 후 척추 수술을 받은 환자가 수술 과정의 문제 또는 이후 의료진의 부적절한 처치로 간경색이 악화되었다며 병원 측에 손해배상을 요구했습니다. 한국소비자원은 병원 측의 손해배상 책임을 50%로 인정했습니다.</t>
+          <t>남양주지청이 故 김창민 영화감독 사건에 대한 전담 수사팀을 구성하고, 과학수사 기법과 의학적 전문성을 활용한 신속하고 엄정한 보완 수사를 통해 피해자의 억울함이 없도록 하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>한국소비자원이 병원 측의 손해배상 책임을 50%로 인정하여 상대방 책임이 비교적 명확하고(적합 조건 1), 소비자원의 조사 결과가 객관적 증거로 활용될 수 있으며(적합 조건 5), 공적 절차(소비자원 조정)가 이미 진행 중입니다(적합 조건 6). 다만, 피해 규모 및 피해자 수가 명확하지 않아 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>검찰 전담 수사팀이 구성되어 공적 절차가 진행 중이며(적합 조건 6), 과학수사 및 의학적 전문성을 활용하여 증거 확보 가능성이 높음(적합 조건 5). 고인의 사망 사건으로 피해 규모가 크다고 볼 수 있습니다(적합 조건 4). 다만, 소송 상대방의 자력이나 책임의 명확성, 집단적 피해 여부는 기사만으로 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>자전거 사고, 척추 수술 후 간경색…손해배상 요구</t>
+          <t>검찰 ‘故 김창민 영화감독 사건’ 전담 수사팀 구성</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77554</t>
+          <t>https://www.chosun.com/national/national_general/2026/04/05/D3E2SNWMRZHBNJJPGUVATW6N5Y/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-04 12:30:11.650191+00:00</t>
+          <t>2026-04-05 12:24:38.383203+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>병원</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>대한췌장담도학회 기자간담회를 통해 정부 정책 문제 제기</t>
+          <t>한국소비자원 조정 진행</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>대한췌장담도학회는 정부의 CT·MRI 검사 삭감 및 성분명 처방 강제화 정책이 췌장·담도암 조기 진단과 치료를 저해하여 환자들에게 피해를 주고 있다고 지적했다. 의료사고 사법리스크로 인한 전문의 부족 문제도 언급하며, 이로 인해 췌장·담도암 환자들의 생존율 개선에 어려움이 있다고 밝혔다. 학회는 정책 개선을 촉구하며, 환자들의 치료받을 권리 보장을 강조했다.</t>
+          <t>자전거 사고 후 척추 수술을 받은 환자가 수술 과정의 문제 또는 이후 의료진의 부적절한 처치로 간경색이 악화되었다며 병원 측에 손해배상을 요구했습니다. 한국소비자원은 병원 측의 손해배상 책임을 50%로 인정했습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>정부의 의료 정책(CT·MRI 검사 삭감, 성분명 처방 강제화)으로 인해 췌장·담도암 환자들의 조기 진단 및 치료 기회가 박탈되어 다수의 환자가 피해를 입을 가능성이 높음 (적합 조건 1, 3). 상대방인 정부는 자력이 충분함 (적합 조건 2). 다만, 개별 환자의 피해 금액 산정 및 정부 정책과 피해 간의 직접적인 인과관계 입증이 복잡할 수 있으며, 아직 공적 절차가 진행 중인 단계는 아님.</t>
+          <t>한국소비자원이 병원 측의 손해배상 책임을 50%로 인정하여 상대방 책임이 비교적 명확하고(적합 조건 1), 소비자원의 조사 결과가 객관적 증거로 활용될 수 있으며(적합 조건 5), 공적 절차(소비자원 조정)가 이미 진행 중입니다(적합 조건 6). 다만, 피해 규모 및 피해자 수가 명확하지 않아 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>췌장·담도암 환자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>췌장암 생존율 개선되지만…만만찮은 규제에 시름 쌓여간다</t>
+          <t>자전거 사고, 척추 수술 후 간경색…손해배상 요구</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>doctorsnews.co.kr</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163995</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77554</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-03 12:41:43.796924+00:00</t>
+          <t>2026-04-04 12:30:11.650191+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>안과 전문의 B씨</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>법원 판결 선고 (의료 과실 없음, 자기결정권 침해 인정)</t>
+          <t>대한췌장담도학회 기자간담회를 통해 정부 정책 문제 제기</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>환자 A씨는 2022년 3월 백내장 수술 후 안압 상승과 녹내장성 시신경 손상이 발생하자 담당 안과 전문의 B씨를 상대로 소송을 제기했습니다. 법원은 B씨의 의료 과실은 인정하지 않았으나, 환자의 자기결정권 침해를 인정하여 손해배상 책임을 판단했습니다.</t>
+          <t>대한췌장담도학회는 정부의 CT·MRI 검사 삭감 및 성분명 처방 강제화 정책이 췌장·담도암 조기 진단과 치료를 저해하여 환자들에게 피해를 주고 있다고 지적했다. 의료사고 사법리스크로 인한 전문의 부족 문제도 언급하며, 이로 인해 췌장·담도암 환자들의 생존율 개선에 어려움이 있다고 밝혔다. 학회는 정책 개선을 촉구하며, 환자들의 치료받을 권리 보장을 강조했다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>법원이 의료 과실은 인정하지 않았으나 환자의 자기결정권 침해를 인정하여 손해배상 책임의 법적 근거가 존재합니다 (적합 조건 1, 5). 그러나 단일 피해자 사건이며, 상대방이 개인 의사라는 점, 그리고 의료 과실이 인정되지 않아 피해 규모가 제한적일 수 있다는 점이 투자 매력을 낮춥니다.</t>
+          <t>정부의 의료 정책(CT·MRI 검사 삭감, 성분명 처방 강제화)으로 인해 췌장·담도암 환자들의 조기 진단 및 치료 기회가 박탈되어 다수의 환자가 피해를 입을 가능성이 높음 (적합 조건 1, 3). 상대방인 정부는 자력이 충분함 (적합 조건 2). 다만, 개별 환자의 피해 금액 산정 및 정부 정책과 피해 간의 직접적인 인과관계 입증이 복잡할 수 있으며, 아직 공적 절차가 진행 중인 단계는 아님.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>췌장·담도암 환자 다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>내원 당일 백내장 수술에…法  과실 없으나 환자 자기결정권 침해</t>
+          <t>췌장암 생존율 개선되지만…만만찮은 규제에 시름 쌓여간다</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037923</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163995</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-03 00:41:27.085539+00:00</t>
+          <t>2026-04-03 12:41:43.796924+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>안과 전문의 B씨</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>질병청 인과성 인정 절차 진행 중</t>
+          <t>법원 판결 선고 (의료 과실 없음, 자기결정권 침해 인정)</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>코로나19 백신 접종 후 사망 또는 이상반응을 겪은 유족들이 보상체계의 전제가 되는 '인과성 인정기준'에 문제를 제기하고 있습니다. 질병청으로부터 접종과 이상반응 간 인과성을 인정받아야 보상이 가능하나, 인과성 입증 책임이 유족에게 있어 어려움을 겪고 있습니다.</t>
+          <t>환자 A씨는 2022년 3월 백내장 수술 후 안압 상승과 녹내장성 시신경 손상이 발생하자 담당 안과 전문의 B씨를 상대로 소송을 제기했습니다. 법원은 B씨의 의료 과실은 인정하지 않았으나, 환자의 자기결정권 침해를 인정하여 손해배상 책임을 판단했습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방(대한민국/질병관리청)의 자력이 충분하고, 코로나19 백신 접종 후 사망 또는 이상반응을 겪은 유족들이 다수이며 피해 규모가 클 수 있어 집단적 피해 가능성이 높습니다. 또한 질병청의 인과성 인정 절차가 진행 중인 공적 절차에 해당합니다. 그러나 기사에서 '인과성 입증'이 가장 중요하며 유족의 책임이라고 명시되어 있어, 소송의 핵심 쟁점인 인과관계 입증이 매우 어려울 것으로 예상됩니다.</t>
+          <t>법원이 의료 과실은 인정하지 않았으나 환자의 자기결정권 침해를 인정하여 손해배상 책임의 법적 근거가 존재합니다 (적합 조건 1, 5). 그러나 단일 피해자 사건이며, 상대방이 개인 의사라는 점, 그리고 의료 과실이 인정되지 않아 피해 규모가 제한적일 수 있다는 점이 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>유족들 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>가장 중요한 '인과성 입증' 유족 책임 [코로나 발생 6년…충청권 지금은...</t>
+          <t>내원 당일 백내장 수술에…法  과실 없으나 환자 자기결정권 침해</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>cctoday.co.kr</t>
+          <t>docdocdoc.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227976</t>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037923</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-02 00:18:04.361857+00:00</t>
+          <t>2026-04-03 00:41:27.085539+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>병원에 손해배상 요구 중</t>
+          <t>질병청 인과성 인정 절차 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>소비자 A씨가 낙상 사고 후 목 수술을 받은 뒤 팔과 다리에 마비가 발생했다고 주장하며 해당 병원에 수술상 과실에 따른 손해배상을 요구했습니다. A씨는 뒤통수와 목 통증으로 병원을 찾았으며, 검사 결과 목뼈 이상이 확인되었습니다.</t>
+          <t>코로나19 백신 접종 후 사망 또는 이상반응을 겪은 유족들이 보상체계의 전제가 되는 '인과성 인정기준'에 문제를 제기하고 있습니다. 질병청으로부터 접종과 이상반응 간 인과성을 인정받아야 보상이 가능하나, 인과성 입증 책임이 유족에게 있어 어려움을 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>피해자의 팔다리 마비는 중대한 피해로, 예상 피해 금액이 클 가능성이 높습니다. (적합 조건: 피해 규모가 큼) 그러나 의료 과실 입증의 난이도와 상대방 병원의 자력에 대한 정보 부족, 그리고 집단적 피해가 아닌 개별 사건이라는 점이 투자 적합도를 낮춥니다.</t>
+          <t>상대방(대한민국/질병관리청)의 자력이 충분하고, 코로나19 백신 접종 후 사망 또는 이상반응을 겪은 유족들이 다수이며 피해 규모가 클 수 있어 집단적 피해 가능성이 높습니다. 또한 질병청의 인과성 인정 절차가 진행 중인 공적 절차에 해당합니다. 그러나 기사에서 '인과성 입증'이 가장 중요하며 유족의 책임이라고 명시되어 있어, 소송의 핵심 쟁점인 인과관계 입증이 매우 어려울 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>유족들 다수</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>목 수술 후 팔 마비 발생…손해배상 요구</t>
+          <t>가장 중요한 '인과성 입증' 유족 책임 [코로나 발생 6년…충청권 지금은...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77507</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227976</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-01 00:39:49.065329+00:00</t>
+          <t>2026-04-02 00:18:04.361857+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>국회 보건복지위원회 통과, 법제사법위원회 논의 예정</t>
+          <t>병원에 손해배상 요구 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>필수의료 과정에서 환자가 사망해도 일정 요건 충족 시 의료진을 형사처벌할 수 없도록 하는 '의료분쟁조정법 개정안'이 국회에서 논의 중입니다. 정부·여당은 필수의료 강화를 위한 조치라고 주장하나, 환자단체와 법조계는 환자의 권리를 침해하는 '면책 입법'이라며 강하게 반발하고 있습니다. 이 법안은 국회 보건복지위를 통과하여 법제사법위원회 심사를 앞두고 있습니다.</t>
+          <t>소비자 A씨가 낙상 사고 후 목 수술을 받은 뒤 팔과 다리에 마비가 발생했다고 주장하며 해당 병원에 수술상 과실에 따른 손해배상을 요구했습니다. A씨는 뒤통수와 목 통증으로 병원을 찾았으며, 검사 결과 목뼈 이상이 확인되었습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>국회에서 '의료분쟁조정법 개정안'이 논의 중인 '관련 절차 진행' 단계입니다. 법안 통과 시 필수의료 분야 의료사고 피해자 및 유족 다수의 진실규명 및 책임추궁 권리가 침해될 우려가 있어 잠재적 '집단적 피해' 및 '피해 규모가 큼'에 해당할 수 있습니다. 현재는 입법 논의 단계이므로 직접적인 소송금융 투자 대상은 아니지만, 법안 통과 시 헌법소원 또는 민사소송 증가 등 새로운 소송 기회가 발생할 수 있습니다.</t>
+          <t>피해자의 팔다리 마비는 중대한 피해로, 예상 피해 금액이 클 가능성이 높습니다. (적합 조건: 피해 규모가 큼) 그러나 의료 과실 입증의 난이도와 상대방 병원의 자력에 대한 정보 부족, 그리고 집단적 피해가 아닌 개별 사건이라는 점이 투자 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>“환자 숨져도 필수의료는 불기소” 가시화… ‘면책 입법’ 논란 거세</t>
+          <t>목 수술 후 팔 마비 발생…손해배상 요구</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774775423&amp;code=11131100&amp;cp=nv</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77507</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-29 12:42:59.251215+00:00</t>
+          <t>2026-04-01 00:39:49.065329+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>의료 소송 진행 예정</t>
+          <t>국회 보건복지위원회 통과, 법제사법위원회 논의 예정</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>AOA 출신 권민아가 슈링크 시술 후 얼굴에 심재성 2도 화상을 입는 사고를 당했습니다. 권민아는 시술 과정의 문제 또는 슈링크 팁 불량을 원인으로 지목하며 의료 소송을 진행할 예정이라고 밝혔습니다. 이 사고로 인해 장기간의 치료와 흉터 치료가 필요하며, 연예 활동 기회 손실 등 상당한 피해를 입은 것으로 보입니다.</t>
+          <t>필수의료 과정에서 환자가 사망해도 일정 요건 충족 시 의료진을 형사처벌할 수 없도록 하는 '의료분쟁조정법 개정안'이 국회에서 논의 중입니다. 정부·여당은 필수의료 강화를 위한 조치라고 주장하나, 환자단체와 법조계는 환자의 권리를 침해하는 '면책 입법'이라며 강하게 반발하고 있습니다. 이 법안은 국회 보건복지위를 통과하여 법제사법위원회 심사를 앞두고 있습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>적합 조건 5(증거 확보 가능)에 해당하며, 연예인이라는 직업 특성상 얼굴 화상으로 인한 정신적, 경제적 피해 규모가 상당하여 적합 조건 4(피해 규모 큼)에 해당할 가능성이 높습니다. 그러나 상대방 병원의 자력(적합 조건 2)이 기사에서 명확히 특정되지 않았고, 책임 소재(적합 조건 1)에 대한 병원 측 주장도 있어 추가적인 사실 확인이 필요합니다.</t>
+          <t>국회에서 '의료분쟁조정법 개정안'이 논의 중인 '관련 절차 진행' 단계입니다. 법안 통과 시 필수의료 분야 의료사고 피해자 및 유족 다수의 진실규명 및 책임추궁 권리가 침해될 우려가 있어 잠재적 '집단적 피해' 및 '피해 규모가 큼'에 해당할 수 있습니다. 현재는 입법 논의 단계이므로 직접적인 소송금융 투자 대상은 아니지만, 법안 통과 시 헌법소원 또는 민사소송 증가 등 새로운 소송 기회가 발생할 수 있습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>권민아, '얼굴 화상 사고' 후 새 일자리 찾았다  치료비 벌려면 쉴 때 아...</t>
+          <t>“환자 숨져도 필수의료는 불기소” 가시화… ‘면책 입법’ 논란 거세</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-29/202603290100195570013551</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774775423&amp;code=11131100&amp;cp=nv</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-29 00:34:13.962299+00:00</t>
+          <t>2026-03-29 12:42:59.251215+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>2023년 정부와 병원을 상대로 손해배상 청구 소송 제기</t>
+          <t>의료 소송 진행 예정</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>코로나19 당시 사망한 고 정유엽 군의 유가족과 대책위원회가 2023년 정부와 병원을 상대로 손해배상 청구 소송을 제기했습니다. 이들은 '모두가 건강하게 살 권리'를 주장하며 정 군의 사망에 대한 책임을 묻고 있습니다.</t>
+          <t>AOA 출신 권민아가 슈링크 시술 후 얼굴에 심재성 2도 화상을 입는 사고를 당했습니다. 권민아는 시술 과정의 문제 또는 슈링크 팁 불량을 원인으로 지목하며 의료 소송을 진행할 예정이라고 밝혔습니다. 이 사고로 인해 장기간의 치료와 흉터 치료가 필요하며, 연예 활동 기회 손실 등 상당한 피해를 입은 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방인 정부의 자력이 충분하고(적합 조건 2), 사망 사건으로 피해 규모가 크다는 점(적합 조건 4)에서 소송금융 적합 조건에 해당합니다. 그러나 집단적 피해가 아닌 개별 사건으로 보이며(적합 조건 3 미충족), 기사만으로는 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
+          <t>적합 조건 5(증거 확보 가능)에 해당하며, 연예인이라는 직업 특성상 얼굴 화상으로 인한 정신적, 경제적 피해 규모가 상당하여 적합 조건 4(피해 규모 큼)에 해당할 가능성이 높습니다. 그러나 상대방 병원의 자력(적합 조건 2)이 기사에서 명확히 특정되지 않았고, 책임 소재(적합 조건 1)에 대한 병원 측 주장도 있어 추가적인 사실 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>‘모두가 건강하게 살 권리’ 위해…코로나 당시 숨진 고 정유엽 군 유...</t>
+          <t>권민아, '얼굴 화상 사고' 후 새 일자리 찾았다  치료비 벌려면 쉴 때 아...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026032111442465770</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-29/202603290100195570013551</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-21 12:32:20.761892+00:00</t>
+          <t>2026-03-29 00:34:13.962299+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>정부, 병원</t>
+        </is>
+      </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>코로나19 이물 백신 피해 구제법 발의</t>
+          <t>2023년 정부와 병원을 상대로 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>김은혜 국회의원이 코로나19 백신 접종 후 이상반응이나 질환 악화를 겪은 피해자들의 손해배상 청구를 돕기 위한 '코로나19 이물 백신 피해 구제법'을 발의했다. 이 법안은 피해자들이 의약품 관련 정보를 청구하고 자료제출명령을 통해 입증 부담을 덜 수 있도록 하며, 인과관계 판단 기준도 개선하는 내용을 담고 있다.</t>
+          <t>코로나19 당시 사망한 고 정유엽 군의 유가족과 대책위원회가 2023년 정부와 병원을 상대로 손해배상 청구 소송을 제기했습니다. 이들은 '모두가 건강하게 살 권리'를 주장하며 정 군의 사망에 대한 책임을 묻고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>코로나19 백신 접종 후 이상반응 및 질환 악화 피해는 다수의 피해자가 발생할 수 있고, 피해 규모가 클 가능성이 높습니다. (집단적 피해, 피해 규모가 큼) 또한, 발의된 법안이 통과될 경우 손해배상 청구에 필요한 정보 청구권 및 자료제출명령권이 신설되어 입증 부담이 완화될 것으로 예상됩니다. (증거 확보 가능함) 다만, 현재로서는 상대방 책임 입증이 어렵고, 특정 상대방이 명확하지 않아 'High'로 보기 어렵습니다.</t>
+          <t>상대방인 정부의 자력이 충분하고(적합 조건 2), 사망 사건으로 피해 규모가 크다는 점(적합 조건 4)에서 소송금융 적합 조건에 해당합니다. 그러나 집단적 피해가 아닌 개별 사건으로 보이며(적합 조건 3 미충족), 기사만으로는 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>김은혜 국회의원, '코로나19 이물 백신 피해 구제법' 발의</t>
+          <t>‘모두가 건강하게 살 권리’ 위해…코로나 당시 숨진 고 정유엽 군 유...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3531763</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026032111442465770</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-17 13:14:35.464630+00:00</t>
+          <t>2026-03-21 12:32:20.761892+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>국민의힘의 백신 피해자 구제책 요구</t>
+          <t>코로나19 이물 백신 피해 구제법 발의</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>국민의힘은 정은경 장관의 거취 표명과 이재명 정부의 백신 피해자 구제책 마련을 촉구하는 기자회견을 진행했다. 이는 백신 접종과 관련된 피해자들이 존재하며 정부 차원의 대책이 필요하다는 정치권의 요구를 담고 있다. 구체적인 피해 규모나 책임 소재는 명확히 언급되지 않았다.</t>
+          <t>김은혜 국회의원이 코로나19 백신 접종 후 이상반응이나 질환 악화를 겪은 피해자들의 손해배상 청구를 돕기 위한 '코로나19 이물 백신 피해 구제법'을 발의했다. 이 법안은 피해자들이 의약품 관련 정보를 청구하고 자료제출명령을 통해 입증 부담을 덜 수 있도록 하며, 인과관계 판단 기준도 개선하는 내용을 담고 있다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>정부(이재명 정부, 정은경 장관)를 상대로 한 백신 피해자 구제 요구로, 상대방의 자력이 충분하며(적합 조건 2), '백신 피해자'라는 표현에서 집단적 피해 가능성이 높음(적합 조건 3). 그러나 기사 내용만으로는 상대방의 책임이 명확히 특정되지 않고, 피해 규모나 증거에 대한 구체적인 언급이 부족함.</t>
+          <t>코로나19 백신 접종 후 이상반응 및 질환 악화 피해는 다수의 피해자가 발생할 수 있고, 피해 규모가 클 가능성이 높습니다. (집단적 피해, 피해 규모가 큼) 또한, 발의된 법안이 통과될 경우 손해배상 청구에 필요한 정보 청구권 및 자료제출명령권이 신설되어 입증 부담이 완화될 것으로 예상됩니다. (증거 확보 가능함) 다만, 현재로서는 상대방 책임 입증이 어렵고, 특정 상대방이 명확하지 않아 'High'로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>[천지TV 쇼츠] 국힘, 정은경 사과에  거취 밝혀야</t>
+          <t>김은혜 국회의원, '코로나19 이물 백신 피해 구제법' 발의</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3383454</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3531763</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-11 12:22:47.252717+00:00</t>
+          <t>2026-03-17 13:14:35.464630+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한민국 정부</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>정치권에서 코로나 백신 피해자 구제책 마련 요구 중</t>
+          <t>국민의힘의 백신 피해자 구제책 요구</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>국민의힘이 정은경 전 질병관리청장의 거취 표명과 코로나19 백신 피해자들에 대한 구제책 마련을 촉구했다. 이는 코로나19 백신 부작용으로 인한 피해자들의 존재와 이들에 대한 정부 차원의 지원 필요성을 제기하는 내용이다.</t>
+          <t>국민의힘은 정은경 장관의 거취 표명과 이재명 정부의 백신 피해자 구제책 마련을 촉구하는 기자회견을 진행했다. 이는 백신 접종과 관련된 피해자들이 존재하며 정부 차원의 대책이 필요하다는 정치권의 요구를 담고 있다. 구체적인 피해 규모나 책임 소재는 명확히 언급되지 않았다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>상대방(대한민국 정부)의 자력이 충분하고(적합 조건 2), '코로나 백신 피해자'라는 표현에서 집단적 피해(적합 조건 3) 및 잠재적으로 큰 피해 규모(적합 조건 4)가 예상됩니다. 그러나 기사가 정치적 요구에 불과하여 상대방 책임의 명확성, 구체적인 증거, 진행 중인 공적 절차에 대한 정보가 부족하여 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>정부(이재명 정부, 정은경 장관)를 상대로 한 백신 피해자 구제 요구로, 상대방의 자력이 충분하며(적합 조건 2), '백신 피해자'라는 표현에서 집단적 피해 가능성이 높음(적합 조건 3). 그러나 기사 내용만으로는 상대방의 책임이 명확히 특정되지 않고, 피해 규모나 증거에 대한 구체적인 언급이 부족함.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>코로나 백신 피해자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[티조 Clip] 국힘  정은경 거취 밝히고, 코로나 백신 피해자 구제책 내놔...</t>
+          <t>[천지TV 쇼츠] 국힘, 정은경 사과에  거취 밝혀야</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/11/2026031190170.html</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3383454</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-11 12:21:24.499473+00:00</t>
+          <t>2026-03-11 12:22:47.252717+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>해당 의원</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>손해배상 요구 단계</t>
+          <t>정치권에서 코로나 백신 피해자 구제책 마련 요구 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>소비자 A씨가 상복부 통증으로 수면 대장내시경 검사를 받던 중 장 천공 및 대장 절제 피해를 입었습니다. A씨는 의료진의 과실을 주장하며 손해배상을 요구하고 있으며, 검사 이후 복부 통증이 지속된 것으로 알려졌습니다.</t>
+          <t>국민의힘이 정은경 전 질병관리청장의 거취 표명과 코로나19 백신 피해자들에 대한 구제책 마련을 촉구했다. 이는 코로나19 백신 부작용으로 인한 피해자들의 존재와 이들에 대한 정부 차원의 지원 필요성을 제기하는 내용이다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>피해 규모가 크고(장 천공 및 대장 절제), 의료진의 과실 주장이 명확하여 상대방 책임이 비교적 명확할 수 있습니다. (적합 조건 1, 4) 그러나 단일 피해자이며, 상대방 의원의 자력은 추가 확인이 필요합니다. (적합 조건 2, 3 미충족)</t>
+          <t>상대방(대한민국 정부)의 자력이 충분하고(적합 조건 2), '코로나 백신 피해자'라는 표현에서 집단적 피해(적합 조건 3) 및 잠재적으로 큰 피해 규모(적합 조건 4)가 예상됩니다. 그러나 기사가 정치적 요구에 불과하여 상대방 책임의 명확성, 구체적인 증거, 진행 중인 공적 절차에 대한 정보가 부족하여 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>코로나 백신 피해자 다수</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>대장내시경 검사 중 장 천공, 대장 절제까지</t>
+          <t>[티조 Clip] 국힘  정은경 거취 밝히고, 코로나 백신 피해자 구제책 내놔...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>consumuch.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.consumuch.com/news/articleView.html?idxno=77230</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/11/2026031190170.html</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-10 12:56:30.097464+00:00</t>
+          <t>2026-03-11 12:21:24.499473+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>해당 의원</t>
+        </is>
+      </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>소송 준비 중, 증거 확보 어려움 호소</t>
+          <t>손해배상 요구 단계</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>의료사고를 겪은 류 씨 가족이 2년간 법적 대응을 준비하며 겪는 어려움을 다룬 기사입니다. 전문 지식 없이 CCTV 확보 등 소송 준비 과정에서 많은 어려움을 겪고 있으며, 무엇을 어떻게 해야 할지 몰라 방치된 시간을 보내고 있다고 호소합니다.</t>
+          <t>소비자 A씨가 상복부 통증으로 수면 대장내시경 검사를 받던 중 장 천공 및 대장 절제 피해를 입었습니다. A씨는 의료진의 과실을 주장하며 손해배상을 요구하고 있으며, 검사 이후 복부 통증이 지속된 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>의료기관을 상대로 한 의료사고 소송으로 상대방의 자력이 충분할 것으로 예상되며, 2년간 방치된 가족의 시간이라는 점에서 피해 규모가 상당할 것으로 추정됩니다. (적합 조건 2, 4) 다만, 기사 내용만으로는 상대방의 책임이 명확한지 판단하기 어렵고, 집단적 피해가 아닌 개별 사건으로 보입니다. (적합 조건 1, 3 미해당)</t>
+          <t>피해 규모가 크고(장 천공 및 대장 절제), 의료진의 과실 주장이 명확하여 상대방 책임이 비교적 명확할 수 있습니다. (적합 조건 1, 4) 그러나 단일 피해자이며, 상대방 의원의 자력은 추가 확인이 필요합니다. (적합 조건 2, 3 미충족)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>최선을 다했다는 말뿐 …의료사고 2년, 방치된 가족의 시간 [의료사고...</t>
+          <t>대장내시경 검사 중 장 천공, 대장 절제까지</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>consumuch.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1618336/?sc=Naver</t>
+          <t>https://www.consumuch.com/news/articleView.html?idxno=77230</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-10 00:48:18.444598+00:00</t>
+          <t>2026-03-10 12:56:30.097464+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>대한치과의사협회 회장단 선거 공약으로 불법 치과 척결 방안이 논의 중</t>
+          <t>소송 준비 중, 증거 확보 어려움 호소</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>대한치과의사협회 회장단 선거에서 기업형 불법덤핑치과 및 사무장치과 척결이 주요 공약으로 제시되었습니다. 후보들은 불법 의료광고 AI 모니터링, 경찰청과의 협조를 통한 특별 단속, 전문가평가제 부활 등을 통해 불법 치과를 근절하겠다는 방침을 밝혔습니다. 이는 불법 의료 행위로 인한 치과계의 광범위한 피해가 있음을 시사합니다.</t>
+          <t>의료사고를 겪은 류 씨 가족이 2년간 법적 대응을 준비하며 겪는 어려움을 다룬 기사입니다. 전문 지식 없이 CCTV 확보 등 소송 준비 과정에서 많은 어려움을 겪고 있으며, 무엇을 어떻게 해야 할지 몰라 방치된 시간을 보내고 있다고 호소합니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>기업형 불법덤핑치과 및 사무장치과의 불법 행위로 인한 피해는 다수의 합법적인 치과에 집단적 피해를 야기하고(적합 조건 3), 그 책임이 명확합니다(적합 조건 1). 또한, AI 모니터링 및 특별 단속 등 증거 확보 방안이 논의되고 있습니다(적합 조건 5). 다만, 상대방의 자력이나 구체적인 피해 규모가 명확하지 않아 'High' 등급에는 미치지 못합니다.</t>
+          <t>의료기관을 상대로 한 의료사고 소송으로 상대방의 자력이 충분할 것으로 예상되며, 2년간 방치된 가족의 시간이라는 점에서 피해 규모가 상당할 것으로 추정됩니다. (적합 조건 2, 4) 다만, 기사 내용만으로는 상대방의 책임이 명확한지 판단하기 어렵고, 집단적 피해가 아닌 개별 사건으로 보입니다. (적합 조건 1, 3 미해당)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>다수의 합법 치과</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>치협 선거 마지막 토론회…후보별 최우선 공약 ‘온도차’</t>
+          <t>최선을 다했다는 말뿐 …의료사고 2년, 방치된 가족의 시간 [의료사고...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>dentalnews.or.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.dentalnews.or.kr/news/article.html?no=46699</t>
+          <t>https://www.dailian.co.kr/news/view/1618336/?sc=Naver</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-09 12:50:02.604166+00:00</t>
+          <t>2026-03-10 00:48:18.444598+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>병원장 윤모씨, 집도의 심모씨</t>
+          <t>기업형 불법덤핑치과 및 사무장치과</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>병원장 및 집도의 살인죄 1심 실형 선고, 산모 집행유예</t>
+          <t>대한치과의사협회 회장단 선거 공약으로 불법 치과 척결 방안이 논의 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>36주차 태아를 제왕절개 후 냉동고에 넣어 살해한 혐의로 병원장과 집도의가 1심에서 살인죄로 실형을 선고받았습니다. 산모 또한 살인의 고의가 인정되었으나, 미혼모로서 사회적 지원 부족이 참작되어 집행유예를 선고받았습니다. 이 사건은 산모가 유튜브에 수술 후기 영상을 올리며 알려졌습니다.</t>
+          <t>대한치과의사협회 회장단 선거에서 기업형 불법덤핑치과 및 사무장치과 척결이 주요 공약으로 제시되었습니다. 후보들은 불법 의료광고 AI 모니터링, 경찰청과의 협조를 통한 특별 단속, 전문가평가제 부활 등을 통해 불법 치과를 근절하겠다는 방침을 밝혔습니다. 이는 불법 의료 행위로 인한 치과계의 광범위한 피해가 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>병원장과 집도의의 살인죄가 1심에서 인정되어 책임이 명확하며(적합 조건 1), 이미 형사 재판이 진행되어 증거가 확보되었고 1심 판결이 선고된 상태입니다(적합 조건 5, 6). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 금전적 피해 규모가 명확히 특정되지 않아(적합 조건 4 불충족) 소송금융 투자 매력도가 제한적입니다.</t>
+          <t>기업형 불법덤핑치과 및 사무장치과의 불법 행위로 인한 피해는 다수의 합법적인 치과에 집단적 피해를 야기하고(적합 조건 3), 그 책임이 명확합니다(적합 조건 1). 또한, AI 모니터링 및 특별 단속 등 증거 확보 방안이 논의되고 있습니다(적합 조건 5). 다만, 상대방의 자력이나 구체적인 피해 규모가 명확하지 않아 'High' 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1명 (태아), 산모</t>
+          <t>다수의 합법 치과</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>“36주 낙태, 병원장 살인 인정”… 산모는 “국가도 책임” 집유</t>
+          <t>치협 선거 마지막 토론회…후보별 최우선 공약 ‘온도차’</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>dentalnews.or.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1772615063&amp;code=11131900&amp;cp=nv</t>
+          <t>https://www.dentalnews.or.kr/news/article.html?no=46699</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-05 01:06:49.897044+00:00</t>
+          <t>2026-03-09 12:50:02.604166+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>척추병원</t>
+          <t>병원장 윤모씨, 집도의 심모씨</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>지자체의 행정처분(개설허가 취소) 진행 중, 병원 측 행정소송 제기 가능성</t>
+          <t>병원장 및 집도의 살인죄 1심 실형 선고, 산모 집행유예</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>서구에서 불법의료행위로 척추병원의 개설허가를 취소했습니다. 병원 측은 이 처분에 불복하여 행정심판이나 행정소송을 제기할 가능성이 있어 법적 공방이 예상됩니다.</t>
+          <t>36주차 태아를 제왕절개 후 냉동고에 넣어 살해한 혐의로 병원장과 집도의가 1심에서 살인죄로 실형을 선고받았습니다. 산모 또한 살인의 고의가 인정되었으나, 미혼모로서 사회적 지원 부족이 참작되어 집행유예를 선고받았습니다. 이 사건은 산모가 유튜브에 수술 후기 영상을 올리며 알려졌습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>서구의 개설허가 취소 처분은 병원의 불법의료행위에 대한 공적 절차 진행 및 증거 존재를 시사합니다. (적합 조건: 이미 공적 절차 진행 중, 증거 확보 가능) 그러나 기사 본문만으로는 불법의료행위로 인한 환자들의 구체적인 피해 규모나 집단성 여부를 파악하기 어렵고, 병원 측의 행정소송 제기 가능성이 언급되어 있어 환자들의 손해배상 소송으로 이어질지는 추가 정보가 필요합니다.</t>
+          <t>병원장과 집도의의 살인죄가 1심에서 인정되어 책임이 명확하며(적합 조건 1), 이미 형사 재판이 진행되어 증거가 확보되었고 1심 판결이 선고된 상태입니다(적합 조건 5, 6). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 금전적 피해 규모가 명확히 특정되지 않아(적합 조건 4 불충족) 소송금융 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (태아), 산모</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>서구, 불법의료행위 척추병원 개설허가 취소</t>
+          <t>“36주 낙태, 병원장 살인 인정”… 산모는 “국가도 책임” 집유</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1772528611428043068</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1772615063&amp;code=11131900&amp;cp=nv</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-04 01:35:49.884302+00:00</t>
+          <t>2026-03-05 01:06:49.897044+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>의료</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>척추병원</t>
+        </is>
+      </c>
       <c r="D22" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>지자체의 행정처분(개설허가 취소) 진행 중, 병원 측 행정소송 제기 가능성</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>서구에서 불법의료행위로 척추병원의 개설허가를 취소했습니다. 병원 측은 이 처분에 불복하여 행정심판이나 행정소송을 제기할 가능성이 있어 법적 공방이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>서구의 개설허가 취소 처분은 병원의 불법의료행위에 대한 공적 절차 진행 및 증거 존재를 시사합니다. (적합 조건: 이미 공적 절차 진행 중, 증거 확보 가능) 그러나 기사 본문만으로는 불법의료행위로 인한 환자들의 구체적인 피해 규모나 집단성 여부를 파악하기 어렵고, 병원 측의 행정소송 제기 가능성이 언급되어 있어 환자들의 손해배상 소송으로 이어질지는 추가 정보가 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>서구, 불법의료행위 척추병원 개설허가 취소</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>jndn.com</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>http://www.jndn.com/article.php?aid=1772528611428043068</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:35:49.884302+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>의료</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr"/>
+      <c r="D23" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E22" t="inlineStr">
+      <c r="E23" t="inlineStr">
         <is>
           <t>정부의 응급환자 이송체계 혁신 시범사업 추진 중</t>
         </is>
       </c>
-      <c r="F22" t="inlineStr">
+      <c r="F23" t="inlineStr">
         <is>
           <t>70대 남성 A씨가 설 연휴 중 목에 조개껍데기가 걸려 20여 곳의 병원에서 거절당한 끝에 6시간 30분 만에 서울의 한 대학병원으로 이송된 '응급실 뺑뺑이' 사례가 보도되었습니다. 이는 병원의 수용 역량 부족으로 인한 구조적 문제로 지적되며, 정부는 3월부터 '응급환자 이송체계 혁신 시범사업'을 시행할 예정입니다.</t>
         </is>
       </c>
-      <c r="G22" t="inlineStr">
+      <c r="G23" t="inlineStr">
         <is>
           <t>이 사건은 '응급실 뺑뺑이'라는 구조적인 문제로 다수의 피해자가 발생할 수 있는 집단적 피해 가능성이 높고(적합 조건 3), 대한응급의학회장의 증언 등 객관적 증거 확보가 가능합니다(적합 조건 5). 그러나 특정 병원이나 기관의 직접적인 법적 책임이 명확히 드러나지 않고, 기사상 A씨의 구체적인 피해 규모가 크다고 명시되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I22" t="inlineStr">
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
         <is>
           <t>다수 (응급실 뺑뺑이 문제로 인한 잠재적 피해자)</t>
         </is>
       </c>
-      <c r="J22" t="inlineStr">
+      <c r="J23" t="inlineStr">
         <is>
           <t>설 연휴 70대 환자, 20여 곳서 거절…“치료 병원 없어서 생긴 응급실 뺑...</t>
         </is>
       </c>
-      <c r="K22" t="inlineStr">
+      <c r="K23" t="inlineStr">
         <is>
           <t>segye.com</t>
         </is>
       </c>
-      <c r="L22" t="inlineStr">
+      <c r="L23" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M22" t="inlineStr">
+      <c r="M23" t="inlineStr">
         <is>
           <t>https://www.segye.com/newsView/20260225513675?OutUrl=naver</t>
         </is>
       </c>
-      <c r="N22" t="inlineStr">
+      <c r="N23" t="inlineStr">
         <is>
           <t>2026-02-25 13:11:21.295056+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N22"/>
+  <autoFilter ref="A1:N23"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>