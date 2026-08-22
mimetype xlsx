--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="17" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="35" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,96 +535,156 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>의약품 부작용</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr">
+      <c r="E2" t="inlineStr"/>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>성장호르몬제가 '키 크는 주사'가 아님을 강조하며 오남용에 대한 주의를 당부하는 기사입니다. 또한, 의약품을 적정하게 사용했음에도 발생한 중증 부작용 피해를 국가가 보상하는 한국의약품안전관리원의 피해구제 제도를 소개하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>본 기사는 성장호르몬제 오남용 주의 및 의약품 부작용 피해구제 제도에 대한 일반적인 정보 제공 기사입니다. 특정 사건이나 피해 주체, 상대방이 명확히 특정되지 않아 소송금융 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>성장호르몬제, ‘키 크는 주사’ 아니다...오남용 주의</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>idsn.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://idsn.co.kr/news/view/1065577302180479</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-06-25 02:11:36.735749+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>의약품 부작용</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
         <is>
           <t>피해구제 제도 개선 검토 중</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>의약품 부작용 피해구제 제도가 시행 10년을 맞아 중증 피해 보상 상한액을 3000만원에서 5000만원으로 상향하고, 입원 전후 외래 통원 치료비까지 보상 범위를 확대하는 방안이 검토되고 있습니다. 이는 환자 안전망 강화를 위한 제도 개선 논의의 일환입니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>이 기사는 특정 의약품 부작용 사건이 아닌, 의약품 부작용 피해구제 제도의 개선 방안을 논의하는 정책 관련 내용입니다. 특정 피고나 명확한 책임 주체가 없어 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>의약품 부작용 피해구제 10년…환자 안전망 열쇠는 '의료진'</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>medipana.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.medipana.com/news/articleView.html?idxno=408140</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-13 12:25:05.412222+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>