--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,66 +440,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="31" customWidth="1" min="8" max="8"/>
+    <col width="39" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
@@ -549,248 +549,320 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>이혼/가사</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>남편 및 상간녀</t>
+          <t>아내, 상간남</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>이혼 및 위자료 소송 예정, 변호사 상담 완료</t>
+          <t>법률 상담 진행 중, 이혼 및 위자료 소송 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>결혼 30년차 여성 A씨가 남편의 지속적인 불륜과 상간녀 위자료 대납 사실을 알게 되어 이혼을 결심했습니다. 변호사 상담 결과, 과거 용서에도 불구하고 불륜 관계가 지속되었으므로 이혼 및 추가 위자료 청구, 재산분할이 가능하다고 판단되었습니다.</t>
+          <t>10년간 캐나다로 월 600만원을 보내며 가족을 부양한 50대 남성이 아내의 외도 사실을 알게 되어 이혼 및 재산분할, 위자료 청구를 고려 중입니다. 아내는 남편 상속 아파트의 절반을 재산분할로 요구하고 있으며, 변호사는 아내의 이혼 청구는 어렵고 남편이 아내와 상간남에게 위자료를 청구할 수 있다고 조언했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>남편과 상간녀의 지속적인 불륜 행위가 명확하고(상대방 책임 명확), 남편이 개인 치과 원장으로 자력이 충분할 것으로 예상됩니다(상대방 자력 충분). 휴대전화 화면, 딸의 증언 등 증거가 존재하며(증거 확보 가능), 과거 위자료 소송에도 불구하고 불륜 관계가 지속되어 새로운 위자료 청구 및 재산분할 소송 가능성이 높습니다. 다만, 집단적 피해가 아닌 개별 사건입니다.</t>
+          <t>아내의 외도 사실이 명확하여 유책성이 인정될 가능성이 높고(적합 조건 1), 10년간 송금한 7억 2천만원 및 정신적 피해를 고려할 때 피해 규모가 상당할 수 있습니다(적합 조건 4). 외도 증거 확보 가능성도 있습니다(적합 조건 5). 다만, 상대방의 자력에 대한 정보가 부족하고 집단 소송이 아닌 개별 소송이라는 점이 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상 (재산분할 규모에 따라 수억 원 이상 가능성)</t>
+          <t>10년간 송금액 7억 2천만원 이상, 위자료 및 재산분할 금액 미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>남편 외도 봐줬더니 상간녀 위자료까지 내주고 있었습니다</t>
+          <t>10년째 기러기 월 600만원 보냈는데 …캐나다서 바람난 아내의 황당한...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=06907686645411856</t>
+          <t>https://www.newsis.com/view/NISX20260818_0003752310</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-01 13:24:38.971485+00:00</t>
+          <t>2026-09-06 16:00:58.854617+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>이혼/가사</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>B씨, C씨</t>
+          <t>남편 및 상간녀</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>B씨에 대한 위자료 및 양육비 청구 소송에서 승소 판결 선고. 상간녀 C씨에 대한 소송은 진행 중.</t>
+          <t>이혼 및 위자료 소송 예정, 변호사 상담 완료</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>A씨가 전 배우자 B씨를 상대로 제기한 위자료 및 양육비 청구 소송에서 승소하여 위자료 3천만원과 월 80만원의 양육비를 지급받게 되었다. A씨는 또한 상간녀 C씨에게도 소송을 제기한 상태이다.</t>
+          <t>결혼 30년차 여성 A씨가 남편의 지속적인 불륜과 상간녀 위자료 대납 사실을 알게 되어 이혼을 결심했습니다. 변호사 상담 결과, 과거 용서에도 불구하고 불륜 관계가 지속되었으므로 이혼 및 추가 위자료 청구, 재산분할이 가능하다고 판단되었습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>B씨에 대한 소송은 이미 법원 판결이 선고되어 소송금융 투자 대상으로서의 신규성이 낮다 (부적합 조건: 이미 종결된 사건에 준함). 또한, 피해 규모가 소액(위자료 3천만원)이고 집단적 피해가 아닌 개별 소송이며, 상대방의 자력도 불분명하여 투자 매력이 떨어진다.</t>
+          <t>남편과 상간녀의 지속적인 불륜 행위가 명확하고(상대방 책임 명확), 남편이 개인 치과 원장으로 자력이 충분할 것으로 예상됩니다(상대방 자력 충분). 휴대전화 화면, 딸의 증언 등 증거가 존재하며(증거 확보 가능), 과거 위자료 소송에도 불구하고 불륜 관계가 지속되어 새로운 위자료 청구 및 재산분할 소송 가능성이 높습니다. 다만, 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>위자료 3000만원, 월 양육비 80만원</t>
+          <t>미상 (재산분할 규모에 따라 수억 원 이상 가능성)</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'子 외도논란' 홍서범·조갑경, 고개 숙였지만 前며느리 분노ing…방송은...</t>
+          <t>남편 외도 봐줬더니 상간녀 위자료까지 내주고 있었습니다</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2129952</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=06907686645411856</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-31 13:15:29.759321+00:00</t>
+          <t>2026-04-01 13:24:38.971485+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="4" t="inlineStr">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>이혼/가사</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>B씨, C씨</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>B씨에 대한 위자료 및 양육비 청구 소송에서 승소 판결 선고. 상간녀 C씨에 대한 소송은 진행 중.</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>A씨가 전 배우자 B씨를 상대로 제기한 위자료 및 양육비 청구 소송에서 승소하여 위자료 3천만원과 월 80만원의 양육비를 지급받게 되었다. A씨는 또한 상간녀 C씨에게도 소송을 제기한 상태이다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>B씨에 대한 소송은 이미 법원 판결이 선고되어 소송금융 투자 대상으로서의 신규성이 낮다 (부적합 조건: 이미 종결된 사건에 준함). 또한, 피해 규모가 소액(위자료 3천만원)이고 집단적 피해가 아닌 개별 소송이며, 상대방의 자력도 불분명하여 투자 매력이 떨어진다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>위자료 3000만원, 월 양육비 80만원</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>'子 외도논란' 홍서범·조갑경, 고개 숙였지만 前며느리 분노ing…방송은...</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2129952</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-31 13:15:29.759321+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
+      <c r="B5" t="inlineStr">
         <is>
           <t>이혼/가사</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="C5" t="inlineStr">
         <is>
           <t>남편</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>이혼 및 재산분할 관련 법률 상담 진행 중</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>친정에서 20억 원을 지원받아 개원한 의사 남편이 간호사와 외도한 사실을 아내가 알게 되어 이혼 및 재산분할을 고민하는 사건이다. 아내는 남편의 외도 사실을 직접 목격했고, 남편은 이를 인정했다. 아내는 친정의 경제적 지원 내역을 바탕으로 재산분할 및 위자료 청구를 고려 중이다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>적합 조건: 상대방 책임이 명확함 (남편이 외도 사실 인정), 상대방에게 자력이 충분함 (피부과 의사, 20억 원 지원받아 개원), 피해 규모가 큼 (친정 지원금 20억 원 및 위자료, 재산분할), 증거가 확보 가능함 (아내 목격, 변호사 조언에 따라 녹음/사진 등 확보 가능). 개인 소송이지만 재산분할 규모가 크고 상대방의 자력이 충분하여 소송금융 투자 가치가 높습니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>20억 원 이상 (친정 지원금 및 위자료, 재산분할)</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>친정서 20억 지원했는데 간호사와 바람…의사 남편의 '황당' 변명</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03693286645380696</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-06 12:36:20.111618+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>