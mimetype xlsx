--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$11</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="38" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="25" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,630 +533,702 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>이혼</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>남편</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>원만한 합의를 통해 이혼 절차 종결</t>
+          <t>이혼 소송 준비 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>배우 이범수와 이윤진은 2010년 결혼 후 1남 1녀를 두었으나, 2024년 결혼 14년 만에 이혼 소송 사실이 알려졌다. 이후 2월 소속사를 통해 이혼 관련 법적 절차가 원만한 합의로 마무리되었음이 전해졌다.</t>
+          <t>결혼 7년차 아내가 미술학원 강사인 남편으로부터 지속적인 가스라이팅과 폭언, 폭행을 당해 이혼을 고민하는 사연입니다. 남편의 폭력은 아이에게도 노출되었으며, 아내는 녹음 파일을 증거로 확보한 상태입니다. 변호사는 가스라이팅과 폭행이 이혼 사유가 되며 위자료 청구도 가능하다고 조언했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사에 따르면 이혼과 관련된 법적 절차가 '원만한 합의를 통해 마무리'되었다고 명시되어 있습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>남편의 책임이 명확하고(적합 조건 1), 녹음 파일 등 증거가 확보되어 있으나(적합 조건 5), 상대방의 자력(미술학원 강사)이 소송금융 투자에 적합할 만큼 충분하다고 보기 어렵고(적합 조건 2 미충족), 위자료 청구만으로는 소송금융 투자를 위한 충분한 피해 규모(수억 원 이상)를 기대하기 어려워(적합 조건 4 미충족) 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>저건 너무해 …'이혼' 이범수, 아날로그 일상에 모벤져스 '경악' ('미우...</t>
+          <t>피해자 코스프레 하지 마?  '가스라이팅' 일삼은 미술 강사 남편의 두...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026040600442615470</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202605280739368789</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-06 00:34:56.662468+00:00</t>
+          <t>2026-06-27 07:02:58.052740+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>이혼</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>웹툰 형식의 법률 지식 제공</t>
+          <t>원만한 합의를 통해 이혼 절차 종결</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>해당 기사는 '이혼의 세계'라는 웹툰을 통해 이혼 소송 관련 법률 지식을 제공하는 내용입니다. '대박 난 前남편의 이사 제안…10억 청구서로 돌아왔다'는 웹툰의 한 에피소드 내용을 암시하며, 실제 사례를 각색한 내용임을 밝히고 있습니다. 이는 실제 소송금융 투자 대상이 될 수 있는 사건이 아닙니다.</t>
+          <t>배우 이범수와 이윤진은 2010년 결혼 후 1남 1녀를 두었으나, 2024년 결혼 14년 만에 이혼 소송 사실이 알려졌다. 이후 2월 소속사를 통해 이혼 관련 법적 절차가 원만한 합의로 마무리되었음이 전해졌다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건을 보도하는 것이 아니라, 이혼 소송 관련 법률 지식을 웹툰 형식으로 제공하기 위해 '실제 사례를 각색한 내용'임을 명시하고 있습니다. 따라서 소송금융 투자를 검토할 수 있는 구체적이고 실제적인 사건이 존재하지 않아 부적합합니다.</t>
+          <t>기사에 따르면 이혼과 관련된 법적 절차가 '원만한 합의를 통해 마무리'되었다고 명시되어 있습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>10억</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>대박 난 前남편의 이사 제안…10억 청구서로 돌아왔다 [이혼의 세계]</t>
+          <t>저건 너무해 …'이혼' 이범수, 아날로그 일상에 모벤져스 '경악' ('미우...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25415587</t>
+          <t>https://www.mydaily.co.kr/page/view/2026040600442615470</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-28 12:36:17.770600+00:00</t>
+          <t>2026-04-06 00:34:56.662468+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>이혼</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>1심 판결 선고 후 피고 측 항소, 양육비 및 위자료 미지급 주장</t>
+          <t>웹툰 형식의 법률 지식 제공</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>가수 조갑경의 아들 B씨가 임신 중 불륜으로 전처 A씨와 이혼 소송을 진행, 1심에서 B씨의 귀책사유가 인정되어 위자료 및 양육비 지급 판결이 나왔다. 그러나 B씨 측은 항소했으며, A씨는 위자료와 양육비가 지급되지 않고 있다고 주장하고 있다. 이 사건으로 조갑경의 방송 출연 여부가 논란이 되고 있다.</t>
+          <t>해당 기사는 '이혼의 세계'라는 웹툰을 통해 이혼 소송 관련 법률 지식을 제공하는 내용입니다. '대박 난 前남편의 이사 제안…10억 청구서로 돌아왔다'는 웹툰의 한 에피소드 내용을 암시하며, 실제 사례를 각색한 내용임을 밝히고 있습니다. 이는 실제 소송금융 투자 대상이 될 수 있는 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)에 해당하여 1심 판결에서 피고의 귀책사유가 인정되었으나, 적합 조건 3(집단적 피해)에 해당하지 않고, 적합 조건 4(피해 규모가 큼)의 기준(수억 원 이상)에 미치지 못한다. 또한 적합 조건 2(상대방 자력 충분)에 대한 우려(양육비 및 위자료 미지급)가 있어 소송금융 투자 대상으로 적합도가 낮다.</t>
+          <t>해당 기사는 실제 사건을 보도하는 것이 아니라, 이혼 소송 관련 법률 지식을 웹툰 형식으로 제공하기 위해 '실제 사례를 각색한 내용'임을 명시하고 있습니다. 따라서 소송금융 투자를 검토할 수 있는 구체적이고 실제적인 사건이 존재하지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>위자료 5000만원 및 월 양육비 80만원</t>
+          <t>10억</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>'子 불륜설' 조갑경, 예능 출연 맞아? '라스' 측  상황 파악 중  [공식]</t>
+          <t>대박 난 前남편의 이사 제안…10억 청구서로 돌아왔다 [이혼의 세계]</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/broadcast-show/2026/03/26/2026032608192459613</t>
+          <t>https://www.joongang.co.kr/article/25415587</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-26 00:52:18.808203+00:00</t>
+          <t>2026-03-28 12:36:17.770600+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>이혼</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>조갑경의 아들 B씨</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>1심 판결 후 항소 진행 중</t>
+          <t>1심 판결 선고 후 피고 측 항소, 양육비 및 위자료 미지급 주장</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>가수 홍서범·조갑경 부부의 아들 A씨가 결혼 생활 중 외도로 이혼했으며, 동거인 B씨를 상대로 한 위자료 소송에서 1심 법원은 A씨에게 3000만원의 위자료와 월 80만원의 양육비를 지급하라고 판결했다. B씨는 현재 항소를 제기한 상태이며, A씨 측은 위자료 일부를 지급했다고 주장하고 있다.</t>
+          <t>가수 조갑경의 아들 B씨가 임신 중 불륜으로 전처 A씨와 이혼 소송을 진행, 1심에서 B씨의 귀책사유가 인정되어 위자료 및 양육비 지급 판결이 나왔다. 그러나 B씨 측은 항소했으며, A씨는 위자료와 양육비가 지급되지 않고 있다고 주장하고 있다. 이 사건으로 조갑경의 방송 출연 여부가 논란이 되고 있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 1심 판결로 증거가 확보되었으나(적합 조건 5), 위자료 3천만원은 소송금융 투자 대상으로 보기에는 피해 규모가 매우 작다(적합 조건 4 불충족). 또한 상대방의 자력이 충분하다고 보기 어렵고(적합 조건 2 불충족), 집단적 피해가 아닌 개인 간의 소송이다(적합 조건 3 불충족). 따라서 투자 매력이 낮다.</t>
+          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)에 해당하여 1심 판결에서 피고의 귀책사유가 인정되었으나, 적합 조건 3(집단적 피해)에 해당하지 않고, 적합 조건 4(피해 규모가 큼)의 기준(수억 원 이상)에 미치지 못한다. 또한 적합 조건 2(상대방 자력 충분)에 대한 우려(양육비 및 위자료 미지급)가 있어 소송금융 투자 대상으로 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>3000만원</t>
+          <t>위자료 5000만원 및 월 양육비 80만원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>하필 이 타이밍에…'아들 불륜 논란' 조갑경, '라디오스타' 예고편 등장</t>
+          <t>'子 불륜설' 조갑경, 예능 출연 맞아? '라스' 측  상황 파악 중  [공식]</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026032608165655184</t>
+          <t>https://www.starnewskorea.com/broadcast-show/2026/03/26/2026032608192459613</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-26 00:51:43.722759+00:00</t>
+          <t>2026-03-26 00:52:18.808203+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>이혼</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>아내</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>이혼 상담 및 소송 검토 중</t>
+          <t>1심 판결 후 항소 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>과거 외도로 이혼 후 재결합한 60대 남성이 아내의 지속적인 의심과 폭언으로 다시 이혼을 고민하고 있습니다. 첫 이혼 당시 아내에게 넘긴 부동산의 재산분할 가능성과 아내의 폭언이 이혼 사유가 될 수 있는지에 대해 변호사의 조언을 구하고 있습니다.</t>
+          <t>가수 홍서범·조갑경 부부의 아들 A씨가 결혼 생활 중 외도로 이혼했으며, 동거인 B씨를 상대로 한 위자료 소송에서 1심 법원은 A씨에게 3000만원의 위자료와 월 80만원의 양육비를 지급하라고 판결했다. B씨는 현재 항소를 제기한 상태이며, A씨 측은 위자료 일부를 지급했다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>본 사건은 개인 간의 이혼 소송으로, 상대방(아내)의 자력이 충분하다고 보기 어렵고(적합 조건 2 미충족), 집단적 피해(적합 조건 3 미충족)나 대규모 피해 금액(적합 조건 4 미충족)이 발생한 사건이 아닙니다. 또한, 상대방 책임이 명확한 상업적 분쟁이 아니며(적합 조건 1 미충족), 공적 절차 진행 중인 사안도 아닙니다(적합 조건 6 미충족). 소송금융 투자 대상으로서의 매력이 매우 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 1심 판결로 증거가 확보되었으나(적합 조건 5), 위자료 3천만원은 소송금융 투자 대상으로 보기에는 피해 규모가 매우 작다(적합 조건 4 불충족). 또한 상대방의 자력이 충분하다고 보기 어렵고(적합 조건 2 불충족), 집단적 피해가 아닌 개인 간의 소송이다(적합 조건 3 불충족). 따라서 투자 매력이 낮다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3000만원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>“외도 후 재결합했는데 15년 지나도 여전히 의심하고 죄인 취급” 60대...</t>
+          <t>하필 이 타이밍에…'아들 불륜 논란' 조갑경, '라디오스타' 예고편 등장</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11576741?ref=naver</t>
+          <t>https://www.sidae.com/article/2026032608165655184</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-24 00:40:03.455673+00:00</t>
+          <t>2026-03-26 00:51:43.722759+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>이혼</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>아내</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>이혼 상담 및 소송 검토 중</t>
+        </is>
+      </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>해당 기사는 이혼 시 부부가 공동으로 형성한 재산을 각자의 기여도에 따라 분할하는 재산분할 청구 소송에 대해 설명합니다. 경제적 소득이 없거나 전업주부였더라도 재산 형성에 기여한 바를 인정받아 합당한 비율로 재산을 나눌 수 있으며, 이 과정에서 이혼 전문 변호사의 도움이 필수적임을 강조합니다.</t>
+          <t>과거 외도로 이혼 후 재결합한 60대 남성이 아내의 지속적인 의심과 폭언으로 다시 이혼을 고민하고 있습니다. 첫 이혼 당시 아내에게 넘긴 부동산의 재산분할 가능성과 아내의 폭언이 이혼 사유가 될 수 있는지에 대해 변호사의 조언을 구하고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 재산분할 소송에 대한 일반적인 법률 정보 제공 기사입니다. 소송금융 투자 대상이 될 만한 특정 피고, 집단적 피해, 대규모 피해 등의 적합 조건에 해당하지 않습니다. 개별 이혼 소송은 소송금융의 일반적인 투자 대상이 아닙니다.</t>
+          <t>본 사건은 개인 간의 이혼 소송으로, 상대방(아내)의 자력이 충분하다고 보기 어렵고(적합 조건 2 미충족), 집단적 피해(적합 조건 3 미충족)나 대규모 피해 금액(적합 조건 4 미충족)이 발생한 사건이 아닙니다. 또한, 상대방 책임이 명확한 상업적 분쟁이 아니며(적합 조건 1 미충족), 공적 절차 진행 중인 사안도 아닙니다(적합 조건 6 미충족). 소송금융 투자 대상으로서의 매력이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>재산분할소송, 이혼전문 도움 필수</t>
+          <t>“외도 후 재결합했는데 15년 지나도 여전히 의심하고 죄인 취급” 60대...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>ksilbo.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1050954</t>
+          <t>https://www.munhwa.com/article/11576741?ref=naver</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-10 12:43:43.123033+00:00</t>
+          <t>2026-03-24 00:40:03.455673+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>이혼</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>이 기사는 창원 이혼전문변호사가 이혼 시 재산분할의 중요성과 숨겨진 재산을 파악하는 방법에 대해 설명하는 법률 정보성 콘텐츠입니다. 혼인 기간 동안 형성된 부부공동재산의 분할이 향후 경제적 기반에 미치는 영향을 강조합니다.</t>
+          <t>해당 기사는 이혼 시 부부가 공동으로 형성한 재산을 각자의 기여도에 따라 분할하는 재산분할 청구 소송에 대해 설명합니다. 경제적 소득이 없거나 전업주부였더라도 재산 형성에 기여한 바를 인정받아 합당한 비율로 재산을 나눌 수 있으며, 이 과정에서 이혼 전문 변호사의 도움이 필수적임을 강조합니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 이혼 재산분할에 대한 일반적인 법률 정보 및 변호사의 조언을 담고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 재산분할 소송에 대한 일반적인 법률 정보 제공 기사입니다. 소송금융 투자 대상이 될 만한 특정 피고, 집단적 피해, 대규모 피해 등의 적합 조건에 해당하지 않습니다. 개별 이혼 소송은 소송금융의 일반적인 투자 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>창원 이혼전문변호사가 설명하는 이혼 재산분할 핵심 쟁점과 대응 방법</t>
+          <t>재산분할소송, 이혼전문 도움 필수</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>ksilbo.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18596</t>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1050954</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-02-28 01:14:53.005702+00:00</t>
+          <t>2026-03-10 12:43:43.123033+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>이혼</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>이 기사는 이혼 소송 당사자들이 법정에서 감정적인 호소를 하는 경향이 있지만, 법원은 부부간 신뢰가 완전히 깨져 공동생활이 불가능한 상태인지를 법리적으로 판단한다는 내용을 다룹니다. 감정적인 비난보다는 법리적 요건 충족이 중요함을 강조합니다.</t>
+          <t>이 기사는 창원 이혼전문변호사가 이혼 시 재산분할의 중요성과 숨겨진 재산을 파악하는 방법에 대해 설명하는 법률 정보성 콘텐츠입니다. 혼인 기간 동안 형성된 부부공동재산의 분할이 향후 경제적 기반에 미치는 영향을 강조합니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 이혼 소송 진행 방식에 대한 일반적인 법률 해설입니다. 소송 상대방, 피해 규모, 집단적 피해 여부 등 소송금융 투자 적합 조건을 판단할 구체적인 정보가 전혀 없어 투자 대상으로 부적합합니다. (적합 조건 1~6 모두 해당 없음)</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 이혼 재산분할에 대한 일반적인 법률 정보 및 변호사의 조언을 담고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>감정적 호소가 오히려 독이 된다? 법리적 요건을 벗어난 이혼사유 주장...</t>
+          <t>창원 이혼전문변호사가 설명하는 이혼 재산분할 핵심 쟁점과 대응 방법</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>globalepic.co.kr</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.globalepic.co.kr/view.php?ud=2026022411182231346cf2d78c68_29</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18596</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-02-24 12:46:28.583773+00:00</t>
+          <t>2026-02-28 01:14:53.005702+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>이혼</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
-      <c r="D10" t="inlineStr">
+      <c r="D10" t="inlineStr"/>
+      <c r="E10" t="inlineStr"/>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>이 기사는 이혼 소송 당사자들이 법정에서 감정적인 호소를 하는 경향이 있지만, 법원은 부부간 신뢰가 완전히 깨져 공동생활이 불가능한 상태인지를 법리적으로 판단한다는 내용을 다룹니다. 감정적인 비난보다는 법리적 요건 충족이 중요함을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 이혼 소송 진행 방식에 대한 일반적인 법률 해설입니다. 소송 상대방, 피해 규모, 집단적 피해 여부 등 소송금융 투자 적합 조건을 판단할 구체적인 정보가 전혀 없어 투자 대상으로 부적합합니다. (적합 조건 1~6 모두 해당 없음)</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>감정적 호소가 오히려 독이 된다? 법리적 요건을 벗어난 이혼사유 주장...</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>globalepic.co.kr</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>http://www.globalepic.co.kr/view.php?ud=2026022411182231346cf2d78c68_29</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:46:28.583773+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>이혼</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>합의를 통해 재산분할 마무리</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>한 사업가가 이혼 과정에서 공동 재산의 반에도 못 미치는 합의금으로 재산분할을 마무리했다. 소송을 통해 더 많은 재산을 받을 수 있었음에도 불구하고, 소송을 피하고자 불리한 조건으로 합의를 선택하여 사건이 종결되었다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>기사에 따르면 이미 합의를 통해 사건이 종결되었으므로 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
+      <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I10" t="inlineStr">
+      <c r="I11" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>[3] 믿음으로 찍은 도장, 재갈이 되어 돌아오다 [이수진의 이혼 이야기...</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>namdonews.com</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://www.namdonews.com/news/articleView.html?idxno=901911</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-02-23 00:31:21.346953+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N10"/>
+  <autoFilter ref="A1:N11"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>