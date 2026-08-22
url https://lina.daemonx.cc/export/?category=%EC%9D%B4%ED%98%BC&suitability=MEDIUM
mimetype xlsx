--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="39" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,178 +533,246 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>이혼</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>1심 판결 선고 후 항소심 진행 중, 양육비 및 위자료 미지급 상태</t>
+          <t>이혼 소송 준비 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>가수 홍서범, 조갑경 부부의 전 며느리 A씨가 전 남편의 외도로 인한 이혼 소송에서 1심 승소했으나, 위자료와 양육비를 받지 못하고 있다고 호소했습니다. 현재 항소심이 진행 중이며, A씨는 전 시부모의 방관과 대중을 향한 사과에 대해 분노를 표하고 있습니다. 전 시부모 측은 아들의 법률 대리인을 통해 1심 판결에 따른 의무를 이행하도록 지도하겠다고 밝혔습니다.</t>
+          <t>결혼 7년 차 여성 A씨가 남편의 지속적인 가스라이팅, 폭언, 폭행으로 이혼을 고민 중이다. 남편은 A씨에게 '다른 남자였으면 너랑 못 살았어' 등의 폭언과 손찌검을 했으며, 아이 앞에서 식탁을 발로 차는 행동까지 보였다. A씨는 아이를 데리고 집을 나왔으며, 변호사는 가스라이팅도 이혼 사유가 되며 메시지 내역 등으로 위자료를 받을 수 있다고 조언했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확) 및 5(증거 확보)에 해당하며, 1심 판결로 전 남편의 이혼 책임이 인정되고 위자료 및 양육비 지급이 선고되었습니다. 공인인 전 시부모의 개입으로 상대방의 자력(조건 2) 또한 확보될 가능성이 높습니다. 그러나 집단적 피해가 아니며(조건 3 불해당), 피해 규모가 소송금융 투자 'High' 등급으로 보기에는 상대적으로 작아(조건 4 애매) 'Medium'으로 판단합니다.</t>
+          <t>상대방 책임이 비교적 명확하며(가스라이팅, 폭언, 폭행), 증거 확보 가능성이 높다(메시지 내역, 정신감정). 그러나 상대방이 개인으로 자력 충분 조건에 부합하지 않고, 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>위자료 3천만원, 양육비 월 80만원 (아이가 성인 될 때까지), 상간녀 위자료 2천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 전 며느리, ‘라스’ 출연 저격..“방송에 나오는 모습...</t>
+          <t>다른 남자였으면 너랑 못 살아  가스라이팅한 남편…결국 이혼 결심</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112771538</t>
+          <t>https://www.mt.co.kr/society/2026/05/28/2026052808103585048</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-01 00:53:32.188843+00:00</t>
+          <t>2026-06-28 07:03:14.359210+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>이혼</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
+          <t>홍서범, 조갑경 부부 아들</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>1심 판결 선고 후 항소심 진행 중, 양육비 및 위자료 미지급 상태</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>가수 홍서범, 조갑경 부부의 전 며느리 A씨가 전 남편의 외도로 인한 이혼 소송에서 1심 승소했으나, 위자료와 양육비를 받지 못하고 있다고 호소했습니다. 현재 항소심이 진행 중이며, A씨는 전 시부모의 방관과 대중을 향한 사과에 대해 분노를 표하고 있습니다. 전 시부모 측은 아들의 법률 대리인을 통해 1심 판결에 따른 의무를 이행하도록 지도하겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확) 및 5(증거 확보)에 해당하며, 1심 판결로 전 남편의 이혼 책임이 인정되고 위자료 및 양육비 지급이 선고되었습니다. 공인인 전 시부모의 개입으로 상대방의 자력(조건 2) 또한 확보될 가능성이 높습니다. 그러나 집단적 피해가 아니며(조건 3 불해당), 피해 규모가 소송금융 투자 'High' 등급으로 보기에는 상대적으로 작아(조건 4 애매) 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>위자료 3천만원, 양육비 월 80만원 (아이가 성인 될 때까지), 상간녀 위자료 2천만원</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 전 며느리, ‘라스’ 출연 저격..“방송에 나오는 모습...</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112771538</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:53:32.188843+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>이혼</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
           <t>남편</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>이혼 소송 준비 및 변호사 상담 단계</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>10년간 결혼 생활을 해온 사연자가 무직 남편의 외도를 알게 되어 이혼을 결심했습니다. 남편은 시부모님이 사준 아파트가 특유재산이라 재산분할 대상이 아니며, 무직이라 양육비를 줄 수 없다고 주장합니다. 사연자는 위자료, 재산분할, 양육비를 요구하며 법률 상담을 받고 있습니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>남편의 외도 및 무직으로 인한 혼인 파탄 책임이 명확하고, 남편 명의 아파트가 재산분할 대상에 포함될 수 있어 피해 규모가 작지 않으며, 증거 확보가 용이합니다. 다만, 집단적 피해가 아닌 개별 이혼 소송이며, 남편의 직접적인 소득이 없어 양육비 등 지급 능력에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상 (아파트 시세의 절반 및 양육비)</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>10년 내조했더니 음란채팅? ‘엄카’ 쓰는 무직 남편, 이혼하려니  내 집...</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>radio.ytn.co.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://radio.ytn.co.kr/program/?f=2&amp;id=108076&amp;s_mcd=0463&amp;s_hcd=01</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-03-31 00:46:49.822736+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>