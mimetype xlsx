--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,61 +440,61 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="11" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="13" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="26" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="43" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -549,248 +549,320 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>이혼 및 재산분할</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>배우자</t>
+          <t>최태원 SK그룹 회장</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>이혼 및 재산분할 소송 검토 중</t>
+          <t>2심 판결 선고, 재산분할금 확정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>생활비의 대부분을 부담했던 남편이 이혼 후 빚만 남게 된 상황에서 법률 전문가들은 남편 명의 대출의 공동 채무 인정 여부와 과거 폭행 사실이 재산분할 및 위자료 소송에 미칠 영향을 분석했습니다. 본 사건은 이혼 소송에서 재산분할과 위자료 청구의 법적 쟁점을 다루며, 소송 또는 합의를 통한 해결을 모색 중입니다.</t>
+          <t>최태원 SK그룹 회장이 이혼 소송 2심 판결로 노소영 관장에게 9,440억 원의 재산분할금을 현금으로 지급해야 하는 상황입니다. 기사는 최 회장이 이 막대한 자금을 어떻게 마련할지, 그리고 SK그룹 지배력에 미칠 영향에 대해 분석하고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>본 사건은 개인 간의 이혼 및 재산분할 분쟁으로, 소송금융의 주요 적합 조건인 '대기업 등 자력 있는 상대방', '집단적 피해', '수억 원 이상의 명확한 피해 규모'에 해당하지 않습니다. 소송금융은 일반적으로 개인 간의 분쟁보다는 대규모 상업적 또는 집단적 손해배상 사건에 초점을 맞추므로 투자 적합성이 낮습니다.</t>
+          <t>상대방(최태원 SK그룹 회장)의 자력이 충분하고(적합 조건 2), 재산분할 규모가 9,440억 원으로 매우 크다는 점(적합 조건 4)은 긍정적입니다. 그러나 본 사건은 개인 이혼 및 재산분할 소송으로, 소송금융이 주로 투자하는 집단소송이나 기업 분쟁과는 성격이 다릅니다. 또한, 이미 2심 판결이 선고되어 재산분할 금액이 확정된 상태이며, 기사는 피고의 자금 마련 방안에 초점을 맞추고 있어 신규 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9,440억 원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>생활비 80% 냈는데 이혼하니 빚만  남편의 눈물</t>
+          <t>1조 원 가까운 재산분할금...자금 마련 어떻게?</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/5M7SERQMOE94</t>
+          <t>https://www.ytn.co.kr/_ln/0102_202607242033056267</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-26 12:50:40.798529+00:00</t>
+          <t>2026-07-26 07:02:21.587209+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>이혼 및 재산분할</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>남편</t>
+          <t>배우자</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>변호사 상담 진행 중</t>
+          <t>이혼 및 재산분할 소송 검토 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>사업 실패 후 폭언과 외도를 저지른 남편이 아내에게 이혼을 요구하며 재산 분할을 거부한 사연입니다. 아내는 결혼 생활 동안 남편의 사업을 도왔으며, 남편의 유책 사유가 명확하여 변호사로부터 재산 분할에 대한 기여도를 인정받을 수 있다는 조언을 받았습니다. 현재 아내는 이혼 및 재산 분할 소송 여부를 고민 중입니다.</t>
+          <t>생활비의 대부분을 부담했던 남편이 이혼 후 빚만 남게 된 상황에서 법률 전문가들은 남편 명의 대출의 공동 채무 인정 여부와 과거 폭행 사실이 재산분할 및 위자료 소송에 미칠 영향을 분석했습니다. 본 사건은 이혼 소송에서 재산분할과 위자료 청구의 법적 쟁점을 다루며, 소송 또는 합의를 통한 해결을 모색 중입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)에 해당하여 아내의 승소 가능성이 높습니다. 남편의 폭언 및 외도 등 유책 사유가 명확하며, 아내가 남편 사업을 도운 내역 등 재산 기여도 입증이 가능합니다. 그러나 적합 조건 2(상대방 자력)와 4(피해 규모)가 미흡하여 소송금융 투자 대상으로서는 규모가 작습니다. 또한 집단적 피해가 아닌 개인 간의 이혼 소송이라는 점도 고려됩니다.</t>
+          <t>본 사건은 개인 간의 이혼 및 재산분할 분쟁으로, 소송금융의 주요 적합 조건인 '대기업 등 자력 있는 상대방', '집단적 피해', '수억 원 이상의 명확한 피해 규모'에 해당하지 않습니다. 소송금융은 일반적으로 개인 간의 분쟁보다는 대규모 상업적 또는 집단적 손해배상 사건에 초점을 맞추므로 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>6천만원 및 카페 자산</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>사업 망하자 폭언·외도… 널 위해 이혼, 몸만 나가라  요구한 남편</t>
+          <t>생활비 80% 냈는데 이혼하니 빚만  남편의 눈물</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/25/2026022522545041235</t>
+          <t>https://lawtalknews.co.kr/article/5M7SERQMOE94</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-02-26 00:42:50.868149+00:00</t>
+          <t>2026-03-26 12:50:40.798529+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="4" t="inlineStr">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>이혼 및 재산분할</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>남편</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>변호사 상담 진행 중</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>사업 실패 후 폭언과 외도를 저지른 남편이 아내에게 이혼을 요구하며 재산 분할을 거부한 사연입니다. 아내는 결혼 생활 동안 남편의 사업을 도왔으며, 남편의 유책 사유가 명확하여 변호사로부터 재산 분할에 대한 기여도를 인정받을 수 있다는 조언을 받았습니다. 현재 아내는 이혼 및 재산 분할 소송 여부를 고민 중입니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)에 해당하여 아내의 승소 가능성이 높습니다. 남편의 폭언 및 외도 등 유책 사유가 명확하며, 아내가 남편 사업을 도운 내역 등 재산 기여도 입증이 가능합니다. 그러나 적합 조건 2(상대방 자력)와 4(피해 규모)가 미흡하여 소송금융 투자 대상으로서는 규모가 작습니다. 또한 집단적 피해가 아닌 개인 간의 이혼 소송이라는 점도 고려됩니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>6천만원 및 카페 자산</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>사업 망하자 폭언·외도… 널 위해 이혼, 몸만 나가라  요구한 남편</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/02/25/2026022522545041235</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:42:50.868149+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
+      <c r="B5" t="inlineStr">
         <is>
           <t>이혼 및 재산분할</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="C5" t="inlineStr">
         <is>
           <t>사연자의 아내</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>이혼 소송 중 회사 소유권 및 재산분할 다툼</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>프로그래머인 남편이 설립한 회사의 명목상 대표였던 아내가 이혼 소송을 제기하며 회사의 소유권과 대부분의 재산을 주장하고 있습니다. 남편은 아내가 회사 경영에 기여한 바가 없으며, 자신이 실질적으로 회사를 키웠음을 증명하여 재산분할에서 불이익을 받지 않으려 합니다. 아내는 남편에게 폭력과 불륜 누명을 씌운 상태입니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>상대방(아내)의 책임이 비교적 명확하고(조건 1), 회사의 성장과 자산 축적으로 상대방에게 자력이 충분할 것으로 예상됩니다(조건 2). 남편이 잃을 회사와 자산의 규모가 매우 커 피해 규모가 크며(조건 4), 남편이 실질적으로 회사를 운영했다는 증거 확보가 가능합니다(조건 5).</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>1명 (사연자)</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>바지사장 아내가 진짜 주인?” 대표 앉혀줬더니 ‘불륜 누명’ 씌워 회...</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>radio.ytn.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107484&amp;s_mcd=0463&amp;s_hcd=01</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-02-23 00:33:00.162548+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>