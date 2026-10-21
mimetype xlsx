--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,66 +426,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="11" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="13" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="26" customWidth="1" min="5" max="5"/>
+    <col width="30" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="8" customWidth="1" min="8" max="8"/>
+    <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="43" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
@@ -535,104 +535,176 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>이혼 및 재산분할</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>최태원 SK그룹 회장</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>고등법원 파기환송심 판결 선고 후 재상고 기한 임박</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>최태원 SK그룹 회장과 노소영 아트센터 나비 관장의 이혼 재산분할 소송 재상고 기한이 임박했습니다. 고등법원 파기환송심은 최 회장이 노 관장에게 현금 9,440억 원을 지급하라고 판결했으며, SK 주식이 부부공동재산으로 인정되고 노 관장의 기여가 높게 평가되었습니다. 이 판결이 확정되거나 대법원 판단을 다시 받게 될지 주목됩니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보됨)에 해당합니다. 최태원 SK그룹 회장을 상대로 한 재산분할 소송으로, 상대방의 자력이 매우 충분하며, 9,440억 원이라는 막대한 금액이 고등법원 판결로 인정되었습니다. 이미 2심에서 노소영 관장의 기여가 인정되어 판결이 선고되었고, 재상고 여부에 따라 최종 확정될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>9,440억 원</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>최태원-노소영 재상고 기한 D-1...9년 소송 마무리될까</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202608131647232697</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-30 22:15:11.082866+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>이혼 및 재산분할</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>사연자의 아내</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>이혼 소송 중 회사 소유권 및 재산분할 다툼</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>프로그래머인 남편이 설립한 회사의 명목상 대표였던 아내가 이혼 소송을 제기하며 회사의 소유권과 대부분의 재산을 주장하고 있습니다. 남편은 아내가 회사 경영에 기여한 바가 없으며, 자신이 실질적으로 회사를 키웠음을 증명하여 재산분할에서 불이익을 받지 않으려 합니다. 아내는 남편에게 폭력과 불륜 누명을 씌운 상태입니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>상대방(아내)의 책임이 비교적 명확하고(조건 1), 회사의 성장과 자산 축적으로 상대방에게 자력이 충분할 것으로 예상됩니다(조건 2). 남편이 잃을 회사와 자산의 규모가 매우 커 피해 규모가 크며(조건 4), 남편이 실질적으로 회사를 운영했다는 증거 확보가 가능합니다(조건 5).</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>1명 (사연자)</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>바지사장 아내가 진짜 주인?” 대표 앉혀줬더니 ‘불륜 누명’ 씌워 회...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>radio.ytn.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107484&amp;s_mcd=0463&amp;s_hcd=01</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-02-23 00:33:00.162548+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>