--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,71 +426,71 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="11" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="13" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="19" customWidth="1" min="5" max="5"/>
+    <col width="20" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="8" customWidth="1" min="8" max="8"/>
+    <col width="10" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="29" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
-    <col width="48" customWidth="1" min="13" max="13"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
@@ -535,104 +535,176 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>이혼 및 재산분할</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>최태원 SK그룹 회장</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>2심 판결 선고, 재산분할금 확정</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>최태원 SK그룹 회장이 이혼 소송 2심 판결로 노소영 관장에게 9,440억 원의 재산분할금을 현금으로 지급해야 하는 상황입니다. 기사는 최 회장이 이 막대한 자금을 어떻게 마련할지, 그리고 SK그룹 지배력에 미칠 영향에 대해 분석하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>상대방(최태원 SK그룹 회장)의 자력이 충분하고(적합 조건 2), 재산분할 규모가 9,440억 원으로 매우 크다는 점(적합 조건 4)은 긍정적입니다. 그러나 본 사건은 개인 이혼 및 재산분할 소송으로, 소송금융이 주로 투자하는 집단소송이나 기업 분쟁과는 성격이 다릅니다. 또한, 이미 2심 판결이 선고되어 재산분할 금액이 확정된 상태이며, 기사는 피고의 자금 마련 방안에 초점을 맞추고 있어 신규 소송금융 투자 기회로 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>9,440억 원</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1조 원 가까운 재산분할금...자금 마련 어떻게?</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0102_202607242033056267</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-07-26 07:02:21.587209+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>이혼 및 재산분할</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>배우자</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>이혼 및 재산분할 소송 검토 중</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>생활비의 대부분을 부담했던 남편이 이혼 후 빚만 남게 된 상황에서 법률 전문가들은 남편 명의 대출의 공동 채무 인정 여부와 과거 폭행 사실이 재산분할 및 위자료 소송에 미칠 영향을 분석했습니다. 본 사건은 이혼 소송에서 재산분할과 위자료 청구의 법적 쟁점을 다루며, 소송 또는 합의를 통한 해결을 모색 중입니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>본 사건은 개인 간의 이혼 및 재산분할 분쟁으로, 소송금융의 주요 적합 조건인 '대기업 등 자력 있는 상대방', '집단적 피해', '수억 원 이상의 명확한 피해 규모'에 해당하지 않습니다. 소송금융은 일반적으로 개인 간의 분쟁보다는 대규모 상업적 또는 집단적 손해배상 사건에 초점을 맞추므로 투자 적합성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>생활비 80% 냈는데 이혼하니 빚만  남편의 눈물</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>lawtalknews.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://lawtalknews.co.kr/article/5M7SERQMOE94</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-26 12:50:40.798529+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>