--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$21</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$24</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N21"/>
+  <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="35" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="47" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="28" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,1420 +535,1636 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>정청래 더불어민주당 대표, 하정우 전 청와대 AI미래기획수석</t>
+          <t>서범수 의원</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>정치권 및 언론 논란 중</t>
+          <t>국회의원의 부적절한 언행 발생</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>정청래 더불어민주당 대표가 초등학생에게 하정우 전 수석을 '오빠'라고 부르도록 요구한 사건이 발생. 국민의힘은 이를 '아동 성희롱', '아동 학대'로 비판했으며, 하정우 전 수석의 사과문 내용 또한 논란이 되고 있음. 현재 정치권과 언론에서 논란이 확산 중.</t>
+          <t>한동훈 의원 주최 토론회에서 서범수 의원이 '돌려차기 사건' 피해자를 희화화하는 듯한 언행을 했다는 내용입니다. 해당 사건은 국회의원의 부적절한 언행으로 인한 인격권 침해 가능성이 있으나, 구체적인 피해 내용이나 법적 조치 여부는 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>적합 조건 중 '증거가 있거나 확보 가능함'에 해당하여 해당 장면이 담긴 영상이 존재하나, '집단적 피해'가 아니며(단일 피해자), 피해 규모가 크지 않고(주로 정신적 피해), 현재 공적 절차(수사, 조사 등)가 진행 중이지 않아 소송금융 투자 적합도가 낮음.</t>
+          <t>기사에 언급된 사건은 국회의원의 부적절한 언행으로 인한 피해자의 '희화화'로, 소송금융이 일반적으로 투자하는 대규모 금전적 손해배상 사건과는 거리가 멠습니다. 상대방 책임의 명확성(1), 집단적 피해(3), 피해 규모(4) 조건이 충족되지 않아 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>아이가 논란의 중심? ... 김종혁, '하정우 오빠' 사과 비판</t>
+          <t>[비하인드 뉴스] 막말·멱살…장동혁 견제하던 '대안과미래' 자멸하나</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>jibs.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.jibs.co.kr/news/articles/articlesDetail/60760?feed=na</t>
+          <t>https://news.jtbc.co.kr/article/NB12311909?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-20 07:02:25.891846+00:00</t>
+          <t>2026-08-07 07:02:29.835895+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>이노냥</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>방송통신심의위원회에서 플랫폼 사업자에 삭제/차단 조치 요청 중</t>
+          <t>온라인 논란 및 비판 확산</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>AI 기술을 활용해 유명 범죄자들의 가상 영상이 제작 및 유포되며 범죄 피해자 및 유족에게 심각한 2차 가해를 유발하고 있습니다. 현재 명확한 규제가 없어 방송통신심의위원회가 플랫폼 사업자에 삭제를 요청하는 수준이며, 피해자들은 법적 구제에 어려움을 겪고 있습니다.</t>
+          <t>인종차별 피해자였던 인플루언서 '이노냥'이 다른 사람을 조롱하는 가해자가 되었다는 논란이 확산되고 있습니다. 온라인에서는 피해자였던 사람이 또 다른 조롱의 가해자가 되었다는 비판의 목소리가 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>적합 조건으로 집단적 피해(다수 범죄 피해자 및 유족), 증거 확보 가능(유포된 AI 영상), 공적 절차 진행 중(방송통신심의위원회의 플랫폼 사업자 조치 요청)이 있으나, 가장 큰 문제는 상대방 책임 불명확(AI 영상 제작자 특정 어려움)과 피해자들의 직접적인 법적 구제 가능성이 낮다는 점입니다. 기사에서 '초상권이나 명예를 훼손당하는 주체가 자신이 아닌 범죄자이기 때문에 2차 가해를 당하고도 고소하기 어렵다'고 명시되어 있어, 소송금융 투자에 있어 핵심적인 법적 쟁점의 명확성과 승소 가능성이 매우 낮습니다.</t>
+          <t>이 기사는 인플루언서의 과거 인종차별 피해와 현재 조롱 가해자 논란에 대한 대중의 비판을 다루고 있어, 소송금융 투자에 적합한 명확한 법적 분쟁으로 보기 어렵습니다. 특정 가능한 피고의 자력이나 피해 규모에 대한 정보가 부족하며, 공적 절차 진행 여부도 확인되지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 불충족)</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>다수 (여러 유명 범죄 사건의 피해자 및 유족)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'여성범죄자 5인방' 화보, 교도소 먹방에 춤까지...범죄자 AI영상 논란</t>
+          <t>진심으로 사과드린다  인종차별 피해 인플루언서, 메시 유니폼으로 '걸...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-02</t>
+          <t>2026-07-22</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/05/02/2026050212132114917</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=830033</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-08 03:12:10.857880+00:00</t>
+          <t>2026-07-27 08:39:56.917168+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>조지, 31기 옥순</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>실태조사 결과 발표 및 정책 논의 단계</t>
+          <t>온라인 커뮤니티 비판 확산</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>2025년도 사이버폭력 실태조사 결과, 청소년의 42.3%와 성인의 15.8%가 사이버폭력을 경험했으며, 주로 익명의 상대방으로부터 문자와 메신저를 통해 발생했습니다. 방송통신위원회는 익명 기반 관계의 위험성 증가를 분석하고, AI 악용 사이버폭력 대응을 위한 디지털 윤리 교육 및 피해 예방 교육 강화를 추진할 계획입니다. 변호사는 피해자들에게 법적 도움을 받아 처벌해야 한다고 강조했습니다.</t>
+          <t>기사는 리얼리티 연애 프로그램 출연자인 조지와 31기 옥순의 미성숙하고 불쾌한 행동을 비판합니다. 조지는 일방적인 감정 배설로, 옥순은 교묘한 이간질과 약자 고립 행태로 시청자들의 눈살을 찌푸리게 했으며, 특히 옥순의 행동은 다른 출연자 순자를 피해자로 만들었습니다. 이러한 행동은 온라인 커뮤니티에서 강한 비판을 받고 있으며, 시청자들은 리얼리티 프로그램의 최소한의 '인간에 대한 예의'를 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 사이버폭력 실태조사 결과를 바탕으로 한 일반적인 사회 현상에 대한 보도이며, 특정 가해자나 사건을 명시하고 있지 않습니다. 따라서 소송금융 투자에 필수적인 '상대방 책임의 명확성'과 '상대방의 자력'을 파악하기 어렵습니다 (적합 조건 1, 2 미충족). 또한, 개별 피해 사례에 대한 구체적인 증거가 제시되지 않았고(적합 조건 5 미충족), 특정 사건에 대한 공적 절차가 진행 중인 것도 아닙니다(적합 조건 6 미충족).</t>
+          <t>해당 사건은 리얼리티 프로그램 출연자의 부적절한 행동에 대한 대중의 비판을 다루고 있으며, 명확한 법적 책임 주체와 소송금융 투자에 적합한 대규모의 재산상 피해가 불분명합니다. 주로 감정적 불편함과 인격권 침해의 소지가 있으나, 이를 소송금융 투자 대상으로 삼기에는 손해액 산정의 어려움과 피고의 자력 부족 가능성이 큽니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>수십만 명 이상 (추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>청소년 42% 사이버폭력 경험···익명 기반 위험성 증가</t>
+          <t>‘돌싱N모솔’ 조지 ‘나솔’ 31기 옥순, 언제까지 불편한 미성숙을 봐...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>ktv.go.kr</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.ktv.go.kr/content/view?content_id=751276</t>
+          <t>https://www.sportsseoul.com/news/read/1608758?ref=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-30 12:27:19.538456+00:00</t>
+          <t>2026-06-13 00:44:11.879754+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>김영환 지사 측</t>
+          <t>정청래 더불어민주당 대표, 하정우 전 청와대 AI미래기획수석</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>언론 보도</t>
+          <t>정치권 및 언론 논란 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>김영환 지사 삭발 시위 현장에서 80대 노인이 무료 이발인 줄 알고 갔다가 삭발을 당했다고 주장. 노인 일자리 사업 동료가 데려갔으며, 노인은 삭발의 의미도 몰랐다고 진술. 김영환 지사 측은 자발적 참여라며 관여를 부인.</t>
+          <t>정청래 더불어민주당 대표가 초등학생에게 하정우 전 수석을 '오빠'라고 부르도록 요구한 사건이 발생. 국민의힘은 이를 '아동 성희롱', '아동 학대'로 비판했으며, 하정우 전 수석의 사과문 내용 또한 논란이 되고 있음. 현재 정치권과 언론에서 논란이 확산 중.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 불분명하고(적합 조건 1 미충족), 상대방의 자력이 충분하지 않으며(적합 조건 2 미충족), 피해 규모가 작고 집단적 피해가 아님(적합 조건 3, 4 미충족). 주로 비재산적 손해로 소송금융 투자 매력이 낮음.</t>
+          <t>적합 조건 중 '증거가 있거나 확보 가능함'에 해당하여 해당 장면이 담긴 영상이 존재하나, '집단적 피해'가 아니며(단일 피해자), 피해 규모가 크지 않고(주로 정신적 피해), 현재 공적 절차(수사, 조사 등)가 진행 중이지 않아 소송금융 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>김영환 지지자 '삭발식' 참여 노인  무료이발인 줄 알고 갔다 봉변당해...</t>
+          <t>아이가 논란의 중심? ... 김종혁, '하정우 오빠' 사과 비판</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>jibs.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026032705271699906?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.jibs.co.kr/news/articles/articlesDetail/60760?feed=na</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-27 00:19:43.286966+00:00</t>
+          <t>2026-05-20 07:02:25.891846+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>영화 내용 관련 논란 및 비판 제기 중</t>
+          <t>방송통신심의위원회에서 플랫폼 사업자에 삭제/차단 조치 요청 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>초저예산으로 제작된 영화 '신명'이 넷플릭스 국내 1위를 차지하며 흥행에 성공했습니다. 그러나 이태원 참사를 연상시키는 묘사와 여성 혐오적 시각에 대한 비판이 제기되며 논란이 되고 있습니다. 실존 참사 피해자와 유가족에 대한 2차 피해 우려가 있습니다.</t>
+          <t>AI 기술을 활용해 유명 범죄자들의 가상 영상이 제작 및 유포되며 범죄 피해자 및 유족에게 심각한 2차 가해를 유발하고 있습니다. 현재 명확한 규제가 없어 방송통신심의위원회가 플랫폼 사업자에 삭제를 요청하는 수준이며, 피해자들은 법적 구제에 어려움을 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하지 않으며 (영화 내용에 대한 법적 책임 입증 난이도 높음), 제작사의 자력 또한 충분하다고 보기 어렵습니다. 이태원 참사 유가족에 대한 2차 피해 우려가 제기되나, 소송금융 투자 대상으로서의 회수 가능성이 낮아 적합도가 낮습니다.</t>
+          <t>적합 조건으로 집단적 피해(다수 범죄 피해자 및 유족), 증거 확보 가능(유포된 AI 영상), 공적 절차 진행 중(방송통신심의위원회의 플랫폼 사업자 조치 요청)이 있으나, 가장 큰 문제는 상대방 책임 불명확(AI 영상 제작자 특정 어려움)과 피해자들의 직접적인 법적 구제 가능성이 낮다는 점입니다. 기사에서 '초상권이나 명예를 훼손당하는 주체가 자신이 아닌 범죄자이기 때문에 2차 가해를 당하고도 고소하기 어렵다'고 명시되어 있어, 소송금융 투자에 있어 핵심적인 법적 쟁점의 명확성과 승소 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>이태원 참사 피해자 및 유가족 다수</t>
+          <t>다수 (여러 유명 범죄 사건의 피해자 및 유족)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>15억 초저예산 영화가 일냈다…'넷플릭스 1위' 올라버린 대반전 한국 영...</t>
+          <t>'여성범죄자 5인방' 화보, 교도소 먹방에 춤까지...범죄자 AI영상 논란</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-05-02</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1126513</t>
+          <t>https://www.mt.co.kr/society/2026/05/02/2026050212132114917</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-21 00:26:42.617276+00:00</t>
+          <t>2026-05-08 03:12:10.857880+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>검찰 송치 예정</t>
+          <t>실태조사 결과 발표 및 정책 논의 단계</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>약자 보호와 2차 가해 문제에 대해 공개적으로 발언해 온 장경태 의원이 본인이 만든 법과 관련하여 검찰 송치를 앞두고 있다는 내용의 기사입니다. 기사 본문이 매우 짧아 구체적인 사건 내용, 피해자, 피해 규모 등은 파악하기 어렵습니다.</t>
+          <t>2025년도 사이버폭력 실태조사 결과, 청소년의 42.3%와 성인의 15.8%가 사이버폭력을 경험했으며, 주로 익명의 상대방으로부터 문자와 메신저를 통해 발생했습니다. 방송통신위원회는 익명 기반 관계의 위험성 증가를 분석하고, AI 악용 사이버폭력 대응을 위한 디지털 윤리 교육 및 피해 예방 교육 강화를 추진할 계획입니다. 변호사는 피해자들에게 법적 도움을 받아 처벌해야 한다고 강조했습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고 불완전하여 사건의 구체적인 사실관계, 피해 규모, 피해자 수, 상대방의 책임 명확성 등을 파악하기 어렵습니다. (적합 조건 1, 3, 4, 5 미충족) 검찰 송치 예정이라는 점 외에는 소송금융 투자 적합도를 판단할 충분한 정보가 부재합니다.</t>
+          <t>해당 기사는 사이버폭력 실태조사 결과를 바탕으로 한 일반적인 사회 현상에 대한 보도이며, 특정 가해자나 사건을 명시하고 있지 않습니다. 따라서 소송금융 투자에 필수적인 '상대방 책임의 명확성'과 '상대방의 자력'을 파악하기 어렵습니다 (적합 조건 1, 2 미충족). 또한, 개별 피해 사례에 대한 구체적인 증거가 제시되지 않았고(적합 조건 5 미충족), 특정 사건에 대한 공적 절차가 진행 중인 것도 아닙니다(적합 조건 6 미충족).</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십만 명 이상 (추정)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>본인이 만든 법으로 검찰 송치를 앞둔 장경태 [김채수의  왜 가만히 있어...</t>
+          <t>청소년 42% 사이버폭력 경험···익명 기반 위험성 증가</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>ktv.go.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1621691/?sc=Naver</t>
+          <t>https://www.ktv.go.kr/content/view?content_id=751276</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-21 00:25:29.243486+00:00</t>
+          <t>2026-03-30 12:27:19.538456+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>폭로자 (미상)</t>
-[...2 lines deleted...]
-      <c r="D8" t="inlineStr"/>
+          <t>김영환 지사 측</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>형사 절차 일부 종결 가능성 있으나, 민사 진행 여부 미상</t>
+          <t>언론 보도</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>이 기사의 제목은 배우 한지상의 성추행 의혹과 관련하여 녹취록 공개 등 강경 대응을 시사하며, 폭로자의 무혐의 여부와 해악 입증에 대한 내용을 담고 있습니다. 하지만 기사 본문은 해당 사건과 전혀 관계없는 다른 연예인들의 인터뷰 내용으로 채워져 있어, 사건의 구체적인 경위나 법적 쟁점을 파악하기 어렵습니다.</t>
+          <t>김영환 지사 삭발 시위 현장에서 80대 노인이 무료 이발인 줄 알고 갔다가 삭발을 당했다고 주장. 노인 일자리 사업 동료가 데려갔으며, 노인은 삭발의 의미도 몰랐다고 진술. 김영환 지사 측은 자발적 참여라며 관여를 부인.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>기사 제목은 한지상 배우의 성추행 의혹 및 녹취록 공개 등 법적 분쟁 가능성을 시사하나, 본문 내용은 해당 사건과 전혀 무관한 연예인 인터뷰들로 구성되어 있어 사건의 구체적인 내용을 파악할 수 없습니다. 따라서 적합 조건에 해당하는지 판단할 정보가 전무합니다.</t>
+          <t>상대방 책임이 불분명하고(적합 조건 1 미충족), 상대방의 자력이 충분하지 않으며(적합 조건 2 미충족), 피해 규모가 작고 집단적 피해가 아님(적합 조건 3, 4 미충족). 주로 비재산적 손해로 소송금융 투자 매력이 낮음.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>한지상, 성추행 의혹 '녹취록 공개' 초강수… 폭로자 무혐의? 해악 입증...</t>
+          <t>김영환 지지자 '삭발식' 참여 노인  무료이발인 줄 알고 갔다 봉변당해...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026031414291873541</t>
+          <t>https://www.pressian.com/pages/articles/2026032705271699906?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-14 12:24:21.943992+00:00</t>
+          <t>2026-03-27 00:19:43.286966+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>열공영화제작소</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>사건 조사 진행 가능성 언급</t>
+          <t>영화 내용 관련 논란 및 비판 제기 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>피해자 김지은씨가 가해자로부터 진정한 사과를 받지 못했으며, 피해자가 사건 조사 및 처벌 과정에서 도구화되는 현실을 지적하는 내용입니다. '가해자가 돌아왔다'는 표현을 통해 과거 사건의 가해자가 다시 나타났음을 암시합니다.</t>
+          <t>초저예산으로 제작된 영화 '신명'이 넷플릭스 국내 1위를 차지하며 흥행에 성공했습니다. 그러나 이태원 참사를 연상시키는 묘사와 여성 혐오적 시각에 대한 비판이 제기되며 논란이 되고 있습니다. 실존 참사 피해자와 유가족에 대한 2차 피해 우려가 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 소송금융 투자에 필요한 핵심 정보(상대방의 구체적인 신원 및 자력, 피해 규모, 현재 진행 중인 법적 절차 등)가 전혀 파악되지 않습니다. 특정 사건에 대한 법적 조치 가능성을 판단하기 어렵습니다.</t>
+          <t>상대방 책임이 비교적 명확하지 않으며 (영화 내용에 대한 법적 책임 입증 난이도 높음), 제작사의 자력 또한 충분하다고 보기 어렵습니다. 이태원 참사 유가족에 대한 2차 피해 우려가 제기되나, 소송금융 투자 대상으로서의 회수 가능성이 낮아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>이태원 참사 피해자 및 유가족 다수</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[미스터 페미니즘] 가해자가 돌아왔다</t>
+          <t>15억 초저예산 영화가 일냈다…'넷플릭스 1위' 올라버린 대반전 한국 영...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274782</t>
+          <t>https://www.wikitree.co.kr/articles/1126513</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-12 00:18:11.883926+00:00</t>
+          <t>2026-03-21 00:26:42.617276+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>장경태 의원</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>형사 사건 판결 확정</t>
+          <t>검찰 송치 예정</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>밴드 잔나비 보컬 최정훈을 스토킹하고 성범죄성 행위를 저지른 가해자가 법원에서 벌금 500만원과 스토킹 치료 프로그램 이수 명령을 받았습니다. 소속사 페포니뮤직은 가해자에 대한 고소 사건의 판결이 최종 확정되었음을 알렸으며, 향후 유사 행위에 대해 강경 대응할 방침을 밝혔습니다.</t>
+          <t>약자 보호와 2차 가해 문제에 대해 공개적으로 발언해 온 장경태 의원이 본인이 만든 법과 관련하여 검찰 송치를 앞두고 있다는 내용의 기사입니다. 기사 본문이 매우 짧아 구체적인 사건 내용, 피해자, 피해 규모 등은 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>해당 형사 사건은 이미 '판결이 최종 확정됐다'고 명시되어 있어 부적합 조건인 '이미 종결된 사건'에 해당합니다. 또한, 상대방이 개인으로 '자력이 충분함' 조건에 부합하지 않으며, '집단적 피해'가 아닌 단일 피해자 사건입니다.</t>
+          <t>기사 내용이 매우 단편적이고 불완전하여 사건의 구체적인 사실관계, 피해 규모, 피해자 수, 상대방의 책임 명확성 등을 파악하기 어렵습니다. (적합 조건 1, 3, 4, 5 미충족) 검찰 송치 예정이라는 점 외에는 소송금융 투자 적합도를 판단할 충분한 정보가 부재합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>살해 협박·성적 댓글 수백개 …잔나비 최정훈 스토커 결국 처벌</t>
+          <t>본인이 만든 법으로 검찰 송치를 앞둔 장경태 [김채수의  왜 가만히 있어...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026030708483045939</t>
+          <t>https://www.dailian.co.kr/news/view/1621691/?sc=Naver</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-07 00:25:54.014454+00:00</t>
+          <t>2026-03-21 00:25:29.243486+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>폭로자 (미상)</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>형사 벌금형 확정</t>
+          <t>형사 절차 일부 종결 가능성 있으나, 민사 진행 여부 미상</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>가수 잔나비 최정훈을 스토킹한 가해자에게 벌금 500만원과 스토킹 치료 프로그램 이수 명령이 확정되었습니다. 수사 과정에서 가해자가 특정되었으며, 피해자 보호를 위한 잠정 조치도 내려진 바 있습니다.</t>
+          <t>이 기사의 제목은 배우 한지상의 성추행 의혹과 관련하여 녹취록 공개 등 강경 대응을 시사하며, 폭로자의 무혐의 여부와 해악 입증에 대한 내용을 담고 있습니다. 하지만 기사 본문은 해당 사건과 전혀 관계없는 다른 연예인들의 인터뷰 내용으로 채워져 있어, 사건의 구체적인 경위나 법적 쟁점을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>형사 사건이 벌금형으로 이미 종결되어 소송금융 투자 대상으로서의 신규성이 낮습니다. 또한, 상대방이 개인으로 자력 확보가 불확실하며, 단일 피해자에 대한 민사상 손해배상 규모가 소송금융 투자 기준에 미치지 못할 가능성이 높습니다.</t>
+          <t>기사 제목은 한지상 배우의 성추행 의혹 및 녹취록 공개 등 법적 분쟁 가능성을 시사하나, 본문 내용은 해당 사건과 전혀 무관한 연예인 인터뷰들로 구성되어 있어 사건의 구체적인 내용을 파악할 수 없습니다. 따라서 적합 조건에 해당하는지 판단할 정보가 전무합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>잔나비 최정훈에 본인 사진 보내며 “만나줘” …벌금 500만원 확정</t>
+          <t>한지상, 성추행 의혹 '녹취록 공개' 초강수… 폭로자 무혐의? 해악 입증...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/culture-life/k-culture/2026/03/07/3GGOMC7M4RG5NCSDHXZAD3JQTE/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.mydaily.co.kr/page/view/2026031414291873541</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-07 00:23:22.308993+00:00</t>
+          <t>2026-03-14 12:24:21.943992+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>검찰 및 경찰 수사 진행 중, 증거 불충분 및 진술 불일치 문제</t>
+          <t>사건 조사 진행 가능성 언급</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>가수 최정원의 스토킹 사건에 대해 검찰과 경찰이 수개월째 수사를 진행 중이나, 객관적 증거 부족과 피해자 진술의 일관성 문제로 기소 여부가 불투명한 상황입니다. 현재 수사기관 간의 책임 공방이 이어지고 있습니다.</t>
+          <t>피해자 김지은씨가 가해자로부터 진정한 사과를 받지 못했으며, 피해자가 사건 조사 및 처벌 과정에서 도구화되는 현실을 지적하는 내용입니다. '가해자가 돌아왔다'는 표현을 통해 과거 사건의 가해자가 다시 나타났음을 암시합니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하지 않고(적합 조건 1 불충족), 객관적 증거가 부족하며 피해자 진술에 일관성이 없어 증거 확보가 어려움(적합 조건 5 불충족). 집단적 피해가 아니며(적합 조건 3 불충족), 피해 규모도 특정되지 않아 소송금융 투자 매력이 낮음.</t>
+          <t>기사 내용이 매우 단편적이며, 소송금융 투자에 필요한 핵심 정보(상대방의 구체적인 신원 및 자력, 피해 규모, 현재 진행 중인 법적 절차 등)가 전혀 파악되지 않습니다. 특정 사건에 대한 법적 조치 가능성을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[단독] 검·경 ‘최정원 스토킹 사건’ 수개월째 핑퐁</t>
+          <t>[미스터 페미니즘] 가해자가 돌아왔다</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/03/07/AN3XEPFNNJAWJAKOLZSSZNHTKA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274782</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-07 00:19:00.793048+00:00</t>
+          <t>2026-03-12 00:18:11.883926+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>형사 사건 벌금 500만 원 선고 및 스토킹 치료 프로그램 이수 명령 최종 확정</t>
+          <t>형사 사건 판결 확정</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>그룹 잔나비 최정훈이 장기간 스토킹 및 성범죄를 저지른 가해자에게 살해 협박, 사적 만남 요구, 욕설 등의 피해를 입었다. 소속사는 법적 대응을 통해 가해자에게 벌금 500만 원과 스토킹 치료 프로그램 이수 명령을 최종 확정받았다. 소속사는 향후에도 아티스트 인격권 침해 행위에 강력 대응할 방침이다.</t>
+          <t>밴드 잔나비 보컬 최정훈을 스토킹하고 성범죄성 행위를 저지른 가해자가 법원에서 벌금 500만원과 스토킹 치료 프로그램 이수 명령을 받았습니다. 소속사 페포니뮤직은 가해자에 대한 고소 사건의 판결이 최종 확정되었음을 알렸으며, 향후 유사 행위에 대해 강경 대응할 방침을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>가해자의 책임이 명확하고(적합 조건 1) 수사 과정을 통해 증거가 확보되었으나(적합 조건 5), 집단적 피해가 아니며(부적합), 가해자가 개인으로 대규모 손해배상에 대한 자력 확보가 불확실하다(부적합). 또한 형사 절차는 이미 종결되어(부적합 조건) 신규 소송금융 투자 대상으로서의 매력이 낮다.</t>
+          <t>해당 형사 사건은 이미 '판결이 최종 확정됐다'고 명시되어 있어 부적합 조건인 '이미 종결된 사건'에 해당합니다. 또한, 상대방이 개인으로 '자력이 충분함' 조건에 부합하지 않으며, '집단적 피해'가 아닌 단일 피해자 사건입니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명 (최정훈)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>잔나비 최정훈, 수백 번의 '살해 협박'에 고통…스토킹 가해자 결국 '유...</t>
+          <t>살해 협박·성적 댓글 수백개 …잔나비 최정훈 스토커 결국 처벌</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-06/202603060100041760002855</t>
+          <t>https://www.imaeil.com/page/view/2026030708483045939</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-06 12:30:48.434049+00:00</t>
+          <t>2026-03-07 00:25:54.014454+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>형사 사건 최종 판결 확정 (벌금 500만원 및 스토킹 치료 프로그램 이수 명령)</t>
+          <t>형사 벌금형 확정</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>밴드 잔나비 최정훈에 대한 스토킹 및 성적 괴롭힘 가해자가 법적 처벌을 받았다. 가해자는 최정훈의 블로그에 수백 차례 협박성 댓글을 남기고 소속사 인근까지 찾아오는 등 스토킹 행위를 지속했다. 소속사는 스토킹처벌법 및 성폭력처벌법 위반 혐의로 고소했으며, 법원은 가해자에게 벌금 500만원과 스토킹 치료 프로그램 이수를 명령했다.</t>
+          <t>가수 잔나비 최정훈을 스토킹한 가해자에게 벌금 500만원과 스토킹 치료 프로그램 이수 명령이 확정되었습니다. 수사 과정에서 가해자가 특정되었으며, 피해자 보호를 위한 잠정 조치도 내려진 바 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>가해자가 특정되어 형사 처벌(벌금형)이 확정된 사건으로, 이미 종결된 형사 절차입니다. 소송 상대방이 개인이며 자력 여부가 불분명하고, 집단적 피해가 아닌 단일 피해자 사건으로 피해 규모가 소송금융 투자 기준에 미치지 못할 가능성이 높습니다.</t>
+          <t>형사 사건이 벌금형으로 이미 종결되어 소송금융 투자 대상으로서의 신규성이 낮습니다. 또한, 상대방이 개인으로 자력 확보가 불확실하며, 단일 피해자에 대한 민사상 손해배상 규모가 소송금융 투자 기준에 미치지 못할 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>블로그에 협박 댓글 수백개…잔나비 최정훈 스토킹 가해자 처벌</t>
+          <t>잔나비 최정훈에 본인 사진 보내며 “만나줘” …벌금 500만원 확정</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1591181?ref=naver</t>
+          <t>https://www.chosun.com/culture-life/k-culture/2026/03/07/3GGOMC7M4RG5NCSDHXZAD3JQTE/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-06 12:30:21.456496+00:00</t>
+          <t>2026-03-07 00:23:22.308993+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>최정원</t>
+        </is>
+      </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>벌금 500만 원 및 스토킹 치료 프로그램 이수 명령 최종 확정</t>
+          <t>검찰 및 경찰 수사 진행 중, 증거 불충분 및 진술 불일치 문제</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>그룹 잔나비의 최정훈이 운영하는 블로그에 수백 회에 걸쳐 살해 협박, 사적 만남 요구, 욕설 등 비밀 댓글을 게시하고 소속사 인근까지 찾아와 스토킹한 가해자가 법적 처벌을 받았습니다. 소속사는 스토킹범죄의 처벌 등에 관한 법률 위반 및 성폭력범죄의 처벌 등에 관한 특례법 위반 혐의로 고소했으며, 법원은 가해자에게 벌금 500만 원과 스토킹 치료 프로그램 이수 명령을 최종 확정했습니다.</t>
+          <t>가수 최정원의 스토킹 사건에 대해 검찰과 경찰이 수개월째 수사를 진행 중이나, 객관적 증거 부족과 피해자 진술의 일관성 문제로 기소 여부가 불투명한 상황입니다. 현재 수사기관 간의 책임 공방이 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>부적합 조건인 '이미 종결된 사건'에 해당하며, 가해자에 대한 형사 사건이 벌금 500만 원 및 치료 프로그램 이수 명령으로 최종 확정되었습니다. 또한 상대방이 개인으로 자력 확보가 불확실하고, 집단적 피해가 아닌 단일 피해자 사건이므로 소송금융 투자 대상으로 적합도가 낮습니다.</t>
+          <t>상대방 책임이 명확하지 않고(적합 조건 1 불충족), 객관적 증거가 부족하며 피해자 진술에 일관성이 없어 증거 확보가 어려움(적합 조건 5 불충족). 집단적 피해가 아니며(적합 조건 3 불충족), 피해 규모도 특정되지 않아 소송금융 투자 매력이 낮음.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>잔나비 최정훈 ‘수백 회 비밀 댓글’ 스토킹범 단죄…“벌금 500만 원”</t>
+          <t>[단독] 검·경 ‘최정원 스토킹 사건’ 수개월째 핑퐁</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/ent/article/all/20260306/133480923/1</t>
+          <t>https://www.chosun.com/national/court_law/2026/03/07/AN3XEPFNNJAWJAKOLZSSZNHTKA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-06 12:28:47.331930+00:00</t>
+          <t>2026-03-07 00:19:00.793048+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>위자료 손해배상 청구 소송 제기, 증거보전 신청 진행 중</t>
+          <t>형사 사건 벌금 500만 원 선고 및 스토킹 치료 프로그램 이수 명령 최종 확정</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>대구 중구의회 의장이 구청 여직원과의 부적절한 관계 의혹으로 해당 여직원의 남편으로부터 3000만원 위자료 손해배상 소송을 당했다. 의장은 국민의힘을 탈당했으며, 소송 과정에서 숙박업소 CCTV 영상 확보를 위한 증거보전 신청이 진행 중이다. 의장은 부적절한 관계는 부인하고 있다.</t>
+          <t>그룹 잔나비 최정훈이 장기간 스토킹 및 성범죄를 저지른 가해자에게 살해 협박, 사적 만남 요구, 욕설 등의 피해를 입었다. 소속사는 법적 대응을 통해 가해자에게 벌금 500만 원과 스토킹 치료 프로그램 이수 명령을 최종 확정받았다. 소속사는 향후에도 아티스트 인격권 침해 행위에 강력 대응할 방침이다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>개인 간의 위자료 소송으로 집단적 피해가 아니며(적합 조건 3 미충족), 청구 금액 3000만원은 소송금융 투자 기준인 수억 원 이상에 미달한다(적합 조건 4 미충족). 상대방 책임 또한 명확히 입증된 상태가 아니어서 소송의 불확실성이 존재한다(적합 조건 1 미충족).</t>
+          <t>가해자의 책임이 명확하고(적합 조건 1) 수사 과정을 통해 증거가 확보되었으나(적합 조건 5), 집단적 피해가 아니며(부적합), 가해자가 개인으로 대규모 손해배상에 대한 자력 확보가 불확실하다(부적합). 또한 형사 절차는 이미 종결되어(부적합 조건) 신규 소송금융 투자 대상으로서의 매력이 낮다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>3000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (최정훈)</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>구청 여직원과 부적절 의혹 대구 중구의회 의장, 국민의힘 탈당</t>
+          <t>잔나비 최정훈, 수백 번의 '살해 협박'에 고통…스토킹 가해자 결국 '유...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003211544&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-06/202603060100041760002855</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-04 01:35:57.808010+00:00</t>
+          <t>2026-03-06 12:30:48.434049+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr"/>
-      <c r="D17" t="inlineStr"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>개인 가해자</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>정보 부족</t>
+          <t>형사 사건 최종 판결 확정 (벌금 500만원 및 스토킹 치료 프로그램 이수 명령)</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>기사는 목회자의 욕설 사건에 대한 비판적 시각을 담고 있습니다. 피해자에 대한 사과와 반성보다는 폭로의 시점과 의도를 지적하고 가해자에 대한 배려를 안타까워하는 감수성이 문제라고 지적하며, 욕설의 심각성을 강조합니다.</t>
+          <t>밴드 잔나비 최정훈에 대한 스토킹 및 성적 괴롭힘 가해자가 법적 처벌을 받았다. 가해자는 최정훈의 블로그에 수백 차례 협박성 댓글을 남기고 소속사 인근까지 찾아오는 등 스토킹 행위를 지속했다. 소속사는 스토킹처벌법 및 성폭력처벌법 위반 혐의로 고소했으며, 법원은 가해자에게 벌금 500만원과 스토킹 치료 프로그램 이수를 명령했다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>기사는 특정 가해자나 피해자를 명시하지 않고, 사건의 구체적인 내용, 피해 규모, 진행 단계에 대한 정보가 극히 부족합니다. 상대방의 자력이나 증거 확보 가능성도 파악하기 어려워 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>가해자가 특정되어 형사 처벌(벌금형)이 확정된 사건으로, 이미 종결된 형사 절차입니다. 소송 상대방이 개인이며 자력 여부가 불분명하고, 집단적 피해가 아닌 단일 피해자 사건으로 피해 규모가 소송금융 투자 기준에 미치지 못할 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>목회자 욕설, 그보다 더 심각한 문제</t>
+          <t>블로그에 협박 댓글 수백개…잔나비 최정훈 스토킹 가해자 처벌</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>newsnjoy.or.kr</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.newsnjoy.or.kr/news/articleView.html?idxno=400319</t>
+          <t>https://www.sportsseoul.com/news/read/1591181?ref=naver</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-02 12:29:19.702321+00:00</t>
+          <t>2026-03-06 12:30:21.456496+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>AI 생성물에 대한 법적 책임 및 처벌 가능성 논의 중</t>
+          <t>벌금 500만 원 및 스토킹 치료 프로그램 이수 명령 최종 확정</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>AI가 생성한 '유관순 로켓' 영상이 역사적 인물을 조롱하는 내용으로 논란이 되며 법적 처벌 가능성에 대한 팩트체크가 진행 중이다. 미국에서도 유사한 AI 영상 관련 유가족 항의나 소송이 발생한 사례가 언급되며, AI 기술 오용에 따른 인격권 침해 문제가 부각되고 있다.</t>
+          <t>그룹 잔나비의 최정훈이 운영하는 블로그에 수백 회에 걸쳐 살해 협박, 사적 만남 요구, 욕설 등 비밀 댓글을 게시하고 소속사 인근까지 찾아와 스토킹한 가해자가 법적 처벌을 받았습니다. 소속사는 스토킹범죄의 처벌 등에 관한 법률 위반 및 성폭력범죄의 처벌 등에 관한 특례법 위반 혐의로 고소했으며, 법원은 가해자에게 벌금 500만 원과 스토킹 치료 프로그램 이수 명령을 최종 확정했습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>이 기사는 AI가 생성한 유관순 열사 조롱 영상의 법적 처벌 가능성을 팩트체크하는 내용으로, 특정 피해자나 가해자가 명확히 드러나지 않고 실제 소송이 진행 중인 사건이 아닙니다. 소송금융 투자 대상이 되기 위한 구체적인 피해 규모나 상대방의 자력, 집단적 피해 여부 등을 파악하기 어렵습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
+          <t>부적합 조건인 '이미 종결된 사건'에 해당하며, 가해자에 대한 형사 사건이 벌금 500만 원 및 치료 프로그램 이수 명령으로 최종 확정되었습니다. 또한 상대방이 개인으로 자력 확보가 불확실하고, 집단적 피해가 아닌 단일 피해자 사건이므로 소송금융 투자 대상으로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>[팩트체트] AI가 만들어 낸 '유관순 로켓' 영상…처벌 가능할까?</t>
+          <t>잔나비 최정훈 ‘수백 회 비밀 댓글’ 스토킹범 단죄…“벌금 500만 원”</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12287219?influxDiv=NAVER</t>
+          <t>https://sports.donga.com/ent/article/all/20260306/133480923/1</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-02-26 13:29:34.519519+00:00</t>
+          <t>2026-03-06 12:28:47.331930+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr"/>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>김동현 의장</t>
+        </is>
+      </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>AI 규제 및 사후 인격권 법적 명문화 논의 중</t>
+          <t>위자료 손해배상 청구 소송 제기, 증거보전 신청 진행 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>3·1절을 앞두고 AI로 유관순 열사를 조롱하는 디지털 위조물이 발생하며 AI 윤리 문제가 부각되었습니다. 기사는 비동의 친밀 이미지(NCII)와 같은 AI 생성물에 대한 48시간 내 삭제 의무와 사후 인격권의 법적 명문화가 시급하다고 지적하며, 현재 AI 규제 공백 상태임을 강조했습니다.</t>
+          <t>대구 중구의회 의장이 구청 여직원과의 부적절한 관계 의혹으로 해당 여직원의 남편으로부터 3000만원 위자료 손해배상 소송을 당했다. 의장은 국민의힘을 탈당했으며, 소송 과정에서 숙박업소 CCTV 영상 확보를 위한 증거보전 신청이 진행 중이다. 의장은 부적절한 관계는 부인하고 있다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>기사는 AI 생성 디지털 위조물로 인한 '유관순 열사 조롱' 사례를 언급하며 AI 규제 공백과 사후 인격권의 법적 명문화 필요성을 강조하고 있습니다. 특정 가해자나 피고가 명확히 특정되지 않았고, 집단적 피해 규모나 금액을 추정하기 어려워 소송금융 투자 대상으로서의 적합 조건에 부합하지 않습니다. 현재는 법적, 제도적 논의 단계에 가깝습니다.</t>
+          <t>개인 간의 위자료 소송으로 집단적 피해가 아니며(적합 조건 3 미충족), 청구 금액 3000만원은 소송금융 투자 기준인 수억 원 이상에 미달한다(적합 조건 4 미충족). 상대방 책임 또한 명확히 입증된 상태가 아니어서 소송의 불확실성이 존재한다(적합 조건 1 미충족).</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3000만원</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>[AI   윤리] 3·1절 앞두고 유관순 열사 조롱…AI 규제 공백</t>
+          <t>구청 여직원과 부적절 의혹 대구 중구의회 의장, 국민의힘 탈당</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125586</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003211544&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-02-26 12:36:40.627933+00:00</t>
+          <t>2026-03-04 01:35:57.808010+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>형사 1심 판결 선고, 피해자 항소 요청 및 민사 소송 가능성</t>
+          <t>정보 부족</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>경북 안동에서 30대 남성이 20대 여성 2명의 집에 수차례 침입해 속옷을 뒤진 혐의로 징역형 집행유예를 선고받았다. 피해 여성은 극심한 정신적 충격으로 직장을 그만두고 이사했으며, 가해자의 공탁금을 거부하고 형사 항소 및 민사 소송 등 추가 법적 조치를 모색 중이다.</t>
+          <t>기사는 목회자의 욕설 사건에 대한 비판적 시각을 담고 있습니다. 피해자에 대한 사과와 반성보다는 폭로의 시점과 의도를 지적하고 가해자에 대한 배려를 안타까워하는 감수성이 문제라고 지적하며, 욕설의 심각성을 강조합니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>피고가 개인으로 자력 확인이 어렵고(부적합 조건: 상대방 자력 부족), 피해 규모(금액)가 소송금융 투자 대상으로서 크다고 보기 어려움(부적합 조건: 피해 규모 작음). 집단적 피해가 아닌 개별 사건임(부적합 조건: 집단적 피해 아님). 다만 상대방 책임이 명확하고 증거가 확실하며(적합 조건: 상대방 책임 명확, 증거 확보 가능) 피해자의 추가 법적 조치 의지가 강함.</t>
+          <t>기사는 특정 가해자나 피해자를 명시하지 않고, 사건의 구체적인 내용, 피해 규모, 진행 단계에 대한 정보가 극히 부족합니다. 상대방의 자력이나 증거 확보 가능성도 파악하기 어려워 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>“속옷 도둑은 뒷동에 버젓이”…‘집유’ 판결에 피해 여성 분통</t>
+          <t>목회자 욕설, 그보다 더 심각한 문제</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>newsnjoy.or.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02207446645354456</t>
+          <t>https://www.newsnjoy.or.kr/news/articleView.html?idxno=400319</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-02-26 00:29:12.799255+00:00</t>
+          <t>2026-03-02 12:29:19.702321+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>AI 생성물에 대한 법적 책임 및 처벌 가능성 논의 중</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>AI가 생성한 '유관순 로켓' 영상이 역사적 인물을 조롱하는 내용으로 논란이 되며 법적 처벌 가능성에 대한 팩트체크가 진행 중이다. 미국에서도 유사한 AI 영상 관련 유가족 항의나 소송이 발생한 사례가 언급되며, AI 기술 오용에 따른 인격권 침해 문제가 부각되고 있다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>이 기사는 AI가 생성한 유관순 열사 조롱 영상의 법적 처벌 가능성을 팩트체크하는 내용으로, 특정 피해자나 가해자가 명확히 드러나지 않고 실제 소송이 진행 중인 사건이 아닙니다. 소송금융 투자 대상이 되기 위한 구체적인 피해 규모나 상대방의 자력, 집단적 피해 여부 등을 파악하기 어렵습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>[팩트체트] AI가 만들어 낸 '유관순 로켓' 영상…처벌 가능할까?</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12287219?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:29:34.519519+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>인격권 침해</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr"/>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>AI 규제 및 사후 인격권 법적 명문화 논의 중</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>3·1절을 앞두고 AI로 유관순 열사를 조롱하는 디지털 위조물이 발생하며 AI 윤리 문제가 부각되었습니다. 기사는 비동의 친밀 이미지(NCII)와 같은 AI 생성물에 대한 48시간 내 삭제 의무와 사후 인격권의 법적 명문화가 시급하다고 지적하며, 현재 AI 규제 공백 상태임을 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>기사는 AI 생성 디지털 위조물로 인한 '유관순 열사 조롱' 사례를 언급하며 AI 규제 공백과 사후 인격권의 법적 명문화 필요성을 강조하고 있습니다. 특정 가해자나 피고가 명확히 특정되지 않았고, 집단적 피해 규모나 금액을 추정하기 어려워 소송금융 투자 대상으로서의 적합 조건에 부합하지 않습니다. 현재는 법적, 제도적 논의 단계에 가깝습니다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>[AI   윤리] 3·1절 앞두고 유관순 열사 조롱…AI 규제 공백</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>ntoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125586</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:36:40.627933+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>인격권 침해</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>형사 1심 판결 선고, 피해자 항소 요청 및 민사 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>경북 안동에서 30대 남성이 20대 여성 2명의 집에 수차례 침입해 속옷을 뒤진 혐의로 징역형 집행유예를 선고받았다. 피해 여성은 극심한 정신적 충격으로 직장을 그만두고 이사했으며, 가해자의 공탁금을 거부하고 형사 항소 및 민사 소송 등 추가 법적 조치를 모색 중이다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>피고가 개인으로 자력 확인이 어렵고(부적합 조건: 상대방 자력 부족), 피해 규모(금액)가 소송금융 투자 대상으로서 크다고 보기 어려움(부적합 조건: 피해 규모 작음). 집단적 피해가 아닌 개별 사건임(부적합 조건: 집단적 피해 아님). 다만 상대방 책임이 명확하고 증거가 확실하며(적합 조건: 상대방 책임 명확, 증거 확보 가능) 피해자의 추가 법적 조치 의지가 강함.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>“속옷 도둑은 뒷동에 버젓이”…‘집유’ 판결에 피해 여성 분통</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02207446645354456</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:29:12.799255+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>인격권 침해</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
         <is>
           <t>노선영</t>
         </is>
       </c>
-      <c r="D21" t="inlineStr">
+      <c r="D24" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
+      <c r="E24" t="inlineStr">
         <is>
           <t>민사 소송 최종 일부 승소로 종결</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr">
+      <c r="F24" t="inlineStr">
         <is>
           <t>김보름 선수는 과거 '왕따 주행' 논란에 휩싸인 후, 전 국가대표 동료 노선영 선수를 상대로 제기한 민사 소송에서 최종 일부 승소했습니다. 기사는 그녀가 금메달을 땄음에도 은퇴 후 현재 백수라는 씁쓸한 근황을 전하고 있습니다.</t>
         </is>
       </c>
-      <c r="G21" t="inlineStr">
+      <c r="G24" t="inlineStr">
         <is>
           <t>해당 사건은 '부적합 조건: 이미 종결된 사건'에 해당합니다. 김보름 선수가 노선영 선수를 상대로 제기한 민사 소송은 '최종 일부 승소'로 이미 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 상대방의 자력이나 피해 규모가 소송금융 투자에 적합하다고 보기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I21" t="inlineStr">
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J21" t="inlineStr">
+      <c r="J24" t="inlineStr">
         <is>
           <t>'왕따 논란' 김보름, 금메달 땄지만 은퇴 후 씁쓸한 근황… 현재 백수  ...</t>
         </is>
       </c>
-      <c r="K21" t="inlineStr">
+      <c r="K24" t="inlineStr">
         <is>
           <t>xportsnews.com</t>
         </is>
       </c>
-      <c r="L21" t="inlineStr">
+      <c r="L24" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr">
+      <c r="M24" t="inlineStr">
         <is>
           <t>https://www.xportsnews.com/article/2115247</t>
         </is>
       </c>
-      <c r="N21" t="inlineStr">
+      <c r="N24" t="inlineStr">
         <is>
           <t>2026-02-24 00:46:03.684692+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N21"/>
+  <autoFilter ref="A1:N24"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>