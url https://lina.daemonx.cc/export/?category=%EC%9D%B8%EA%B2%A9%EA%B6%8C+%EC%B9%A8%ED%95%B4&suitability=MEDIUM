--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$16</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="19" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,676 +535,1108 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>조국, 강남순</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>가해자 박진성씨는 형사 처벌을 받았으나, 조국 전 장관 등 공인들의 피해자 비난 및 가해자 지지 발언에 대한 사과 및 책임은 아직 이루어지지 않아 추가적인 법적 조치 또는 사회적 압력 가능성이 있습니다.</t>
+          <t>형사 재판 진행 중, 선고 공판 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>시인 박진성씨의 성폭력 피해자 김현진씨가 사망한 사건을 다루며, 박씨의 유죄 판결에도 불구하고 조국 전 법무부 장관 등 공인들이 과거 박씨를 공개적으로 지지하며 피해자에게 가한 2차 가해에 대한 책임을 묻고 사과를 요구하는 내용입니다. 이들의 발언이 피해자에게 심각한 압력을 가했으며, 그 영향력에 비해 책임감이 결여되었다고 비판합니다.</t>
+          <t>배우 황정민을 스토킹하고 내연관계를 주장해온 40대 여성 A씨의 SNS 계정이 삭제되었습니다. A씨는 스토킹 혐의로 검찰로부터 벌금 1000만원을 구형받았으며, 약식명령에 불복해 정식 재판을 진행 중입니다. 다음 달 8일 선고 공판이 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>가해자 박진성씨의 유죄 판결로 사건의 진실이 명확히 드러났으며 (적합 조건 1), 조국 전 장관과 강남순 교수는 사회적 영향력이 크고 자력이 충분한 공인입니다 (적합 조건 2). 이들의 공개적 지지 발언은 기록으로 남아있어 증거 확보가 용이합니다 (적합 조건 5). 다만, 직접적인 금전적 피해 규모가 명확하지 않고, 집단적 피해보다는 특정 피해자(김현진씨)에 대한 영향에 초점이 맞춰져 있어 투자 매력도가 'Medium'으로 판단됩니다.</t>
+          <t>적합 조건 1 (상대방 책임 명확)에 따라, A씨는 스토킹 혐의로 검찰 구형 및 약식명령을 받은 바 있어 책임이 명확합니다. 적합 조건 5 (증거 확보 가능)에 따라, SNS 게시물, 메시지 등 객관적 증거가 존재합니다. 그러나 집단적 피해가 아닌 개별 사건이며, 가해자 A씨의 자력 여부가 불분명하여 손해배상금 회수 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>조국의 사과를 요구한다 [권김현영의 사건 이후]</t>
+          <t>'황정민 스토킹' 벌금 1000만원 구형 이틀 만에…인스타 계정 '삭제'</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/opinion/column/1256760.html</t>
+          <t>https://www.mt.co.kr/society/2026/08/13/2026081319353521031</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-22 14:58:09.691698+00:00</t>
+          <t>2026-08-15 07:00:37.972568+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>장경태 의원</t>
+          <t>서범수 의원, 진종오 의원</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 후 검찰 송치</t>
+          <t>국회의원 부적절 발언으로 인한 2차 가해 논란</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>장경태 의원이 2024년 10월 서울 여의도 식당에서 다른 의원실 여성 보좌진을 성추행하고 신상을 노출해 2차 가해를 한 혐의로 경찰 수사를 받아 검찰에 송치되었습니다. 장 의원은 혐의를 부인하며 민주당을 탈당했으며, 경찰 수사심의위에서도 송치 결론이 나왔습니다.</t>
+          <t>국민의힘 서범수 의원이 '부산 돌려차기 사건' 생존자를 초청한 간담회에서 진종오 의원에게 '돌려차기 한번 해라'는 부적절한 발언을 하여 논란이 되고 있다. 피해자는 해당 사건으로 평생 트라우마를 겪고 있으며 형사소송법 개정 운동까지 하고 있는 상황에서, 가해자의 범행 수법을 개그 소재로 사용한 것에 대한 비판이 거세다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>장경태 의원이 성추행 및 2차 가해 혐의로 경찰 수사를 거쳐 검찰에 송치되어 상대방 책임이 비교적 명확하며(적합 조건 1), 경찰 수사심의위 결론 및 검찰 송치로 증거 확보 가능성이 높고 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 피해자가 1명으로 집단적 피해가 아니며 피해 규모가 크다고 보기 어려워(부적합 조건) 적합도는 Medium으로 판단됩니다.</t>
+          <t>현직 국회의원이라는 자력 있는 상대방의 책임이 비교적 명확하고(적합 조건 1, 2), 현장 기자들의 증언 등으로 발언에 대한 증거 확보가 용이함(적합 조건 5). 그러나 피해자가 1인이고 직접적인 금전적 피해 규모가 크다고 단정하기 어려워 집단적 피해로 보기 어려움(부적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'성추행·2차 가해' 장경태 의원 검찰 송치</t>
+          <t>박민영  서범수·진종오 심각 패드립…이게 '쇄신파' 실체인가</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6810852_37004.html</t>
+          <t>https://www.imaeil.com/page/view/2026080510040365980</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-27 12:37:14.709541+00:00</t>
+          <t>2026-08-07 01:12:44.139268+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>서범수 의원, 진종오 의원</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>법적 공백 상태, 입법 논의 중단</t>
+          <t>국회의원들의 부적절한 발언 발생</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>생성형 AI를 이용해 고인을 희화화하거나 모욕하는 콘텐츠가 범람하고 있으며, 이를 통해 수익을 창출하는 사례도 발생하고 있습니다. 현행법상 사자명예훼손죄는 허위 사실 적시에만 적용되고, 모욕죄는 죽은 사람에게 적용되지 않아 규제에 한계가 있습니다. 유족들은 고인의 초상권 및 퍼블리시티권 침해에 대해 부정경쟁방지법 등을 유추하여 손해배상을 청구할 가능성이 제기되고 있으나, 법적 공백이 큰 상황입니다.</t>
+          <t>부산 돌려차기 사건 피해자 김진주 씨가 참석한 간담회에서 국민의힘 서범수, 진종오 의원이 부적절한 농담을 해 논란이 일었다. 피해자는 이에 대해 불쾌감을 표하며 사과를 받을 의사가 없다고 밝혔다. 이 사건은 범죄 피해자에 대한 2차 가해 논란을 불러일으키고 있다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>다수의 고인 유족이 AI 활용 콘텐츠로 인해 피해를 입고 있으며(집단적 피해), 온라인에 게시된 영상이 명확한 증거로 존재합니다(증거 확보 가능). 그러나 고인에 대한 퍼블리시티권 및 모욕에 대한 법적 공백이 커 상대방의 책임이 명확하지 않고, 개별 AI 콘텐츠 제작자의 자력 또한 불확실하여 소송의 난이도가 높을 수 있습니다.</t>
+          <t>국회의원들의 부적절한 발언으로 인한 피해자의 정신적 고통이 명확하며(적합 조건 1), 상대방(국회의원)의 자력도 충분하고(적합 조건 2) 발언에 대한 증거도 명확합니다(적합 조건 5). 다만, 집단적 피해가 아니며 피해 규모가 금전적으로 크다고 보기 어려워 소송금융 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>다수의 고인 유족</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>AI로 만든 ‘고인 활용 콘텐츠’ 느는데···수익 창출·망자 모욕 현행...</t>
+          <t>서범수 “돌려차기 한번 하죠”…피해자 오는 자리서 선 넘은 농담</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-08-04</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603200600031</t>
+          <t>https://www.donga.com/news/Politics/article/all/20260804/134421059/1</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-20 00:38:46.585359+00:00</t>
+          <t>2026-08-06 07:02:23.215612+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>서범수, 진종오</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>형사 재판 진행 예정 (불구속 기소)</t>
+          <t>국회의원들의 부적절한 발언으로 인한 2차 가해 발생, 의원들 사과</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>유명 예능 PD A씨가 후배 제작진을 강제추행한 혐의로 불구속 기소되었습니다. 경찰은 불송치했으나 검찰의 보완수사 결과 CCTV 영상 등 객관적 증거를 바탕으로 혐의가 인정되었습니다. 피해자 측 변호인은 2차 피해를 우려하며 검찰의 기소 결정을 환영했습니다.</t>
+          <t>국민의힘 서범수, 진종오 의원이 '부산 돌려차기 사건' 피해자 앞에서 사건을 희화화하는 발언을 해 논란이 되었다. 두 의원은 즉시 사과했으나, 피해자는 2차 가해로 인한 정신적 고통을 겪었다. 이 사건은 현직 국회의원의 부적절한 언행으로 인한 피해자 인격권 침해 및 정신적 손해배상 청구 가능성이 있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 검찰 기소 및 CCTV 영상으로 비교적 명확하며(적합 조건 1), 객관적 증거(CCTV)가 존재하고(적합 조건 5), 형사 절차가 진행 중입니다(적합 조건 6). 다만, 상대방이 개인이므로 자력에 대한 불확실성이 있으며, 집단적 피해가 아닌 단일 피해자 사건이라는 점은 소송금융 투자 매력을 낮추는 요인입니다.</t>
+          <t>적합 조건인 상대방 책임 명확성(의원들의 부적절한 발언), 상대방 자력 충분(현직 국회의원), 증거 확보 용이성(기사 내용 및 토론회 기록)을 충족합니다. 그러나 피해자가 1인으로 집단적 피해가 아니며, 피해 규모가 정신적 손해배상으로 특정하기 어렵다는 점에서 소송금융 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>CCTV에 잡혔나…‘강제추행 혐의’ 예능 PD, 결국 불구속 기소</t>
+          <t>피해자 앞에서 도 넘은 말…국힘 서범수, 진종오에 “돌려차기 한 번”</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>sportsworldi.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-08-04</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.sportsworldi.com/newsView/20260302513268</t>
+          <t>https://www.hani.co.kr/arti/politics/politics_general/1271413.html</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-03 00:25:33.637505+00:00</t>
+          <t>2026-08-06 07:02:13.845015+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>서범수 의원</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>소송 예고 및 오픈AI의 내부 조치 (검색어 차단, 정책 발표)</t>
+          <t>피해자 입장 표명, 사과 거부</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>오픈AI의 딥페이크 기술을 이용한 마틴 루터 킹 주니어의 이미지 왜곡 문제로 유족들이 소송을 예고했습니다. 이에 오픈AI는 관련 검색어 입력을 차단하고 역사적 인물 왜곡 금지 정책을 발표했습니다. 국내에서도 유관순 열사 딥페이크 문제가 언급되며 유사한 논란이 확산될 가능성이 있습니다.</t>
+          <t>국민의힘 서범수 의원이 '부산 돌려차기' 사건 피해자 김진주 씨가 참석하는 좌담회 직전 해당 사건을 희화화하는 발언을 해 논란이 일었습니다. 서 의원은 즉시 사과했으나, 피해자 김진주 씨는 사과받을 생각이 없으며 범죄 피해자들의 고통에 집중해달라는 입장을 밝혔습니다. 이 사건은 공인의 부적절한 언행으로 인한 피해자의 정신적 고통과 인격권 침해 문제를 제기합니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 오픈AI로 명확하고, 오픈AI는 자력이 충분한 대기업이며, 딥페이크 콘텐츠 자체가 증거로 확보 가능합니다. 다만, 공적 절차가 진행 중인 단계는 아니며, 피해 규모나 집단적 피해 여부는 추가 확인이 필요합니다.</t>
+          <t>국회의원인 상대방(서범수 의원)의 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 발언 내용이 카메라에 포착되어 증거 확보가 용이합니다(적합 조건 5). 다만, 피해 규모가 주로 정신적 손해배상에 해당하여 금액 산정이 어려울 수 있고, 집단적 피해가 아닌 개별 피해에 가깝습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[천자칼럼] 유관순 딥페이크 유감</t>
+          <t>서범수  돌려차기 한 판 하지  범죄 희화화 논란에  전적으로 제 잘못</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-08-04</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030126191</t>
+          <t>https://imnews.imbc.com/news/2026/politics/article/6842398_36911.html</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-02 00:32:49.653154+00:00</t>
+          <t>2026-08-04 12:23:20.012326+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>50대 남성 A씨</t>
+          <t>강 모 씨</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 피의자 혐의 인정</t>
+          <t>묘지 훼손에 대한 형사 1심 판결 후 항소심 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>50대 남성 A씨가 13년간 여성 시신 나체 및 부상 여성의 환부를 몰래 촬영한 혐의로 경찰 조사를 받고 있다. A씨는 성적 욕구를 채우기 위해 범행을 저질렀다고 혐의를 인정했으며, 경찰은 사안의 심각성을 인지하고 있다. 이 사건은 다수의 피해자가 발생했을 가능성이 있으며, 인격권 침해 및 성범죄 관련 손해배상 소송으로 이어질 수 있다.</t>
+          <t>배우 전지현의 시외조모인 고 이영희 한복 디자이너의 묘지를 훼손한 50대 여성이 1심에서 징역형의 집행유예를 선고받고 항소했습니다. 가해자는 과거 고인에게 직장 내 괴롭힘을 당했다고 주장하며 묘지를 훼손했으며, 유족은 훼손된 묘역 복구 비용 및 정신적 피해에 대한 위자료를 청구할 수 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>50대 남성 A씨가 혐의를 인정하여 책임이 명확하고(적합 조건 1), 13년간 다수의 여성 피해자가 발생했을 가능성이 높으며(적합 조건 3), 경찰 조사를 통해 혐의가 인정되어 증거가 확보된 상태이다(적합 조건 5, 6). 그러나 상대방이 개인으로 자력 확보가 불확실하여 소송금융 투자 회수 가능성에 대한 추가 검토가 필요하다.</t>
+          <t>적합 조건으로 상대방(강 씨)의 묘지 훼손 행위는 형사 재판을 통해 사실관계가 명확히 확인되었고, 대법원 판례에 따라 분묘발굴죄가 성립함이 명시되어 증거 확보가 용이합니다. 그러나 상대방의 자력 여부가 불분명하며, 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>여성 시신 나체, 13년간 몰래 찍었다 …50대 남성의 정체</t>
+          <t>“월급 못 받고, 미친X 소리 들었다” 전지현 시외조모 묘지 훼손한 여...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-07-19</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030127317</t>
+          <t>https://www.wikitree.co.kr/articles/1147219</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-01 12:32:12.528512+00:00</t>
+          <t>2026-07-31 13:33:04.090214+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>유행열</t>
+          <t>조국, 강남순</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>과거 더불어민주당 젠더특별위원회 조사 결과 존재, 논란 재점화</t>
+          <t>가해자 박진성씨는 형사 처벌을 받았으나, 조국 전 장관 등 공인들의 피해자 비난 및 가해자 지지 발언에 대한 사과 및 책임은 아직 이루어지지 않아 추가적인 법적 조치 또는 사회적 압력 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>유행열의 '미투' 의혹이 2018년 더불어민주당 젠더특별위원회 조사 결과와 함께 다시 공론화되고 있다. 피해자 측은 유행열이 허위 사실을 유포해 피해자를 짓밟고 있다고 주장하며, 문제 제기의 진정성을 강조하고 있다.</t>
+          <t>시인 박진성씨의 성폭력 피해자 김현진씨가 사망한 사건을 다루며, 박씨의 유죄 판결에도 불구하고 조국 전 법무부 장관 등 공인들이 과거 박씨를 공개적으로 지지하며 피해자에게 가한 2차 가해에 대한 책임을 묻고 사과를 요구하는 내용입니다. 이들의 발언이 피해자에게 심각한 압력을 가했으며, 그 영향력에 비해 책임감이 결여되었다고 비판합니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>과거 더불어민주당 젠더특별위원회의 조사 결과가 존재하여 상대방 책임 입증에 유리한 증거가 될 수 있습니다 (적합 조건 5). 그러나 피해 규모와 피해자 수가 불분명하며, 현재 진행 중인 공적 절차가 명확히 확인되지 않습니다.</t>
+          <t>가해자 박진성씨의 유죄 판결로 사건의 진실이 명확히 드러났으며 (적합 조건 1), 조국 전 장관과 강남순 교수는 사회적 영향력이 크고 자력이 충분한 공인입니다 (적합 조건 2). 이들의 공개적 지지 발언은 기록으로 남아있어 증거 확보가 용이합니다 (적합 조건 5). 다만, 직접적인 금전적 피해 규모가 명확하지 않고, 집단적 피해보다는 특정 피해자(김현진씨)에 대한 영향에 초점이 맞춰져 있어 투자 매력도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>유행열 '미투' 의혹 공방 재점화</t>
+          <t>조국의 사과를 요구한다 [권김현영의 사건 이후]</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1064987</t>
+          <t>https://www.hani.co.kr/arti/opinion/column/1256760.html</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-02-25 12:37:50.780348+00:00</t>
+          <t>2026-05-22 14:58:09.691698+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>디즈니+, 제작진</t>
+          <t>장경태 의원</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>법적 조치 예고</t>
+          <t>경찰 수사 후 검찰 송치</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>고 김철홍 소방관 유족이 '운명전쟁49' 방송회차 삭제를 요구하며 법적 소송을 예고했습니다. 글로벌 OTT 디즈니+와 계약된 방송이라 삭제가 쉽지 않을 것으로 보이며, 유족이 소송을 제기할 경우 디즈니+가 제작진에게 소송을 하는 상황이 될 수도 있다는 관측이 나옵니다.</t>
+          <t>장경태 의원이 2024년 10월 서울 여의도 식당에서 다른 의원실 여성 보좌진을 성추행하고 신상을 노출해 2차 가해를 한 혐의로 경찰 수사를 받아 검찰에 송치되었습니다. 장 의원은 혐의를 부인하며 민주당을 탈당했으며, 경찰 수사심의위에서도 송치 결론이 나왔습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>글로벌 OTT 디즈니+가 연루되어 상대방의 자력이 충분하며(적합 조건 2), 문제의 방송회차가 명확한 증거가 됩니다(적합 조건 5). 방송 내용에 대한 제작진과 OTT의 책임도 비교적 명확합니다(적합 조건 1). 다만, 집단적 피해가 아닌 특정 유족의 피해로 보이며, 구체적인 피해 규모가 명시되지 않아 High 등급에는 미치지 못합니다.</t>
+          <t>장경태 의원이 성추행 및 2차 가해 혐의로 경찰 수사를 거쳐 검찰에 송치되어 상대방 책임이 비교적 명확하며(적합 조건 1), 경찰 수사심의위 결론 및 검찰 송치로 증거 확보 가능성이 높고 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 피해자가 1명으로 집단적 피해가 아니며 피해 규모가 크다고 보기 어려워(부적합 조건) 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>점입가경 ‘운명전쟁49’, 고 김철홍 소방관 유족 “방송 내리지 않으면...</t>
+          <t>'성추행·2차 가해' 장경태 의원 검찰 송치</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026022218021688659</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6810852_37004.html</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-02-22 12:51:18.619850+00:00</t>
+          <t>2026-03-27 12:37:14.709541+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>인격권 침해</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>법적 공백 상태, 입법 논의 중단</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>생성형 AI를 이용해 고인을 희화화하거나 모욕하는 콘텐츠가 범람하고 있으며, 이를 통해 수익을 창출하는 사례도 발생하고 있습니다. 현행법상 사자명예훼손죄는 허위 사실 적시에만 적용되고, 모욕죄는 죽은 사람에게 적용되지 않아 규제에 한계가 있습니다. 유족들은 고인의 초상권 및 퍼블리시티권 침해에 대해 부정경쟁방지법 등을 유추하여 손해배상을 청구할 가능성이 제기되고 있으나, 법적 공백이 큰 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>다수의 고인 유족이 AI 활용 콘텐츠로 인해 피해를 입고 있으며(집단적 피해), 온라인에 게시된 영상이 명확한 증거로 존재합니다(증거 확보 가능). 그러나 고인에 대한 퍼블리시티권 및 모욕에 대한 법적 공백이 커 상대방의 책임이 명확하지 않고, 개별 AI 콘텐츠 제작자의 자력 또한 불확실하여 소송의 난이도가 높을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>다수의 고인 유족</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>AI로 만든 ‘고인 활용 콘텐츠’ 느는데···수익 창출·망자 모욕 현행...</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603200600031</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-03-20 00:38:46.585359+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>인격권 침해</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>형사 재판 진행 예정 (불구속 기소)</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>유명 예능 PD A씨가 후배 제작진을 강제추행한 혐의로 불구속 기소되었습니다. 경찰은 불송치했으나 검찰의 보완수사 결과 CCTV 영상 등 객관적 증거를 바탕으로 혐의가 인정되었습니다. 피해자 측 변호인은 2차 피해를 우려하며 검찰의 기소 결정을 환영했습니다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>상대방 책임이 검찰 기소 및 CCTV 영상으로 비교적 명확하며(적합 조건 1), 객관적 증거(CCTV)가 존재하고(적합 조건 5), 형사 절차가 진행 중입니다(적합 조건 6). 다만, 상대방이 개인이므로 자력에 대한 불확실성이 있으며, 집단적 피해가 아닌 단일 피해자 사건이라는 점은 소송금융 투자 매력을 낮추는 요인입니다.</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>CCTV에 잡혔나…‘강제추행 혐의’ 예능 PD, 결국 불구속 기소</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>sportsworldi.com</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>https://www.sportsworldi.com/newsView/20260302513268</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:25:33.637505+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>인격권 침해</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>오픈AI</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>소송 예고 및 오픈AI의 내부 조치 (검색어 차단, 정책 발표)</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>오픈AI의 딥페이크 기술을 이용한 마틴 루터 킹 주니어의 이미지 왜곡 문제로 유족들이 소송을 예고했습니다. 이에 오픈AI는 관련 검색어 입력을 차단하고 역사적 인물 왜곡 금지 정책을 발표했습니다. 국내에서도 유관순 열사 딥페이크 문제가 언급되며 유사한 논란이 확산될 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>적합 조건으로 상대방 책임이 오픈AI로 명확하고, 오픈AI는 자력이 충분한 대기업이며, 딥페이크 콘텐츠 자체가 증거로 확보 가능합니다. 다만, 공적 절차가 진행 중인 단계는 아니며, 피해 규모나 집단적 피해 여부는 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>[천자칼럼] 유관순 딥페이크 유감</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026030126191</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:32:49.653154+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>인격권 침해</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>50대 남성 A씨</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 피의자 혐의 인정</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>50대 남성 A씨가 13년간 여성 시신 나체 및 부상 여성의 환부를 몰래 촬영한 혐의로 경찰 조사를 받고 있다. A씨는 성적 욕구를 채우기 위해 범행을 저질렀다고 혐의를 인정했으며, 경찰은 사안의 심각성을 인지하고 있다. 이 사건은 다수의 피해자가 발생했을 가능성이 있으며, 인격권 침해 및 성범죄 관련 손해배상 소송으로 이어질 수 있다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>50대 남성 A씨가 혐의를 인정하여 책임이 명확하고(적합 조건 1), 13년간 다수의 여성 피해자가 발생했을 가능성이 높으며(적합 조건 3), 경찰 조사를 통해 혐의가 인정되어 증거가 확보된 상태이다(적합 조건 5, 6). 그러나 상대방이 개인으로 자력 확보가 불확실하여 소송금융 투자 회수 가능성에 대한 추가 검토가 필요하다.</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>여성 시신 나체, 13년간 몰래 찍었다 …50대 남성의 정체</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026030127317</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:32:12.528512+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>인격권 침해</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>유행열</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>과거 더불어민주당 젠더특별위원회 조사 결과 존재, 논란 재점화</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>유행열의 '미투' 의혹이 2018년 더불어민주당 젠더특별위원회 조사 결과와 함께 다시 공론화되고 있다. 피해자 측은 유행열이 허위 사실을 유포해 피해자를 짓밟고 있다고 주장하며, 문제 제기의 진정성을 강조하고 있다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>과거 더불어민주당 젠더특별위원회의 조사 결과가 존재하여 상대방 책임 입증에 유리한 증거가 될 수 있습니다 (적합 조건 5). 그러나 피해 규모와 피해자 수가 불분명하며, 현재 진행 중인 공적 절차가 명확히 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>유행열 '미투' 의혹 공방 재점화</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>ccdn.co.kr</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1064987</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:37:50.780348+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>인격권 침해</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>디즈니+, 제작진</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>법적 조치 예고</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>고 김철홍 소방관 유족이 '운명전쟁49' 방송회차 삭제를 요구하며 법적 소송을 예고했습니다. 글로벌 OTT 디즈니+와 계약된 방송이라 삭제가 쉽지 않을 것으로 보이며, 유족이 소송을 제기할 경우 디즈니+가 제작진에게 소송을 하는 상황이 될 수도 있다는 관측이 나옵니다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>글로벌 OTT 디즈니+가 연루되어 상대방의 자력이 충분하며(적합 조건 2), 문제의 방송회차가 명확한 증거가 됩니다(적합 조건 5). 방송 내용에 대한 제작진과 OTT의 책임도 비교적 명확합니다(적합 조건 1). 다만, 집단적 피해가 아닌 특정 유족의 피해로 보이며, 구체적인 피해 규모가 명시되지 않아 High 등급에는 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>점입가경 ‘운명전쟁49’, 고 김철홍 소방관 유족 “방송 내리지 않으면...</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>ddaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>https://www.ddaily.co.kr/page/view/2026022218021688659</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:51:18.619850+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>인격권 침해</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
           <t>'운명전쟁49' 제작사/방송사</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D16" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E16" t="inlineStr">
         <is>
           <t>방송 콘텐츠 부적절 활용 논란</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F16" t="inlineStr">
         <is>
           <t>방송 프로그램 '운명전쟁49'가 홍제동 방화 사건의 피해자인 故 김철홍 소방관의 사주를 미션에 활용하여 논란이 되고 있습니다. 이는 고인 및 유족의 인격권을 침해할 소지가 있으며, 방송사의 부적절한 콘텐츠 제작에 대한 비판이 제기되고 있습니다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G16" t="inlineStr">
         <is>
           <t>방송 프로그램 제작사가 故 김철홍 소방관의 사주를 미션에 부적절하게 활용하여 논란이 발생했습니다. (상대방 책임 명확) 해당 프로그램의 제작사 또는 방송사는 자력이 충분하며 (상대방 자력 충분), 방송 내용 자체가 증거가 될 수 있습니다 (증거 확보 가능). 그러나 집단적 피해가 아니며 피해 규모 추정이 어렵고, 현재 공적 절차가 진행 중이라는 언급은 없습니다.</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I10" t="inlineStr">
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
         <is>
           <t>1명 (故 김철홍 소방관 유족)</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J16" t="inlineStr">
         <is>
           <t>출연자 논란으로만 남기엔 아쉬운 '운명전쟁49'</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K16" t="inlineStr">
         <is>
           <t>hankookilbo.com</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L16" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M16" t="inlineStr">
         <is>
           <t>https://www.hankookilbo.com/news/article/A2026021918030000605?did=NA</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N16" t="inlineStr">
         <is>
           <t>2026-02-22 12:20:47.296635+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N10"/>
+  <autoFilter ref="A1:N16"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>