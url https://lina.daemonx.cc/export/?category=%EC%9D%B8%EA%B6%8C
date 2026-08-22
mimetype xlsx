--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$219</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$232</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N219"/>
+  <dimension ref="A1:N232"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="41" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="31" customWidth="1" min="8" max="8"/>
     <col width="50" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -549,14972 +549,15852 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>일본 정부</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>대한민국 법원 책임 인정 판결에도 일본 정부 불이행, 외교적 해결 촉구</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>광복 81주년을 맞아 8.15 여성대회가 개최되어 일본군성노예제 문제의 정의로운 해결과 역사정의 실현을 촉구했습니다. 대한민국 법원이 일본 정부의 불법행위 책임을 인정했음에도 일본 정부가 판결을 외면하고 있으며, 생존 피해자가 5명뿐이므로 조속한 해결이 필요하다고 강조했습니다. 한국 정부에 일본 정부의 판결 이행을 위한 적극적인 외교적 노력을 촉구했습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능)에 해당하며, 부적합 조건(종결된 사건)에 해당하지 않음. 대한민국 법원이 일본 정부의 불법행위 책임을 인정했으나 일본 정부가 판결을 외면하고 있어 외교적 해결 노력이 필요한 상황. 생존 피해자가 소수라는 점은 개별 소송 규모에 영향을 줄 수 있으나, 역사적 중요성과 상징성이 매우 큼.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>생존 피해자 5명 (역사적 다수)</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>일본군성노예제 문제, 정의로운 해결 필요 ... 8.15 여성대회 개최</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>ohmynews.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003259718&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-19 07:00:31.249057+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>아프가니스탄 탈레반 정부</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>광주지방법원에 손해배상 청구 소송 제기, 재판부 배당 예정</t>
+          <t>유엔 등 국제기구의 인권 상황 모니터링 및 경고 지속</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>전남 지역 장애인 6명이 금호고속, 금호익스프레스, 광양시장, 나주터미널을 상대로 고속·시외버스 이동권 보장을 위한 손해배상 소송을 제기했습니다. 이들은 휠체어 이용 장애인에게 버스가 사실상 폐쇄된 교통수단이며, 리프트 차량 부족 등으로 이동권이 침해되고 있다고 주장합니다. 이미 유사 소송에서 법원이 장애인 측 손을 들어준 판례가 있어 이번 소송의 결과가 주목됩니다.</t>
+          <t>탈레반이 아프가니스탄 재집권 5주년을 기념하는 가운데, 유엔은 여성과 소녀들의 교육, 고용, 공공장소 출입 금지 등 심각한 인권 위기를 경고했다. 유엔 특별보고관은 이를 '성차별이라는 반인도적 범죄'로 규정했으며, 유네스코는 240만 명의 소녀들이 중등 교육에서 배제되었다고 밝혔다. 국제사회는 탈레반의 정책 정상화에 대해 경고하고 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임이 기존 판결로 명확히 인정되고(조건 1, 5), 금호고속 등 자력 있는 대기업 및 지자체가 피고이며(조건 2), 전남 지역 장애인 전체의 이동권 문제로 집단적 피해 가능성이 높음(조건 3, 4). 이미 유사 소송에서 장애인 측 승소 판례가 있어 소송 승소 가능성이 높습니다.</t>
+          <t>적합 조건인 상대방 책임 명확(탈레반의 반인도적 범죄), 집단적 피해(수백만 명의 여성과 소녀), 증거 확보 가능(유엔 보고서 등), 공적 절차 진행 중(유엔 등 국제기구의 모니터링)이 충족되나, 상대방(탈레반 정부)의 자력 부족 및 국제법상 소송의 실질적 집행 가능성이 매우 낮아 소송금융 투자 대상으로는 부적합함.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>전남 지역 장애인 다수</t>
+          <t>수백만 명 (여성 및 소녀)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>잇따른 판결에도 '제자리'… 전남 장애인들 버스 이동권 소송</t>
+          <t>아프간 탈레반, 재집권 5년 축하…유엔 “여성 인권 심각” 경고</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-08-15</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6505837?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260421042729</t>
+          <t>https://www.newsis.com/view/NISX20260815_0003750768</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-13 10:58:15.917128+00:00</t>
+          <t>2026-08-18 07:03:18.549712+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>역사적 사건 기림 및 교육</t>
+        </is>
+      </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>이 칼럼은 오늘날 국제사회가 보편적 인권과 평화의 원칙을 선택적으로 적용하며 발생하는 구조적 모순을 지적합니다. 이스라엘-가자지구 분쟁을 예시로 들며 모든 인간의 생명과 존엄이 동등하게 존중되어야 함을 강조하고, 한국 근대사의 동학사상과 어린이운동을 통해 인권 존중의 윤리적 책무를 되새길 것을 촉구합니다.</t>
+          <t>충남도립대학교가 일본군 '위안부' 피해자 기림의 날을 맞아 학생들의 올바른 역사 인식을 높이는 교육을 진행했다. 이 날은 1991년 고 김학순 할머니가 일본군 위안부 피해 사실을 처음 공개한 것을 기념하는 날이다. 기사는 역사적 사건에 대한 교육 및 추모 활동을 다루고 있다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 법적 분쟁에 대한 보도가 아닌, 보편적 인권과 평화에 대한 칼럼입니다. 소송의 대상이 될 만한 구체적인 가해자, 피해자, 피해 사실, 법적 쟁점 등이 전혀 특정되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 일본군 '위안부' 피해자 기림의 날을 맞아 진행된 교육 및 추모 활동에 대한 것으로, 현재 진행 중이거나 새롭게 발생한 소송금융 투자 대상이 될 만한 법적 분쟁을 다루고 있지 않습니다. (부적합 조건: 새로운 법적 분쟁 아님)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[생의 한가운데]보편적 인권사회와 평화의 길</t>
+          <t>충남도립대, '충·효·예'로 미래세대 인성교육 강화…역사 기억 넘어 가...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>sjbnews.com</t>
+          <t>shinailbo.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://sjbnews.com/news/news.php?number=876996</t>
+          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5051635</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-09 14:41:22.935820+00:00</t>
+          <t>2026-08-17 07:00:21.424964+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>해외 탈퇴자 및 사역자 기자회견을 통해 한국 정부의 실태 조사, 특별법 제정, 지도부 수사 촉구</t>
+          <t>기념식 개최</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>한국발 이단 단체인 하나님의교회와 신천지가 해외에서 기만적 포교와 인권 침해(강제 결혼, 무급 노동, 이혼 강요 등)를 자행하고 있다는 고발이 나왔습니다. 해외 탈퇴자와 이단 퇴치 사역자들이 방한하여 기자회견을 열고 한국 정부와 국회에 실태 조사 및 지도부 수사를 촉구했습니다. 하나님의교회는 미국 대학을 인수할 정도로 급성장한 것으로 알려졌습니다.</t>
+          <t>화성특례시가 일본군 '위안부' 피해자들의 아픔을 기억하고 평화를 기원하는 '기림의 날' 기념식을 개최했습니다. 정명근 화성특례시장과 이선희 화성시여성단체협의회 명예회장이 헌화하며 피해자들을 추모했습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(기만적 포교, 인권 침해), 상대방 자력이 충분하며(대규모 조직, 대학 인수), 집단적 피해(해외 탈퇴자 다수, 400만명 규모)가 발생했고, 피해 규모가 크며(강제 결혼, 무급 노동, 이혼 강요, 장기 소송), 증거 확보 가능성(탈퇴자 증언, 기존 소송 기록)이 높습니다. 정부 개입 촉구 단계로, 소송금융 투자 가능성이 높습니다.</t>
+          <t>이 기사는 일본군 '위안부' 피해자 기림의 날 기념식 개최를 보도하는 것으로, 소송금융 투자를 검토할 만한 새로운 법적 분쟁이나 소송 진행 상황을 담고 있지 않습니다. 따라서 적합 조건에 해당하지 않으며, 소송금융 투자 대상으로서의 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>다수 (400만명 규모 조직의 해외 탈퇴자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>“이단 美 대학까지 인수”… 한국발 이단 해외 탈퇴자 포교 고발</t>
+          <t>화성특례시, 일본군 '위안부' 피해자 기림의 날 기념식 개최</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1778052655&amp;code=23111114&amp;cp=nv</t>
+          <t>http://www.metroseoul.co.kr/article/20260814500171</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-09 07:00:13.817884+00:00</t>
+          <t>2026-08-17 07:00:10.681877+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>특별전 개최</t>
+          <t>역사관 건립 중단 및 기억 공간 조성 움직임</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>'내 이름은 김복동' 특별전이 국회에서 열려 김복동 할머니의 삶과 전시 성폭력 피해자들을 조명했습니다. 이번 전시는 회화와 디지털아트 작품을 통해 피해자들의 목소리를 전달하고 사회적 약자에 대한 관심을 촉구하는 데 중점을 두었습니다.</t>
+          <t>경남에서 일본군 '위안부' 역사관 건립이 중단되는 좌절을 겪었으나, 지역 곳곳에서는 피해자와 역사를 기억하려는 움직임이 이어지고 있다. 생존 피해자가 줄어드는 가운데 시민사회는 기억을 남기기 위한 노력을 계속하고 있다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>기사는 '김복동' 할머니의 삶과 전시 성폭력 피해자들을 조명하는 특별전 개최에 대한 내용으로, 현재 진행 중이거나 예정된 소송에 대한 정보가 전혀 없습니다. 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해자들의 손해배상 청구 움직임이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 일본군 '위안부' 역사관 건립 중단과 '기억의 공간' 조성이라는 시민사회적 움직임을 다루고 있다. 소송금융의 투자 대상이 되는 직접적인 손해배상 청구권 발생 여부가 불분명하며, 특정 가능한 피고나 금전적 피해 규모도 명확하지 않아 소송금융 투자 대상으로 적합하지 않다. (적합 조건 1, 4, 5에 해당하지 않음)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[이퀄랩] ‘내 이름은 김복동’ 특별전 국회서 열려 外</t>
+          <t>‘위안부 역사관’ 중단됐지만… 경남 곳곳 ‘기억의 공간’ 만든다</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>knnews.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=276607</t>
+          <t>https://www.knnews.co.kr/news/articleView.php?idxno=1548643</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-23 00:17:02.505452+00:00</t>
+          <t>2026-08-15 07:01:21.565233+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>대법원 판결로 일본 기업의 배상 책임 인정, 후속 소송 및 추가 피해자 발굴 가능성 높음</t>
+          <t>법률 및 인권 관련 포럼 진행</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>한국 대법원이 2024년 후지코시 강제동원 피해자들에게 1인당 최대 1억 원을 배상하라는 판결을 내리며 일본 기업의 배상 책임을 인정했다. 이 판결은 조세이 탄광 등 다른 강제동원 피해자들의 30여 년간 이어진 소송 활동에 힘을 실어줄 것으로 보인다. 다수의 피해자가 존재하며, 유사 사건에 대한 법적 선례가 확립되어 소송금융 투자에 적합하다.</t>
+          <t>초고령 피의자 구속수사에 대한 논란이 제기되며, 형사소송법 제471조에 따른 70세 이상 수형자 형 집행 정지 요건이 언급되었습니다. 기독교적 인권과 사법정의 특별포럼에서는 목회자와 신학자들이 공동 성명을 통해 헌법 가치를 함께 살펴야 한다고 주장했습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 존재)에 해당. 한국 대법원이 강제동원 피해자들에 대한 일본 기업의 배상 책임을 인정한 판례가 있어 법적 근거가 명확하며, 다수의 피해자와 상당한 피해액이 예상됨.</t>
+          <t>본 기사는 초고령 피의자 구속수사에 대한 법률 및 인권 논란을 다루고 있으며, 소송금융 투자에 필요한 명확한 상대방 책임, 구체적인 피해 규모, 그리고 집단적 손해배상 청구 가능성이 불분명합니다. 이는 적합 조건 '상대방 책임이 비교적 명확함', '피해 규모가 큼', '집단적 피해'에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>1인당 최대 1억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>초고령 피의자 구속수사 논란…종교계·시민사회 헌법 가치 함께 살펴야</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>discoverynews.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.discoverynews.kr/news/articleView.html?idxno=1098017</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-08-08 07:02:24.653052+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr"/>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>일본군 위안부 피해자 기림 행사 진행 중</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>광복 81주년과 일본군 위안부 피해자 기림의 날을 맞아 광주에서 공식 기념식, 다크투어, 소녀상 정비, 시민갤러리 전시 등 다채로운 행사가 열립니다. 통합시는 위안부 피해자들의 용기 있는 증언이 남긴 인권과 평화의 유산을 기억하고 이어가는 여정에 시민들의 참여를 당부했습니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>기사는 일본군 위안부 피해자 기림 행사를 다루며 새로운 소송 기회를 제시하지 않습니다. 일본 정부를 상대로 한 새로운 손해배상 소송은 국제법적, 외교적 난제로 인해 사실상 불가능하거나 이미 법적 절차가 종결된 것으로 판단되어 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>경기도, 도민 인권 보호망 12개에서 17개 분야로 확대</t>
+          <t>다크투어·소녀상 정비.. '日위안부' 기림 행사 다채</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>econonews.co.kr</t>
+          <t>kjmbc.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.econonews.co.kr/news/articleView.html?idxno=434250</t>
+          <t>https://kjmbc.co.kr/NewsArticle/1528514</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-06 00:26:47.991681+00:00</t>
+          <t>2026-08-07 16:20:13.875189+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>진주시 장애인 대상 범죄 예방 및 피해자 보호 조례안 발의 추진</t>
+          <t>위안부 피해자 기림의 날 행사 개최</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>윤성관 진주시의원이 장애인 대상 범죄 예방 및 피해자 보호 조례안을 대표 발의했습니다. 장애인 대상 범죄는 드러나기 어렵고 장기화될 위험이 크며, 특히 발달장애인 학대 비중이 높습니다. 조례안은 범죄 피해 신고 체계 구축, 피해자 보호, 재발 방지 대책 등을 담고 있습니다.</t>
+          <t>경기광주 나눔의집에서 '위안부 피해자 기림의 날' 행사가 개최되었다는 소식입니다. 기사는 행사 개최 사실만을 전달하며, 위안부 문제와 관련된 새로운 법적 분쟁이나 소송 진행 상황에 대한 구체적인 내용은 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 장애인 대상 범죄의 심각성과 이를 예방하고 피해자를 보호하기 위한 진주시의 조례안 발의를 다루고 있습니다. 특정 가해 기업이나 기관이 명확히 특정되지 않아 소송 상대방의 자력 여부를 판단하기 어렵습니다. 또한, 개별 범죄 사건에 대한 집단소송 가능성도 낮아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 2, 3 미충족)</t>
+          <t>해당 기사는 '위안부 피해자 기림의 날' 행사 개최 소식만을 전달하고 있습니다. 소송금융 투자 대상이 될 만한 특정 법적 분쟁, 잠재적 소송, 또는 진행 중인 공적 절차에 대한 정보가 전혀 없어 적합 조건에 해당하지 않습니다. 특정 피고나 새로운 피해 발생 사실도 명시되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>윤성관 진주시의원  드러나지 않는 장애인 대상 범죄, 시가 나서야</t>
+          <t>경기광주 나눔의집서 ‘위안부 피해자 기림의 날’ 행사</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>gndomin.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-08-02</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.gndomin.com/news/articleView.html?idxno=471186</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8626579&amp;ref=A</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-05 12:22:07.950352+00:00</t>
+          <t>2026-08-05 07:25:54.763664+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>4·3 사건의 역사적 재평가 및 희생자 기억에 대한 논의</t>
+          <t>조례 제정 및 인권영향평가 제도화</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>박기남 전 제주도자치경찰단장이 4·3 사건 당시 좌익 무장대에 의해 희생된 민간인 1764명도 기억해야 한다는 연구서를 발간했다. 이 책은 4·3이 국가 폭력에 의한 인권 유린으로만 기억되는 것에 반박하며, 무장대의 만행과 5·10 총선 방해 목적을 강조한다. 저자는 정부의 피해보상 작업을 다행으로 여기면서도, 무장대 희생자들의 인권도 존중되어야 한다고 주장한다.</t>
+          <t>수원시가 전국 최초로 '투표소 인권영향평가' 조례를 제정하여 장애인, 고령자 등 모든 시민의 참정권 보장을 위한 기반을 마련했습니다. 이 조례는 투표소의 접근성과 이용 편의성을 인권 관점에서 사전 점검하고 개선하는 내용을 담고 있으며, 인권 침해 구제 및 피해자 보호 강화 조항도 포함합니다. 지난 지방선거 전 취약 투표소 10곳을 개선 권고한 바 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방(좌익 무장대)은 현재 소송 대상이 될 수 없는 역사적 단체이며, 기사는 새로운 소송 제기보다는 4·3 사건의 역사적 평가와 희생자 기억에 대한 관점 제시가 주된 내용입니다. 소송금융의 핵심 조건인 명확하고 자력 있는 피고가 부재하여 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 수원시의 선제적인 인권영향평가 조례 제정 및 개선 노력을 다루고 있으며, 특정 주체의 명확한 잘못으로 인한 피해 발생 사실이나 소송 대상이 될 만한 분쟁이 언급되지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1764명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>“제주 4·3 당시 좌익무장대에 희생된 1764명도 기억해야”</t>
+          <t>수원, 전국 첫 투표소 인권영향평가 제도화</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260405503601?OutUrl=naver</t>
+          <t>https://www.seoul.co.kr/news/publicnews/local_govern/news_local/2026/07/31/20260731019002?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-05 12:17:55.056143+00:00</t>
+          <t>2026-08-02 07:00:11.892591+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>미국 정부</t>
+          <t>대한민국 (국방부)</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>실미도 공작원 유해 발굴 작업 진행 중, 유족들은 국가에 위패 국립현충원 안치 요구</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>1972년 총살형 집행 후 암매장된 실미도 공작원 4명의 유해 발굴 작업이 벽제묘지공원에서 실패했습니다. 국방부는 다음 달 서울 오류동 옛 공군정보부대 터, 이후 인천가족공원으로 발굴 장소를 옮겨 시도할 예정입니다. 유족들은 유해를 찾지 못할 경우 위패를 국립현충원에 모실 수 있도록 현행법 개정을 요구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>국가(국방부)의 책임이 명확하고 자력이 충분하며(적합 조건 1, 2), 실미도 공작원 유족들이 집단적으로 유해 발굴 실패로 인한 정신적 피해를 겪고 있습니다(적합 조건 3, 4). 진실화해위 조사 등 공적 절차가 진행되었고, 현재도 유해 발굴 작업이 진행 중입니다(적합 조건 5, 6). 사건이 종결되지 않아 소송금융 투자 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>실미도 공작원 유족 다수</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>[단독] 벽제서 실미도 사형집행 공작원 유해 발굴 실패</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/society/society_general/1260147.html</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-07-13 07:00:09.951716+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>의혹 제기 및 정치적 비판</t>
+          <t>공안정국 조성 논란</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>기사 제목은 '정원오 출장 의혹'과 관련하여 한겨레를 '성차별이자 여성 도구화하는 혐오 정치'로 비판하는 내용을 담고 있습니다. 그러나 본문 내용은 하도급 업체와 노조가 가세할 경우 기업이 소송 대란에 시달릴 수 있다는 일반적인 지적으로, 제목의 내용과 직접적인 사건 연관성을 찾기 어렵습니다.</t>
+          <t>기사는 민주노총 간첩단 의혹이 실체가 없으며 윤석열 정부가 공안정국 조성을 위해 무리수를 두고 있다고 비판한다. 석권호 씨와 그의 부친 석달윤 씨의 국가보안법 피해 사례를 언급하며 국가보안법의 야만성을 지적하고 있다. 이는 정부의 부당한 공권력 행사로 인한 인권 침해 가능성을 제기하는 내용이다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>제공된 기사 내용이 매우 단편적이고 불분명하여 특정 사건으로 분석하기 어렵습니다. 소송 상대방의 책임이 명확하지 않고, 피해 규모나 피해자 수, 증거 유무 등을 전혀 파악할 수 없습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
+          <t>정부가 소송 상대방이 될 가능성이 높고 자력이 충분하다는 점(적합 조건 2)은 긍정적이나, 기사 내용만으로는 구체적인 피해 규모나 피해자 수가 명확하지 않고(적합 조건 3, 4 미흡), 객관적 증거 확보 여부나 공적 절차 진행 여부가 불분명하여(적합 조건 5, 6 미흡) 추가적인 정보 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>정원오 출장 의혹에 한겨레  성차별이자 여성 도구화하는 혐오 정치</t>
+          <t>민주노총 간첩단? 실체 없다…  공안정국 조성 위한 尹정권 무리수</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>worknworld.kctu.org</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333497</t>
+          <t>http://worknworld.kctu.org/news/articleView.html?idxno=509325</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-04 12:40:52.829520+00:00</t>
+          <t>2026-06-21 07:12:07.071174+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>피해자 유족의 국가 상대 손해배상 소송 패소 및 종결</t>
+          <t>사회적 인식 개선 및 제도 마련 요구 단계</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>6.25 전쟁 중 미군에 의해 충북 영동군 노근리에서 수백 명의 피난민이 학살당한 사건이다. 고 정은용 씨의 노력과 AP통신 보도로 진상이 밝혀졌고, 미국 대통령의 유감 표명 및 한국의 특별법 제정으로 이어졌다. 그러나 피해자 유족이 국가를 상대로 제기한 손해배상 소송은 패소로 종결되었다.</t>
+          <t>이란 여성들이 월경에 대한 사회적 금기와 교육 부족으로 인해 신체적, 경제적, 사회적 어려움을 겪고 있습니다. 첫 월경을 수치심으로 기억하고, 학교 결석 및 직장 내 차별을 경험하며, 위생용품 구매에도 어려움을 겪는 등 전반적인 인권 침해 상황입니다. 기사는 월경권 보장을 위한 제도 마련과 인식 개선의 필요성을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>미군에 의한 집단 학살이라는 명확한 책임 주체와 대규모 피해, 풍부한 증거가 존재하지만, 이미 피해자 유족이 국가를 상대로 제기한 손해배상 소송에서 패소하여 종결된 바 있다. 또한, 미합중국을 상대로 한 소송은 주권면제 및 소멸시효 등 법리적 난관이 매우 커 소송금융 투자 대상으로서의 성공 가능성이 낮다.</t>
+          <t>이 사건은 이란 사회의 월경에 대한 금기 및 교육 부족으로 인한 여성들의 인권 및 건강권 침해 문제로, 특정 기업이나 기관의 명확한 법적 책임을 묻기 어렵습니다. 집단적 피해는 매우 크지만, 소송금융의 투자 대상이 되는 상업적 손해배상 청구로 전환하기에는 적합성이 낮습니다. (적합 조건 1, 2, 4 미흡)</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>사망 150명 이상, 피해자 228명 이상 (실제 사망 400여 명 추정)</t>
+          <t>이란 여성 다수 (수백만 명 추정)</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[아! 대한민국-254] 노근리</t>
+          <t>“암인 줄 알았다”는 소녀·“아이 밥이냐 생리대냐” 택해야 하는 엄...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>worldkorean.net</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.worldkorean.net/news/articleView.html?idxno=56527</t>
+          <t>https://www.khan.co.kr/article/202605280600021</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-04 00:42:13.222046+00:00</t>
+          <t>2026-06-21 07:02:47.893651+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>국가보안법 폐지 운동 및 피해자 구제 활동 진행 중, 일부 피해자는 재판 진행 중</t>
+          <t>유엔 인권최고대표 면담, 한국 정부에 대한 소송 및 진상규명 요구</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>국가보안법 피해자들을 위한 목요기도회가 열려 국가보안법의 악용 사례와 폐지 필요성이 강조되었다. 유엔 인권이사회, 국제앰네스티, 국가인권위원회 등 국제 및 국내 기관들이 국가보안법 폐지를 권고해왔으며, 현재 71명 이상의 피해자가 존재한다. 한국교회인권센터 등 시민단체들이 피해자 구제와 법 폐지를 위한 활동을 지속하고 있다.</t>
+          <t>북한에 강제로 억류된 납북자, 억류자, 국군포로 가족들이 유엔 인권최고대표를 만나 유엔과 국제사회의 적극적 역할을 요청했습니다. 이들은 수십 년간의 강제노역과 연좌제 등 인권 침해를 호소하며, 북한의 책임 규명과 함께 한국 정부의 대응 강화를 요구했습니다. 특히 국군포로 소송에 대한 법원의 판단 등 구체적인 법적 조치도 촉구했습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 국가보안법의 악용으로 인한 다수의 피해자(71명 이상)가 존재하며, 유엔 인권이사회, 국제앰네스티, 국가인권위원회 등 공적 기관에서 법 폐지를 권고한 바 있어 책임 및 증거가 명확하다. 상대방인 대한민국은 자력이 충분하며, 사건이 종결되지 않고 현재도 피해자들이 고통받고 있어 소송금융 투자에 적합하다.</t>
+          <t>납북자, 억류자, 국군포로 500명 이상의 집단적 피해가 명확하며, 수십 년간의 강제노역 등 피해 규모가 매우 큽니다. 유엔 인권최고대표 면담 및 유엔 북한인권조사위원회 보고서 등 객관적 증거 확보 가능성이 높고, 한국 정부에 대한 소송 및 진상규명 요구가 있어 상대방(대한민국 정부)의 자력도 충분합니다. 현재 유엔과의 공적 절차가 진행 중이며, 소송 제기 의지가 명확합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>71명 이상</t>
+          <t>529명 이상 (납북자 516명, 억류자 7명, 국군포로 생존자 6명)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>낡은 사슬 끊어내자  국가보안법 피해자들을 위한 기도회</t>
+          <t>납북억류자·국군포로 가족, UN인권최고대표에 “한국 정부 설득해달라...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6496595?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260404085402</t>
+          <t>https://www.segye.com/newsView/20260513510552?OutUrl=naver</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-04 00:27:17.349371+00:00</t>
+          <t>2026-06-10 00:25:52.449208+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>진실화해위원회 유해 발굴 및 신원확인 사업 진행 중</t>
+          <t>헌법재판소 재판소원 청구</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>제주도와 진실화해위원회가 제주 4·3 행방불명인 유해 발굴 및 신원확인 사업 협력을 강화하기로 했습니다. 양측은 유해 발굴과 신원확인이 유족에게 실질적인 치유로 이어진다는 데 뜻을 같이하고, 국회와 정부에 의견을 내고 피해자 신청 접수 안내 및 홍보, 조사 인력 지원 등에 긴밀히 협력할 예정입니다.</t>
+          <t>민변과 공대위가 '약물 의심 성폭력' 피해자의 성적 자기결정권 회복을 위해 헌법재판소에 재판소원을 청구했습니다. 이 재판소원에는 1만1787명이 탄원에 동참하며 국가가 외면한 피해자의 목소리에 응답해 줄 것을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>제주 4·3 사건은 국가폭력이 인정된 역사적 사건으로, 상대방(대한민국)의 책임이 명확하고 자력이 충분합니다. 진실화해위원회를 통해 유해 발굴 및 신원확인 등 공적 절차가 진행 중이며, 다수의 희생자 유족이 존재하여 집단적 피해의 성격을 가집니다. 이는 소송금융 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '공적 절차 진행 중'에 모두 해당합니다.</t>
+          <t>국가를 상대로 한 재판소원 청구로 상대방의 자력이 충분하며 (적합 조건 2), 1만1787명의 탄원 동참은 집단적 피해 또는 사회적 관심이 매우 높음을 시사합니다 (적합 조건 3). 약물 의심 성폭력이라는 피해의 중대성과 사회적 파장이 크고 (적합 조건 4), 헌법재판소에 재판소원이 청구되어 공적 절차가 진행 중입니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>4·3 희생자 유족 다수</t>
+          <t>1명 (재판소원 청구인)</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>제주도-진화위, 4·3 발굴 유해 신원확인 협력 강화</t>
+          <t>민변, '약물 의심 성폭력' 재판소원… 탄원 1만1787명 동참</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8526720&amp;ref=A</t>
+          <t>https://www.hankookilbo.com/news/article/A2026051818470004814?did=NA</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-04 00:16:35.841226+00:00</t>
+          <t>2026-05-21 07:01:57.312743+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>금호고속, 금호익스프레스, 광양시장, 나주터미널</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>광주지방법원에 손해배상 청구 소송 제기, 재판부 배당 예정</t>
+        </is>
+      </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>휴먼시사 다큐멘터리 '능소화'는 성매매 관련 보도에서 벗어나 피해자 중심주의 원칙을 강조하며 제작되었다. 시청률보다 인권을 우선시하는 성찰적 제작 윤리를 통해 한 사람의 삶이 다시 피어나는 과정을 조명한다.</t>
+          <t>전남 지역 장애인 6명이 금호고속, 금호익스프레스, 광양시장, 나주터미널을 상대로 고속·시외버스 이동권 보장을 위한 손해배상 소송을 제기했습니다. 이들은 휠체어 이용 장애인에게 버스가 사실상 폐쇄된 교통수단이며, 리프트 차량 부족 등으로 이동권이 침해되고 있다고 주장합니다. 이미 유사 소송에서 법원이 장애인 측 손을 들어준 판례가 있어 이번 소송의 결과가 주목됩니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이 기사는 성매매 피해자 중심주의를 다룬 다큐멘터리 '능소화'의 제작 윤리에 대한 내용으로, 특정 법적 분쟁이나 소송 대상이 되는 사건을 언급하고 있지 않습니다. 따라서 소송금융 투자 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>상대방 책임이 기존 판결로 명확히 인정되고(조건 1, 5), 금호고속 등 자력 있는 대기업 및 지자체가 피고이며(조건 2), 전남 지역 장애인 전체의 이동권 문제로 집단적 피해 가능성이 높음(조건 3, 4). 이미 유사 소송에서 장애인 측 승소 판례가 있어 소송 승소 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>전남 지역 장애인 다수</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>휴먼시사 다큐 '능소화', 한 사람의 삶은 어떻게 다시 피어나는가</t>
+          <t>잇따른 판결에도 '제자리'… 전남 장애인들 버스 이동권 소송</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>dandinews.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-21</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.dandinews.com/news/articleView.html?idxno=16634</t>
+          <t>https://www.nocutnews.co.kr/news/6505837?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260421042729</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-03 12:31:09.555821+00:00</t>
+          <t>2026-05-13 10:58:15.917128+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
-          <t>기사는 과거의 잘못을 인정하고 피해자에게 사과와 배상을 제공하는 과정이 사회적 학습의 의미를 가지며, 침묵과 지연이 또 다른 피해를 낳는다는 일반적인 내용을 담고 있습니다. '성·재생산 권리 교육의 과제'라는 제목 아래, 특정 사건이나 법적 분쟁에 대한 구체적인 정보 없이 원론적인 주장을 펼치고 있습니다.</t>
+          <t>이 칼럼은 오늘날 국제사회가 보편적 인권과 평화의 원칙을 선택적으로 적용하며 발생하는 구조적 모순을 지적합니다. 이스라엘-가자지구 분쟁을 예시로 들며 모든 인간의 생명과 존엄이 동등하게 존중되어야 함을 강조하고, 한국 근대사의 동학사상과 어린이운동을 통해 인권 존중의 윤리적 책무를 되새길 것을 촉구합니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>제공된 기사는 '성·재생산 권리 교육의 과제'에 대한 일반적인 논평으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 따라서 소송 상대방, 구체적인 피해 규모, 진행 단계, 증거 유무 등 소송금융 투자 적합도 판단에 필요한 어떠한 적합 조건도 파악할 수 없습니다.</t>
+          <t>해당 기사는 특정 사건이나 법적 분쟁에 대한 보도가 아닌, 보편적 인권과 평화에 대한 칼럼입니다. 소송의 대상이 될 만한 구체적인 가해자, 피해자, 피해 사실, 법적 쟁점 등이 전혀 특정되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>성·재생산 권리 교육의 과제</t>
+          <t>[생의 한가운데]보편적 인권사회와 평화의 길</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>ablenews.co.kr</t>
+          <t>sjbnews.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.ablenews.co.kr/news/articleView.html?idxno=229907</t>
+          <t>https://sjbnews.com/news/news.php?number=876996</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-03 12:25:26.242634+00:00</t>
+          <t>2026-05-09 14:41:22.935820+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>데 제르비</t>
+          <t>하나님의교회, 신천지</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>감독 선임 관련 논란 및 팬들의 반대</t>
+          <t>해외 탈퇴자 및 사역자 기자회견을 통해 한국 정부의 실태 조사, 특별법 제정, 지도부 수사 촉구</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>토트넘의 신임 감독 데 제르비가 과거 '성폭행 의혹'이 있는 제자를 두둔하고 피해자를 외면했다는 논란에 휩싸였습니다. 이로 인해 토트넘 일부 팬들은 그의 감독 선임을 강력히 반대하고 있으며, 데 제르비 감독은 자신은 항상 보호가 필요한 이들의 편에 서 왔다고 해명했습니다.</t>
+          <t>한국발 이단 단체인 하나님의교회와 신천지가 해외에서 기만적 포교와 인권 침해(강제 결혼, 무급 노동, 이혼 강요 등)를 자행하고 있다는 고발이 나왔습니다. 해외 탈퇴자와 이단 퇴치 사역자들이 방한하여 기자회견을 열고 한국 정부와 국회에 실태 조사 및 지도부 수사를 촉구했습니다. 하나님의교회는 미국 대학을 인수할 정도로 급성장한 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>본 기사는 '성폭행 의혹'과 관련하여 감독의 과거 행동(가해자 두둔)에 대한 '논란'과 '팬들의 반대'를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 명확한 민사상 손해배상 청구 주체, 상대방의 책임, 구체적인 피해 규모, 진행 중인 법적 절차 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 책임이 명확하고(기만적 포교, 인권 침해), 상대방 자력이 충분하며(대규모 조직, 대학 인수), 집단적 피해(해외 탈퇴자 다수, 400만명 규모)가 발생했고, 피해 규모가 크며(강제 결혼, 무급 노동, 이혼 강요, 장기 소송), 증거 확보 가능성(탈퇴자 증언, 기존 소송 기록)이 높습니다. 정부 개입 촉구 단계로, 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (400만명 규모 조직의 해외 탈퇴자)</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>‘성폭행 의혹’ 제자 두둔해 논란 일으켰던 데 제르비 토트넘 신임 감...</t>
+          <t>“이단 美 대학까지 인수”… 한국발 이단 해외 탈퇴자 포교 고발</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202604030728003?pt=nv</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1778052655&amp;code=23111114&amp;cp=nv</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-03 00:23:48.467689+00:00</t>
+          <t>2026-05-09 07:00:13.817884+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>영화 개봉</t>
+          <t>특별전 개최</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>시민 1만 명의 후원으로 제작된 영화 '내 이름은'이 오는 15일 개봉합니다. 이 영화는 제주 4.3 사건을 잊고 살던 피해자가 기억을 되찾는 과정을 그린 미스터리 드라마로, 정지영 감독이 연출을 맡았습니다. 감독과 배우는 영화를 통해 4.3 사건에 대한 대중의 관심을 높이길 바란다고 밝혔습니다.</t>
+          <t>'내 이름은 김복동' 특별전이 국회에서 열려 김복동 할머니의 삶과 전시 성폭력 피해자들을 조명했습니다. 이번 전시는 회화와 디지털아트 작품을 통해 피해자들의 목소리를 전달하고 사회적 약자에 대한 관심을 촉구하는 데 중점을 두었습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>이 기사는 제주 4.3 사건을 다룬 영화의 개봉 소식을 전하는 것으로, 소송금융 투자를 검토할 만한 새로운 법적 분쟁이나 소송 기회를 제시하지 않습니다. 역사적 사건 자체는 국가 책임 및 집단적 피해 요건을 충족하지만, 기사 내용만으로는 현재 진행 중인 소송금융 투자 대상 사건으로 보기 어렵습니다.</t>
+          <t>기사는 '김복동' 할머니의 삶과 전시 성폭력 피해자들을 조명하는 특별전 개최에 대한 내용으로, 현재 진행 중이거나 예정된 소송에 대한 정보가 전혀 없습니다. 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해자들의 손해배상 청구 움직임이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>[잇슈 컬처] 정지영·염혜란 영화 ‘내 이름은’…“시민 1만 명 후원”</t>
+          <t>[이퀄랩] ‘내 이름은 김복동’ 특별전 국회서 열려 外</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8525883&amp;ref=A</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=276607</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-03 00:21:55.747029+00:00</t>
+          <t>2026-04-23 00:17:02.505452+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A20" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>스페인 정부 및 관련 기관</t>
+          <t>일본 기업</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>대법원 판결로 일본 기업의 배상 책임 인정, 후속 소송 및 추가 피해자 발굴 가능성 높음</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>한국 대법원이 2024년 후지코시 강제동원 피해자들에게 1인당 최대 1억 원을 배상하라는 판결을 내리며 일본 기업의 배상 책임을 인정했다. 이 판결은 조세이 탄광 등 다른 강제동원 피해자들의 30여 년간 이어진 소송 활동에 힘을 실어줄 것으로 보인다. 다수의 피해자가 존재하며, 유사 사건에 대한 법적 선례가 확립되어 소송금융 투자에 적합하다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 존재)에 해당. 한국 대법원이 강제동원 피해자들에 대한 일본 기업의 배상 책임을 인정한 판례가 있어 법적 근거가 명확하며, 다수의 피해자와 상당한 피해액이 예상됨.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>1인당 최대 1억 원</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>조세이 탄광 잠수는 계속돼야  22년 만에 이룬 과거사 성과에 힘 얻은...</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026040219160001829?did=NA</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-04-06 00:32:57.099888+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>국가 또는 경기도</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>미국 국무부의 스페인 안락사 문제 조사 진행 중</t>
+          <t>경기도 인권 보호 분야 확대 및 선감학원 사건 피해자 치유 언급</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>25세 스페인 여성 노엘리아 카스티요가 반복된 성폭행 피해와 하반신 마비로 인한 고통 끝에 안락사를 승인받고 시행되었습니다. 미국 국무부는 카스티요가 국가 보호 중 성폭행을 당하고 가해자들에 대한 사법 정의가 없었으며, 안락사 시행 직전 주저했다는 의혹에 깊은 우려를 표하며 스페인 정부에 조사를 지시했습니다. 스페인 정부는 이를 내정 간섭으로 규정하며 강하게 반발하고 있습니다.</t>
+          <t>경기도가 인권 보호 분야를 12개에서 17개로 확대하며, 특히 국가폭력 피해자 분야를 신설했습니다. 이는 선감학원 사건 피해자 치유를 포함하며, 과거 국가폭력으로 인한 피해자들의 구제 및 지원을 강화하려는 움직임입니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>이 사건은 안락사, 성폭행 피해, 국가의 보호 및 사법 정의 실패 의혹 등 복잡한 인권 및 윤리적 쟁점을 포함하고 있습니다. 미국 국무부의 조사는 외교적 질의에 해당하며, 소송금융이 투자할 만한 명확한 민사상 손해배상 청구로 이어질 스페인 내 법적 절차가 진행 중인 것으로 보기는 어렵습니다. 안락사 및 관련 법정 다툼은 이미 종결되었으며, 새로운 소송을 제기하여 명확하고 자력 있는 피고를 상대로 상당한 금전적 회수를 기대하기는 매우 어렵습니다.</t>
+          <t>국가폭력 피해자, 특히 선감학원 사건 피해자들은 국가 또는 공공기관(경기도)을 상대로 소송을 제기할 수 있으며, 상대방의 책임이 명확하고 자력이 충분합니다. 또한 다수의 피해자가 존재하며, 경기도가 인권 보호망을 확대하며 치유를 언급하는 것은 관련 공적 절차가 진행 중임을 시사합니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>선감학원 사건 피해자 다수</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>미, 스페인 여성 안락사 문제 조사 …스페인 '발끈'</t>
+          <t>경기도, 도민 인권 보호망 12개에서 17개 분야로 확대</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>econonews.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260402165600085?input=1195m</t>
+          <t>http://www.econonews.co.kr/news/articleView.html?idxno=434250</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-02 12:55:24.620323+00:00</t>
+          <t>2026-04-06 00:26:47.991681+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D22" t="inlineStr"/>
+      <c r="C22" t="inlineStr"/>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>기록관 건립 논의</t>
+          <t>진주시 장애인 대상 범죄 예방 및 피해자 보호 조례안 발의 추진</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>국립창원대 남해캠퍼스에 일본군 '위안부' 피해자 고 박숙이 할머니의 기록관이 마련된다. 이 기록관은 위안부 문제를 인권, 평화, 역사 정의의 관점에서 재조명하는 것을 목표로 하며, 현재 콘텐츠 방향을 모색 중이다. 고 박숙이 할머니는 2016년 95세로 별세했다.</t>
+          <t>윤성관 진주시의원이 장애인 대상 범죄 예방 및 피해자 보호 조례안을 대표 발의했습니다. 장애인 대상 범죄는 드러나기 어렵고 장기화될 위험이 크며, 특히 발달장애인 학대 비중이 높습니다. 조례안은 범죄 피해 신고 체계 구축, 피해자 보호, 재발 방지 대책 등을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>본 기사는 일본군 '위안부' 피해자 고 박숙이 할머니를 기리는 기록관 건립 및 콘텐츠 방향 모색에 관한 것으로, 소송금융 투자 대상이 되는 현재 진행 중이거나 예정된 소송 절차를 언급하고 있지 않습니다. 피해자는 이미 별세하였으며, 기사의 내용은 법적 분쟁 해결보다는 역사적 기록과 교육에 초점을 맞추고 있습니다.</t>
+          <t>이 기사는 장애인 대상 범죄의 심각성과 이를 예방하고 피해자를 보호하기 위한 진주시의 조례안 발의를 다루고 있습니다. 특정 가해 기업이나 기관이 명확히 특정되지 않아 소송 상대방의 자력 여부를 판단하기 어렵습니다. 또한, 개별 범죄 사건에 대한 집단소송 가능성도 낮아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 2, 3 미충족)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>국립창원대 남해캠퍼스 '박숙이기록관' 콘텐츠 방향 모색</t>
+          <t>윤성관 진주시의원  드러나지 않는 장애인 대상 범죄, 시가 나서야</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>gndomin.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=634071</t>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=471186</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-02 12:29:50.574067+00:00</t>
+          <t>2026-04-05 12:22:07.950352+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C23" t="inlineStr"/>
+      <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>유엔 인권이사회 및 총회에서 북한인권결의안 채택, 북한의 반발 및 보복 암시</t>
+          <t>4·3 사건의 역사적 재평가 및 희생자 기억에 대한 논의</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>유엔 인권이사회(HRC)가 북한의 조직적 인권침해를 규탄하는 결의안을 24년 연속 채택했으며, 한국 정부도 공동제안국으로 참여했습니다. 북한은 이에 강력히 반발하며 공동제안국들에 대한 '계산'을 언급하며 보복을 암시했습니다. 2014년 유엔 북한인권조사위원회(COI)는 북한 정부가 반인도적 범죄를 저질렀다고 결론 내린 바 있습니다.</t>
+          <t>박기남 전 제주도자치경찰단장이 4·3 사건 당시 좌익 무장대에 의해 희생된 민간인 1764명도 기억해야 한다는 연구서를 발간했다. 이 책은 4·3이 국가 폭력에 의한 인권 유린으로만 기억되는 것에 반박하며, 무장대의 만행과 5·10 총선 방해 목적을 강조한다. 저자는 정부의 피해보상 작업을 다행으로 여기면서도, 무장대 희생자들의 인권도 존중되어야 한다고 주장한다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>유엔 북한인권조사위원회(COI) 보고서 등 객관적 증거가 존재하고, 유엔 인권이사회 및 총회에서 북한인권결의안이 채택되는 등 공적 절차가 진행 중이며, 집단적이고 심각한 인권 침해 피해가 명확합니다. (적합 조건 1, 3, 4, 5, 6 해당) 그러나 소송 상대방이 북한 정권으로, 배상 판결을 받더라도 실제 집행 및 회수가 극히 어렵다는 점에서 소송금융 투자 대상으로 부적합합니다. (적합 조건 2 불충족)</t>
+          <t>상대방(좌익 무장대)은 현재 소송 대상이 될 수 없는 역사적 단체이며, 기사는 새로운 소송 제기보다는 4·3 사건의 역사적 평가와 희생자 기억에 대한 관점 제시가 주된 내용입니다. 소송금융의 핵심 조건인 명확하고 자력 있는 피고가 부재하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>매우 많음 (북한 주민 전체)</t>
+          <t>1764명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>‘미국’ 말 못하고, 李정부 향했나? 北 “조작 인권결의 채택 가담국 ...</t>
+          <t>“제주 4·3 당시 좌익무장대에 희생된 1764명도 기억해야”</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12055477?ref=naver</t>
+          <t>https://www.segye.com/newsView/20260405503601?OutUrl=naver</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-02 12:28:21.418065+00:00</t>
+          <t>2026-04-05 12:17:55.056143+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="3" t="inlineStr">
+      <c r="A24" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>미국 정부</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>우간다 법조인 협회 소송 제기 예정</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>미국이 우간다와 체결한 이민자 수용 협정에 따라 아프리카 출신 이민자 8명을 우간다로 추방했습니다. 우간다 법조인 협회는 이러한 추방이 불법적이고 인간의 존엄성을 해친다며 법원에 소송을 제기할 계획입니다. 이는 트럼프 행정부의 불법체류자 단속 강화 정책의 일환으로, 다른 아프리카 국가들도 유사한 협정을 맺고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>미국 정부라는 자력 충분한 상대방이 명확하며(적합 조건 2), 우간다 법조인 협회가 불법적 추방 및 인간 존엄성 침해를 이유로 소송을 제기할 예정으로 집단적 피해(최소 8명)가 발생했습니다(적합 조건 1, 3). 관련 협정 및 추방 기록 등 객관적 증거 확보가 용이합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>최소 8명, 잠재적으로 수십 명 이상</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>우간다, 미국서 추방된 아프리카인 8명 수용</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260404048500099?input=1195m</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>2026-04-04 12:44:54.255551+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>미국 이민세관단속국 (ICE)</t>
+          <t>한겨레</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>멕시코 외교부 소송 지원 계획, 연예계 인사 시설 폐쇄 촉구</t>
+          <t>의혹 제기 및 정치적 비판</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>미국 이민세관단속국(ICE) 구금 시설에서 올해에만 14명이 사망하고, 열악한 환경과 부적절한 의료 돌봄으로 인해 다수의 이민자들이 피해를 겪고 있습니다. 멕시코 외교부는 관련 소송 지원을 위한 법정 의견서 제출을 계획하고 있으며, 마돈나 등 유명 인사들도 시설 폐쇄를 촉구하고 있습니다.</t>
+          <t>기사 제목은 '정원오 출장 의혹'과 관련하여 한겨레를 '성차별이자 여성 도구화하는 혐오 정치'로 비판하는 내용을 담고 있습니다. 그러나 본문 내용은 하도급 업체와 노조가 가세할 경우 기업이 소송 대란에 시달릴 수 있다는 일반적인 지적으로, 제목의 내용과 직접적인 사건 연관성을 찾기 어렵습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>미국 이민세관단속국(ICE) 구금 시설에서 다수의 사망자가 발생하고 열악한 환경이 지적되는 사건으로, 상대방(ICE)의 책임이 명확하고 자력이 충분합니다. 다수의 피해자(사망자 14명, 구금 이민자 6만 8천명)가 발생하여 집단적 피해이며, DHS 자료 및 멕시코 외교부의 소송 지원 계획 등 증거 확보 및 공적 절차 진행 가능성이 높습니다.</t>
+          <t>제공된 기사 내용이 매우 단편적이고 불분명하여 특정 사건으로 분석하기 어렵습니다. 소송 상대방의 책임이 명확하지 않고, 피해 규모나 피해자 수, 증거 유무 등을 전혀 파악할 수 없습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>사망자 14명 (올해), 구금 이민자 6만 8천명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>美ICE 구금시설서 올해 14명 사망…마돈나 등 시설폐쇄 촉구</t>
+          <t>정원오 출장 의혹에 한겨레  성차별이자 여성 도구화하는 혐오 정치</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25416594</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333497</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-01 00:52:35.234994+00:00</t>
+          <t>2026-04-04 12:40:52.829520+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>콜로라도주 정부</t>
+          <t>미합중국</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>미국 연방 대법원 판결 선고</t>
+          <t>피해자 유족의 국가 상대 손해배상 소송 패소 및 종결</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>미국 연방 대법원이 미성년자에게 동성애를 이성애로 전환하려는 상담치료를 금지하는 것이 헌법상 표현의 자유를 침해한다고 판결했다. 콜로라도주의 법률에 대해 상담사가 제기한 소송에서 대법원은 8대1로 원고의 손을 들어주며 주정부가 상담 대화 내용을 제약할 수 없다고 판시했다. 이 판결은 현재 27개 주에서 시행 중인 유사한 전환치료 금지법에 영향을 미칠 것으로 보인다.</t>
+          <t>6.25 전쟁 중 미군에 의해 충북 영동군 노근리에서 수백 명의 피난민이 학살당한 사건이다. 고 정은용 씨의 노력과 AP통신 보도로 진상이 밝혀졌고, 미국 대통령의 유감 표명 및 한국의 특별법 제정으로 이어졌다. 그러나 피해자 유족이 국가를 상대로 제기한 손해배상 소송은 패소로 종결되었다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>해당 사건은 미국 연방 대법원의 헌법 해석 판결로, 특정 주체가 피해를 입어 손해배상을 청구하는 일반적인 소송금융 투자 대상과는 거리가 멉니다. 또한, 이미 대법원 판결이 선고되어 '종결된 사건'에 해당하므로 (부적합 조건) 신규 투자 기회로 보기 어렵습니다. 소송금융이 추구하는 명확한 재정적 회수 가능성이 부족합니다.</t>
+          <t>미군에 의한 집단 학살이라는 명확한 책임 주체와 대규모 피해, 풍부한 증거가 존재하지만, 이미 피해자 유족이 국가를 상대로 제기한 손해배상 소송에서 패소하여 종결된 바 있다. 또한, 미합중국을 상대로 한 소송은 주권면제 및 소멸시효 등 법리적 난관이 매우 커 소송금융 투자 대상으로서의 성공 가능성이 낮다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망 150명 이상, 피해자 228명 이상 (실제 사망 400여 명 추정)</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>美대법  동성애 →이성애 고치려는 상담치료 보장돼야</t>
+          <t>[아! 대한민국-254] 노근리</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>worldkorean.net</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/04/01/2026040190043.html</t>
+          <t>http://www.worldkorean.net/news/articleView.html?idxno=56527</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-01 00:46:43.491538+00:00</t>
+          <t>2026-04-04 00:42:13.222046+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>일본 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>손해배상청구소송 승소 판결 후 일본 정부의 불이행 상태</t>
+          <t>국가보안법 폐지 운동 및 피해자 구제 활동 진행 중, 일부 피해자는 재판 진행 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>일본 정부를 상대로 한 위안부 손해배상청구소송에서 할머니들이 승소했으나, 일본 정부는 5년이 지나도록 배상이나 공식 사과를 하지 않고 있습니다. 고령의 할머니들이 돌아가시는 상황에서, 이재명 대통령에게 면담을 요청하며 문제 해결을 촉구하고 있습니다.</t>
+          <t>국가보안법 피해자들을 위한 목요기도회가 열려 국가보안법의 악용 사례와 폐지 필요성이 강조되었다. 유엔 인권이사회, 국제앰네스티, 국가인권위원회 등 국제 및 국내 기관들이 국가보안법 폐지를 권고해왔으며, 현재 71명 이상의 피해자가 존재한다. 한국교회인권센터 등 시민단체들이 피해자 구제와 법 폐지를 위한 활동을 지속하고 있다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>일본 정부의 책임이 손해배상청구소송 승소 판결로 명확히 인정되었고(상대방 책임 명확), 상대방(일본 정부)은 자력이 충분합니다. 다수의 피해자(위안부 할머니들)가 존재하며(집단적 피해), 이미 승소 판결이 있어 증거가 충분합니다. 현재는 판결 불이행 상태로, 집행 및 추가적인 법적 노력이 필요한 상황입니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 국가보안법의 악용으로 인한 다수의 피해자(71명 이상)가 존재하며, 유엔 인권이사회, 국제앰네스티, 국가인권위원회 등 공적 기관에서 법 폐지를 권고한 바 있어 책임 및 증거가 명확하다. 상대방인 대한민국은 자력이 충분하며, 사건이 종결되지 않고 현재도 피해자들이 고통받고 있어 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>다수 (위안부 피해 할머니들)</t>
+          <t>71명 이상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>너무 오래 기다린 '위안부' 할머니들...이재명 대통령에게 띄우는 '면담...</t>
+          <t>낡은 사슬 끊어내자  국가보안법 피해자들을 위한 기도회</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>pn.or.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.pn.or.kr/news/articleView.html?idxno=33443</t>
+          <t>https://www.nocutnews.co.kr/news/6496595?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260404085402</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-01 00:37:09.192030+00:00</t>
+          <t>2026-04-04 00:27:17.349371+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="3" t="inlineStr">
+      <c r="A28" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>진실화해위원회 유해 발굴 및 신원확인 사업 진행 중</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>제주도와 진실화해위원회가 제주 4·3 행방불명인 유해 발굴 및 신원확인 사업 협력을 강화하기로 했습니다. 양측은 유해 발굴과 신원확인이 유족에게 실질적인 치유로 이어진다는 데 뜻을 같이하고, 국회와 정부에 의견을 내고 피해자 신청 접수 안내 및 홍보, 조사 인력 지원 등에 긴밀히 협력할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>제주 4·3 사건은 국가폭력이 인정된 역사적 사건으로, 상대방(대한민국)의 책임이 명확하고 자력이 충분합니다. 진실화해위원회를 통해 유해 발굴 및 신원확인 등 공적 절차가 진행 중이며, 다수의 희생자 유족이 존재하여 집단적 피해의 성격을 가집니다. 이는 소송금융 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '공적 절차 진행 중'에 모두 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>4·3 희생자 유족 다수</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>제주도-진화위, 4·3 발굴 유해 신원확인 협력 강화</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8526720&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>2026-04-04 00:16:35.841226+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B28" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C29" t="inlineStr"/>
+      <c r="D29" t="inlineStr"/>
+      <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr">
         <is>
-          <t>한국 해외입양 과정에서 입양 서류 조작 등 조직적인 인권 침해 사례가 다수 확인되었습니다. 특히 1976년 덴마크로 입양된 베른씨의 사례는 진실화해위원회를 통해 인권침해 사건으로 결정되었고, 뿌리의집은 베른씨를 대신해 경찰에 형사 고소를 진행 중입니다. 해외입양인들은 이를 '강제실종' 범죄로 규정하며 UN 강제실종방지위원회 제소 가능성까지 언급하고 있습니다.</t>
+          <t>휴먼시사 다큐멘터리 '능소화'는 성매매 관련 보도에서 벗어나 피해자 중심주의 원칙을 강조하며 제작되었다. 시청률보다 인권을 우선시하는 성찰적 제작 윤리를 통해 한 사람의 삶이 다시 피어나는 과정을 조명한다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>한국사회봉사회와 남광보육원의 조직적인 입양 서류 조작 의혹이 제기되어 상대방 책임이 명확합니다. 4000여 건의 해외입양 사례 중 다수가 유사한 인권 침해를 겪었을 가능성이 있으며, 진실화해위원회 조사 결과 인권침해 사건으로 결정되었고 경찰 형사 고소가 진행 중입니다. 개별 피해 금액은 미상이지만, 다수의 피해자가 장기간 정신적 피해를 입었으며 '강제실종'으로 인정될 경우 공소시효가 없어 장기적인 소송 가능성이 높습니다.</t>
+          <t>이 기사는 성매매 피해자 중심주의를 다룬 다큐멘터리 '능소화'의 제작 윤리에 대한 내용으로, 특정 법적 분쟁이나 소송 대상이 되는 사건을 언급하고 있지 않습니다. 따라서 소송금융 투자 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>해외입양인 다수 (최소 수백 명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>[잊힌 아이들]⑦ 불법 해외입양은 '강제실종' 범죄…한국 해결 안 하면...</t>
+          <t>휴먼시사 다큐 '능소화', 한 사람의 삶은 어떻게 다시 피어나는가</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>dandinews.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026033109460875953</t>
+          <t>http://www.dandinews.com/news/articleView.html?idxno=16634</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-04-01 00:24:04.780132+00:00</t>
+          <t>2026-04-03 12:31:09.555821+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr">
         <is>
-          <t>중증장애인 학대 사건의 경우, 장애 특성으로 인한 의사소통 제한 때문에 피해자 진술 확보가 어려워 학대 여부 판단이 지연되거나 명확한 결론에 이르지 못하는 문제가 발생하고 있습니다. 이는 피해자 보호에 큰 제약 요인으로 작용하며, 통계에 잡히지 않는 피해 사례가 많을 것으로 예상됩니다.</t>
+          <t>기사는 과거의 잘못을 인정하고 피해자에게 사과와 배상을 제공하는 과정이 사회적 학습의 의미를 가지며, 침묵과 지연이 또 다른 피해를 낳는다는 일반적인 내용을 담고 있습니다. '성·재생산 권리 교육의 과제'라는 제목 아래, 특정 사건이나 법적 분쟁에 대한 구체적인 정보 없이 원론적인 주장을 펼치고 있습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>기사 내용이 특정 사건에 대한 보도가 아닌, 중증장애인 학대 사건 처리의 일반적인 어려움을 다루고 있어 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않습니다. 상대방 책임의 명확성, 상대방 자력, 집단적 피해 여부, 피해 규모, 증거 확보 가능성 등 핵심 적합 조건을 전혀 파악할 수 없습니다.</t>
+          <t>제공된 기사는 '성·재생산 권리 교육의 과제'에 대한 일반적인 논평으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 따라서 소송 상대방, 구체적인 피해 규모, 진행 단계, 증거 유무 등 소송금융 투자 적합도 판단에 필요한 어떠한 적합 조건도 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>중증장애인은 신고 못 해…통계 벗어난 피해 사례 주목할 때</t>
+          <t>성·재생산 권리 교육의 과제</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>cctoday.co.kr</t>
+          <t>ablenews.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227902</t>
+          <t>https://www.ablenews.co.kr/news/articleView.html?idxno=229907</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-04-01 00:20:23.288928+00:00</t>
+          <t>2026-04-03 12:25:26.242634+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
-      <c r="D31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>데 제르비</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>인권위의 금융위에 대한 권고</t>
+          <t>감독 선임 관련 논란 및 팬들의 반대</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>ESG 공시 대상 기업들이 인권 관련 내용을 공시에 포함하지 않을 경우 손해배상 및 법적 제재 위험이 증가한다는 내용의 기사입니다. 2023년 인권위는 금융위에 ESG 공시 기준에 인권 관련 내용을 포함하도록 권고한 바 있습니다. 이는 특정 사건이 아닌 정책 제언에 해당합니다.</t>
+          <t>토트넘의 신임 감독 데 제르비가 과거 '성폭행 의혹'이 있는 제자를 두둔하고 피해자를 외면했다는 논란에 휩싸였습니다. 이로 인해 토트넘 일부 팬들은 그의 감독 선임을 강력히 반대하고 있으며, 데 제르비 감독은 자신은 항상 보호가 필요한 이들의 편에 서 왔다고 해명했습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피해 사실을 다루는 것이 아닌, ESG 공시 제도 개선에 대한 정책 제언입니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 '성폭행 의혹'과 관련하여 감독의 과거 행동(가해자 두둔)에 대한 '논란'과 '팬들의 반대'를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 명확한 민사상 손해배상 청구 주체, 상대방의 책임, 구체적인 피해 규모, 진행 중인 법적 절차 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>ESG 공시 대상 기업 늘리고, 인권 공시 포함해야</t>
+          <t>‘성폭행 의혹’ 제자 두둔해 논란 일으켰던 데 제르비 토트넘 신임 감...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>junggi.co.kr</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35967</t>
+          <t>https://sports.khan.co.kr/article/202604030728003?pt=nv</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-31 12:59:59.254954+00:00</t>
+          <t>2026-04-03 00:23:48.467689+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A32" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
-      <c r="D32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
-          <t>진실규명 결정 완료 및 특별법 제정 추진 중</t>
+          <t>영화 개봉</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>김예지 의원이 '집단수용시설 인권침해 피해자 지원 특별법 제정안'을 대표 발의했습니다. 기사는 진실규명 결정이 내려진 후에도 피해자들이 정당한 보상과 명예회복에 어려움을 겪고 있음을 지적하며, 1998년 강제수용된 지적장애인 A씨의 사례를 언급했습니다.</t>
+          <t>시민 1만 명의 후원으로 제작된 영화 '내 이름은'이 오는 15일 개봉합니다. 이 영화는 제주 4.3 사건을 잊고 살던 피해자가 기억을 되찾는 과정을 그린 미스터리 드라마로, 정지영 감독이 연출을 맡았습니다. 감독과 배우는 영화를 통해 4.3 사건에 대한 대중의 관심을 높이길 바란다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>집단수용시설 인권침해라는 명확한 책임 주체와 피해 유형이 존재하며, '집단수용시설 인권침해 피해자 지원 특별법 제정안' 발의는 다수의 피해자가 존재하고 공적 진실규명 절차가 진행되었음을 시사합니다. 피해자들은 진실규명 결정 후에도 보상 및 명예회복에 어려움을 겪고 있어 소송금융의 필요성이 높습니다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
+          <t>이 기사는 제주 4.3 사건을 다룬 영화의 개봉 소식을 전하는 것으로, 소송금융 투자를 검토할 만한 새로운 법적 분쟁이나 소송 기회를 제시하지 않습니다. 역사적 사건 자체는 국가 책임 및 집단적 피해 요건을 충족하지만, 기사 내용만으로는 현재 진행 중인 소송금융 투자 대상 사건으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>김예지 의원, '집단수용시설 인권침해 피해자 지원 특별법 제정안' 대표...</t>
+          <t>[잇슈 컬처] 정지영·염혜란 영화 ‘내 이름은’…“시민 1만 명 후원”</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>ablenews.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.ablenews.co.kr/news/articleView.html?idxno=229985</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8525883&amp;ref=A</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-31 12:23:30.760736+00:00</t>
+          <t>2026-04-03 00:21:55.747029+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>이스라엘 정부</t>
+          <t>스페인 정부 및 관련 기관</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>사형법 통과, 국제사회 및 인권단체 비판</t>
+          <t>미 국무부 조사 및 스페인 정부에 우려 전달</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>이스라엘이 '팔레스타인 테러범'에 대한 사형법을 통과시켰으며, 이는 극우 장관들의 주도로 이루어졌습니다. 팔레스타인 측은 보복을 경고했고, 국제사회와 인권단체들은 이를 '차별적 아파르트헤이트'라며 강력히 비판하고 있습니다. 이 법안은 국제적인 우려를 낳고 있습니다.</t>
+          <t>도널드 트럼프 미국 행정부가 스페인에서 논란이 된 25세 여성의 안락사 사건에 대해 조사를 진행하고 스페인 정부에 우려를 전달했습니다. 미국은 카스티요가 국가 보살핌 중 성폭행을 당하고 안락사 시행에 주저함을 보였음에도 무시되었다는 의혹에 대해 깊이 우려하고 있습니다. 스페인은 이를 내정 간섭으로 규정하며 강하게 반발하고 있습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>이 사건은 주권 국가의 입법 행위와 관련된 것으로, 국제 인권법 및 정치적 성격이 강하여 일반적인 소송금융 투자 대상으로는 부적합합니다. 명확하게 특정된 재정적 피해 규모를 파악하기 어렵고(피해 규모가 큼 조건 불충족), 주권 국가를 상대로 한 민사상 손해배상 청구의 법적 경로가 복잡하여 소송금융의 전형적인 투자 기준에 부합하지 않습니다(상대방 책임이 비교적 명확함 조건 불충족).</t>
+          <t>노엘리아 카스티요의 안락사 승인에 대한 법적 절차는 이미 종결되었습니다 (부적합 조건: 이미 종결된 사건). 미국 국무부가 이전의 성폭행 의혹과 안락사 과정에서의 주저함 무시 등에 대해 우려를 표명하고 있으나, 이는 외교적 차원의 문제 제기이며 스페인 법체계 내에서 명확하고 진행 중인 소송금융 투자 대상 사건으로 보기 어렵습니다 (적합 조건 미흡: 상대방 책임 명확성, 공적 절차). 또한, 단일 피해자 사건이며 피해 규모가 구체적으로 명시되지 않았습니다 (적합 조건 미흡: 집단적 피해, 피해 규모).</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>이스라엘, '팔레스타인 테러범' 사형법 통과…국제사회 우려</t>
+          <t>“참견 마라” 트럼프, 타국 안락사 문제까지?…스페인 ‘발끈’</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/world/middleeast-africa/6119266</t>
+          <t>https://biz.heraldcorp.com/article/10708970?ref=naver</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-31 00:39:28.899601+00:00</t>
+          <t>2026-04-02 13:05:16.427786+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A34" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
+          <t>스페인 정부 및 카탈루냐 자치정부</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>미국 국무부의 스페인 안락사 문제 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>25세 스페인 여성 노엘리아 카스티요가 반복된 성폭행 피해와 하반신 마비로 인한 고통 끝에 안락사를 승인받고 시행되었습니다. 미국 국무부는 카스티요가 국가 보호 중 성폭행을 당하고 가해자들에 대한 사법 정의가 없었으며, 안락사 시행 직전 주저했다는 의혹에 깊은 우려를 표하며 스페인 정부에 조사를 지시했습니다. 스페인 정부는 이를 내정 간섭으로 규정하며 강하게 반발하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>이 사건은 안락사, 성폭행 피해, 국가의 보호 및 사법 정의 실패 의혹 등 복잡한 인권 및 윤리적 쟁점을 포함하고 있습니다. 미국 국무부의 조사는 외교적 질의에 해당하며, 소송금융이 투자할 만한 명확한 민사상 손해배상 청구로 이어질 스페인 내 법적 절차가 진행 중인 것으로 보기는 어렵습니다. 안락사 및 관련 법정 다툼은 이미 종결되었으며, 새로운 소송을 제기하여 명확하고 자력 있는 피고를 상대로 상당한 금전적 회수를 기대하기는 매우 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>미, 스페인 여성 안락사 문제 조사 …스페인 '발끈'</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260402165600085?input=1195m</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:55:24.620323+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
           <t>일본 정부</t>
         </is>
       </c>
-      <c r="D34" t="inlineStr">
+      <c r="D35" t="inlineStr"/>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>기록관 건립 논의</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>국립창원대 남해캠퍼스에 일본군 '위안부' 피해자 고 박숙이 할머니의 기록관이 마련된다. 이 기록관은 위안부 문제를 인권, 평화, 역사 정의의 관점에서 재조명하는 것을 목표로 하며, 현재 콘텐츠 방향을 모색 중이다. 고 박숙이 할머니는 2016년 95세로 별세했다.</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>본 기사는 일본군 '위안부' 피해자 고 박숙이 할머니를 기리는 기록관 건립 및 콘텐츠 방향 모색에 관한 것으로, 소송금융 투자 대상이 되는 현재 진행 중이거나 예정된 소송 절차를 언급하고 있지 않습니다. 피해자는 이미 별세하였으며, 기사의 내용은 법적 분쟁 해결보다는 역사적 기록과 교육에 초점을 맞추고 있습니다.</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>국립창원대 남해캠퍼스 '박숙이기록관' 콘텐츠 방향 모색</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>gnnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=634071</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:29:50.574067+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>조선민주주의인민공화국</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>이스라엘 크네세트 법안 통과, 이스라엘 인권단체 위헌심판 청구 준비, 국제기구 외교적 압박 예정</t>
+          <t>유엔 인권이사회 및 총회에서 북한인권결의안 채택, 북한의 반발 및 보복 암시</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>이스라엘 의회가 요르단강 서안에서 테러 혐의로 유죄 판결을 받은 팔레스타인인에게 사형을 선고할 수 있도록 하는 법안을 통과시켰습니다. 이 법안은 팔레스타인인만을 겨냥하고 항소권을 박탈하는 등 인권 침해 논란이 크며, 팔레스타인 자치정부와 이스라엘 인권단체들은 강력히 반발하며 위헌심판 청구 및 국제적 압박을 준비 중입니다.</t>
+          <t>유엔 인권이사회(HRC)가 북한의 조직적 인권침해를 규탄하는 결의안을 24년 연속 채택했으며, 한국 정부도 공동제안국으로 참여했습니다. 북한은 이에 강력히 반발하며 공동제안국들에 대한 '계산'을 언급하며 보복을 암시했습니다. 2014년 유엔 북한인권조사위원회(COI)는 북한 정부가 반인도적 범죄를 저질렀다고 결론 내린 바 있습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>이스라엘 정부의 법안 통과로 상대방 책임이 명확하고(적합 조건 1), 국가로서 자력이 충분하며(적합 조건 2), 서안 팔레스타인인 다수에게 집단적 피해를 야기할 수 있고(적합 조건 3), 사형 및 항소권 박탈 등 심각한 인권 침해로 피해 규모가 크며(적합 조건 4), 법안 자체로 증거가 명확하고(적합 조건 5), 위헌심판 청구 등 공적 절차가 진행 중인(적합 조건 6) 등 다수의 적합 조건을 충족합니다. 그러나 이 사건은 직접적인 금전적 손해배상 청구보다는 법안의 위헌성 다툼 및 인권 침해에 대한 법적/외교적 대응이 주를 이루므로, 소송금융 투자자가 회수할 수 있는 직접적인 금전적 이익이 불분명하다는 점에서 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>유엔 북한인권조사위원회(COI) 보고서 등 객관적 증거가 존재하고, 유엔 인권이사회 및 총회에서 북한인권결의안이 채택되는 등 공적 절차가 진행 중이며, 집단적이고 심각한 인권 침해 피해가 명확합니다. (적합 조건 1, 3, 4, 5, 6 해당) 그러나 소송 상대방이 북한 정권으로, 배상 판결을 받더라도 실제 집행 및 회수가 극히 어렵다는 점에서 소송금융 투자 대상으로 부적합합니다. (적합 조건 2 불충족)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>서안 팔레스타인인 다수</t>
+          <t>매우 많음 (북한 주민 전체)</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>이스라엘, '서안 팔레스타인 테러범에 교수형' 법제화 논란(종합)</t>
+          <t>‘미국’ 말 못하고, 李정부 향했나? 北 “조작 인권결의 채택 가담국 ...</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260331004651079?input=1195m</t>
+          <t>https://www.dt.co.kr/article/12055477?ref=naver</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-31 00:19:36.696149+00:00</t>
+          <t>2026-04-02 12:28:21.418065+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr"/>
-      <c r="E37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr">
         <is>
-          <t>장애인권리보장법이 국회 법제사법위원회를 통과하며 제정 단계에 근접했습니다. 그러나 장애인권단체들은 권리침해 조사 및 소송 지원을 위한 '장애인권리옹호센터' 등 핵심 조항이 제외된 것에 대해 아쉬움을 표했습니다. 이는 법안의 입법 과정에 대한 소식으로, 특정 소송 사건에 대한 내용은 아닙니다.</t>
+          <t>해당 기사는 4.3 사건의 아픔을 담은 영화/드라마 '내 이름은'에 대한 내용을 다룹니다. 배우 염혜란이 출연하며, 4.3 사건 피해자들의 증언집을 참고하여 인물을 구체화했다고 언급됩니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 법안의 입법 과정에 대한 내용입니다. 소송금융 투자의 적합 조건인 '상대방 책임 명확', '피해 규모', '증거 확보' 등 어떠한 조건에도 해당하지 않으며, 소송 대상이 될 만한 구체적인 분쟁이 존재하지 않습니다.</t>
+          <t>해당 기사는 4.3 사건을 다룬 영화/드라마에 대한 내용으로, 현재 진행 중이거나 잠재적인 법적 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>[속보] 장애인권리보장법, 법제사법위원회 전체회의 통과…제정 코앞</t>
+          <t>4.3사건 아픔 담은 ‘내 이름은’, 제주로 돌아온 母 염혜란 (종합)[쿠키...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>beminor.com</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.beminor.com/news/articleView.html?idxno=29624</t>
+          <t>https://www.kukinews.com/article/view/kuk202604020203</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-30 13:17:52.186883+00:00</t>
+          <t>2026-04-02 12:20:51.661640+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
-      <c r="A38" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A38" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>일본 정부</t>
-[...2 lines deleted...]
-      <c r="D38" t="inlineStr"/>
+          <t>미국 이민세관단속국 (ICE)</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>고인 추모 행사</t>
+          <t>멕시코 외교부 소송 지원 계획, 연예계 인사 시설 폐쇄 촉구</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>수원특례시의회가 일본군 '위안부' 피해자 故 안점순 할머니의 8주기 추모제에 참석하여 고인의 뜻을 기리고 여성 인권과 평화의 가치를 되새겼습니다. 이재식 의장은 추모사를 통해 고인의 용기 있는 삶을 기리며 역사적 진실을 바로 세우고 평화로운 사회를 만들어가는 데 시의회가 함께하겠다고 밝혔습니다.</t>
+          <t>미국 이민세관단속국(ICE) 구금 시설에서 올해에만 14명이 사망하고, 열악한 환경과 부적절한 의료 돌봄으로 인해 다수의 이민자들이 피해를 겪고 있습니다. 멕시코 외교부는 관련 소송 지원을 위한 법정 의견서 제출을 계획하고 있으며, 마돈나 등 유명 인사들도 시설 폐쇄를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>기사는 일본군 '위안부' 피해자 故 안점순 할머니의 추모제에 대한 것으로, 특정 소송의 진행이나 새로운 소송 제기 가능성을 언급하지 않습니다. 고인이 이미 사망하여 개별 소송의 원고가 될 수 없으며, 기사 내용만으로는 소송금융 투자 대상이 될 만한 새로운 법적 분쟁이나 집단소송의 구체적인 계획을 파악하기 어렵습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+          <t>미국 이민세관단속국(ICE) 구금 시설에서 다수의 사망자가 발생하고 열악한 환경이 지적되는 사건으로, 상대방(ICE)의 책임이 명확하고 자력이 충분합니다. 다수의 피해자(사망자 14명, 구금 이민자 6만 8천명)가 발생하여 집단적 피해이며, DHS 자료 및 멕시코 외교부의 소송 지원 계획 등 증거 확보 및 공적 절차 진행 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망자 14명 (올해), 구금 이민자 6만 8천명</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>이재식 수원특례시의회 의장  故 안점순 할머니는 평생의 고통 속에서도...</t>
+          <t>美ICE 구금시설서 올해 14명 사망…마돈나 등 시설폐쇄 촉구</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>cnbnews.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.cnbnews.com/news/article.html?no=786675</t>
+          <t>https://www.joongang.co.kr/article/25416594</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-30 12:36:55.187243+00:00</t>
+          <t>2026-04-01 00:52:35.234994+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
+          <t>콜로라도주 정부</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>미국 연방 대법원 판결 선고</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>미국 연방 대법원이 미성년자에게 동성애를 이성애로 전환하려는 상담치료를 금지하는 것이 헌법상 표현의 자유를 침해한다고 판결했다. 콜로라도주의 법률에 대해 상담사가 제기한 소송에서 대법원은 8대1로 원고의 손을 들어주며 주정부가 상담 대화 내용을 제약할 수 없다고 판시했다. 이 판결은 현재 27개 주에서 시행 중인 유사한 전환치료 금지법에 영향을 미칠 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>해당 사건은 미국 연방 대법원의 헌법 해석 판결로, 특정 주체가 피해를 입어 손해배상을 청구하는 일반적인 소송금융 투자 대상과는 거리가 멉니다. 또한, 이미 대법원 판결이 선고되어 '종결된 사건'에 해당하므로 (부적합 조건) 신규 투자 기회로 보기 어렵습니다. 소송금융이 추구하는 명확한 재정적 회수 가능성이 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>美대법  동성애 →이성애 고치려는 상담치료 보장돼야</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>news.tvchosun.com</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/04/01/2026040190043.html</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:46:43.491538+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
           <t>일본 정부</t>
         </is>
       </c>
-      <c r="D39" t="inlineStr">
-[...56 lines deleted...]
-      <c r="A40" s="3" t="inlineStr">
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>손해배상청구소송 승소 판결 후 일본 정부의 불이행 상태</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>일본 정부를 상대로 한 위안부 손해배상청구소송에서 할머니들이 승소했으나, 일본 정부는 5년이 지나도록 배상이나 공식 사과를 하지 않고 있습니다. 고령의 할머니들이 돌아가시는 상황에서, 이재명 대통령에게 면담을 요청하며 문제 해결을 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>일본 정부의 책임이 손해배상청구소송 승소 판결로 명확히 인정되었고(상대방 책임 명확), 상대방(일본 정부)은 자력이 충분합니다. 다수의 피해자(위안부 할머니들)가 존재하며(집단적 피해), 이미 승소 판결이 있어 증거가 충분합니다. 현재는 판결 불이행 상태로, 집행 및 추가적인 법적 노력이 필요한 상황입니다.</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>다수 (위안부 피해 할머니들)</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>너무 오래 기다린 '위안부' 할머니들...이재명 대통령에게 띄우는 '면담...</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>pn.or.kr</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>https://www.pn.or.kr/news/articleView.html?idxno=33443</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:37:09.192030+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B40" t="inlineStr">
-[...58 lines deleted...]
-      <c r="A41" s="2" t="inlineStr">
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>인도 정부</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>인권 단체의 정부 조치 촉구</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>인도 내 반기독교 적대 행위가 지난해 747건 발생하며 증가 추세. EFIRLC 등 인권 단체는 인도 정부와 주 정부에 종교 자유 보호, 폭력 가해자 처벌, 반개종법 오용 방지 등을 촉구하고 있음. 이는 집단적 인권 침해 사례로, 정부의 적극적인 개입이 요구되는 상황.</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>인도 내 반기독교 적대 행위는 집단적 피해(747건)와 증거 확보 가능성(EFIRLC 기록)이 높지만, 소송 상대방이 특정되지 않고, 정부의 보호 의무 위반에 대한 손해배상 소송의 법적 근거 및 집행 가능성이 불명확하여 소송금융 투자 대상으로 적합성이 낮음.</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>747명 이상</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>인도 내 반기독교 적대 행위 증가… 지난해 747건 기록</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>goodnews1.com</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>https://www.goodnews1.com/news/articleView.html?idxno=458245</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:25:52.675172+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B41" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D41" t="inlineStr">
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>한국사회봉사회, 남광보육원</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
-          <t>역사적 사건에 대한 문학적 재조명</t>
+          <t>진실화해위원회 조사 완료, 경찰 형사 고소 진행 중, UN 강제실종방지위원회 제소 가능성</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>한강 작가의 소설 '작별하지 않는다'가 전미도서비평가협회상을 수상하며 제주 4·3 사건에 대한 국제적 관심을 다시 불러일으켰습니다. 이 소설은 국가 폭력으로 인한 비극적인 역사를 다루며, 문학적 성과를 통해 4·3 사건의 기억과 윤리적 의미를 되새기고 있습니다. 수상 소식으로 소설 판매량이 급증했습니다.</t>
+          <t>한국 해외입양 과정에서 입양 서류 조작 등 조직적인 인권 침해 사례가 다수 확인되었습니다. 특히 1976년 덴마크로 입양된 베른씨의 사례는 진실화해위원회를 통해 인권침해 사건으로 결정되었고, 뿌리의집은 베른씨를 대신해 경찰에 형사 고소를 진행 중입니다. 해외입양인들은 이를 '강제실종' 범죄로 규정하며 UN 강제실종방지위원회 제소 가능성까지 언급하고 있습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>이 기사는 한강 작가의 소설 '작별하지 않는다'가 전미도서비평가협회상을 수상하며 제주 4·3 사건을 재조명하는 내용으로, 소송금융 투자 대상이 될 만한 새로운 법적 분쟁이나 진행 중인 소송을 다루고 있지 않습니다. 역사적 사건의 책임 주체와 피해 규모는 명확하나, 현재 소송금융 투자가 필요한 '신규성' 있는 법적 절차가 부재합니다.</t>
+          <t>한국사회봉사회와 남광보육원의 조직적인 입양 서류 조작 의혹이 제기되어 상대방 책임이 명확합니다. 4000여 건의 해외입양 사례 중 다수가 유사한 인권 침해를 겪었을 가능성이 있으며, 진실화해위원회 조사 결과 인권침해 사건으로 결정되었고 경찰 형사 고소가 진행 중입니다. 개별 피해 금액은 미상이지만, 다수의 피해자가 장기간 정신적 피해를 입었으며 '강제실종'으로 인정될 경우 공소시효가 없어 장기적인 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>최소 3만명 사망</t>
+          <t>해외입양인 다수 (최소 수백 명)</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>한강의 ‘눈부신 우울함’… 4·3 상흔을 어루만지다</t>
+          <t>[잊힌 아이들]⑦ 불법 해외입양은 '강제실종' 범죄…한국 해결 안 하면...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/life/publication-literature/2026/03/30/20260330017001?wlog_tag3=naver</t>
+          <t>https://view.asiae.co.kr/article/2026033109460875953</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-30 00:21:20.677745+00:00</t>
+          <t>2026-04-01 00:24:04.780132+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr"/>
-      <c r="E43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E43" t="inlineStr"/>
       <c r="F43" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 할머니 한 분이 별세하여 정부에 등록된 생존 피해자가 5명으로 줄었습니다. 성평등가족부는 고인의 장례 지원과 남은 피해자들의 명예 및 존엄 회복을 위해 노력하겠다고 밝혔습니다. 이 기사는 생존 피해자들의 시간이 얼마 남지 않았음을 보여줍니다.</t>
+          <t>중증장애인 학대 사건의 경우, 장애 특성으로 인한 의사소통 제한 때문에 피해자 진술 확보가 어려워 학대 여부 판단이 지연되거나 명확한 결론에 이르지 못하는 문제가 발생하고 있습니다. 이는 피해자 보호에 큰 제약 요인으로 작용하며, 통계에 잡히지 않는 피해 사례가 많을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>이 기사는 일본군 위안부 피해자 할머니의 별세 소식을 전하며 생존자 수 감소에 초점을 맞추고 있습니다. 상대방 책임의 명확성, 상대방 자력, 집단적 피해 등 일부 적합 조건은 충족되나, 이는 이미 수십 년간 진행되어 온 역사적 사실에 기반한 것으로 새로운 소송금융 투자 기회를 제공하지 않습니다. 기존 법적 시도들은 주권 면제 등 난관에 부딪혔으며, 이 기사는 새로운 소송 제기 가능성이나 진행 상황을 제시하지 않아 소송금융 투자 대상으로서의 신규성이 매우 낮습니다.</t>
+          <t>기사 내용이 특정 사건에 대한 보도가 아닌, 중증장애인 학대 사건 처리의 일반적인 어려움을 다루고 있어 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않습니다. 상대방 책임의 명확성, 상대방 자력, 집단적 피해 여부, 피해 규모, 증거 확보 가능성 등 핵심 적합 조건을 전혀 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>등록 피해자 240명 중 5명 생존</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>위안부 피해 할머니 별세… 생존 5명뿐</t>
+          <t>중증장애인은 신고 못 해…통계 벗어난 피해 사례 주목할 때</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774770736&amp;code=11131100&amp;cp=nv</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227902</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-30 00:19:56.628765+00:00</t>
+          <t>2026-04-01 00:20:23.288928+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="2" t="inlineStr">
+      <c r="A44" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr"/>
+      <c r="D44" t="inlineStr"/>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>인권위의 금융위에 대한 권고</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>ESG 공시 대상 기업들이 인권 관련 내용을 공시에 포함하지 않을 경우 손해배상 및 법적 제재 위험이 증가한다는 내용의 기사입니다. 2023년 인권위는 금융위에 ESG 공시 기준에 인권 관련 내용을 포함하도록 권고한 바 있습니다. 이는 특정 사건이 아닌 정책 제언에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 사건이나 피해 사실을 다루는 것이 아닌, ESG 공시 제도 개선에 대한 정책 제언입니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>ESG 공시 대상 기업 늘리고, 인권 공시 포함해야</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>junggi.co.kr</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35967</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:59:59.254954+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B44" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D44" t="inlineStr">
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr"/>
+      <c r="D45" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
-[...63 lines deleted...]
-      <c r="E45" t="inlineStr"/>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>진실규명 결정 완료 및 특별법 제정 추진 중</t>
+        </is>
+      </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>일본 작가 마쓰다 도키코의 대표작 '땅밑의 사람들' 미발표 종장이 70년 만에 발견되어 작품 해석의 새로운 방향을 제시했다. 이 종장은 하나오카 사건 이후 희생자 추모와 전후 성찰을 다루며, 전쟁 책임과 징용 문제의 민감성으로 인해 공개되지 못했을 가능성이 제기된다. 이번 발굴은 징용 피해에 대한 문학적 기록을 보완하고 기억을 되새기는 계기가 될 것으로 평가된다.</t>
+          <t>김예지 의원이 '집단수용시설 인권침해 피해자 지원 특별법 제정안'을 대표 발의했습니다. 기사는 진실규명 결정이 내려진 후에도 피해자들이 정당한 보상과 명예회복에 어려움을 겪고 있음을 지적하며, 1998년 강제수용된 지적장애인 A씨의 사례를 언급했습니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>이 기사는 문학 작품의 미발표 종장 발견과 그 학술적 의미를 다루고 있으며, 새로운 소송금융 투자 기회를 제공하는 법적 분쟁이나 구체적인 손해배상 청구 사건을 제시하지 않습니다. 비록 강제징용과 같은 심각한 역사적 사건을 배경으로 하지만, 이번 발견이 새로운 소송의 원인이 되거나 기존 사건에 대한 새로운 법적 절차를 촉발하는 것으로 보이지 않습니다. 기사에서 '관련 소송과도 맞물려'라는 언급은 이미 관련 법적 절차가 진행되었거나 종결되었을 가능성을 시사합니다.</t>
+          <t>집단수용시설 인권침해라는 명확한 책임 주체와 피해 유형이 존재하며, '집단수용시설 인권침해 피해자 지원 특별법 제정안' 발의는 다수의 피해자가 존재하고 공적 진실규명 절차가 진행되었음을 시사합니다. 피해자들은 진실규명 결정 후에도 보상 및 명예회복에 어려움을 겪고 있어 소송금융의 필요성이 높습니다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>“70년 묻혀 있던 마지막 장…전후 성찰 드러내”</t>
+          <t>김예지 의원, '집단수용시설 인권침해 피해자 지원 특별법 제정안' 대표...</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>kjdaily.com</t>
+          <t>ablenews.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>http://www.kjdaily.com/article.php?aid=1774780662675786062</t>
+          <t>https://www.ablenews.co.kr/news/articleView.html?idxno=229985</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-29 12:56:36.643710+00:00</t>
+          <t>2026-03-31 12:23:30.760736+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>일본 정부</t>
-[...2 lines deleted...]
-      <c r="D46" t="inlineStr"/>
+          <t>이스라엘 정부</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>일본 정부의 공식적인 사죄와 배상 요구가 지속되고 있으나, 법적 해결 절차는 불분명함</t>
+          <t>사형법 통과, 국제사회 및 인권단체 비판</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 할머니 한 분이 별세하여 생존자가 5명으로 줄었습니다. 정부와 대통령은 고인의 명예와 존엄 회복을 위해 노력하겠다고 밝혔으며, 일본 정부의 공식적인 사죄와 배상이 시급하다고 강조했습니다. 현재 정부에 등록된 피해자는 총 240명 중 235명이 사망했습니다.</t>
+          <t>이스라엘이 '팔레스타인 테러범'에 대한 사형법을 통과시켰으며, 이는 극우 장관들의 주도로 이루어졌습니다. 팔레스타인 측은 보복을 경고했고, 국제사회와 인권단체들은 이를 '차별적 아파르트헤이트'라며 강력히 비판하고 있습니다. 이 법안은 국제적인 우려를 낳고 있습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해는 상대방 책임이 명확하고(일본 정부), 상대방 자력이 충분하며, 집단적 피해(240명 등록)와 막대한 피해 규모, 그리고 역사적 증거가 확보되어 적합 조건 다수를 충족합니다. 그러나 일본 정부를 상대로 한 소송은 국가면제론 등 법리적 난이도가 매우 높고, 승소하더라도 일본 정부가 한국 법원 판결을 인정하지 않아 집행 가능성이 사실상 없어 소송금융 투자 회수가 불가능합니다. 따라서 투자 부적합합니다.</t>
+          <t>이 사건은 주권 국가의 입법 행위와 관련된 것으로, 국제 인권법 및 정치적 성격이 강하여 일반적인 소송금융 투자 대상으로는 부적합합니다. 명확하게 특정된 재정적 피해 규모를 파악하기 어렵고(피해 규모가 큼 조건 불충족), 주권 국가를 상대로 한 민사상 손해배상 청구의 법적 경로가 복잡하여 소송금융의 전형적인 투자 기준에 부합하지 않습니다(상대방 책임이 비교적 명확함 조건 불충족).</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>정부 등록 240명, 현재 생존 5명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 할머니 또 1명 별세</t>
+          <t>이스라엘, '팔레스타인 테러범' 사형법 통과…국제사회 우려</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>hidomin.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>http://www.hidomin.com/news/articleView.html?idxno=614402</t>
+          <t>https://www.news1.kr/world/middleeast-africa/6119266</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-29 12:33:20.250997+00:00</t>
+          <t>2026-03-31 00:39:28.899601+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>일본 정부</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>한국 정부 차원의 명예 및 존엄 회복 노력 지속</t>
+          <t>일본군 '위안부' 피해자 인권 회복 및 역사 정의를 위한 추모 및 계승 활동 지속</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 A씨의 별세 소식에 이재명 대통령이 고인의 숭고한 뜻을 기리며 피해자들의 명예와 존엄 회복을 위해 모든 노력을 다하겠다고 추모했다. 이 사건은 역사적 책임이 명확한 일본 정부를 상대로 한 집단적 인권 침해 사건으로, 지속적인 해결 노력이 필요한 상황이다.</t>
+          <t>일본군 '위안부' 피해자 고 안점순 할머니의 8주기 추모제가 수원특례시의회 주관으로 열렸다. 이 행사는 할머니의 삶과 정신을 기리고 인권 회복 및 역사 정의를 위한 뜻을 계승하기 위해 마련되었다. '위안부' 문제는 여전히 해결되지 않은 역사적 과제로 남아있다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>상대방(일본 정부)의 책임이 역사적으로 명확하며(적합 조건 1), 자력이 충분함(적합 조건 2). 다수의 피해자가 존재하고(적합 조건 3), 피해 규모가 매우 큼(적합 조건 4). 역사적 증거가 풍부하며(적합 조건 5), 한국 정부 차원에서도 명예 회복을 위한 노력이 지속되고 있음(적합 조건 6).</t>
+          <t>일본군 '위안부' 피해자 사건은 일본 정부의 책임이 역사적으로 명확하고(적합 조건 1), 상대방(일본 정부)의 자력이 충분하며(적합 조건 2), 다수의 피해자가 존재하여 집단적 피해 규모가 큽니다(적합 조건 3, 4). 또한, 역사적 증거가 충분히 확보되어 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>위안부 피해자 별세에  명예·존엄 회복 위해 모든 것 할 것</t>
+          <t>수원특례시의회, '고 용담 안점순 8주기 추모제' 참석</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291843?influxDiv=NAVER</t>
+          <t>http://www.metroseoul.co.kr/article/20260330500682</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-29 12:32:58.094595+00:00</t>
+          <t>2026-03-31 00:27:47.850737+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A48" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>일본 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>피해자 별세</t>
+          <t>진실·화해를위한과거사정리위원회 진실규명 신청</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>김동연 경기도지사가 일본군 '위안부' 피해자 A씨의 별세에 애도를 표하며, 할머니의 용기와 뜻을 영원히 기억하고 평화와 인권의 가치를 이어가겠다고 다짐했습니다. 경기도에는 이제 한 분의 위안부 피해자만 생존해 있으며, 남겨진 숙제를 풀어내겠다고 밝혔습니다.</t>
+          <t>1960~70년대 이승만 정부 이래 권위주의 정권의 '순혈주의' 표방 정책으로 '혼혈' 아동들이 조직적으로 해외에 강제 입양되었으며, 입양 과정에서 시설 내 신체적·정신적 학대도 발생했습니다. 미키 대표를 포함한 혼혈 해외입양인 5명이 진실·화해를위한과거사정리위원회에 진실규명을 신청하며 국가폭력의 진실을 밝히고 상처를 보듬고자 합니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>이 기사는 일본군 '위안부' 피해자 할머니의 별세와 추모에 초점을 맞추고 있으며, 새로운 소송금융 투자 기회를 제시하지 않습니다. 비록 상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능 등 일부 적합 조건이 충족되지만, 이미 많은 법적 다툼이 있었고 남은 과제는 외교적, 정치적 성격이 강해 소송금융의 투자 대상으로서의 신규성 및 사업성이 낮습니다.</t>
+          <t>대한민국 정부의 조직적인 '혼혈' 아동 해외입양 정책과 민간 입양기관의 학대 책임이 명확하며, 상대방(대한민국)의 자력이 충분합니다. 다수의 혼혈 해외입양인들이 집단적 피해를 입었으며, 진실·화해를위한과거사정리위원회에 진실규명 신청이 접수되어 공적 절차가 진행 중입니다. 입양인들의 공통된 증언과 위원회 조사를 통해 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 피해자 다수</t>
+          <t>수십만 명 이상 (추정)</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>김동연, “위안부 피해자 할머니의 용기와 뜻 영원히 기억할 것”</t>
+          <t>“아픈 역사 반복돼선 안 돼”…진실규명 신청한 ‘혼혈’ 입양인 미키</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/publicnews/local_govern/today_local/2026/03/29/20260329500109?wlog_tag3=naver</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1251829.html</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-29 12:31:45.545924+00:00</t>
+          <t>2026-03-31 00:21:08.842627+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A49" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>일본 정부</t>
-[...2 lines deleted...]
-      <c r="D49" t="inlineStr"/>
+          <t>이스라엘 정부</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>정부의 피해자 지원 및 명예 회복 노력 지속</t>
+          <t>이스라엘 크네세트 법안 통과, 이스라엘 인권단체 위헌심판 청구 준비, 국제기구 외교적 압박 예정</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 1명이 별세하여 생존자가 5명으로 줄었습니다. 이재명 대통령과 성평등부 장관은 고인에 대한 애도를 표하며 피해자들의 명예와 존엄 회복을 위한 지속적인 노력을 약속했습니다. 이 기사는 위안부 피해자 현황과 정부의 대응 의지를 담고 있습니다.</t>
+          <t>이스라엘 의회가 요르단강 서안에서 테러 혐의로 유죄 판결을 받은 팔레스타인인에게 사형을 선고할 수 있도록 하는 법안을 통과시켰습니다. 이 법안은 팔레스타인인만을 겨냥하고 항소권을 박탈하는 등 인권 침해 논란이 크며, 팔레스타인 자치정부와 이스라엘 인권단체들은 강력히 반발하며 위헌심판 청구 및 국제적 압박을 준비 중입니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>일본군 위안부 문제는 상대방 책임 명확(적합 조건 1), 상대방 자력 충분(적합 조건 2), 집단적 피해(적합 조건 3), 피해 규모 큼(적합 조건 4), 증거 확보 가능(적합 조건 5) 등 적합 조건은 다수 충족합니다. 그러나 본 기사는 피해자 별세 소식과 정부의 지원 의지를 담은 것으로, 새로운 소송금융 투자 기회를 제시하는 사건 발생이나 법적 절차 개시를 알리는 내용이 아닙니다. 이미 많은 법적, 외교적 노력이 진행되어 왔으며, 이 기사만으로는 신규 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>이스라엘 정부의 법안 통과로 상대방 책임이 명확하고(적합 조건 1), 국가로서 자력이 충분하며(적합 조건 2), 서안 팔레스타인인 다수에게 집단적 피해를 야기할 수 있고(적합 조건 3), 사형 및 항소권 박탈 등 심각한 인권 침해로 피해 규모가 크며(적합 조건 4), 법안 자체로 증거가 명확하고(적합 조건 5), 위헌심판 청구 등 공적 절차가 진행 중인(적합 조건 6) 등 다수의 적합 조건을 충족합니다. 그러나 이 사건은 직접적인 금전적 손해배상 청구보다는 법안의 위헌성 다툼 및 인권 침해에 대한 법적/외교적 대응이 주를 이루므로, 소송금융 투자자가 회수할 수 있는 직접적인 금전적 이익이 불분명하다는 점에서 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>총 240명 중 5명 생존</t>
+          <t>서안 팔레스타인인 다수</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>위안부 피해자 또 하늘로… 생존자 5명뿐</t>
+          <t>이스라엘, '서안 팔레스타인 테러범에 교수형' 법제화 논란(종합)</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260329508738?OutUrl=naver</t>
+          <t>https://www.yna.co.kr/view/AKR20260331004651079?input=1195m</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-29 12:31:14.820789+00:00</t>
+          <t>2026-03-31 00:19:36.696149+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
-          <t>피해자 별세 소식</t>
+          <t>장애인권리보장법 법제사법위원회 통과</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>김동연 더불어민주당 경기도지사 예비후보가 일본군 '위안부' 피해자 A씨의 별세에 애도를 표했다는 내용의 기사입니다. 기사는 피해자의 사망 소식을 전하며, 위안부 문제의 역사적 중요성을 다시 한번 상기시키고 있습니다.</t>
+          <t>장애인권리보장법이 국회 법제사법위원회를 통과하며 제정 단계에 근접했습니다. 그러나 장애인권단체들은 권리침해 조사 및 소송 지원을 위한 '장애인권리옹호센터' 등 핵심 조항이 제외된 것에 대해 아쉬움을 표했습니다. 이는 법안의 입법 과정에 대한 소식으로, 특정 소송 사건에 대한 내용은 아닙니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>이 기사는 일본군 '위안부' 피해자의 별세 소식을 다루며, 이는 역사적이고 지속적인 인권 문제입니다. 비록 광범위한 '위안부' 문제 자체는 명확한 책임 주체(일본 정부)와 집단적 피해를 포함하지만, 이 특정 기사는 소송금융 투자를 위한 새로운 사건 발생이나 활발히 진행 중인 소송 기회를 제시하지 않습니다. 피해자의 별세에 초점을 맞추고 있어 새로운 법적 청구를 발굴하기 어렵습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 법안의 입법 과정에 대한 내용입니다. 소송금융 투자의 적합 조건인 '상대방 책임 명확', '피해 규모', '증거 확보' 등 어떠한 조건에도 해당하지 않으며, 소송 대상이 될 만한 구체적인 분쟁이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>김동연, 위안부 피해자 별세에  마지막 인사 드리고 오는 길, 용기와 뜻...</t>
+          <t>[속보] 장애인권리보장법, 법제사법위원회 전체회의 통과…제정 코앞</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>econonews.co.kr</t>
+          <t>beminor.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>http://www.econonews.co.kr/news/articleView.html?idxno=433296</t>
+          <t>https://www.beminor.com/news/articleView.html?idxno=29624</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-29 12:27:10.666726+00:00</t>
+          <t>2026-03-30 13:17:52.186883+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A51" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>일본 정부</t>
         </is>
       </c>
-      <c r="D51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
-          <t>정부 차원의 명예 및 존엄 회복 노력 지속</t>
+          <t>고인 추모 행사</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>이재명 대통령은 위안부 피해자 할머니의 별세에 애도를 표하며, 고인의 숭고한 뜻을 기리고 정부가 피해자들의 명예와 존엄 회복을 위해 모든 노력을 다할 것을 강조했습니다. 이는 인간의 존엄이 유린된 역사적 비극을 잊지 않고 인권과 평화의 가치를 세워나가겠다는 의지를 표명한 것입니다.</t>
+          <t>수원특례시의회가 일본군 '위안부' 피해자 故 안점순 할머니의 8주기 추모제에 참석하여 고인의 뜻을 기리고 여성 인권과 평화의 가치를 되새겼습니다. 이재식 의장은 추모사를 통해 고인의 용기 있는 삶을 기리며 역사적 진실을 바로 세우고 평화로운 사회를 만들어가는 데 시의회가 함께하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>일본 정부의 책임이 명확하고 자력이 충분하며, 집단적이고 심각한 인권 침해 피해가 발생했습니다. 고인의 증언 등 증거가 존재하며, 정부 차원의 명예 및 존엄 회복 노력이 지속되고 있어 사건이 완전히 종결되지 않았습니다. (적합 조건 1, 2, 3, 4, 5, 부적합 조건 0)</t>
+          <t>기사는 일본군 '위안부' 피해자 故 안점순 할머니의 추모제에 대한 것으로, 특정 소송의 진행이나 새로운 소송 제기 가능성을 언급하지 않습니다. 고인이 이미 사망하여 개별 소송의 원고가 될 수 없으며, 기사 내용만으로는 소송금융 투자 대상이 될 만한 새로운 법적 분쟁이나 집단소송의 구체적인 계획을 파악하기 어렵습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>李대통령, 위안부 피해자 별세  비통한 마음</t>
+          <t>이재식 수원특례시의회 의장  故 안점순 할머니는 평생의 고통 속에서도...</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>viewsnnews.com</t>
+          <t>cnbnews.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.viewsnnews.com/article?q=234677</t>
+          <t>https://www.cnbnews.com/news/article.html?no=786675</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-29 12:24:36.421117+00:00</t>
+          <t>2026-03-30 12:36:55.187243+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>일본 정부</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>고인 추모 및 평화·인권 가치 계승 의지 표명</t>
+          <t>고인 별세 후 8주기 추모제 진행</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>김동연 경기도지사가 일본군 '위안부' 피해자 고인을 추모하며 평화와 인권의 가치를 이어가겠다는 뜻을 밝혔다. 경기도에는 이제 한 분의 할머니만 생존해 있으며, 김 지사는 명예와 존엄을 지키는 일에 끝까지 책임을 다하겠다고 강조했다.</t>
+          <t>일본군 '위안부' 피해자 고 안점순 할머니의 8주기 추모제가 수원시의회 주관으로 열렸다. 할머니는 14세에 위안부로 끌려가 고초를 겪었으며, 이후 평화운동가로 활동하다 2018년 별세했다. 수원시의회는 추모제를 통해 역사적 진실과 인권의 소중함을 기억하는 의정활동을 강화할 방침이다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>이 기사는 일본군 '위안부' 피해자 추모 및 경기도지사의 평화·인권 가치 계승 의지를 다루는 내용으로, 소송금융 투자 대상이 될 만한 구체적인 신규 소송이나 법적 절차의 진행을 언급하고 있지 않습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+          <t>기사는 고 안점순 할머니의 8주기 추모제로, 할머니는 2018년에 별세하여 해당 개인의 소송은 이미 종결된 상태이다. 소송금융은 현재 진행 중이거나 임박한 소송을 대상으로 하므로, 이 사건은 신규 투자 대상으로 부적합하다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>김동연  위안부 피해자 뜻 잇겠다 …마지막 길 추모</t>
+          <t>수원시의회, 별이 됐지만 빛으로 남은 안점순 할머니 추모</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>jeonmae.co.kr</t>
+          <t>nspna.com</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1243065</t>
+          <t>https://www.nspna.com/news/?mode=view&amp;newsid=808131</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-29 12:22:02.817006+00:00</t>
+          <t>2026-03-30 12:31:00.114393+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C53" t="inlineStr"/>
+      <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
-          <t>피해자 별세, 정부의 명예 회복 노력 약속</t>
+          <t>반사회적 종교단체 규제를 위한 특별법 제정 논의 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>이재명 대통령이 일본군 위안부 피해자 별세에 애도를 표하며 피해자들의 명예와 존엄 회복을 위한 정부의 노력을 약속했습니다. 현재 정부에 등록된 일본군 위안부 피해자 240명 중 생존자는 단 5명만이 남았습니다. 이 기사는 새로운 법적 절차의 시작이 아닌, 역사적 비극에 대한 추모와 정부의 지속적인 관심 표명에 중점을 두고 있습니다.</t>
+          <t>한국교회법학회 학술 세미나에서 반사회적 종교단체 제재를 위해 민법 개정보다 특별법 제정이 효과적이라는 주장이 제기되었습니다. 종교의 자유 침해 우려를 해소하며 불법 헌금 갈취, 인권 유린 등 사이비종교 피해를 방지할 구체적인 특별법 제정 방안이 논의되었습니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>일본군 위안부 문제는 역사적, 정치적으로 매우 복잡하며, 이미 많은 법적 시도가 있었으나 주권면제 등 국제법적 장벽으로 인해 새로운 소송금융 투자 기회를 찾기 어렵습니다. 기사는 새로운 법적 절차의 시작이 아닌, 피해자 별세에 대한 애도와 정부의 일반적인 명예 회복 노력 약속에 초점을 맞추고 있어 신규 투자 대상으로서의 적합성이 낮습니다. (부적합 조건: 이미 종결된 사건 - 법적 해결이 어렵거나 이미 많은 시도가 있었음)</t>
+          <t>이 기사는 반사회적 종교단체에 대한 법률 제정 방안을 논의하는 학술 세미나 내용을 다루고 있으며, 특정 피해 사건이나 소송 당사자가 명확히 존재하지 않습니다. 소송금융 투자 대상이 되기 위한 구체적인 사건, 피고, 피해 규모, 증거 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>240명 이상 (등록된 피해자 기준, 생존자 5명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>이 대통령, 위안부 피해자 별세 애도  명예·존엄 회복에 모든 노력</t>
+          <t>반사회적 종교단체 정교유착 근절, “특별법 제정이 민법 개정보다 효과...</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/ptoday/2307351.htm</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029604375&amp;code=61221111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-29 12:21:43.864572+00:00</t>
+          <t>2026-03-30 12:19:10.280508+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>일본 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>한일 양국 간 책임 있는 해결을 위한 협의 지속 요구</t>
+          <t>3기 진실화해위원회 출범 및 진실규명 신청 접수 중</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 피해자 한 분이 별세하여 정부 등록 생존 피해자가 5명으로 줄었습니다. 기사는 문제의 책임 있는 해결을 위한 한일 양국의 협의와 정부의 역할이 더욱 중요해지고 있음을 강조하며, 이는 역사적 인권 침해에 대한 지속적인 정의 실현 요구를 반영합니다.</t>
+          <t>2기 활동을 마친 진실화해위원회가 3기 체제로 새롭게 출범하며 송상교 위원장이 임명되었다. 3기 위원회는 '보편적 방식에 입각한 포괄적 과거사 정리'를 목표로, 일제강점기부터 권위주의 시기까지 발생한 국가폭력의 총체적 실상을 규명할 예정이다. 출범 한 달 만에 2057건의 진실규명 신청이 접수되는 등 활발히 활동을 시작했다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 문제는 일본 정부의 책임이 명확하고 자력이 충분하며, 역사적으로 집단적 피해가 발생했습니다. 또한, 증거가 충분하고 한일 양국 간 책임 있는 해결을 위한 공적 절차가 지속적으로 요구되고 있어 소송금융 적합도가 높습니다. (적합 조건 1, 2, 3, 4, 5, 6)</t>
+          <t>국가(대한민국)가 명확한 상대방이며 자력이 충분합니다. 3기 진실화해위원회 출범 후 한 달 만에 2057건의 진실규명 신청이 접수되어 집단적 피해 규모가 크고, 국가폭력이라는 사건의 성격상 피해 규모가 상당할 것으로 예상됩니다. 진실화해위라는 공적 절차가 이미 진행 중이며, 이를 통해 증거 확보 및 책임 규명이 이루어질 것입니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>5명 (정부 등록 생존 피해자)</t>
+          <t>2057건 이상 접수, 다수</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>[포토뉴스] 위안부 피해자 또 별세…다섯 분만 남아</t>
+          <t>“죄송하다, 잘해보겠다…대통령의 몇 마디 사과는 큰 의미” [안녕 진...</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>yeongnam.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.yeongnam.com/web/view.php?key=20260329027572668</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1251668.html</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-29 12:21:20.359001+00:00</t>
+          <t>2026-03-30 00:42:09.228432+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>일본 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
-          <t>생존 피해자 수 감소 및 한국 정부의 지원 노력 지속</t>
+          <t>역사적 사건에 대한 문학적 재조명</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 한 분이 별세하여 정부에 등록된 생존자가 5명으로 줄었습니다. 성평등가족부는 고인에 대한 애도를 표하며, 남은 피해자들의 명예와 존엄 회복을 위해 지속적으로 노력하겠다고 밝혔습니다. 이 기사는 위안부 피해자 현황과 정부의 지원 노력을 전달하는 데 중점을 두고 있습니다.</t>
+          <t>한강 작가의 소설 '작별하지 않는다'가 전미도서비평가협회상을 수상하며 제주 4·3 사건에 대한 국제적 관심을 다시 불러일으켰습니다. 이 소설은 국가 폭력으로 인한 비극적인 역사를 다루며, 문학적 성과를 통해 4·3 사건의 기억과 윤리적 의미를 되새기고 있습니다. 수상 소식으로 소설 판매량이 급증했습니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>이 기사는 일본군 위안부 피해자 한 분의 별세 소식과 생존자 현황을 전달하는 내용으로, 새로운 법적 분쟁의 발생이나 소송금융 투자를 위한 구체적인 기회를 제시하지 않습니다. 비록 위안부 문제는 집단적 피해, 명확한 상대방(일본 정부), 충분한 증거 등 일부 적합 조건을 충족하지만, 현재 기사 내용만으로는 소송금융 투자를 위한 새로운 소송 제기 또는 기존 소송의 진행 단계에 대한 정보가 부족합니다.</t>
+          <t>이 기사는 한강 작가의 소설 '작별하지 않는다'가 전미도서비평가협회상을 수상하며 제주 4·3 사건을 재조명하는 내용으로, 소송금융 투자 대상이 될 만한 새로운 법적 분쟁이나 진행 중인 소송을 다루고 있지 않습니다. 역사적 사건의 책임 주체와 피해 규모는 명확하나, 현재 소송금융 투자가 필요한 '신규성' 있는 법적 절차가 부재합니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>최소 3만명 사망</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>28일 위안부 피해자 1명 별세…생존자 5명으로 줄어</t>
+          <t>한강의 ‘눈부신 우울함’… 4·3 상흔을 어루만지다</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032908572336864</t>
+          <t>https://www.seoul.co.kr/news/life/publication-literature/2026/03/30/20260330017001?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-29 00:24:16.726134+00:00</t>
+          <t>2026-03-30 00:21:20.677745+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="2" t="inlineStr">
+      <c r="A56" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr"/>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>기사는 생존 피해자 수 감소를 다루며, 소송금융이 투자할 만한 새로운 법적 쟁점이나 소송 진행 상황을 제시하지 않습니다. 기존 법적/외교적 노력은 한계에 봉착한 상태입니다.</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>일본군 위안부 피해자 할머니 한 분이 별세하여 정부에 등록된 생존 피해자가 5명으로 줄었습니다. 성평등가족부는 고인의 장례 지원과 남은 피해자들의 명예 및 존엄 회복을 위해 노력하겠다고 밝혔습니다. 이 기사는 생존 피해자들의 시간이 얼마 남지 않았음을 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>이 기사는 일본군 위안부 피해자 할머니의 별세 소식을 전하며 생존자 수 감소에 초점을 맞추고 있습니다. 상대방 책임의 명확성, 상대방 자력, 집단적 피해 등 일부 적합 조건은 충족되나, 이는 이미 수십 년간 진행되어 온 역사적 사실에 기반한 것으로 새로운 소송금융 투자 기회를 제공하지 않습니다. 기존 법적 시도들은 주권 면제 등 난관에 부딪혔으며, 이 기사는 새로운 소송 제기 가능성이나 진행 상황을 제시하지 않아 소송금융 투자 대상으로서의 신규성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>등록 피해자 240명 중 5명 생존</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>위안부 피해 할머니 별세… 생존 5명뿐</t>
+        </is>
+      </c>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>kmib.co.kr</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M56" t="inlineStr">
+        <is>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774770736&amp;code=11131100&amp;cp=nv</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:19:56.628765+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B56" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C56" t="inlineStr">
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
         <is>
           <t>일본 정부</t>
         </is>
       </c>
-      <c r="D56" t="inlineStr">
+      <c r="D57" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
-[...63 lines deleted...]
-      <c r="E57" t="inlineStr"/>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>정부의 명예 회복 및 지원 노력 지속, 국제사회 논의 진행 중</t>
+        </is>
+      </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>부커상 수상작 『하트 램프』의 작가 바누 무슈타크와의 인터뷰 기사. 소설은 인도 남부의 가부장적 사회에서 고통받는 여성들의 이야기를 다루며, 가족의 압력과 사회적 낙인 속에서 여성들이 겪는 고립감과 무력감을 묘사한다. 작가는 변호사이자 사회운동가로서 목격한 현실을 바탕으로 작품을 썼다고 밝힌다.</t>
+          <t>일본군 '위안부' 피해자 할머니 한 분이 별세하여 정부 등록 생존자가 5명으로 줄었습니다. 정부는 고인에게 애도를 표하고, 남은 피해자들의 명예와 존엄 회복을 위해 최선을 다하겠다고 약속했습니다. 이 사건은 일본 정부의 책임이 명확하고 집단적 피해 규모가 크며, 역사적 증거가 충분한 국제적 인권 문제입니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>이 기사는 소설 작품과 그 배경이 되는 사회적 문제에 대한 인터뷰로, 특정 법적 분쟁이나 소송 사건을 다루고 있지 않습니다. 소송금융 투자 대상이 되기 위한 명확한 피고, 구체적인 법적 책임, 객관적으로 측정 가능한 피해 규모, 진행 중인 공적 절차 등의 적합 조건이 전혀 확인되지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>일본 정부의 책임이 명확하고(적합 조건 1), 국가로서 충분한 자력을 보유하고 있으며(적합 조건 2), 정부 등록 피해자 240명에 달하는 집단적 피해(적합 조건 3)입니다. 피해 규모가 매우 크고 역사적 증거가 충분히 존재합니다(적합 조건 4, 5). 다만, 일본 정부의 주권 면제 주장 등 국제법적 쟁점과 배상 집행의 어려움은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>정부 등록 피해자 240명 중 생존자 5명</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>부커상 『하트 램프』 바누 무슈타크 “법정과 공항과 고독 사이 흐르는...</t>
+          <t>위안부 피해 할머니 별세, 다섯분 남았다</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260327509007?OutUrl=naver</t>
+          <t>https://www.joongang.co.kr/article/25415757</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-29 00:22:54.398863+00:00</t>
+          <t>2026-03-30 00:17:48.058875+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C58" t="inlineStr"/>
-      <c r="D58" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D58" t="inlineStr"/>
+      <c r="E58" t="inlineStr"/>
       <c r="F58" t="inlineStr">
         <is>
-          <t>일본 정부가 70년 만에 '파는 쪽'만 처벌하는 매춘방지법 개정을 추진한다. 다카이치 사나에 총리가 현행법의 불공정성을 지적하며 구매자 처벌 도입을 포함한 재검토를 지시했고, 전문가 검토회가 논의에 착수했다. 이는 악질 호스트 클럽 문제와 미성년자 성 착취 사건 등이 계기가 되었으며, 사회적 찬반 논란이 뜨겁다.</t>
+          <t>일본 작가 마쓰다 도키코의 대표작 '땅밑의 사람들' 미발표 종장이 70년 만에 발견되어 작품 해석의 새로운 방향을 제시했다. 이 종장은 하나오카 사건 이후 희생자 추모와 전후 성찰을 다루며, 전쟁 책임과 징용 문제의 민감성으로 인해 공개되지 못했을 가능성이 제기된다. 이번 발굴은 징용 피해에 대한 문학적 기록을 보완하고 기억을 되새기는 계기가 될 것으로 평가된다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>본 기사는 일본의 매춘방지법 개정 논의에 관한 것으로, 특정 기업이나 기관을 상대로 한 손해배상 청구 소송의 대상이 아님. 현재는 입법 절차가 진행 중인 단계이며, 소송금융 투자를 위한 명확한 소송 상대방과 구체적인 민사상 청구권이 부재하여 직접적인 투자 대상으로 적합하지 않음.</t>
+          <t>이 기사는 문학 작품의 미발표 종장 발견과 그 학술적 의미를 다루고 있으며, 새로운 소송금융 투자 기회를 제공하는 법적 분쟁이나 구체적인 손해배상 청구 사건을 제시하지 않습니다. 비록 강제징용과 같은 심각한 역사적 사건을 배경으로 하지만, 이번 발견이 새로운 소송의 원인이 되거나 기존 사건에 대한 새로운 법적 절차를 촉발하는 것으로 보이지 않습니다. 기사에서 '관련 소송과도 맞물려'라는 언급은 이미 관련 법적 절차가 진행되었거나 종결되었을 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>왜 여성만?  다카이치 나섰다…日, 70년 만에 '매춘방지법' 수술</t>
+          <t>“70년 묻혀 있던 마지막 장…전후 성찰 드러내”</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25415641</t>
+          <t>http://www.kjdaily.com/article.php?aid=1774780662675786062</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-29 00:22:04.751170+00:00</t>
+          <t>2026-03-29 12:56:36.643710+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>일본 정부</t>
         </is>
       </c>
-      <c r="D59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
-          <t>생존 피해자 수 감소</t>
+          <t>일본 정부의 공식적인 사죄와 배상 요구가 지속되고 있으나, 법적 해결 절차는 불분명함</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 피해자 할머니 한 분이 별세하여 정부에 등록된 생존 피해자가 5명으로 줄었다는 소식. 이 기사는 역사적 피해의 지속성과 생존 피해자들의 고령화 문제를 상기시킨다.</t>
+          <t>일본군 위안부 피해자 할머니 한 분이 별세하여 생존자가 5명으로 줄었습니다. 정부와 대통령은 고인의 명예와 존엄 회복을 위해 노력하겠다고 밝혔으며, 일본 정부의 공식적인 사죄와 배상이 시급하다고 강조했습니다. 현재 정부에 등록된 피해자는 총 240명 중 235명이 사망했습니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능)은 충족되나, 현재 생존 피해자가 5명에 불과하여 소송금융 투자 대상으로서의 집단성 및 규모가 매우 작아 비즈니스적 매력이 낮음. 이는 '기타 투자 어려운 이유'에 해당한다.</t>
+          <t>일본군 위안부 피해는 상대방 책임이 명확하고(일본 정부), 상대방 자력이 충분하며, 집단적 피해(240명 등록)와 막대한 피해 규모, 그리고 역사적 증거가 확보되어 적합 조건 다수를 충족합니다. 그러나 일본 정부를 상대로 한 소송은 국가면제론 등 법리적 난이도가 매우 높고, 승소하더라도 일본 정부가 한국 법원 판결을 인정하지 않아 집행 가능성이 사실상 없어 소송금융 투자 회수가 불가능합니다. 따라서 투자 부적합합니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>5명 (생존자 기준)</t>
+          <t>정부 등록 240명, 현재 생존 5명</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 피해자 할머니 한 분 별세…생존자 다섯 분으로 줄어</t>
+          <t>일본군 위안부 피해자 할머니 또 1명 별세</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008495919&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=614402</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-29 00:18:18.338596+00:00</t>
+          <t>2026-03-29 12:33:20.250997+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>일본 정부</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>정부의 생존 피해자 지원 및 명예와 존엄 회복 노력 지속</t>
+          <t>한국 정부 차원의 명예 및 존엄 회복 노력 지속</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 할머니 한 분이 별세하여 정부에 등록된 생존 피해자가 5명으로 줄었습니다. 성평등가족부는 고인에게 애도를 표하고, 남은 피해자들이 여생을 편안히 보낼 수 있도록 지원하며 명예와 존엄 회복을 위해 지속적으로 노력하겠다고 밝혔습니다. 생존 피해자들의 평균 연령은 만 95.8세입니다.</t>
+          <t>일본군 위안부 피해자 A씨의 별세 소식에 이재명 대통령이 고인의 숭고한 뜻을 기리며 피해자들의 명예와 존엄 회복을 위해 모든 노력을 다하겠다고 추모했다. 이 사건은 역사적 책임이 명확한 일본 정부를 상대로 한 집단적 인권 침해 사건으로, 지속적인 해결 노력이 필요한 상황이다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>일본 정부의 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 240명에 달하는 집단적 피해가 발생했고(적합 조건 3), 피해 규모가 크며(적합 조건 4), 관련 증거가 풍부합니다(적합 조건 5). 생존 피해자들의 명예와 존엄 회복을 위한 지속적인 노력이 필요한 상황으로, 소송금융 투자 대상으로서의 잠재력이 높습니다.</t>
+          <t>상대방(일본 정부)의 책임이 역사적으로 명확하며(적합 조건 1), 자력이 충분함(적합 조건 2). 다수의 피해자가 존재하고(적합 조건 3), 피해 규모가 매우 큼(적합 조건 4). 역사적 증거가 풍부하며(적합 조건 5), 한국 정부 차원에서도 명예 회복을 위한 노력이 지속되고 있음(적합 조건 6).</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>정부 등록 피해자 240명, 현재 생존자 5명</t>
+          <t>일본군 위안부 피해자 다수</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>日위안부 피해자 할머니 별세, 정부 등록 생존 피해자 5명</t>
+          <t>위안부 피해자 별세에  명예·존엄 회복 위해 모든 것 할 것</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6492743?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260328110845</t>
+          <t>https://news.jtbc.co.kr/article/NB12291843?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-29 00:17:40.131137+00:00</t>
+          <t>2026-03-29 12:32:58.094595+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>일본 정부</t>
         </is>
       </c>
-      <c r="D61" t="inlineStr"/>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 A 할머니 별세, 생존자 5명 남음</t>
+          <t>피해자 별세</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 A 할머니가 별세하며 생존자가 5명으로 줄었다. 성평등가족부는 유가족 요청에 따라 인적사항을 비공개했으며, 피해자들의 명예와 존엄 회복을 위해 지속적으로 노력하겠다고 밝혔다. 이 기사는 새로운 법적 분쟁의 시작이 아닌, 역사적 사건의 현재 상황을 알리는 내용이다.</t>
+          <t>김동연 경기도지사가 일본군 '위안부' 피해자 A씨의 별세에 애도를 표하며, 할머니의 용기와 뜻을 영원히 기억하고 평화와 인권의 가치를 이어가겠다고 다짐했습니다. 경기도에는 이제 한 분의 위안부 피해자만 생존해 있으며, 남겨진 숙제를 풀어내겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>일본 정부는 자력이 충분하고 피해자 수가 많지만, 일본군 위안부 문제는 국제법적, 외교적, 정치적으로 매우 복잡한 사안입니다. 이미 많은 법적, 외교적 노력이 있었으며, 새로운 소송금융 투자 기회를 발굴하여 유의미한 금전적 수익을 기대하기에는 법리적, 정치적 난이도가 매우 높습니다. 이는 '기타 투자 어려운 이유 있음'에 해당합니다.</t>
+          <t>이 기사는 일본군 '위안부' 피해자 할머니의 별세와 추모에 초점을 맞추고 있으며, 새로운 소송금융 투자 기회를 제시하지 않습니다. 비록 상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능 등 일부 적합 조건이 충족되지만, 이미 많은 법적 다툼이 있었고 남은 과제는 외교적, 정치적 성격이 강해 소송금융의 투자 대상으로서의 신규성 및 사업성이 낮습니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>5명 (기사 시점 생존자 수)</t>
+          <t>일본군 '위안부' 피해자 다수</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 할머니 별세···이제 남은 생존자 5명뿐</t>
+          <t>김동연, “위안부 피해자 할머니의 용기와 뜻 영원히 기억할 것”</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603282234001</t>
+          <t>https://www.seoul.co.kr/news/publicnews/local_govern/today_local/2026/03/29/20260329500109?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-29 00:16:43.630389+00:00</t>
+          <t>2026-03-29 12:31:45.545924+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr"/>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
       <c r="D62" t="inlineStr"/>
-      <c r="E62" t="inlineStr"/>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>정부의 피해자 지원 및 명예 회복 노력 지속</t>
+        </is>
+      </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>이 기사는 강만수 전 장관이 쓴 단편소설 '영웅'에 대한 리뷰로, 인권변호사 고(故) 조영래의 삶과 학생운동, 그리고 부천경찰서 성고문 사건, 성산동 수해 집단소송 등 그의 주요 활동을 다룹니다. 소설의 형식으로 과거의 역사적 사실과 경험을 회고하는 내용이며, 현재 진행 중인 법적 분쟁이나 새로운 소송 기회를 제시하지 않습니다.</t>
+          <t>일본군 위안부 피해자 1명이 별세하여 생존자가 5명으로 줄었습니다. 이재명 대통령과 성평등부 장관은 고인에 대한 애도를 표하며 피해자들의 명예와 존엄 회복을 위한 지속적인 노력을 약속했습니다. 이 기사는 위안부 피해자 현황과 정부의 대응 의지를 담고 있습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>이 기사는 고(故) 조영래 변호사의 삶과 활동을 다룬 소설에 대한 리뷰로, 과거의 역사적 사건과 이미 종결된 법적 사례들을 회고합니다. 소송금융 투자 대상이 될 만한 현재 진행 중이거나 새롭게 발생한 분쟁을 다루고 있지 않아, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>일본군 위안부 문제는 상대방 책임 명확(적합 조건 1), 상대방 자력 충분(적합 조건 2), 집단적 피해(적합 조건 3), 피해 규모 큼(적합 조건 4), 증거 확보 가능(적합 조건 5) 등 적합 조건은 다수 충족합니다. 그러나 본 기사는 피해자 별세 소식과 정부의 지원 의지를 담은 것으로, 새로운 소송금융 투자 기회를 제시하는 사건 발생이나 법적 절차 개시를 알리는 내용이 아닙니다. 이미 많은 법적, 외교적 노력이 진행되어 왔으며, 이 기사만으로는 신규 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 240명 중 5명 생존</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>단편소설 영웅 | ‘영래(英來)’는 이름대로 나에게 그리고 우리에게 ‘...</t>
+          <t>위안부 피해자 또 하늘로… 생존자 5명뿐</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>monthly.chosun.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>http://monthly.chosun.com/client/news/viw.asp?ctcd=C&amp;nNewsNumb=202604100047</t>
+          <t>https://www.segye.com/newsView/20260329508738?OutUrl=naver</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-28 12:29:08.760659+00:00</t>
+          <t>2026-03-29 12:31:14.820789+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
-      <c r="A63" s="2" t="inlineStr">
+      <c r="A63" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr"/>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>피해자 별세 소식</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>김동연 더불어민주당 경기도지사 예비후보가 일본군 '위안부' 피해자 A씨의 별세에 애도를 표했다는 내용의 기사입니다. 기사는 피해자의 사망 소식을 전하며, 위안부 문제의 역사적 중요성을 다시 한번 상기시키고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>이 기사는 일본군 '위안부' 피해자의 별세 소식을 다루며, 이는 역사적이고 지속적인 인권 문제입니다. 비록 광범위한 '위안부' 문제 자체는 명확한 책임 주체(일본 정부)와 집단적 피해를 포함하지만, 이 특정 기사는 소송금융 투자를 위한 새로운 사건 발생이나 활발히 진행 중인 소송 기회를 제시하지 않습니다. 피해자의 별세에 초점을 맞추고 있어 새로운 법적 청구를 발굴하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>김동연, 위안부 피해자 별세에  마지막 인사 드리고 오는 길, 용기와 뜻...</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>econonews.co.kr</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>http://www.econonews.co.kr/news/articleView.html?idxno=433296</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:27:10.666726+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B63" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D63" t="inlineStr">
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>미 국제종교자유위원회(USCIRF)의 북한 종교 자유 침해 보고서 발표 및 특별우려국 재지정 권고</t>
+          <t>정부 차원의 명예 및 존엄 회복 노력 지속</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>미 하원 외교위원회가 국제종교자유위원회(USCIRF) 재승인 법안을 통과시켰습니다. USCIRF는 최근 보고서에서 북한을 세계 최악의 종교 자유 침해국으로 지목하고, 조직적인 종교 활동이 거의 사라졌으며 국가보위성이 종교 활동을 '반국가 범죄'로 단속하고 있다고 밝혔습니다.</t>
+          <t>이재명 대통령은 위안부 피해자 할머니의 별세에 애도를 표하며, 고인의 숭고한 뜻을 기리고 정부가 피해자들의 명예와 존엄 회복을 위해 모든 노력을 다할 것을 강조했습니다. 이는 인간의 존엄이 유린된 역사적 비극을 잊지 않고 인권과 평화의 가치를 세워나가겠다는 의지를 표명한 것입니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(상대방 책임이 비교적 명확함), 소송 상대방이 북한이라는 주권 국가이므로 자력 확보 및 손해배상 집행이 사실상 불가능하여 소송금융 투자 대상으로는 부적합합니다. (상대방에게 자력이 충분함 조건 미충족)</t>
+          <t>일본 정부의 책임이 명확하고 자력이 충분하며, 집단적이고 심각한 인권 침해 피해가 발생했습니다. 고인의 증언 등 증거가 존재하며, 정부 차원의 명예 및 존엄 회복 노력이 지속되고 있어 사건이 완전히 종결되지 않았습니다. (적합 조건 1, 2, 3, 4, 5, 부적합 조건 0)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>미 하원 외교위, 국제종교자유위 재승인 법안 만장일치 가결</t>
+          <t>李대통령, 위안부 피해자 별세  비통한 마음</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>voakorea.com</t>
+          <t>viewsnnews.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.voakorea.com/a/house-foreign-affairs-committee-unanimously-approves-uscirf-reauthorization-bill-20260327/8131577.html</t>
+          <t>https://www.viewsnnews.com/article?q=234677</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-28 00:19:13.298578+00:00</t>
+          <t>2026-03-29 12:24:36.421117+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr"/>
-      <c r="D65" t="inlineStr"/>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>이주민 법률지원단 출범</t>
+          <t>고인 추모 및 평화·인권 가치 계승 의지 표명</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>경기도가 취약 이주민의 권익 보호를 위해 '이주민 법률지원단'을 출범하고, 이주민 법률 지원의 현장과 실무, 소송 실무 사례 공유 등의 교육을 진행했다. 이는 이주민에 대한 법률 지원 역량을 강화하고 잠재적 법적 분쟁에 대비하기 위한 조치이다.</t>
+          <t>김동연 경기도지사가 일본군 '위안부' 피해자 고인을 추모하며 평화와 인권의 가치를 이어가겠다는 뜻을 밝혔다. 경기도에는 이제 한 분의 할머니만 생존해 있으며, 김 지사는 명예와 존엄을 지키는 일에 끝까지 책임을 다하겠다고 강조했다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>기사는 경기도의 이주민 법률지원단 출범 및 법률 지원 교육에 대한 내용으로, 특정 피해 사건이나 소송 대상이 명시되어 있지 않습니다. 소송금융 투자를 검토할 만한 구체적인 사건, 상대방, 피해 규모 등이 전혀 파악되지 않아 투자 적합성이 매우 낮습니다.</t>
+          <t>이 기사는 일본군 '위안부' 피해자 추모 및 경기도지사의 평화·인권 가치 계승 의지를 다루는 내용으로, 소송금융 투자 대상이 될 만한 구체적인 신규 소송이나 법적 절차의 진행을 언급하고 있지 않습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>경기도 '이주민 법률지원단' 출범…취약 이주민 권익보호 나서</t>
+          <t>김동연  위안부 피해자 뜻 잇겠다 …마지막 길 추모</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>newskr.kr</t>
+          <t>jeonmae.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>http://www.newskr.kr/news/articleView.html?idxno=103843</t>
+          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1243065</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-27 13:09:26.372432+00:00</t>
+          <t>2026-03-29 12:22:02.817006+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>일본 정부</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>영화 재개봉을 통한 역사적 환기</t>
+          <t>피해자 별세, 정부의 명예 회복 노력 약속</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>731부대의 만행을 다룬 영화가 30년 만에 재개봉하며 한국인 피해자들을 포함한 역사적 사건에 대한 환기를 시도합니다. 이 영화는 잊혀서는 안 될 역사를 기억하자는 의미를 담고 있습니다. 해당 사건은 여전히 기억과 기록의 대상으로 남아 있습니다.</t>
+          <t>이재명 대통령이 일본군 위안부 피해자 별세에 애도를 표하며 피해자들의 명예와 존엄 회복을 위한 정부의 노력을 약속했습니다. 현재 정부에 등록된 일본군 위안부 피해자 240명 중 생존자는 단 5명만이 남았습니다. 이 기사는 새로운 법적 절차의 시작이 아닌, 역사적 비극에 대한 추모와 정부의 지속적인 관심 표명에 중점을 두고 있습니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>해당 사건은 수십 년 전의 역사적 사건으로, 새로운 소송금융 투자 기회를 발굴하기에는 법적 실현 가능성이 매우 낮습니다. 특히 국가를 상대로 한 과거사 소송은 시효 문제, 주권 면제 등 복잡한 국제법적 쟁점이 있어 부적합 조건에 해당합니다. 기사 내용 또한 영화 재개봉에 대한 것으로, 새로운 법적 절차의 진행을 시사하지 않습니다.</t>
+          <t>일본군 위안부 문제는 역사적, 정치적으로 매우 복잡하며, 이미 많은 법적 시도가 있었으나 주권면제 등 국제법적 장벽으로 인해 새로운 소송금융 투자 기회를 찾기 어렵습니다. 기사는 새로운 법적 절차의 시작이 아닌, 피해자 별세에 대한 애도와 정부의 일반적인 명예 회복 노력 약속에 초점을 맞추고 있어 신규 투자 대상으로서의 적합성이 낮습니다. (부적합 조건: 이미 종결된 사건 - 법적 해결이 어렵거나 이미 많은 시도가 있었음)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>한국인 피해자 다수</t>
+          <t>240명 이상 (등록된 피해자 기준, 생존자 5명)</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>731 부대 만행 다뤘다…30년 만에 재개봉 확정한 문제작 정체</t>
+          <t>이 대통령, 위안부 피해자 별세 애도  명예·존엄 회복에 모든 노력</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=521298</t>
+          <t>https://news.tf.co.kr/read/ptoday/2307351.htm</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-27 12:28:50.112002+00:00</t>
+          <t>2026-03-29 12:21:43.864572+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
-      <c r="A67" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A67" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr"/>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>유엔 총회 결의안 채택, 배상 기금 조성 촉구</t>
+          <t>한일 양국 간 책임 있는 해결을 위한 협의 지속 요구</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>유엔 총회가 아프리카 노예 무역을 '가장 중대한 반인도적 범죄'로 규정하고 사과 및 배상 기금 기여를 촉구하는 결의안을 채택했다. 가나 대통령은 이 결의안이 과거의 상처를 치유하고 더 공정하고 포용적인 국제 질서를 위한 것이라고 강조했다. 그러나 미국은 역사적 잘못은 인정하면서도 당시 국제법상 불법이 아니었음을 이유로 배상에 반대 입장을 표명했다.</t>
+          <t>일본군 '위안부' 피해자 한 분이 별세하여 정부 등록 생존 피해자가 5명으로 줄었습니다. 기사는 문제의 책임 있는 해결을 위한 한일 양국의 협의와 정부의 역할이 더욱 중요해지고 있음을 강조하며, 이는 역사적 인권 침해에 대한 지속적인 정의 실현 요구를 반영합니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>유엔 총회에서 아프리카 노예 무역을 '반인도적 범죄'로 규정하고 배상 기금 기여를 촉구하는 결의안이 채택되었으나, 이는 정치적·도덕적 선언에 가까움. 특정 국가나 기업을 상대로 한 구체적인 소송의 법적 근거가 명확하지 않으며, 미국 등 일부 국가는 역사적 잘못에 대한 배상 의무를 법적으로 인정하지 않아 소송금융 투자 대상으로서의 법적 실현 가능성이 매우 낮음.</t>
+          <t>일본군 '위안부' 문제는 일본 정부의 책임이 명확하고 자력이 충분하며, 역사적으로 집단적 피해가 발생했습니다. 또한, 증거가 충분하고 한일 양국 간 책임 있는 해결을 위한 공적 절차가 지속적으로 요구되고 있어 소송금융 적합도가 높습니다. (적합 조건 1, 2, 3, 4, 5, 6)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>아프리카 노예 무역 피해자 및 그 후손 다수</t>
+          <t>5명 (정부 등록 생존 피해자)</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>유엔  아프리카 노예 무역, 가장 중대한 반인도적 범죄  결의안 채택</t>
+          <t>[포토뉴스] 위안부 피해자 또 별세…다섯 분만 남아</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>yeongnam.com</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003218910&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.yeongnam.com/web/view.php?key=20260329027572668</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-27 12:23:18.069423+00:00</t>
+          <t>2026-03-29 12:21:20.359001+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr"/>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
-          <t>인권위 혐오표현 판단기준 마련을 위한 토론회 개최</t>
+          <t>생존 피해자 수 감소 및 한국 정부의 지원 노력 지속</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>인권위가 혐오표현으로부터 피해자를 보호하기 위한 판단 기준 마련을 위해 첫 토론회를 개최했다. 이 토론회에서는 미주인권재판소의 피해자 구제 사례와 공적인 인물에 대한 논의가 이루어졌다.</t>
+          <t>일본군 위안부 피해자 한 분이 별세하여 정부에 등록된 생존자가 5명으로 줄었습니다. 성평등가족부는 고인에 대한 애도를 표하며, 남은 피해자들의 명예와 존엄 회복을 위해 지속적으로 노력하겠다고 밝혔습니다. 이 기사는 위안부 피해자 현황과 정부의 지원 노력을 전달하는 데 중점을 두고 있습니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 인권위가 혐오표현 판단 기준 마련을 위한 토론회를 개최한 것에 대한 내용입니다. 소송금융 투자를 위한 구체적인 소송 대상, 피해 규모, 책임 주체 등이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 일본군 위안부 피해자 한 분의 별세 소식과 생존자 현황을 전달하는 내용으로, 새로운 법적 분쟁의 발생이나 소송금융 투자를 위한 구체적인 기회를 제시하지 않습니다. 비록 위안부 문제는 집단적 피해, 명확한 상대방(일본 정부), 충분한 증거 등 일부 적합 조건을 충족하지만, 현재 기사 내용만으로는 소송금융 투자를 위한 새로운 소송 제기 또는 기존 소송의 진행 단계에 대한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>인권위, 혐오표현 판단기준 첫 토론회…  피해자 보호 위해 국가 무엇 ...</t>
+          <t>28일 위안부 피해자 1명 별세…생존자 5명으로 줄어</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3388979</t>
+          <t>https://view.asiae.co.kr/article/2026032908572336864</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-27 12:17:49.427972+00:00</t>
+          <t>2026-03-29 00:24:16.726134+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
-      <c r="A69" s="3" t="inlineStr">
+      <c r="A69" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>정부(성평등가족부)의 피해자 지원 및 명예 회복 노력 지속 중. 과거 한국 법원 판결 존재하나 일본 정부 불응.</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>일본군 '위안부' 피해자 할머니 한 분이 별세하여 생존 피해자가 5명으로 줄었다. 성평등가족부는 고인에게 애도를 표하고, 남은 피해자들의 명예와 존엄 회복을 위해 지속적으로 노력하겠다고 밝혔다. 이 사건은 역사적 책임이 명확하고 피해 규모가 큰 집단적 인권 침해 사례이다.</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 일본 정부의 역사적 책임이 명확하고, 피해자 수가 많으며, 증거가 풍부합니다. 비록 과거 합의가 있었으나 피해자들은 이를 인정하지 않고 있으며, 한국 법원 판결도 존재하여 소송금융의 잠재적 대상이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>총 240명 등록, 현재 5명 생존</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>일본군 ‘위안부’ 생존 피해자 이제 5명…할머니 한 분 별세</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M69" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/society/2026/03/29/20260329500007?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:24:03.555514+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B69" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C70" t="inlineStr"/>
+      <c r="D70" t="inlineStr"/>
+      <c r="E70" t="inlineStr"/>
       <c r="F70" t="inlineStr">
         <is>
-          <t>코레일테크 부산사업소에서 장기간 제기된 성범죄 의혹이 경찰 수사로 확대되며 조직의 대응 시스템 실효성에 대한 의문이 제기되고 있습니다. 피해자 보호 조치 지연 논란까지 겹치면서 본사와 지사, 사업소의 보고 및 감사 체계에 문제가 있다는 지적입니다.</t>
+          <t>부커상 수상작 『하트 램프』의 작가 바누 무슈타크와의 인터뷰 기사. 소설은 인도 남부의 가부장적 사회에서 고통받는 여성들의 이야기를 다루며, 가족의 압력과 사회적 낙인 속에서 여성들이 겪는 고립감과 무력감을 묘사한다. 작가는 변호사이자 사회운동가로서 목격한 현실을 바탕으로 작품을 썼다고 밝힌다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>코레일테크는 공공기관으로 자력이 충분하며, 성범죄 의혹에 대한 경찰 수사가 진행 중이므로 객관적 증거 확보 및 책임 규명이 용이할 것으로 예상됩니다. 이는 '상대방 자력 충분', '증거 확보 가능', '공적 절차 진행 중' 조건에 해당하여 소송금융 투자에 적합합니다.</t>
+          <t>이 기사는 소설 작품과 그 배경이 되는 사회적 문제에 대한 인터뷰로, 특정 법적 분쟁이나 소송 사건을 다루고 있지 않습니다. 소송금융 투자 대상이 되기 위한 명확한 피고, 구체적인 법적 책임, 객관적으로 측정 가능한 피해 규모, 진행 중인 공적 절차 등의 적합 조건이 전혀 확인되지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>코레일테크 '성범죄 의혹' 대응 체계 '엇박자' … 보고·감사 체계 의문</t>
+          <t>부커상 『하트 램프』 바누 무슈타크 “법정과 공항과 고독 사이 흐르는...</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241219</t>
+          <t>https://www.segye.com/newsView/20260327509007?OutUrl=naver</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-26 12:36:15.835488+00:00</t>
+          <t>2026-03-29 00:22:54.398863+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>역사적 사건에 대한 감사패 전달</t>
+          <t>일본 정부 매춘방지법 개정 검토회 논의 착수, 올가을 임시국회 개정 추진 전망</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>대일항쟁기 강제동원 경기피해자연합회가 김동연 더불어민주당 경기도지사 경선후보에게 감사패를 전달했습니다. 이 기사는 강제동원 피해자 단체의 활동을 보도하는 것으로, 새로운 법적 분쟁이나 소송 진행 상황에 대한 내용은 담고 있지 않습니다.</t>
+          <t>일본 정부가 70년 만에 '파는 쪽'만 처벌하는 매춘방지법 개정을 추진한다. 다카이치 사나에 총리가 현행법의 불공정성을 지적하며 구매자 처벌 도입을 포함한 재검토를 지시했고, 전문가 검토회가 논의에 착수했다. 이는 악질 호스트 클럽 문제와 미성년자 성 착취 사건 등이 계기가 되었으며, 사회적 찬반 논란이 뜨겁다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>기사는 대일항쟁기 강제동원 피해자 단체가 정치인에게 감사패를 전달한 내용으로, 새로운 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 진행 중인 소송을 언급하고 있지 않습니다. 이미 많은 부분이 역사적, 외교적, 법적으로 다루어졌거나 종결된 사안으로 보입니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>본 기사는 일본의 매춘방지법 개정 논의에 관한 것으로, 특정 기업이나 기관을 상대로 한 손해배상 청구 소송의 대상이 아님. 현재는 입법 절차가 진행 중인 단계이며, 소송금융 투자를 위한 명확한 소송 상대방과 구체적인 민사상 청구권이 부재하여 직접적인 투자 대상으로 적합하지 않음.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>역사에서 지워진 이름 기억 …강제동원 피해단체, 김동연에 감사패</t>
+          <t>왜 여성만?  다카이치 나섰다…日, 70년 만에 '매춘방지법' 수술</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>kpinews.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.kpinews.kr/newsView/1065607503586731</t>
+          <t>https://www.joongang.co.kr/article/25415641</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-26 12:35:54.793125+00:00</t>
+          <t>2026-03-29 00:22:04.751170+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>일본 정부</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>역사적 사건, 영화 재개봉 보도</t>
+          <t>생존 피해자 수 감소</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>1993년작 영화 '마루타' 시리즈가 4K 리마스터링으로 재개봉한다는 소식. 이 영화는 제2차 세계대전 당시 일본 731부대의 잔혹한 생체실험 만행을 고발하며, 한국인 피해자를 포함한 수많은 희생자가 발생했음을 상기시킨다. 이번 재개봉은 잊혀서는 안 될 역사적 진실을 환기하는 의미를 가진다.</t>
+          <t>일본군 '위안부' 피해자 할머니 한 분이 별세하여 정부에 등록된 생존 피해자가 5명으로 줄었다는 소식. 이 기사는 역사적 피해의 지속성과 생존 피해자들의 고령화 문제를 상기시킨다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>상대방 책임(일본 정부)은 명확하나(적합 조건 1), 외국 정부를 상대로 한 역사적 사건 소송은 주권면제, 시효, 판결 집행의 어려움 등 법적, 외교적 난관이 매우 커 소송금융 투자 대상으로 부적합합니다. 기사는 영화 재개봉에 대한 것으로, 현재 진행 중인 새로운 법적 절차나 소송 가능성을 제시하지 않아 (부적합 조건: 이미 종결된 사건에 해당) 투자 기회가 낮습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능)은 충족되나, 현재 생존 피해자가 5명에 불과하여 소송금융 투자 대상으로서의 집단성 및 규모가 매우 작아 비즈니스적 매력이 낮음. 이는 '기타 투자 어려운 이유'에 해당한다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>수많은 희생자 (한국인 포함)</t>
+          <t>5명 (생존자 기준)</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>731부대 만행 다룬 문제작 ‘마루타’ 시리즈, 4월 4K 리마스터링 개봉...</t>
+          <t>일본군 '위안부' 피해자 할머니 한 분 별세…생존자 다섯 분으로 줄어</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/ent/article/all/20260326/133611233/1</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008495919&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-26 00:25:36.875615+00:00</t>
+          <t>2026-03-29 00:18:18.338596+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>관련자 및 기관</t>
+          <t>일본 정부</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>피해자들의 지속적인 진실 규명 요구 및 의혹 제기</t>
+          <t>정부의 생존 피해자 지원 및 명예와 존엄 회복 노력 지속</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>2018년 〈마이애미 헤럴드〉 보도로 재조명된 엡스타인 사건은 수십 명의 피해자와 가족들이 여전히 목소리를 내고 있으며, '엡스타인 파일' 등 자료에 근거한 각종 의혹이 쏟아지고 있다. 과거 형량 협상의 문제점 등이 지적되며 사건의 진실 규명 요구가 계속되고 있다.</t>
+          <t>일본군 위안부 피해자 할머니 한 분이 별세하여 정부에 등록된 생존 피해자가 5명으로 줄었습니다. 성평등가족부는 고인에게 애도를 표하고, 남은 피해자들이 여생을 편안히 보낼 수 있도록 지원하며 명예와 존엄 회복을 위해 지속적으로 노력하겠다고 밝혔습니다. 생존 피해자들의 평균 연령은 만 95.8세입니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>다수의 피해자(수십 명)가 여전히 목소리를 내고 있으며, '엡스타인 파일' 등 자료에 근거한 의혹이 지속적으로 제기되어 증거 확보 가능성이 높습니다. 사건의 성격상 고위층 연루 가능성이 있어 상대방의 자력이 충분할 것으로 예상되며, 집단적 피해 규모가 큽니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
+          <t>일본 정부의 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 240명에 달하는 집단적 피해가 발생했고(적합 조건 3), 피해 규모가 크며(적합 조건 4), 관련 증거가 풍부합니다(적합 조건 5). 생존 피해자들의 명예와 존엄 회복을 위한 지속적인 노력이 필요한 상황으로, 소송금융 투자 대상으로서의 잠재력이 높습니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>수십 명</t>
+          <t>정부 등록 피해자 240명, 현재 생존자 5명</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>엡스타인 파일에서 시선 돌리려 전쟁 일으켰나</t>
+          <t>日위안부 피해자 할머니 별세, 정부 등록 생존 피해자 5명</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>sisain.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57527</t>
+          <t>https://www.nocutnews.co.kr/news/6492743?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260328110845</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-26 00:22:06.994272+00:00</t>
+          <t>2026-03-29 00:17:40.131137+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
-      <c r="A74" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A74" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>일본 정부 및 관련 일본 기업</t>
-[...6 lines deleted...]
-      </c>
+          <t>일본 정부</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
-          <t>시민단체, 유족 이야기 수집 및 기억 계승 노력 촉구</t>
+          <t>일본군 위안부 피해자 A 할머니 별세, 생존자 5명 남음</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>일제강점기 강제동원 피해 생존자가 급감하여 지난 1년간 200명 이상이 사망했으며, 현재 434명만이 의료지원금을 수령 중이다. 시민단체는 고령의 피해자들이 세상을 떠나고 있는 만큼, 유족들로부터 못다 한 이야기를 모으고 관련 자료 수집, 역사관 건립 등 기억 계승 노력을 정부와 지자체에 촉구하고 있다. 이는 일본의 역사 왜곡 교과서 검정 통과에 대한 비판과도 연결된다.</t>
+          <t>일본군 위안부 피해자 A 할머니가 별세하며 생존자가 5명으로 줄었다. 성평등가족부는 유가족 요청에 따라 인적사항을 비공개했으며, 피해자들의 명예와 존엄 회복을 위해 지속적으로 노력하겠다고 밝혔다. 이 기사는 새로운 법적 분쟁의 시작이 아닌, 역사적 사건의 현재 상황을 알리는 내용이다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>상대방(일본 정부 및 관련 기업)의 책임이 역사적으로 명확하고 자력이 충분함(조건 1, 2). 수백 명의 생존 피해자와 그 유족들이 존재하여 집단적 피해 성격이 강하며(조건 3), 시민단체가 유족들의 증언을 수집하는 등 증거 확보 노력이 진행 중임(조건 5). 아직 종결되지 않은 법적 쟁점이 남아있어 소송금융 투자 가능성이 높음.</t>
+          <t>일본 정부는 자력이 충분하고 피해자 수가 많지만, 일본군 위안부 문제는 국제법적, 외교적, 정치적으로 매우 복잡한 사안입니다. 이미 많은 법적, 외교적 노력이 있었으며, 새로운 소송금융 투자 기회를 발굴하여 유의미한 금전적 수익을 기대하기에는 법리적, 정치적 난이도가 매우 높습니다. 이는 '기타 투자 어려운 이유 있음'에 해당합니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>생존 피해자 434명 (2024년 1월 기준), 유족 다수</t>
+          <t>5명 (기사 시점 생존자 수)</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>日 강제동원 피해자 1년간 206명 세상 떠나</t>
+          <t>일본군 위안부 피해자 할머니 별세···이제 남은 생존자 5명뿐</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>kjdaily.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>http://www.kjdaily.com/article.php?aid=1774436308675638005</t>
+          <t>https://www.khan.co.kr/article/202603282234001</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-25 12:30:53.762145+00:00</t>
+          <t>2026-03-29 00:16:43.630389+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
-      <c r="A75" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A75" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C75" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C75" t="inlineStr"/>
+      <c r="D75" t="inlineStr"/>
+      <c r="E75" t="inlineStr"/>
       <c r="F75" t="inlineStr">
         <is>
-          <t>국회의원이 해외 수감 한국인이 1천 명을 넘고 그 중 사형수도 4명에 달한다고 밝히며, 억울한 피해자가 발생하지 않도록 정부의 적극적인 영사 조력과 인권 보호 노력을 강조했다. 이는 해외 수감 한국인들의 인권 문제와 정부의 역할에 대한 사회적 관심을 촉구하는 내용이다.</t>
+          <t>이 기사는 강만수 전 장관이 쓴 단편소설 '영웅'에 대한 리뷰로, 인권변호사 고(故) 조영래의 삶과 학생운동, 그리고 부천경찰서 성고문 사건, 성산동 수해 집단소송 등 그의 주요 활동을 다룹니다. 소설의 형식으로 과거의 역사적 사실과 경험을 회고하는 내용이며, 현재 진행 중인 법적 분쟁이나 새로운 소송 기회를 제시하지 않습니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>해외 수감 한국인 1천 명 이상, 특히 사형수 4명이라는 점에서 집단적 피해와 피해 규모가 매우 큼 (적합 조건 3, 4). '억울한 피해자' 발생 방지를 위한 정부의 영사 조력 및 인권 보호 노력이 강조된 바, 한국 정부를 상대로 한 부작위 또는 과실에 대한 소송 가능성이 있으며, 이 경우 상대방의 자력이 충분함 (적합 조건 2). 다만, 정부의 구체적인 책임 입증이 쟁점이 될 수 있습니다.</t>
+          <t>이 기사는 고(故) 조영래 변호사의 삶과 활동을 다룬 소설에 대한 리뷰로, 과거의 역사적 사건과 이미 종결된 법적 사례들을 회고합니다. 소송금융 투자 대상이 될 만한 현재 진행 중이거나 새롭게 발생한 분쟁을 다루고 있지 않아, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>1천 명 이상 (해외 수감 한국인), 4명 (사형수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>해외 수감 한국인 1천 명 넘는다고?…사형수도 4명</t>
+          <t>단편소설 영웅 | ‘영래(英來)’는 이름대로 나에게 그리고 우리에게 ‘...</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>monthly.chosun.com</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008490911&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://monthly.chosun.com/client/news/viw.asp?ctcd=C&amp;nNewsNumb=202604100047</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-25 00:27:06.142519+00:00</t>
+          <t>2026-03-28 12:29:08.760659+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>일본 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>외교부의 일본 총괄공사 초치 및 강력 항의</t>
+          <t>제주도 차원의 역사 왜곡 바로잡기 및 진실 규명 절차 진행 중</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>외교부가 일본 역사 왜곡 교과서에 대해 강력히 항의하고 일본 총괄공사를 초치했다. 해당 교과서는 일본군 위안부 및 강제징용 관련 강제성을 희석하는 등 왜곡된 역사 서술을 포함하고 있어, 정부는 일본 정부의 과거사 관련 사죄와 반성을 촉구했다.</t>
+          <t>제주도가 제주4·3평화공원에 역사 왜곡 논란이 있던 함병선 공적비 등 비석들 옆에 정부 공식 보고서에 근거한 '바로 세운 진실' 안내판을 설치했다. 이는 문제의 비석을 철거하는 대신 역사적 사실과 가해 책임을 명확히 밝혀 후대의 교훈으로 삼겠다는 취지다. 제주4·3의 진실 규명과 역사 교육 과제는 현재진행형임을 강조했다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 상대방(일본 정부)의 자력이 충분하며(적합 조건 2), 일본군 위안부 및 강제징용 피해자라는 집단적 피해가 존재함(적합 조건 3). 외교부의 항의 및 총괄공사 초치 등 공적 절차가 진행 중이며(적합 조건 6), 교과서 내용 자체가 증거가 될 수 있음(적합 조건 5). 다만, 직접적인 금전적 피해액 산정이 어렵다는 점은 고려해야 함.</t>
+          <t>정부 공식 보고서에 의해 함병선 등 가해 책임이 명확히 규명되었고(적합 조건 1, 5), 제주4·3 사건은 수만 명 이상의 집단적이고 대규모의 피해를 수반합니다(적합 조건 3, 4). 현재 제주도 차원에서 역사 왜곡 바로잡기 및 진실 규명 공적 절차가 진행 중이며(적합 조건 6), 이는 추가적인 법적 조치 가능성을 시사합니다. 사건이 종결되지 않고 현재진행형입니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
+          <t>수만 명 이상</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>4·3 왜곡 비석 옆에 ‘바로 세운 진실’ 세웠다</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M76" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603281741512940</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>2026-03-28 12:25:05.974935+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>북한</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>미 국제종교자유위원회(USCIRF)의 북한 종교 자유 침해 보고서 발표 및 특별우려국 재지정 권고</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>미 하원 외교위원회가 국제종교자유위원회(USCIRF) 재승인 법안을 통과시켰습니다. USCIRF는 최근 보고서에서 북한을 세계 최악의 종교 자유 침해국으로 지목하고, 조직적인 종교 활동이 거의 사라졌으며 국가보위성이 종교 활동을 '반국가 범죄'로 단속하고 있다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하나(상대방 책임이 비교적 명확함), 소송 상대방이 북한이라는 주권 국가이므로 자력 확보 및 손해배상 집행이 사실상 불가능하여 소송금융 투자 대상으로는 부적합합니다. (상대방에게 자력이 충분함 조건 미충족)</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J76" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>[이슈] 日고교교과서  독도=일본땅  왜곡 심화…정부  억지주장 수용 불...</t>
+          <t>미 하원 외교위, 국제종교자유위 재승인 법안 만장일치 가결</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>polinews.co.kr</t>
+          <t>voakorea.com</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.polinews.co.kr/news/articleView.html?idxno=726428</t>
+          <t>https://www.voakorea.com/a/house-foreign-affairs-committee-unanimously-approves-uscirf-reauthorization-bill-20260327/8131577.html</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-24 12:38:45.842835+00:00</t>
+          <t>2026-03-28 00:19:13.298578+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr"/>
-      <c r="E78" t="inlineStr"/>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>이주민 법률지원단 출범</t>
+        </is>
+      </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>스포츠윤리센터가 한민수 이사장 직무대행 체제로 전환되었습니다. 한 직무대행은 조사 절차의 투명성 강화, 사건 처리 기간 단축, 피해자 보호 중심 대응체계 정비 등을 통해 센터 주요 사업의 실효성을 높일 계획입니다.</t>
+          <t>경기도가 취약 이주민의 권익 보호를 위해 '이주민 법률지원단'을 출범하고, 이주민 법률 지원의 현장과 실무, 소송 실무 사례 공유 등의 교육을 진행했다. 이는 이주민에 대한 법률 지원 역량을 강화하고 잠재적 법적 분쟁에 대비하기 위한 조치이다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>기사는 스포츠윤리센터의 내부 운영 개선 및 직무대행 체제 전환에 대한 내용으로, 특정 사건이나 피해자, 가해자가 명확히 언급되지 않아 소송금융 투자 대상으로서의 구체적인 사건을 파악하기 어렵습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>기사는 경기도의 이주민 법률지원단 출범 및 법률 지원 교육에 대한 내용으로, 특정 피해 사건이나 소송 대상이 명시되어 있지 않습니다. 소송금융 투자를 검토할 만한 구체적인 사건, 상대방, 피해 규모 등이 전혀 파악되지 않아 투자 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>스포츠윤리센터, 한민수 이사장 직무대행 체제 전환</t>
+          <t>경기도 '이주민 법률지원단' 출범…취약 이주민 권익보호 나서</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>newskr.kr</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=827135</t>
+          <t>http://www.newskr.kr/news/articleView.html?idxno=103843</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-24 12:34:07.867195+00:00</t>
+          <t>2026-03-27 13:09:26.372432+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr"/>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>대법원 판결 선고 (최말자 씨 사건)</t>
+          <t>영화 재개봉을 통한 역사적 환기</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>아시아경제의 '성착취, 아웃' 보도를 포함한 여러 언론사들이 제28회 국제앰네스티 언론상을 수상했다. 이 상은 인권 증진에 기여한 언론 보도를 선정하며, 이주노동자, 아동·청소년, 노동 등 다양한 인권 의제를 다뤘다. 특히 성폭력 피해자의 정당방위를 인정한 대법원 판결을 이끌어낸 최말자 씨와 법무법인 지향 변호인단이 특별상을 받았다.</t>
+          <t>731부대의 만행을 다룬 영화가 30년 만에 재개봉하며 한국인 피해자들을 포함한 역사적 사건에 대한 환기를 시도합니다. 이 영화는 잊혀서는 안 될 역사를 기억하자는 의미를 담고 있습니다. 해당 사건은 여전히 기억과 기록의 대상으로 남아 있습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>이 기사는 소송금융 투자 대상이 될 만한 특정 사건을 다루는 것이 아니라, 인권 증진에 기여한 언론 보도에 대한 시상식 결과를 보도하고 있다. 언급된 최말자 씨 사건은 이미 대법원 판결이 선고되어 종결된 사건으로, 신규 소송금융 투자 대상으로는 부적합하다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 사건은 수십 년 전의 역사적 사건으로, 새로운 소송금융 투자 기회를 발굴하기에는 법적 실현 가능성이 매우 낮습니다. 특히 국가를 상대로 한 과거사 소송은 시효 문제, 주권 면제 등 복잡한 국제법적 쟁점이 있어 부적합 조건에 해당합니다. 기사 내용 또한 영화 재개봉에 대한 것으로, 새로운 법적 절차의 진행을 시사하지 않습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>한국인 피해자 다수</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>아시아경제 '국제앰네스티 언론상' 수상…제28회 시상식 열려</t>
+          <t>731 부대 만행 다뤘다…30년 만에 재개봉 확정한 문제작 정체</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032418354815763</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=521298</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-24 12:32:22.909278+00:00</t>
+          <t>2026-03-27 12:28:50.112002+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C80" t="inlineStr"/>
       <c r="D80" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>형사사건 진행 중, 헌법소원 제기</t>
+          <t>유엔 총회 결의안 채택, 배상 기금 조성 촉구</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>법무법인 디엘지 공익인권센터장 염형국 변호사는 사회적·경제적 약자를 위한 프로보노 활동의 중요성을 강조하며, 승소를 넘어 제도 개선을 목표로 한다고 밝혔다. 염전노예 사건, 정신병원 강제입원 헌법불합치 결정 등 과거 주요 공익 사건들을 성공적으로 이끌었으며, 현재는 W진병원 환자 사망 관련 형사사건 및 키오스크 장애인 접근성 관련 헌법소원을 진행 중이다. 미래 세대에 프로보노 문화를 확산시키는 것을 최우선 과제로 삼고 있다.</t>
+          <t>유엔 총회가 아프리카 노예 무역을 '가장 중대한 반인도적 범죄'로 규정하고 사과 및 배상 기금 기여를 촉구하는 결의안을 채택했다. 가나 대통령은 이 결의안이 과거의 상처를 치유하고 더 공정하고 포용적인 국제 질서를 위한 것이라고 강조했다. 그러나 미국은 역사적 잘못은 인정하면서도 당시 국제법상 불법이 아니었음을 이유로 배상에 반대 입장을 표명했다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>이 기사는 공익 변호사의 프로보노 활동 철학과 과거 성공 사례를 소개하는 내용으로, 소송금융 투자 대상이 될 만한 특정 신규 집단 민사소송 기회를 제시하지 않습니다. 언급된 대부분의 사건은 이미 종결되었거나(부적합 조건: 이미 종결된 사건), 형사사건 또는 헌법소원 등 소송금융의 일반적인 투자 대상과는 거리가 있습니다.</t>
+          <t>유엔 총회에서 아프리카 노예 무역을 '반인도적 범죄'로 규정하고 배상 기금 기여를 촉구하는 결의안이 채택되었으나, 이는 정치적·도덕적 선언에 가까움. 특정 국가나 기업을 상대로 한 구체적인 소송의 법적 근거가 명확하지 않으며, 미국 등 일부 국가는 역사적 잘못에 대한 배상 의무를 법적으로 인정하지 않아 소송금융 투자 대상으로서의 법적 실현 가능성이 매우 낮음.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>아프리카 노예 무역 피해자 및 그 후손 다수</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>원고 1명 아닌 모든 약자 위해…공익사건, 승소 넘어 제도개선 힘쓸 것...</t>
+          <t>유엔  아프리카 노예 무역, 가장 중대한 반인도적 범죄  결의안 채택</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01938486645386600</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003218910&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-24 00:35:58.974162+00:00</t>
+          <t>2026-03-27 12:23:18.069423+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
-      <c r="A81" s="2" t="inlineStr">
+      <c r="A81" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr"/>
+      <c r="D81" t="inlineStr"/>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>인권위 혐오표현 판단기준 마련을 위한 토론회 개최</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>인권위가 혐오표현으로부터 피해자를 보호하기 위한 판단 기준 마련을 위해 첫 토론회를 개최했다. 이 토론회에서는 미주인권재판소의 피해자 구제 사례와 공적인 인물에 대한 논의가 이루어졌다.</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 인권위가 혐오표현 판단 기준 마련을 위한 토론회를 개최한 것에 대한 내용입니다. 소송금융 투자를 위한 구체적인 소송 대상, 피해 규모, 책임 주체 등이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>인권위, 혐오표현 판단기준 첫 토론회…  피해자 보호 위해 국가 무엇 ...</t>
+        </is>
+      </c>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>newscj.com</t>
+        </is>
+      </c>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M81" t="inlineStr">
+        <is>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3388979</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:17:49.427972+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>조선민주주의인민공화국</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>북한 내 공개재판 및 교화형 선고, 가족 강제이주</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>평양시 선교구역에서 한 주민이 한국 영상물 시청 혐의로 공개재판에 회부되어 12년 4개월의 교화형을 선고받았습니다. 해당 주민의 가족은 평양에서 함경남도 장진군으로 강제이주 조치되었으며, 이는 본보기적 처벌로 강조되었습니다. 북한 당국은 반동사상문화 범죄 단속을 강화하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>상대방(북한 정권)의 책임은 명확하나(적합 조건 1), 국제법상 배상 능력이 극히 불확실하며(부적합 조건에 준함), 판결 집행 및 자산 회수가 사실상 불가능하여 소송금융 투자 대상으로서의 재정적 실현 가능성이 없습니다. 증거 확보 및 소송 진행의 현실적 어려움도 큽니다.</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>1명 및 가족</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>평양에서도 반동사상문화 관련 공개재판…본보기로 강력 처벌</t>
+        </is>
+      </c>
+      <c r="K82" t="inlineStr">
+        <is>
+          <t>dailynk.com</t>
+        </is>
+      </c>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M82" t="inlineStr">
+        <is>
+          <t>https://www.dailynk.com/20260327-1</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:52:05.620965+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B81" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D81" t="inlineStr">
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>코레일테크</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E81" t="inlineStr">
-[...123 lines deleted...]
-      <c r="A83" s="3" t="inlineStr">
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>코레일테크 부산사업소에서 장기간 제기된 성범죄 의혹이 경찰 수사로 확대되며 조직의 대응 시스템 실효성에 대한 의문이 제기되고 있습니다. 피해자 보호 조치 지연 논란까지 겹치면서 본사와 지사, 사업소의 보고 및 감사 체계에 문제가 있다는 지적입니다.</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>코레일테크는 공공기관으로 자력이 충분하며, 성범죄 의혹에 대한 경찰 수사가 진행 중이므로 객관적 증거 확보 및 책임 규명이 용이할 것으로 예상됩니다. 이는 '상대방 자력 충분', '증거 확보 가능', '공적 절차 진행 중' 조건에 해당하여 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>코레일테크 '성범죄 의혹' 대응 체계 '엇박자' … 보고·감사 체계 의문</t>
+        </is>
+      </c>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>safetimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L83" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M83" t="inlineStr">
+        <is>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241219</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:36:15.835488+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B83" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>일본 정부, 야스쿠니 신사</t>
+          <t>일본 정부 및 관련 기업</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>일본 도쿄지방재판소에서 2차 구두변론 진행 중이며, 한국 법원에도 야스쿠니 신사 합사 취소 소송이 제기됨. 원고 확대 검토 중.</t>
+          <t>역사적 사건에 대한 감사패 전달</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>야스쿠니 신사에 무단 합사된 한국인 희생자의 손주 세대 6명이 일본 도쿄지방재판소에 합사 취소 소송을 제기하여 2차 구두변론이 진행되었습니다. 원고 측은 강제 동원 및 무단 합사가 치유할 수 없는 피해를 주고 있다고 주장하며, 한국 법원에도 동일한 소송이 제기된 상태입니다. 일본 시민단체 등은 원고 확대를 검토하고 있습니다.</t>
+          <t>대일항쟁기 강제동원 경기피해자연합회가 김동연 더불어민주당 경기도지사 경선후보에게 감사패를 전달했습니다. 이 기사는 강제동원 피해자 단체의 활동을 보도하는 것으로, 새로운 법적 분쟁이나 소송 진행 상황에 대한 내용은 담고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>일본 정부의 강제 동원 및 야스쿠니 신사 무단 합사 책임이 명확하고(적합 조건 1), 상대방인 일본 정부는 충분한 자력을 가집니다(적합 조건 2). 한국인 전몰자 유족 다수가 잠재적 피해자이며 원고 확대가 검토되고 있어 집단적 피해 가능성이 높고(적합 조건 3), 이로 인한 정신적 피해와 명예훼손의 규모가 큽니다(적합 조건 4). 역사적 사실 및 일본 정부의 명부 제공 행위 등 객관적 증거도 존재합니다(적합 조건 5).</t>
+          <t>기사는 대일항쟁기 강제동원 피해자 단체가 정치인에게 감사패를 전달한 내용으로, 새로운 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 진행 중인 소송을 언급하고 있지 않습니다. 이미 많은 부분이 역사적, 외교적, 법적으로 다루어졌거나 종결된 사안으로 보입니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>한국인 전몰자 유족 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>“야스쿠니 합사, 억울하게 돌아가신 분 두 번 죽이는 행위”</t>
+          <t>역사에서 지워진 이름 기억 …강제동원 피해단체, 김동연에 감사패</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>kpinews.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8515711&amp;ref=A</t>
+          <t>https://www.kpinews.kr/newsView/1065607503586731</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-23 13:09:29.328668+00:00</t>
+          <t>2026-03-26 12:35:54.793125+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr"/>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
       <c r="D85" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>역사적 사건, 영화 재개봉 보도</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>1993년작 영화 '마루타' 시리즈가 4K 리마스터링으로 재개봉한다는 소식. 이 영화는 제2차 세계대전 당시 일본 731부대의 잔혹한 생체실험 만행을 고발하며, 한국인 피해자를 포함한 수많은 희생자가 발생했음을 상기시킨다. 이번 재개봉은 잊혀서는 안 될 역사적 진실을 환기하는 의미를 가진다.</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>상대방 책임(일본 정부)은 명확하나(적합 조건 1), 외국 정부를 상대로 한 역사적 사건 소송은 주권면제, 시효, 판결 집행의 어려움 등 법적, 외교적 난관이 매우 커 소송금융 투자 대상으로 부적합합니다. 기사는 영화 재개봉에 대한 것으로, 현재 진행 중인 새로운 법적 절차나 소송 가능성을 제시하지 않아 (부적합 조건: 이미 종결된 사건에 해당) 투자 기회가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr">
+        <is>
+          <t>수많은 희생자 (한국인 포함)</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>731부대 만행 다룬 문제작 ‘마루타’ 시리즈, 4월 4K 리마스터링 개봉...</t>
+        </is>
+      </c>
+      <c r="K85" t="inlineStr">
+        <is>
+          <t>sports.donga.com</t>
+        </is>
+      </c>
+      <c r="L85" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M85" t="inlineStr">
+        <is>
+          <t>https://sports.donga.com/ent/article/all/20260326/133611233/1</t>
+        </is>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:25:36.875615+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>관련자 및 기관</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>피해자들의 지속적인 진실 규명 요구 및 의혹 제기</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>2018년 〈마이애미 헤럴드〉 보도로 재조명된 엡스타인 사건은 수십 명의 피해자와 가족들이 여전히 목소리를 내고 있으며, '엡스타인 파일' 등 자료에 근거한 각종 의혹이 쏟아지고 있다. 과거 형량 협상의 문제점 등이 지적되며 사건의 진실 규명 요구가 계속되고 있다.</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>다수의 피해자(수십 명)가 여전히 목소리를 내고 있으며, '엡스타인 파일' 등 자료에 근거한 의혹이 지속적으로 제기되어 증거 확보 가능성이 높습니다. 사건의 성격상 고위층 연루 가능성이 있어 상대방의 자력이 충분할 것으로 예상되며, 집단적 피해 규모가 큽니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I86" t="inlineStr">
+        <is>
+          <t>수십 명</t>
+        </is>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>엡스타인 파일에서 시선 돌리려 전쟁 일으켰나</t>
+        </is>
+      </c>
+      <c r="K86" t="inlineStr">
+        <is>
+          <t>sisain.co.kr</t>
+        </is>
+      </c>
+      <c r="L86" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M86" t="inlineStr">
+        <is>
+          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57527</t>
+        </is>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:22:06.994272+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>일본 정부 및 관련 일본 기업</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>시민단체, 유족 이야기 수집 및 기억 계승 노력 촉구</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>일제강점기 강제동원 피해 생존자가 급감하여 지난 1년간 200명 이상이 사망했으며, 현재 434명만이 의료지원금을 수령 중이다. 시민단체는 고령의 피해자들이 세상을 떠나고 있는 만큼, 유족들로부터 못다 한 이야기를 모으고 관련 자료 수집, 역사관 건립 등 기억 계승 노력을 정부와 지자체에 촉구하고 있다. 이는 일본의 역사 왜곡 교과서 검정 통과에 대한 비판과도 연결된다.</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>상대방(일본 정부 및 관련 기업)의 책임이 역사적으로 명확하고 자력이 충분함(조건 1, 2). 수백 명의 생존 피해자와 그 유족들이 존재하여 집단적 피해 성격이 강하며(조건 3), 시민단체가 유족들의 증언을 수집하는 등 증거 확보 노력이 진행 중임(조건 5). 아직 종결되지 않은 법적 쟁점이 남아있어 소송금융 투자 가능성이 높음.</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>생존 피해자 434명 (2024년 1월 기준), 유족 다수</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>日 강제동원 피해자 1년간 206명 세상 떠나</t>
+        </is>
+      </c>
+      <c r="K87" t="inlineStr">
+        <is>
+          <t>kjdaily.com</t>
+        </is>
+      </c>
+      <c r="L87" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M87" t="inlineStr">
+        <is>
+          <t>http://www.kjdaily.com/article.php?aid=1774436308675638005</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:30:53.762145+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E85" t="inlineStr">
-[...93 lines deleted...]
-      <c r="K86" t="inlineStr">
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>국회의원 발언으로 정부의 영사 조력 및 인권 보호 노력 촉구</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>국회의원이 해외 수감 한국인이 1천 명을 넘고 그 중 사형수도 4명에 달한다고 밝히며, 억울한 피해자가 발생하지 않도록 정부의 적극적인 영사 조력과 인권 보호 노력을 강조했다. 이는 해외 수감 한국인들의 인권 문제와 정부의 역할에 대한 사회적 관심을 촉구하는 내용이다.</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>해외 수감 한국인 1천 명 이상, 특히 사형수 4명이라는 점에서 집단적 피해와 피해 규모가 매우 큼 (적합 조건 3, 4). '억울한 피해자' 발생 방지를 위한 정부의 영사 조력 및 인권 보호 노력이 강조된 바, 한국 정부를 상대로 한 부작위 또는 과실에 대한 소송 가능성이 있으며, 이 경우 상대방의 자력이 충분함 (적합 조건 2). 다만, 정부의 구체적인 책임 입증이 쟁점이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr">
+        <is>
+          <t>1천 명 이상 (해외 수감 한국인), 4명 (사형수)</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>해외 수감 한국인 1천 명 넘는다고?…사형수도 4명</t>
+        </is>
+      </c>
+      <c r="K88" t="inlineStr">
         <is>
           <t>news.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L86" t="inlineStr">
-[...31 lines deleted...]
-      <c r="D87" t="inlineStr">
+      <c r="L88" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M88" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008490911&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N88" t="inlineStr">
+        <is>
+          <t>2026-03-25 00:27:06.142519+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E87" t="inlineStr">
-[...126 lines deleted...]
-      <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
-          <t>정치인의 과거 발언에 대한 입장 표명</t>
+          <t>외교부의 일본 총괄공사 초치 및 강력 항의</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>박홍근 의원이 고 박원순 전 서울시장 사건 피해자를 '피해 호소인'으로 표현한 것에 대해 부적절한 표현이었다고 인정했다. 또한 과거 국가관 논란에 대해서는 시대 변화에 따른 생각의 변화를 언급했다. 이 기사는 과거 사건에 대한 정치적 논평을 다루고 있다.</t>
+          <t>외교부가 일본 역사 왜곡 교과서에 대해 강력히 항의하고 일본 총괄공사를 초치했다. 해당 교과서는 일본군 위안부 및 강제징용 관련 강제성을 희석하는 등 왜곡된 역사 서술을 포함하고 있어, 정부는 일본 정부의 과거사 관련 사죄와 반성을 촉구했다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>해당 기사는 고 박원순 전 서울시장 사건의 피해자를 '피해 호소인'으로 표현한 것에 대한 정치인의 과거 발언과 현재의 입장 표명에 관한 내용입니다. 직접적인 가해자가 사망하여 사건이 사실상 종결되었으므로, '부적합 조건: 이미 종결된 사건'에 해당합니다. 소송금융 투자 대상으로서의 새로운 소송 기회를 포착하기 어렵습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 상대방(일본 정부)의 자력이 충분하며(적합 조건 2), 일본군 위안부 및 강제징용 피해자라는 집단적 피해가 존재함(적합 조건 3). 외교부의 항의 및 총괄공사 초치 등 공적 절차가 진행 중이며(적합 조건 6), 교과서 내용 자체가 증거가 될 수 있음(적합 조건 5). 다만, 직접적인 금전적 피해액 산정이 어렵다는 점은 고려해야 함.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>재정 해법 묻고 도덕성 따지고…박홍근 기획예산처 청문회 공방</t>
+          <t>외교부, 일본 역사 왜곡 교과서에 강력 항의…일본 총괄공사 초치</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>newsworks.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=835135</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008490577&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-23 12:36:01.816912+00:00</t>
+          <t>2026-03-24 12:42:04.698070+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
-      <c r="A90" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A90" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C90" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E90" t="inlineStr"/>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>한국 정부의 공식 유감 표명 및 대응</t>
+        </is>
+      </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>본 기사는 본인의 의사에 반해 성매매에 가담하게 된 '성매매 피해자'는 처벌 대상에서 제외되며 국가의 보호 및 지원 프로그램을 제공받는다는 법률적 내용을 다룹니다. 김세현 변호사는 성매매 사건에서 '대가성' 판단이 핵심 쟁점임을 강조하며, 피해자 여부에 따라 처벌 여부가 달라진다고 설명합니다.</t>
+          <t>일본 고교 교과서가 독도를 일본 땅으로 표기하고 일본군 위안부 및 강제징용 관련 강제성을 희석하는 등 역사 왜곡을 심화하고 있습니다. 이에 한국 정부는 강한 유감을 표명하며 일본 정부의 과거사 관련 사죄와 반성을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 성매매 피해자 보호에 대한 법률적 해설입니다. 소송금융 투자 대상이 될 만한 특정 피고, 구체적인 피해 규모, 집단적 피해 발생 여부, 진행 중인 공적 절차 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>일본 정부의 역사 왜곡 교과서 승인으로 인한 집단적 피해(일본군 위안부 및 강제징용 피해자 다수)가 발생했습니다. 상대방(일본 정부)의 책임이 명확하고 자력이 충분하며, 교과서 내용과 한국 정부의 유감 표명 등 증거가 명확합니다. 한국 정부의 공식적인 대응이 진행 중인 점도 소송금융 적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>일본군 위안부 피해자 및 강제징용 피해자 다수</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>단순 호기심에 의한 성매매, '대가성' 판단이 핵심 쟁점 [김세현 변호사...</t>
+          <t>[이슈] 日고교교과서  독도=일본땅  왜곡 심화…정부  억지주장 수용 불...</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>polinews.co.kr</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76216</t>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=726428</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-23 00:24:16.782880+00:00</t>
+          <t>2026-03-24 12:38:45.842835+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C91" t="inlineStr"/>
-      <c r="D91" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D91" t="inlineStr"/>
+      <c r="E91" t="inlineStr"/>
       <c r="F91" t="inlineStr">
         <is>
-          <t>중동 전쟁으로 인해 1200명의 어린이가 숨지거나 다쳤다는 참혹한 피해 상황을 보도했습니다. 기사는 전쟁의 직접적인 피해자인 아이들의 현실을 전하며 인도주의적 위기를 강조하고 있습니다.</t>
+          <t>스포츠윤리센터가 한민수 이사장 직무대행 체제로 전환되었습니다. 한 직무대행은 조사 절차의 투명성 강화, 사건 처리 기간 단축, 피해자 보호 중심 대응체계 정비 등을 통해 센터 주요 사업의 실효성을 높일 계획입니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>어린이 사상자 1200명으로 집단적 피해와 큰 피해 규모는 확인되나, 전쟁 상황이라는 특수성으로 인해 소송 상대방을 특정하고 책임을 입증하기 매우 어렵습니다. 또한, 특정된 상대방이 있더라도 자력 확보 및 강제 집행의 현실적 어려움이 커 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사는 스포츠윤리센터의 내부 운영 개선 및 직무대행 체제 전환에 대한 내용으로, 특정 사건이나 피해자, 가해자가 명확히 언급되지 않아 소송금융 투자 대상으로서의 구체적인 사건을 파악하기 어렵습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>1200명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>폭격 속 짓밟힌 '동심'…중동서 어린이 사상자만 1200명</t>
+          <t>스포츠윤리센터, 한민수 이사장 직무대행 체제 전환</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12290793?influxDiv=NAVER</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=827135</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-22 12:31:57.881995+00:00</t>
+          <t>2026-03-24 12:34:07.867195+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>나이지리아 내 기독교 박해 지속</t>
+          <t>대법원 판결 선고 (최말자 씨 사건)</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>나이지리아 기독교협회 오크 대주교가 나이지리아 내 기독교 박해 공격을 '심각한 불의'로 규정하며 피해자들에 대한 보상과 정의를 촉구했다. 이는 미국 기독교 매체 크로스워크를 통해 보도되었으며, 기도와 연대를 강조하고 있다.</t>
+          <t>아시아경제의 '성착취, 아웃' 보도를 포함한 여러 언론사들이 제28회 국제앰네스티 언론상을 수상했다. 이 상은 인권 증진에 기여한 언론 보도를 선정하며, 이주노동자, 아동·청소년, 노동 등 다양한 인권 의제를 다뤘다. 특히 성폭력 피해자의 정당방위를 인정한 대법원 판결을 이끌어낸 최말자 씨와 법무법인 지향 변호인단이 특별상을 받았다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>기사 내용은 나이지리아 내 기독교 박해라는 광범위한 인권 문제에 대한 경고로, 소송 상대방이 특정되지 않아(적합 조건 1, 2 미충족) 민사상 손해배상 청구의 가능성이 낮다. 또한, 구체적인 피해 규모나 증거 확보 가능성, 공적 절차 진행 여부가 불분명하다(적합 조건 4, 5, 6 미충족).</t>
+          <t>이 기사는 소송금융 투자 대상이 될 만한 특정 사건을 다루는 것이 아니라, 인권 증진에 기여한 언론 보도에 대한 시상식 결과를 보도하고 있다. 언급된 최말자 씨 사건은 이미 대법원 판결이 선고되어 종결된 사건으로, 신규 소송금융 투자 대상으로는 부적합하다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>나이지리아기독교협회, 박해 심각성 경고… 기도와 연대 촉구</t>
+          <t>아시아경제 '국제앰네스티 언론상' 수상…제28회 시상식 열려</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>goodnews1.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.goodnews1.com/news/articleView.html?idxno=457857</t>
+          <t>https://view.asiae.co.kr/article/2026032418354815763</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-21 12:16:45.738417+00:00</t>
+          <t>2026-03-24 12:32:22.909278+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
-      <c r="A93" s="2" t="inlineStr">
+      <c r="A93" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr"/>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>형사사건 진행 중, 헌법소원 제기</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>법무법인 디엘지 공익인권센터장 염형국 변호사는 사회적·경제적 약자를 위한 프로보노 활동의 중요성을 강조하며, 승소를 넘어 제도 개선을 목표로 한다고 밝혔다. 염전노예 사건, 정신병원 강제입원 헌법불합치 결정 등 과거 주요 공익 사건들을 성공적으로 이끌었으며, 현재는 W진병원 환자 사망 관련 형사사건 및 키오스크 장애인 접근성 관련 헌법소원을 진행 중이다. 미래 세대에 프로보노 문화를 확산시키는 것을 최우선 과제로 삼고 있다.</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>이 기사는 공익 변호사의 프로보노 활동 철학과 과거 성공 사례를 소개하는 내용으로, 소송금융 투자 대상이 될 만한 특정 신규 집단 민사소송 기회를 제시하지 않습니다. 언급된 대부분의 사건은 이미 종결되었거나(부적합 조건: 이미 종결된 사건), 형사사건 또는 헌법소원 등 소송금융의 일반적인 투자 대상과는 거리가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>원고 1명 아닌 모든 약자 위해…공익사건, 승소 넘어 제도개선 힘쓸 것...</t>
+        </is>
+      </c>
+      <c r="K93" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L93" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M93" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01938486645386600</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:35:58.974162+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B93" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr"/>
-      <c r="D94" t="inlineStr"/>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>대한민국 (법원)</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>학술 심포지엄 개최, 기록관 건립 논의</t>
+          <t>국가인권위원회 권고, 유엔 인권침해 지적, 일부 법원 판결 존재, 대법원 예규 개정 요구</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>경상국립대학교가 '남해 박숙이기록관 건립'을 위한 학술 심포지엄을 개최했습니다. 이 기록관은 일본군 '위안부' 피해자들의 강제동원 기록을 보존하고 기념하기 위한 것으로, 경남 지역의 피해자들을 중심으로 논의가 진행되었습니다. 일본군강제성노예피해자진주평화기림사업회 공동대표 등이 참여하여 기록관 건립의 의미를 되새겼습니다.</t>
+          <t>일부 법원이 트랜스젠더의 성별 정정 신청 시 성 확정 수술을 사실상 강요하여, 신청인들이 원치 않는 수술을 받거나 변호사 선임 비용 부담으로 법적 다툼을 포기하는 등 인권 침해와 경제적 부담을 겪고 있습니다. 유엔과 국가인권위원회는 이러한 관행을 인권침해로 지적하며 대법원 예규 개정을 권고했고, 일부 법원도 수술 강요가 기본권 침해라고 판시했습니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>이 기사는 일본군 '위안부' 피해자를 위한 기록관 건립 학술 심포지엄 개최에 대한 것으로, 새로운 소송금융 투자 기회를 제공하는 법적 분쟁을 다루고 있지 않습니다. 비록 해당 사안이 상대방 책임 명확성(적합 조건 1), 집단적 피해(적합 조건 3), 피해 규모의 큼(적합 조건 4) 등 소송금융 적합 조건을 내포하고 있으나, 기사 내용만으로는 현재 진행 중이거나 임박한 소송을 파악할 수 없습니다.</t>
+          <t>법원의 성별 정정 신청 시 사실상 성 확정 수술을 강요하는 관행은 유엔 및 국가인권위원회로부터 인권침해로 지적받았으며, 일부 법원에서도 위법성을 인정하여 상대방 책임이 명확합니다. 상대방이 국가(법원)이므로 자력이 충분하며, KITE 연구 결과 다수의 트랜스젠더가 원치 않는 수술을 하는 등 집단적 피해가 발생하고 있습니다. 유엔, 국가인권위 권고, 청주지법 판결 등 객관적 증거가 풍부하고, 국가인권위의 대법원 예규 개정 권고 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 수술비 200만원 이상, 정신적 피해 미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 (KITE 연구 기준 11%가 원치 않는 수술, 전체 트랜스젠더 인구 고려 시 수백 명 이상 추정)</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>경상국립대, '남해 박숙이기록관 건립' 학술 심포지엄 개최</t>
+          <t>‘성별 정정’ 신청했더니 수술 받고 오라는 법원…유엔 “인권침해”</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632971</t>
+          <t>https://www.hani.co.kr/arti/society/women/1250763.html</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-19 12:33:29.338143+00:00</t>
+          <t>2026-03-24 00:35:12.484978+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
-      <c r="A95" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A95" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>일본 정부</t>
-[...2 lines deleted...]
-      <c r="D95" t="inlineStr"/>
+          <t>대한민국 법원</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>나눔의집 양로시설 기능 종료, 역사관 리모델링 및 교육·연구 중심의 '피해자센터' 전환 논의 중. 직접적인 소송 진행 상황은 언급되지 않음.</t>
+          <t>국가인권위원회 대법원 예규 개정 권고, 일부 법원 판결</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해 할머니들의 쉼터였던 나눔의집이 할머니들의 작고로 양로시설로서의 기능을 사실상 종료하고, 역사관 리모델링을 통해 교육과 연구 중심의 '피해자센터'로 전환을 모색하고 있다. 현재 생존 피해자는 한 분만 남았으며, 위안부 문제를 지속적으로 연구하고 기억해야 할 역사로 인식하는 것이 강조되고 있다.</t>
+          <t>일부 법원이 성별 정정 신청 시 성 확정 수술을 사실상 강요하여 트랜스젠더들이 원치 않는 수술을 받거나 법적 대응을 포기하는 사례가 발생하고 있습니다. 이는 대법원 예규의 취지 및 국내외 인권 기준에 부합하지 않으며, 국가인권위원회도 예규 개정을 권고한 바 있습니다. 다수의 피해자가 발생하고 있어 소송금융을 통한 법적 지원이 필요한 상황입니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>기사는 일본군 위안부 피해 할머니들의 쉼터인 나눔의집의 기능 전환과 역사적 의미를 다루고 있으며, 새로운 소송금융 투자 기회를 명확히 제시하지 않습니다. 현재 생존 피해자가 한 분만 남았고, 기사의 초점은 기념관으로서의 역할 강화와 교육/연구 중심의 '피해자센터' 필요성에 맞춰져 있어, 구체적인 소송 진행이나 계획이 보이지 않습니다. (부적합 조건: 소송금융 투자 대상으로서의 신규성 없음)</t>
+          <t>적합 조건 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 다수의 트랜스젠더가 원치 않는 수술을 강요받고 있으며, 법원의 보정권고/명령, 인권위 권고, 코호트 연구 결과 등 객관적 증거가 명확합니다. 국가인권위원회에서 대법원 예규 개정을 권고하는 등 공적 절차가 진행 중이며, 피해자들이 변호사 선임 비용 문제로 법적 대응을 포기하는 경우가 많아 소송금융의 필요성이 높습니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개인당 200만원 이상 (수술비), 정신적 피해 미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>1명 (기사에서 현재 생존한 직접 피해자는 1명으로 언급. 역사적으로는 다수)</t>
+          <t>수백 명 이상 (원치 않는 수술을 받은 트랜스젠더)</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>[르포]위안부 할머니들 떠난 나눔의집, 이제 기억의 공간으로</t>
+          <t>‘성별 정정’ 수술대 오르는 청년 트랜스젠더들…법원마다 제각각 판단...</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260318_0003553930</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1250762.html</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-19 00:27:11.444665+00:00</t>
+          <t>2026-03-24 00:35:01.491567+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
-          <t>장애인 인권 보호를 위한 민관경 통합지원 체계 구축</t>
+          <t>스포츠윤리센터의 인권 보호 시스템 강화 계획</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>고양시가 장애인 거주시설 내 인권 보호 및 피해자 통합지원 체계 구축을 위해 민관경 업무협약을 체결했다. 고양시는 인권 실태 점검과 행정 지원을, 경찰은 사건 발생 시 수사와 피해자 보호를 담당한다. 이는 특정 사건에 대한 조치가 아닌 예방 및 지원 시스템 구축에 관한 내용이다.</t>
+          <t>한민수 스포츠윤리센터 이사장 직무대행은 체육계 인권 보호 강화를 위해 조사 절차의 투명성을 높이고 사건 처리 기간을 단축하는 등 피해자 중심 대응 체계를 정비할 계획이라고 밝혔다. 스포츠윤리센터가 스포츠 현장의 인권과 공정성을 지키는 핵심 기관임을 강조했다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해를 다루는 것이 아니라, 장애인 인권 보호를 위한 민관경 통합지원 체계 구축에 대한 내용이다. 소송금융 투자 대상이 될 만한 특정 상대방, 피해 규모, 진행 중인 법적 절차 등이 전혀 언급되지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>이 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아니라, 스포츠윤리센터의 체육계 인권 보호 시스템 강화 계획에 대한 보도입니다. 소송금융 투자 대상이 될 만한 구체적인 상대방, 피해자, 피해 규모, 진행 중인 공적 절차 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>고양시, 장애인 인권 보호 '민관경 통합지원 체계' 구축</t>
+          <t>한민수 스포츠윤리센터 이사장 대행  체육계 인권 보호 강화</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=288749</t>
+          <t>https://www.news1.kr/sports/general-sport/6111437</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-19 00:24:46.245481+00:00</t>
+          <t>2026-03-24 00:28:54.368454+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
-      <c r="A97" s="3" t="inlineStr">
+      <c r="A97" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>일본 정부, 야스쿠니 신사</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>일본 도쿄지방재판소에서 2차 구두변론 진행 중이며, 한국 법원에도 야스쿠니 신사 합사 취소 소송이 제기됨. 원고 확대 검토 중.</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>야스쿠니 신사에 무단 합사된 한국인 희생자의 손주 세대 6명이 일본 도쿄지방재판소에 합사 취소 소송을 제기하여 2차 구두변론이 진행되었습니다. 원고 측은 강제 동원 및 무단 합사가 치유할 수 없는 피해를 주고 있다고 주장하며, 한국 법원에도 동일한 소송이 제기된 상태입니다. 일본 시민단체 등은 원고 확대를 검토하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>일본 정부의 강제 동원 및 야스쿠니 신사 무단 합사 책임이 명확하고(적합 조건 1), 상대방인 일본 정부는 충분한 자력을 가집니다(적합 조건 2). 한국인 전몰자 유족 다수가 잠재적 피해자이며 원고 확대가 검토되고 있어 집단적 피해 가능성이 높고(적합 조건 3), 이로 인한 정신적 피해와 명예훼손의 규모가 큽니다(적합 조건 4). 역사적 사실 및 일본 정부의 명부 제공 행위 등 객관적 증거도 존재합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>한국인 전몰자 유족 다수</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>“야스쿠니 합사, 억울하게 돌아가신 분 두 번 죽이는 행위”</t>
+        </is>
+      </c>
+      <c r="K97" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L97" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M97" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8515711&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>2026-03-23 13:09:29.328668+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B97" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C98" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C98" t="inlineStr"/>
       <c r="D98" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>도쿄지방재판소 1심 원고 패소, 항소 예정</t>
+          <t>안기부 시절 인권유린 의혹 제기 및 진실 공방 중</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>일본 여성 5명이 모체보호법이 불임 수술을 제한하여 자기결정권을 침해한다며 국가를 상대로 손해배상 및 수술 대상 지위 확인 소송을 제기했습니다. 도쿄지방재판소는 1심에서 원고 패소 판결을 내렸으나, 법원이 해당 요건을 '불합리'하다고 언급하여 항소심의 여지가 있습니다. 이 사건은 일본의 저출산 문제와 여성의 자기결정권이라는 사회적 쟁점을 담고 있습니다.</t>
+          <t>김재원 전 최고위원과 이철우 경북도지사가 안기부 시절 인권유린 의혹에 휩싸였다는 보도에 대해 이 지사는 즉각 악의적 허위 보도라며 언론중재위원회 제소 및 명예훼손, 선거법 위반에 따른 고소와 손해배상 청구를 예고했다. 현재는 의혹 제기 단계로, 진실 공방이 진행 중이다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>국가를 상대로 한 소송으로 상대방의 자력이 충분하며 (적합 조건 2), 모체보호법의 위헌성을 다투는 법리적 쟁점이 명확합니다 (적합 조건 1, 5). 일본 내 모든 여성에게 영향을 미치는 사안으로 잠재적 피해자 수가 매우 많아 집단적 소송으로 발전할 가능성이 높습니다 (적합 조건 3). 비록 1심에서 패소했으나, 법원이 해당 요건을 '불합리'하다고 명시하여 항소심에서 승소 가능성이 있습니다.</t>
+          <t>본 기사는 안기부 시절 인권유린 '의혹'을 다루고 있으며, 해당 의혹은 당사자에 의해 강력히 부인되고 있어 상대방의 책임이 명확하지 않다. 또한, 의혹에 대한 객관적 증거 존재 여부나 공적 절차 진행 여부가 확인되지 않아 소송금융 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>일본 내 모든 여성 (잠재적 다수), 현재 5명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>日여성들 “내 자궁이 국가 것? 불임수술 허용하라” 소송 결과 나왔다</t>
+          <t>김재원  이철우, 안기부 시절 '인권유린 의혹' 검증 필요 ...李  악의적 ...</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/international/japan/2026/03/18/20260318500271?wlog_tag3=naver</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=565131&amp;class=32&amp;grp=</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-18 13:11:02.024335+00:00</t>
+          <t>2026-03-23 12:58:45.678732+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C99" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
-[...6 lines deleted...]
-      </c>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr"/>
       <c r="F99" t="inlineStr">
         <is>
-          <t>유엔 인권최고대표와 북한인권 특별보고관이 북한의 인권 상황 악화에 대해 국제사회의 적극적인 개입을 촉구했다. 북한 주민들은 표현의 자유, 이동의 자유, 식량 및 의료 접근권 제한 등 심각한 인권 침해에 시달리고 있으며, 강제 북송된 주민들은 장기 구금에 처하고 있다. 유엔은 국제형사재판소(ICC) 회부 등 책임 규명에 진전이 없음에 유감을 표하면서도, 도쿄지방법원이 북한 정부의 인권 침해 책임을 인정하고 손해배상을 판결한 사례를 언급했다.</t>
+          <t>중동 전쟁으로 한 달도 안 돼 1천800여 명의 어린이가 사망하거나 다쳤다는 참혹한 현실을 보도했습니다. 기사는 끊어진 다리 너머 고립된 아이들의 상황을 전하며 전쟁의 가장 큰 피해자가 아이들임을 강조합니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>북한 정부의 인권 침해 책임이 유엔 보고서 및 도쿄지방법원 판결로 명확하고(적합 조건 1), 다수의 피해자(적합 조건 3), 심각한 피해 규모(적합 조건 4), 풍부한 증거(적합 조건 5), 국제 공적 절차 진행 중(적합 조건 6)이라는 점에서 법리적 근거는 충분하다. 그러나 피고인 북한 정부의 자력(배상 능력)이 실질적으로 확보되기 어렵고, 승소하더라도 배상금 집행 가능성이 극히 낮아 소송금융 투자 대상으로서의 회수 가능성이 매우 낮다.</t>
+          <t>기사 내용만으로는 특정 가능한 피고가 부재하며, 전쟁이라는 특수성으로 인해 상대방의 법적 책임 입증이 매우 어렵습니다. 또한, 소송에 필요한 구체적인 증거 확보가 현실적으로 불가능하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>수백만 명</t>
+          <t>1천800여 명</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>유엔 인권최고대표·특별보고관  북한 인권 상황 악화 지속…국제사회...</t>
+          <t>한 달도 안 돼 1,800여 명이… 가장 큰 피해자  참혹 현실</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>voakorea.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.voakorea.com/a/un-rights-chief-special-rapporteur-say-north-korea-human-rights-situation-continues-to-worsen-call-for-urgent-international-action-20260317/8126991.html</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008488796&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-18 00:34:20.240488+00:00</t>
+          <t>2026-03-23 12:43:48.885180+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C100" t="inlineStr"/>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>조선민주주의인민공화국</t>
+        </is>
+      </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>제주평화인권헌장 제정 절차 진행 중단 및 논의 동력 상실 위기</t>
+          <t>북일 정상회담 논의 등 외교적 절차 진행 중</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>제주평화인권헌장 제정 절차가 보수 기독교 단체들의 공청회 방해, 혐오 발언, 민원 폭탄 등으로 인해 난항을 겪고 있다. '차별받지 않을 권리'를 담은 헌장은 예정된 선포일을 넘겨 논의가 중단되었으며, 제정위원회의 임기 만료가 다가오면서 동력을 잃을 위기에 처했다.</t>
+          <t>북한 김여정 부장이 일본인 납북자 문제 논의를 위한 북일 정상회담 제안을 거부하며, 일본의 일방적 의제로는 만날 의향이 없다고 밝혔습니다. 일본은 2002년 북한이 납치를 시인한 이후에도 12명의 납북자 문제가 미해결 상태라고 주장하며 외교적 해결을 모색 중입니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>상대방(보수 기독교 단체)의 공청회 방해 및 혐오 발언 등 행위는 명확히 보도되었으나, 이로 인한 직접적이고 금전적으로 산정 가능한 피해가 불분명하여 소송금융 투자 대상으로서의 적합도가 낮음. 또한, 소송 상대방의 자력 및 집단적 피해의 법적 구성이 어려움.</t>
+          <t>상대방 책임이 비교적 명확함(북한의 공식 인정) 및 집단적 피해(다수 납북자) 조건은 충족하나, 상대방(조선민주주의인민공화국)에 대한 자력 집행 가능성이 극히 낮아 소송금융 투자 회수 가능성이 사실상 없습니다. 현재는 외교적 논의 단계이며, 소송을 통한 실질적 배상 집행이 불가능합니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>12명 이상</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>국회도 머뭇대는 ‘차별받지 않을 권리’…4·3의 자녀들이 길 뚫었다[...</t>
+          <t>김여정, 일본인 납북자 논의 위해 만나자는 다카이치 향해 “마주앉을 ...</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603180601001</t>
+          <t>https://www.khan.co.kr/article/202603231919001</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-18 00:20:10.106188+00:00</t>
+          <t>2026-03-23 12:36:45.149038+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
-          <t>제주평화인권헌장 선포 및 제정 과정</t>
+          <t>추모 행사 진행 중</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>제주도민들이 직접 참여하여 '제주평화인권헌장'을 제정하고 선포한 과정을 다룬 기사입니다. 헌장은 4·3사건의 진실 규명과 왜곡 방지, 기후위기 보호, 성소수자 존중 등 다양한 인권 가치를 담고 있으나, 법적 강제력은 없습니다. 이는 차별과 혐오에 맞서는 사회적 의미를 가지는 것으로 평가됩니다.</t>
+          <t>이혁 주일 한국대사가 히로시마 평화기념공원 내 '한국인 원폭 희생자 위령비'를 참배하고 희생자들을 추모했습니다. 이 위령비는 1970년 건립되었으며, 매년 8월 5일 위령제가 열립니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>기사는 '제주평화인권헌장' 제정 및 선포 과정을 다루고 있으며, 이 헌장은 법적 강제력이 없다고 명시되어 있습니다. 따라서 소송금융 투자의 전제가 되는 특정 법적 분쟁, 명확한 상대방, 그리고 손해배상 청구 가능성이 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 히로시마 원폭 희생자 추모 행사에 대한 보도로, 새로운 법적 분쟁이나 소송금융 투자 기회를 제시하지 않습니다. 원폭 피해 관련 법적 절차는 이미 과거에 진행되었거나 종결된 사건으로 판단되어, 신규 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>한국인 원폭 희생자 다수</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>억울한 차별, 간절한 소망, 쓰라린 역사…몽땅 담아내쿠다[경해도, 봄은...</t>
+          <t>이혁 주일대사, 히로시마 한국인 원폭 희생자 위령비 참배</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603180600081</t>
+          <t>https://www.ytn.co.kr/_ln/0104_202603231917105351</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-18 00:19:31.241553+00:00</t>
+          <t>2026-03-23 12:36:34.548287+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
-      <c r="A102" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A102" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C102" t="inlineStr"/>
+      <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
-          <t>가해자 구속영장 심사 진행 중, 국회 입법 지연, 대통령 지시 및 시민단체 활동</t>
+          <t>정치인의 과거 발언에 대한 입장 표명</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>과거 사실혼 관계였던 20대 여성이 수차례 스토킹 신고에도 불구하고 경찰의 미흡한 조치로 인해 결국 살해당한 사건입니다. 가해자는 구속영장이 청구되었으나 심사에 불출석했으며, 이 사건을 계기로 스토킹 피해자 보호를 위한 법안 72건이 국회에 계류 중인 문제점이 부각되고 있습니다. 대통령 지시와 시민단체들의 목소리가 커지면서 국가의 책임론이 제기되고 있습니다.</t>
+          <t>박홍근 의원이 고 박원순 전 서울시장 사건 피해자를 '피해 호소인'으로 표현한 것에 대해 부적절한 표현이었다고 인정했다. 또한 과거 국가관 논란에 대해서는 시대 변화에 따른 생각의 변화를 언급했다. 이 기사는 과거 사건에 대한 정치적 논평을 다루고 있다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>피해자 B씨가 6차례나 경찰에 신고했음에도 신속한 분리 조치가 이뤄지지 않아 국가의 보호 의무 위반 책임이 비교적 명확하며(상대방 책임 명확), 대한민국을 상대로 한 국가배상 청구 시 자력이 충분합니다(상대방 자력 충분). 유사 스토킹 살해 사건이 반복되고 있어 집단적 피해 가능성이 있으며(집단적 피해), 사망이라는 피해 규모가 큽니다(피해 규모 큼). 경찰 신고 기록, 임시조치 위반 등 객관적 증거 확보가 가능하며(증거 확보 가능), 가해자 형사 수사 및 국회 입법 논의 등 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
+          <t>해당 기사는 고 박원순 전 서울시장 사건의 피해자를 '피해 호소인'으로 표현한 것에 대한 정치인의 과거 발언과 현재의 입장 표명에 관한 내용입니다. 직접적인 가해자가 사망하여 사건이 사실상 종결되었으므로, '부적합 조건: 이미 종결된 사건'에 해당합니다. 소송금융 투자 대상으로서의 새로운 소송 기회를 포착하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>1명 (사망), 유사 피해 잠재적 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>스토킹살해 반복에도… 피해자 보호법안 72건 ‘낮잠’</t>
+          <t>재정 해법 묻고 도덕성 따지고…박홍근 기획예산처 청문회 공방</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260317517183?OutUrl=naver</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=835135</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-17 12:28:47.409435+00:00</t>
+          <t>2026-03-23 12:36:01.816912+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C103" t="inlineStr"/>
       <c r="D103" t="inlineStr"/>
-      <c r="E103" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E103" t="inlineStr"/>
       <c r="F103" t="inlineStr">
         <is>
-          <t>제주도는 지난해 12월10일 성별, 종교, 장애, 성적 지향 등을 이유로 차별받지 않을 권리 등을 담은 국내 첫 시민참여형 인권헌장인 '제주평화인권헌장'을 선포했다. 4·3사건의 진실 규명, 기후위기 보호, 성소수자 존중 등 다양한 인권 가치를 명시했으며, 거센 반대에도 불구하고 숙의와 소통을 통해 제정을 성공시켰다. 법적 강제력은 없으나 인권 관련 제도가 후퇴하는 '백래시의 시대'에 큰 사회적 의미를 던지고 있다.</t>
+          <t>본 기사는 본인의 의사에 반해 성매매에 가담하게 된 '성매매 피해자'는 처벌 대상에서 제외되며 국가의 보호 및 지원 프로그램을 제공받는다는 법률적 내용을 다룹니다. 김세현 변호사는 성매매 사건에서 '대가성' 판단이 핵심 쟁점임을 강조하며, 피해자 여부에 따라 처벌 여부가 달라진다고 설명합니다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>본 기사는 제주평화인권헌장의 성공적인 제정 및 선포에 대한 내용으로, 특정 피해 발생이나 소송 대상이 되는 분쟁 상황을 다루고 있지 않습니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모, 공적 절차 진행 등 소송금융 적합 조건에 해당하지 않으며, 소송금융이 개입할 여지가 없습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 성매매 피해자 보호에 대한 법률적 해설입니다. 소송금융 투자 대상이 될 만한 특정 피고, 구체적인 피해 규모, 집단적 피해 발생 여부, 진행 중인 공적 절차 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>국회도 서울시도 못 한 일을 제주도는 해냈다…‘인권의 봄’ 맞은 섬</t>
+          <t>단순 호기심에 의한 성매매, '대가성' 판단이 핵심 쟁점 [김세현 변호사...</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603170600051</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76216</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-17 00:19:45.220245+00:00</t>
+          <t>2026-03-23 00:24:16.782880+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
-      <c r="A104" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A104" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C104" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>국제앰네스티 및 탈북민 단체 주도로 중국 정부에 강제 북송 중단 촉구 기자회견 및 탄원서 제출</t>
+          <t>중동 전쟁으로 인한 어린이 사상자 발생</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>김금성 씨와 국제앰네스티 한국지부는 중국 정부가 북한 주민을 강제 북송하는 행위를 중단할 것을 촉구하는 기자회견을 열었다. 중국은 난민협약 당사국임에도 수백 명의 탈북민을 북한으로 강제 송환하여 고문, 강제노동 등 심각한 인권 침해 위험에 처하게 하고 있다. 이들은 국제법상 강제송환금지원칙 위반을 주장하며 시민 2700명의 서명이 담긴 탄원서를 주한 중국대사관에 전달했다.</t>
+          <t>중동 전쟁으로 인해 1200명의 어린이가 숨지거나 다쳤다는 참혹한 피해 상황을 보도했습니다. 기사는 전쟁의 직접적인 피해자인 아이들의 현실을 전하며 인도주의적 위기를 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>중국 정부의 강제 북송은 국제법상 강제송환금지원칙 위반으로 책임이 명확하며(적합 조건 1), 최소 수백 명의 탈북민이 고문 등 심각한 인권 침해 위험에 처해 집단적 피해 규모가 크다(적합 조건 3, 4). 국제앰네스티 등 공적 기관의 활동으로 증거 확보 및 공적 절차 진행 중이며(적합 조건 5, 6), 중국은 배상 능력이 충분한 국가이다(적합 조건 2). 다만, 중국을 상대로 한 소송의 실질적 집행 가능성 및 관할권 문제가 쟁점이 될 수 있다.</t>
+          <t>어린이 사상자 1200명으로 집단적 피해와 큰 피해 규모는 확인되나, 전쟁 상황이라는 특수성으로 인해 소송 상대방을 특정하고 책임을 입증하기 매우 어렵습니다. 또한, 특정된 상대방이 있더라도 자력 확보 및 강제 집행의 현실적 어려움이 커 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>최소 수백 명</t>
+          <t>1200명</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>에스더기도운동 2026년 3월 3주차 북한 및 국가 기도제목</t>
+          <t>폭격 속 짓밟힌 '동심'…중동서 어린이 사상자만 1200명</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>christiantoday.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://www.christiantoday.co.kr/news/374037</t>
+          <t>https://news.jtbc.co.kr/article/NB12290793?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-16 12:47:38.414170+00:00</t>
+          <t>2026-03-22 12:31:57.881995+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C105" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C105" t="inlineStr"/>
       <c r="D105" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>미일 정상회담 등 외교적 노력 및 국제사회 협력 논의 중</t>
+          <t>나이지리아 내 기독교 박해 지속</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>일본인 납북 문제 해결을 위한 미일 정상회담 협력 방침이 논의될 예정. 일본 정부는 북한의 납치 문제를 해결하기 위해 미국을 비롯한 국제사회와의 연계를 중요하게 여기며, 트럼프 대통령도 과거 납북 피해자 가족을 만나 해결 의지를 표명한 바 있음.</t>
+          <t>나이지리아 기독교협회 오크 대주교가 나이지리아 내 기독교 박해 공격을 '심각한 불의'로 규정하며 피해자들에 대한 보상과 정의를 촉구했다. 이는 미국 기독교 매체 크로스워크를 통해 보도되었으며, 기도와 연대를 강조하고 있다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>상대방(북한)의 책임은 명확하나, 소송을 통해 손해배상을 받아낼 자력이 사실상 없으며 국제적 제재 등으로 인해 실질적인 금전적 회수가 불가능함. 소송금융의 핵심인 회수 가능성이 매우 낮아 투자 부적합.</t>
+          <t>기사 내용은 나이지리아 내 기독교 박해라는 광범위한 인권 문제에 대한 경고로, 소송 상대방이 특정되지 않아(적합 조건 1, 2 미충족) 민사상 손해배상 청구의 가능성이 낮다. 또한, 구체적인 피해 규모나 증거 확보 가능성, 공적 절차 진행 여부가 불분명하다(적합 조건 4, 5, 6 미충족).</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>수십 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>다카이치  미일 정상회담서 일본인 납북문제 협력 확인할 것</t>
+          <t>나이지리아기독교협회, 박해 심각성 경고… 기도와 연대 촉구</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>goodnews1.com</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0104_202603162015265638</t>
+          <t>https://www.goodnews1.com/news/articleView.html?idxno=457857</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-16 12:30:28.498149+00:00</t>
+          <t>2026-03-21 12:16:45.738417+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>강화도 색동원 등 장애인 생활시설 운영 주체, 관련 정부/지자체</t>
+          <t>퀸즐랜드 경찰</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>민·관·경 합동 시설조사 진행 중, 장애인권리보장법 국회 논의 및 제정 추진 중</t>
+          <t>피해자가 경찰을 상대로 인종차별 소송 제기</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>강화도 색동원 사건은 장애인 생활시설에서 반복적으로 발생한 반인권적 범죄 행위와 차별을 드러냈습니다. 이 사건은 장애인권리보장법 제정을 촉진하는 계기가 되었으며, 현재 민·관·경 합동 시설조사가 진행 중입니다. 피해자들은 시설 뺑뺑이를 돌며 지속적인 고통을 겪고 있어 지역사회 중심의 권리 보장 체계 마련이 시급합니다.</t>
+          <t>호주 퀸즐랜드 경찰관이 인도인 우버 운전기사에게 인종차별 발언을 한 사실이 바디캠 영상으로 드러나 논란이 되고 있다. 피해 운전기사는 경찰을 상대로 소송을 제기했으며, 호주 인권위원회는 이를 명백한 인종차별로 비판했다. 경찰은 내부 조사를 진행하고 해당 경찰관에게 교육을 실시했다고 밝혔다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>강화도 색동원 등 장애인 생활시설의 반인권적 행위로 상대방 책임이 비교적 명확하며(조건 1), 다수의 장애인이 집단적 피해를 입었습니다(조건 3). 민·관·경 합동 시설조사를 통해 증거 확보가 가능하고(조건 5), 공적 절차(조사 및 입법 논의)가 진행 중입니다(조건 6). 피해 규모는 미상이지만, 인권 침해의 심각성과 다수의 피해자를 고려할 때 잠재적 손해배상액이 클 수 있습니다(조건 4).</t>
+          <t>상대방 책임이 비교적 명확함 (경찰 바디캠 영상 증거), 상대방에게 자력이 충분함 (퀸즐랜드 경찰), 증거가 있거나 확보 가능함 (바디캠 영상), 이미 공적 절차(소송 제외)가 진행 중임 (경찰 내부 조사 및 인권위원회 비판). 소송이 이미 제기되어 진행 중인 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
+          <t>1명 (우버 운전기사)</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>“망할 인도인들, 전부 변태 같아”…경찰 바디캠에 찍힌 인종차별 발언...</t>
+        </is>
+      </c>
+      <c r="K106" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L106" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M106" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11576189?ref=naver</t>
+        </is>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>2026-03-20 13:04:51.122265+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr"/>
+      <c r="D107" t="inlineStr"/>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>학술 심포지엄 개최, 기록관 건립 논의</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>경상국립대학교가 '남해 박숙이기록관 건립'을 위한 학술 심포지엄을 개최했습니다. 이 기록관은 일본군 '위안부' 피해자들의 강제동원 기록을 보존하고 기념하기 위한 것으로, 경남 지역의 피해자들을 중심으로 논의가 진행되었습니다. 일본군강제성노예피해자진주평화기림사업회 공동대표 등이 참여하여 기록관 건립의 의미를 되새겼습니다.</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>이 기사는 일본군 '위안부' 피해자를 위한 기록관 건립 학술 심포지엄 개최에 대한 것으로, 새로운 소송금융 투자 기회를 제공하는 법적 분쟁을 다루고 있지 않습니다. 비록 해당 사안이 상대방 책임 명확성(적합 조건 1), 집단적 피해(적합 조건 3), 피해 규모의 큼(적합 조건 4) 등 소송금융 적합 조건을 내포하고 있으나, 기사 내용만으로는 현재 진행 중이거나 임박한 소송을 파악할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J106" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>‘36주 임신중지’ 유죄…정부-국회 ‘책임 회피’에 제도 공백 7년째 [...</t>
+          <t>경상국립대, '남해 박숙이기록관 건립' 학술 심포지엄 개최</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/women/1249453.html</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632971</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-16 00:20:30.921949+00:00</t>
+          <t>2026-03-19 12:33:29.338143+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
-      <c r="A108" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A108" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>대한민국</t>
-[...6 lines deleted...]
-      </c>
+          <t>일본 정부</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
-          <t>납북귀환어부 명예회복 특별법 발의 예정</t>
+          <t>나눔의집 양로시설 기능 종료, 역사관 리모델링 및 교육·연구 중심의 '피해자센터' 전환 논의 중. 직접적인 소송 진행 상황은 언급되지 않음.</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>고성군에서 납북어부 사건의 명예회복과 치유를 위한 특별 전시 '출항'을 개최합니다. 이 전시는 '납북귀환어부 명예회복 특별법' 발의 시점에 맞춰 기획되었으며, 납북귀환어부들이 겪었던 사회적 낙인과 고통을 예술로 기록하고 공론화하여 사회적 치유와 보상을 모색하는 데 목적이 있습니다. 피해자들의 온전한 보상과 명예회복을 위한 지역사회의 노력이 진행 중입니다.</t>
+          <t>일본군 위안부 피해 할머니들의 쉼터였던 나눔의집이 할머니들의 작고로 양로시설로서의 기능을 사실상 종료하고, 역사관 리모델링을 통해 교육과 연구 중심의 '피해자센터'로 전환을 모색하고 있다. 현재 생존 피해자는 한 분만 남았으며, 위안부 문제를 지속적으로 연구하고 기억해야 할 역사로 인식하는 것이 강조되고 있다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>이 사건은 적합 조건 2(상대방 자력 충분: 대한민국), 3(집단적 피해: 납북어부 및 그 가족 다수), 5(증거 확보 가능: 기록물, 과거사 전시), 6(공적 절차 진행 중: 명예회복 특별법 발의 예정)에 해당합니다. 역사적 사건으로 다수의 피해자가 발생했으며, 국가를 상대로 한 명예회복 및 손해배상 가능성이 높고, 특별법 발의 등 공론화 과정이 진행 중이므로 소송금융 투자에 적합합니다.</t>
+          <t>기사는 일본군 위안부 피해 할머니들의 쉼터인 나눔의집의 기능 전환과 역사적 의미를 다루고 있으며, 새로운 소송금융 투자 기회를 명확히 제시하지 않습니다. 현재 생존 피해자가 한 분만 남았고, 기사의 초점은 기념관으로서의 역할 강화와 교육/연구 중심의 '피해자센터' 필요성에 맞춰져 있어, 구체적인 소송 진행이나 계획이 보이지 않습니다. (부적합 조건: 소송금융 투자 대상으로서의 신규성 없음)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>납북어부 및 그 가족 다수</t>
+          <t>1명 (기사에서 현재 생존한 직접 피해자는 1명으로 언급. 역사적으로는 다수)</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>멈춰버린 바다, 예술로 다시 띄우다… 고성 ‘출항’ 기록전</t>
+          <t>[르포]위안부 할머니들 떠난 나눔의집, 이제 기억의 공간으로</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260315010004221</t>
+          <t>https://www.newsis.com/view/NISX20260318_0003553930</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-15 12:23:18.815933+00:00</t>
+          <t>2026-03-19 00:27:11.444665+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C109" t="inlineStr"/>
       <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
-          <t>인권 침해 피해 상담 진행 중</t>
+          <t>장애인 인권 보호를 위한 민관경 통합지원 체계 구축</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>인권실천시민행동은 다양한 인권 침해 피해 상담을 진행하며 피해자들을 전문가와 연결하는 역할을 하고 있습니다. 이 단체는 보수적인 대구·경북 지역에서 활동하며, 기사는 단체의 일반적인 활동을 소개하고 있습니다.</t>
+          <t>고양시가 장애인 거주시설 내 인권 보호 및 피해자 통합지원 체계 구축을 위해 민관경 업무협약을 체결했다. 고양시는 인권 실태 점검과 행정 지원을, 경찰은 사건 발생 시 수사와 피해자 보호를 담당한다. 이는 특정 사건에 대한 조치가 아닌 예방 및 지원 시스템 구축에 관한 내용이다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>기사는 인권실천시민행동의 일반적인 활동을 설명할 뿐, 특정 인권 침해 사건이나 구체적인 피해자, 상대방을 명시하지 않아 소송금융 투자 대상으로서의 적합성을 판단하기 어렵습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>기사는 특정 사건이나 피해를 다루는 것이 아니라, 장애인 인권 보호를 위한 민관경 통합지원 체계 구축에 대한 내용이다. 소송금융 투자 대상이 될 만한 특정 상대방, 피해 규모, 진행 중인 법적 절차 등이 전혀 언급되지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>빨갱이 소리 들어도 상관없어요  보수 텃밭에서 손현보 비판하는 인권...</t>
+          <t>고양시, 장애인 인권 보호 '민관경 통합지원 체계' 구축</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>newsnjoy.or.kr</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.newsnjoy.or.kr/news/articleView.html?idxno=400350</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=288749</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-15 00:24:15.645340+00:00</t>
+          <t>2026-03-19 00:24:46.245481+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C110" t="inlineStr"/>
       <c r="D110" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>가해자 사망으로 법적 절차 종결</t>
+          <t>제주평화인권헌장 선포 완료</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>3.15 의거 당시 김주열 열사를 살해하고 시신을 유기한 박종표가 처벌받지 않고 평안히 여생을 보내다 자연사한 사실을 조명하며, 현대사 교육의 부재와 역사적 정의 실현의 실패를 비판하는 기사입니다. 아이들이 3.15 의거를 모르는 현실과 가해자가 처벌받지 않은 역사적 사실에 대한 안타까움을 표현하고 있습니다.</t>
+          <t>제주도가 일부 종교계와 극우단체의 격렬한 반대에도 불구하고 '제주평화인권헌장'을 성공적으로 선포했습니다. 이 헌장은 성별, 성적 지향, 종교, 출신 등을 이유로 한 차별을 금지하고 제주 4·3사건의 평화 가치를 담고 있으며, 도민참여단을 통해 초안이 마련되었습니다. 지난해 12월 10일 세계인권의날에 공식 선포되었으며, 도민 인식조사 결과 헌장 내용에 대한 높은 찬성률을 보였습니다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>이 사건은 3.15 의거 당시 발생한 김주열 열사 사망 사건과 관련하여 가해자 박종표가 처벌받지 않고 자연사한 역사적 사실에 대한 고찰입니다. 가해자가 이미 사망하였고, 기사 내용상 현재 진행 중이거나 새롭게 제기될 소송금융 투자 대상으로서의 법적 절차가 없습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>이 기사는 제주평화인권헌장이 성공적으로 선포된 과정을 다루고 있으며, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 손해배상 청구 사건을 묘사하고 있지 않습니다. 상대방의 책임이 명확하지 않고(적합 조건 1 미충족), 피해 규모나 피해자 수가 특정되지 않으며(적합 조건 3, 4 미충족), 사건 자체가 이미 헌장 선포로 종결된 상태입니다(부적합 조건 해당).</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>1명 (김주열 열사)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>'3.15 의거' 김주열 시신 유기한 자의 최후... 아이들 경악</t>
+          <t>혐오·역행의 파도 넘어···‘차별금지’ 길 뚫은 건 ‘4·3의 자녀들’...</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003214795&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.khan.co.kr/article/202603190700001</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-14 12:25:59.450498+00:00</t>
+          <t>2026-03-19 00:22:42.789313+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
-      <c r="A111" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A111" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>일본 국가</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>헌법재판소 합헌 결정 이후 유엔 권고 및 폐지 촉구 진행 중</t>
+          <t>도쿄지방재판소 1심 원고 패소, 항소 예정</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>기사는 국가보안법, 특히 제7조가 국제인권규약을 위반하고 인권을 침해하며 국가경쟁력을 저해한다고 주장하며 폐지를 촉구합니다. 유엔의 지속적인 폐지 권고와 헌법재판소 내부의 균열을 지적하며, 법의 존재 자체가 '위축 효과'를 가져온다고 비판합니다. 독일, 남아공 등 다른 국가들의 사례를 들어 '특수한 안보 상황'이 인권 침해를 정당화할 수 없음을 강조합니다.</t>
+          <t>일본 여성 5명이 모체보호법이 불임 수술을 제한하여 자기결정권을 침해한다며 국가를 상대로 손해배상 및 수술 대상 지위 확인 소송을 제기했습니다. 도쿄지방재판소는 1심에서 원고 패소 판결을 내렸으나, 법원이 해당 요건을 '불합리'하다고 언급하여 항소심의 여지가 있습니다. 이 사건은 일본의 저출산 문제와 여성의 자기결정권이라는 사회적 쟁점을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>이 기사는 국가보안법 폐지를 주장하는 헌법적, 입법적 논의에 초점을 맞추고 있으며, 특정 피해자가 구체적인 손해배상을 청구하는 민사소송 사건이 아닙니다. 과거 '조작 간첩' 사례 등 인권 침해의 심각성(피해 규모 큼, 집단적 피해)을 언급하지만, 소송금융 투자의 대상이 되는 명확한 손해배상 청구권과 회수 가능성이 불분명합니다. 유엔 권고 등 공적 절차가 진행 중이나, 이는 법의 존폐에 관한 것이지 손해배상 소송과는 거리가 있습니다.</t>
+          <t>국가를 상대로 한 소송으로 상대방의 자력이 충분하며 (적합 조건 2), 모체보호법의 위헌성을 다투는 법리적 쟁점이 명확합니다 (적합 조건 1, 5). 일본 내 모든 여성에게 영향을 미치는 사안으로 잠재적 피해자 수가 매우 많아 집단적 소송으로 발전할 가능성이 높습니다 (적합 조건 3). 비록 1심에서 패소했으나, 법원이 해당 요건을 '불합리'하다고 명시하여 항소심에서 승소 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>미상 (잠재적 피해자 다수)</t>
+          <t>일본 내 모든 여성 (잠재적 다수), 현재 5명</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>유엔 권고 외면하는 헌재, 이젠 국가보안법 폐지할 때</t>
+          <t>日여성들 “내 자궁이 국가 것? 불임수술 허용하라” 소송 결과 나왔다</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003214819&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.seoul.co.kr/news/international/japan/2026/03/18/20260318500271?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-14 12:23:58.238007+00:00</t>
+          <t>2026-03-18 13:11:02.024335+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E112" t="inlineStr"/>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>북한 정부</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>유엔 인권이사회 보고 및 국제사회 개입 촉구, 도쿄지방법원 판결 사례 언급</t>
+        </is>
+      </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>기사는 이란 내 인권 탄압 실태를 고발하며, 2004년 16세 소녀의 부당한 교수형 사례와 현재 5만 명에 달하는 이란인 수감자 현황을 언급합니다. 이는 이란 정권의 인권 침해 문제를 지적하는 내용입니다.</t>
+          <t>유엔 인권최고대표와 북한인권 특별보고관이 북한의 인권 상황 악화에 대해 국제사회의 적극적인 개입을 촉구했다. 북한 주민들은 표현의 자유, 이동의 자유, 식량 및 의료 접근권 제한 등 심각한 인권 침해에 시달리고 있으며, 강제 북송된 주민들은 장기 구금에 처하고 있다. 유엔은 국제형사재판소(ICC) 회부 등 책임 규명에 진전이 없음에 유감을 표하면서도, 도쿄지방법원이 북한 정부의 인권 침해 책임을 인정하고 손해배상을 판결한 사례를 언급했다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>기사는 이란의 인권 탄압 문제를 다루며, 국내 법적 관할권 및 집행 가능성이 없어 소송금융 투자 대상으로 부적합합니다. 적합 조건 중 어느 것에도 해당하지 않으며, 국내 법적 절차 진행이 불가능한 사건입니다.</t>
+          <t>북한 정부의 인권 침해 책임이 유엔 보고서 및 도쿄지방법원 판결로 명확하고(적합 조건 1), 다수의 피해자(적합 조건 3), 심각한 피해 규모(적합 조건 4), 풍부한 증거(적합 조건 5), 국제 공적 절차 진행 중(적합 조건 6)이라는 점에서 법리적 근거는 충분하다. 그러나 피고인 북한 정부의 자력(배상 능력)이 실질적으로 확보되기 어렵고, 승소하더라도 배상금 집행 가능성이 극히 낮아 소송금융 투자 대상으로서의 회수 가능성이 매우 낮다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백만 명</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>“수감된 이란인 5만명… 공습으론 정권 못 바꿔 탄압 심해질까 두렵다...</t>
+          <t>유엔 인권최고대표·특별보고관  북한 인권 상황 악화 지속…국제사회...</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>voakorea.com</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/international/us/2026/03/14/J3E4DSGOCJFX7HPCNKFGFIDTZI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.voakorea.com/a/un-rights-chief-special-rapporteur-say-north-korea-human-rights-situation-continues-to-worsen-call-for-urgent-international-action-20260317/8126991.html</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-14 00:18:41.835680+00:00</t>
+          <t>2026-03-18 00:34:20.240488+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C113" t="inlineStr"/>
       <c r="D113" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>미국 법원 판결에 대한 논평 및 사회적 논쟁 진행 중</t>
+          <t>제주평화인권헌장 제정 절차 진행 중단 및 논의 동력 상실 위기</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>샬롬나비는 미국 법원의 트랜스젠더 여탕 입장 허용 판결에 대해 성다수자의 권리 침탈이자 아동과 여성의 생존권을 위협하는 반인륜적 판단이라고 비판했습니다. 이들은 젠더 법제화가 여성의 프라이버시와 안전을 침해하고 스포츠 영역에서 역차별을 야기할 수 있다고 우려하며, 한국 사회에 미칠 여파에 대해서도 경고했습니다.</t>
+          <t>제주평화인권헌장 제정 절차가 보수 기독교 단체들의 공청회 방해, 혐오 발언, 민원 폭탄 등으로 인해 난항을 겪고 있다. '차별받지 않을 권리'를 담은 헌장은 예정된 선포일을 넘겨 논의가 중단되었으며, 제정위원회의 임기 만료가 다가오면서 동력을 잃을 위기에 처했다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>기사에서 언급된 사건들은 미국 법원의 이미 종결된 판결에 대한 논평 및 우려 제기입니다. 소송금융 투자 대상이 되는 신규 사건이나 진행 중인 구체적인 법적 분쟁이 아니며, 주로 사회적 논쟁과 법리적 해석에 관한 내용입니다. 또한, 피해의 성격이 주로 정신적 불편함과 사회적 논쟁에 가까워 손해배상액 산정 및 집행 가능성이 불확실합니다.</t>
+          <t>상대방(보수 기독교 단체)의 공청회 방해 및 혐오 발언 등 행위는 명확히 보도되었으나, 이로 인한 직접적이고 금전적으로 산정 가능한 피해가 불분명하여 소송금융 투자 대상으로서의 적합도가 낮음. 또한, 소송 상대방의 자력 및 집단적 피해의 법적 구성이 어려움.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>샬롬나비 “美 트랜스젠터 여탕 입장 허용, 성다수자 권리 침탈”</t>
+          <t>국회도 머뭇대는 ‘차별받지 않을 권리’…4·3의 자녀들이 길 뚫었다[...</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>christiantoday.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://www.christiantoday.co.kr/news/374000</t>
+          <t>https://www.khan.co.kr/article/202603180601001</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-13 12:47:42.046388+00:00</t>
+          <t>2026-03-18 00:20:10.106188+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
-      <c r="A114" s="2" t="inlineStr">
+      <c r="A114" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr"/>
+      <c r="D114" t="inlineStr"/>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>제주평화인권헌장 선포 및 제정 과정</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>제주도민들이 직접 참여하여 '제주평화인권헌장'을 제정하고 선포한 과정을 다룬 기사입니다. 헌장은 4·3사건의 진실 규명과 왜곡 방지, 기후위기 보호, 성소수자 존중 등 다양한 인권 가치를 담고 있으나, 법적 강제력은 없습니다. 이는 차별과 혐오에 맞서는 사회적 의미를 가지는 것으로 평가됩니다.</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>기사는 '제주평화인권헌장' 제정 및 선포 과정을 다루고 있으며, 이 헌장은 법적 강제력이 없다고 명시되어 있습니다. 따라서 소송금융 투자의 전제가 되는 특정 법적 분쟁, 명확한 상대방, 그리고 손해배상 청구 가능성이 부재하여 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>억울한 차별, 간절한 소망, 쓰라린 역사…몽땅 담아내쿠다[경해도, 봄은...</t>
+        </is>
+      </c>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L114" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M114" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603180600081</t>
+        </is>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:19:31.241553+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B114" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>진주 공공·대학도서관</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>도서관에 논란 도서 비치 중</t>
+          <t>가해자 구속영장 심사 진행 중, 국회 입법 지연, 대통령 지시 및 시민단체 활동</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>진주 지역 공공 및 대학 도서관에 일본군 '위안부' 피해를 부정하고 자발적 매춘을 주장하는 내용의 도서가 비치되어 논란이 되고 있습니다. 이는 기존 연구와 피해자 증언을 반박하는 내용으로, 위안부 피해자 및 관련 단체에 대한 명예훼손 및 정신적 피해를 야기할 수 있다는 지적이 나옵니다. 경상국립대 교수는 신체적·물리적·정신적 폭력을 경험한 피해자가 엄연히 존재함을 강조했습니다.</t>
+          <t>과거 사실혼 관계였던 20대 여성이 수차례 스토킹 신고에도 불구하고 경찰의 미흡한 조치로 인해 결국 살해당한 사건입니다. 가해자는 구속영장이 청구되었으나 심사에 불출석했으며, 이 사건을 계기로 스토킹 피해자 보호를 위한 법안 72건이 국회에 계류 중인 문제점이 부각되고 있습니다. 대통령 지시와 시민단체들의 목소리가 커지면서 국가의 책임론이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>공공기관인 도서관에 논란이 되는 도서가 비치되어 있어 상대방의 자력은 충분합니다. 위안부 피해자 및 관련 단체에 대한 집단적 피해 가능성이 있으며, 해당 도서 자체가 증거가 됩니다. 그러나 도서관의 직접적인 법적 책임 범위와 피해 금액의 구체적인 산정이 명확하지 않고, 현재 공적 절차가 진행 중이라는 언급은 없습니다.</t>
+          <t>피해자 B씨가 6차례나 경찰에 신고했음에도 신속한 분리 조치가 이뤄지지 않아 국가의 보호 의무 위반 책임이 비교적 명확하며(상대방 책임 명확), 대한민국을 상대로 한 국가배상 청구 시 자력이 충분합니다(상대방 자력 충분). 유사 스토킹 살해 사건이 반복되고 있어 집단적 피해 가능성이 있으며(집단적 피해), 사망이라는 피해 규모가 큽니다(피해 규모 큼). 경찰 신고 기록, 임시조치 위반 등 객관적 증거 확보가 가능하며(증거 확보 가능), 가해자 형사 수사 및 국회 입법 논의 등 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>위안부 피해자 및 관련 단체 다수</t>
+          <t>1명 (사망), 유사 피해 잠재적 다수</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>진주 공공·대학도서관에 '위안부 자발적 매춘' 주장 도서 버젓이 비치</t>
+          <t>스토킹살해 반복에도… 피해자 보호법안 72건 ‘낮잠’</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>dandinews.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>http://www.dandinews.com/news/articleView.html?idxno=16529</t>
+          <t>https://www.segye.com/newsView/20260317517183?OutUrl=naver</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-13 12:30:30.293018+00:00</t>
+          <t>2026-03-17 12:28:47.409435+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C116" t="inlineStr"/>
-      <c r="D116" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
-          <t>인권 전문가 및 외교관 논의 단계</t>
+          <t>제주평화인권헌장 선포 완료</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>유럽 내 기독교인 대상 폭력 증가 및 종교 공동체 내부 자율성을 둘러싼 법적 분쟁이 문제로 제기되고 있습니다. 인권 전문가와 외교관들이 모여 이에 대한 논의를 진행했으며, 국가 차원의 종교 자유 보호 필요성이 강조되었습니다.</t>
+          <t>제주도는 지난해 12월10일 성별, 종교, 장애, 성적 지향 등을 이유로 차별받지 않을 권리 등을 담은 국내 첫 시민참여형 인권헌장인 '제주평화인권헌장'을 선포했다. 4·3사건의 진실 규명, 기후위기 보호, 성소수자 존중 등 다양한 인권 가치를 명시했으며, 거센 반대에도 불구하고 숙의와 소통을 통해 제정을 성공시켰다. 법적 강제력은 없으나 인권 관련 제도가 후퇴하는 '백래시의 시대'에 큰 사회적 의미를 던지고 있다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>기사는 유럽 기독교인 대상 폭력 증가라는 광범위한 사회적 문제를 다루고 있으며, 소송금융 투자에 필요한 특정 피고, 구체적인 피해 규모, 명확한 책임 주체가 특정되지 않습니다. (적합 조건 1, 2, 4 미충족) 또한, 특정 소송이 진행 중이거나 예정된 상황이 아닌 일반적인 논의 단계입니다.</t>
+          <t>본 기사는 제주평화인권헌장의 성공적인 제정 및 선포에 대한 내용으로, 특정 피해 발생이나 소송 대상이 되는 분쟁 상황을 다루고 있지 않습니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모, 공적 절차 진행 등 소송금융 적합 조건에 해당하지 않으며, 소송금융이 개입할 여지가 없습니다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>유럽 기독교인 대상 폭력 증가…국가 차원의 종교 자유 보호 필요</t>
+          <t>국회도 서울시도 못 한 일을 제주도는 해냈다…‘인권의 봄’ 맞은 섬</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>goodnews1.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.goodnews1.com/news/articleView.html?idxno=457523</t>
+          <t>https://www.khan.co.kr/article/202603170600051</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-12 12:45:27.246131+00:00</t>
+          <t>2026-03-17 00:19:45.220245+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
-      <c r="A117" s="3" t="inlineStr">
+      <c r="A117" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>중국 정부</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>국제앰네스티 및 탈북민 단체 주도로 중국 정부에 강제 북송 중단 촉구 기자회견 및 탄원서 제출</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>김금성 씨와 국제앰네스티 한국지부는 중국 정부가 북한 주민을 강제 북송하는 행위를 중단할 것을 촉구하는 기자회견을 열었다. 중국은 난민협약 당사국임에도 수백 명의 탈북민을 북한으로 강제 송환하여 고문, 강제노동 등 심각한 인권 침해 위험에 처하게 하고 있다. 이들은 국제법상 강제송환금지원칙 위반을 주장하며 시민 2700명의 서명이 담긴 탄원서를 주한 중국대사관에 전달했다.</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>중국 정부의 강제 북송은 국제법상 강제송환금지원칙 위반으로 책임이 명확하며(적합 조건 1), 최소 수백 명의 탈북민이 고문 등 심각한 인권 침해 위험에 처해 집단적 피해 규모가 크다(적합 조건 3, 4). 국제앰네스티 등 공적 기관의 활동으로 증거 확보 및 공적 절차 진행 중이며(적합 조건 5, 6), 중국은 배상 능력이 충분한 국가이다(적합 조건 2). 다만, 중국을 상대로 한 소송의 실질적 집행 가능성 및 관할권 문제가 쟁점이 될 수 있다.</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>최소 수백 명</t>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>에스더기도운동 2026년 3월 3주차 북한 및 국가 기도제목</t>
+        </is>
+      </c>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>christiantoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L117" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M117" t="inlineStr">
+        <is>
+          <t>https://www.christiantoday.co.kr/news/374037</t>
+        </is>
+      </c>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:47:38.414170+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B117" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D117" t="inlineStr">
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>조선민주주의인민공화국</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E117" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A118" s="2" t="inlineStr">
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>미일 정상회담 등 외교적 노력 및 국제사회 협력 논의 중</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>일본인 납북 문제 해결을 위한 미일 정상회담 협력 방침이 논의될 예정. 일본 정부는 북한의 납치 문제를 해결하기 위해 미국을 비롯한 국제사회와의 연계를 중요하게 여기며, 트럼프 대통령도 과거 납북 피해자 가족을 만나 해결 의지를 표명한 바 있음.</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>상대방(북한)의 책임은 명확하나, 소송을 통해 손해배상을 받아낼 자력이 사실상 없으며 국제적 제재 등으로 인해 실질적인 금전적 회수가 불가능함. 소송금융의 핵심인 회수 가능성이 매우 낮아 투자 부적합.</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>수십 명 이상</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>다카이치  미일 정상회담서 일본인 납북문제 협력 확인할 것</t>
+        </is>
+      </c>
+      <c r="K118" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L118" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M118" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0104_202603162015265638</t>
+        </is>
+      </c>
+      <c r="N118" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:30:28.498149+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B118" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C119" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E119" t="inlineStr"/>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>강화도 색동원 등 장애인 생활시설 운영 주체, 관련 정부/지자체</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>민·관·경 합동 시설조사 진행 중, 장애인권리보장법 국회 논의 및 제정 추진 중</t>
+        </is>
+      </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>기사는 사법 시스템의 성별 편향 문제와 성인지적 사법 정의 확립의 필요성을 강조하며, '최말자씨 56년 만의 미투' 사건을 언급한다. 또한 스포츠 분야의 성평등과 의사결정 구조 균형에 대해서도 논의한다. 특정 사건이나 피해 사실을 다루기보다는 일반적인 사회적, 법적 이슈를 지적하는 논평에 가깝다.</t>
+          <t>강화도 색동원 사건은 장애인 생활시설에서 반복적으로 발생한 반인권적 범죄 행위와 차별을 드러냈습니다. 이 사건은 장애인권리보장법 제정을 촉진하는 계기가 되었으며, 현재 민·관·경 합동 시설조사가 진행 중입니다. 피해자들은 시설 뺑뺑이를 돌며 지속적인 고통을 겪고 있어 지역사회 중심의 권리 보장 체계 마련이 시급합니다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>기사 본문은 사법 시스템 및 스포츠 분야의 성별 편향 문제에 대한 일반적인 논의와 과거 사건(최말자씨 미투) 언급에 그치며, 소송금융 투자 대상이 될 만한 특정 피해 사건, 가해자, 구체적인 피해 규모가 명확히 제시되어 있지 않다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>강화도 색동원 등 장애인 생활시설의 반인권적 행위로 상대방 책임이 비교적 명확하며(조건 1), 다수의 장애인이 집단적 피해를 입었습니다(조건 3). 민·관·경 합동 시설조사를 통해 증거 확보가 가능하고(조건 5), 공적 절차(조사 및 입법 논의)가 진행 중입니다(조건 6). 피해 규모는 미상이지만, 인권 침해의 심각성과 다수의 피해자를 고려할 때 잠재적 손해배상액이 클 수 있습니다(조건 4).</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>이력서에 ‘여성·여대’ 들어가면 불이익…AI 젠더편향 막는 방법은</t>
+          <t>[인천시론] 색동원 사건이 남긴 메시지</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274789</t>
+          <t>https://www.kyeonggi.com/article/20260316580635</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-11 12:36:11.555736+00:00</t>
+          <t>2026-03-16 12:24:55.164595+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
-      <c r="A120" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A120" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C120" t="inlineStr"/>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>진상 규명 및 유해 발굴 요구 지속, 민간 차원 유해 발굴 시도</t>
+          <t>국회 법안 심사 및 정부 부처 간 제도 개선 협의 진행 중, 특정 산모는 형사 재판에서 유죄 선고받음.</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>장생탄광 관련 피해자와 유가족들이 진상 규명과 유해 발굴을 지속적으로 요구하고 있으나, 한일 간 역사 인식의 차이로 문제 해결에 난항을 겪고 있습니다. 시민 사회의 요청으로 민간 잠수사들이 자발적으로 유해 발굴에 나서는 등 노력이 이어지고 있습니다.</t>
+          <t>임신 36주차 임신중지 산모가 살인죄 공범으로 유죄를 선고받았으나, 재판부는 정부와 국회의 7년째 이어지는 임신중지 제도 공백을 지적했다. 정부 부처는 책임 회피, 국회는 법안 심사를 이제야 시작하며 피해자가 계속 늘어날 것이라는 우려가 제기되고 있다. 전문가들은 법 개정 없이도 정부가 실무적 조치를 취할 수 있다고 강조한다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>한일 간 역사 인식의 차이로 문제 해결이 쉽지 않다는 점에서 상대방 책임의 명확성 및 증거 확보에 어려움이 예상됩니다. 피해자와 유가족들의 집단적 피해와 규모는 크지만, 사건의 역사적, 국제정치적 복잡성으로 인해 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
+          <t>정부와 국회의 입법 및 행정적 공백으로 인한 피해 발생 책임이 명확하며(조건 1), 상대방은 자력이 충분한 국가 기관임(조건 2). 제도적 공백으로 인해 다수의 피해자가 발생할 가능성이 높고(조건 3), 법원의 판결 및 전문가 의견, 식약처 내부 자료 등 객관적 증거가 충분함(조건 5). 현재 국회 법안 심사 및 정부 부처 간 협의 등 공적 절차가 진행 중임(조건 6).</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>[정치돋보기] 장생탄광과 '다케시마의 날'</t>
+          <t>‘36주 임신중지’ 유죄…정부-국회 ‘책임 회피’에 제도 공백 7년째 [...</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363719345</t>
+          <t>https://www.hani.co.kr/arti/society/women/1249453.html</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-11 12:30:34.751790+00:00</t>
+          <t>2026-03-16 00:20:30.921949+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
-      <c r="A121" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A121" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>북한 국가보위성</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>통일부 공식 억류자 인정 및 피해 위로금 지급 논의 중</t>
+          <t>납북귀환어부 명예회복 특별법 발의 예정</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>탈북 언론인 함진우 씨가 2017년 북중 접경지역 취재 중 실종된 후 북한에 억류된 것으로 알려졌습니다. 통일부는 함 씨를 공식 억류자로 인정하고 홈페이지 현황을 업데이트했으며, 가족에게 피해 위로금 지급 가능성을 언급했습니다. 함 씨의 아내는 남편의 생사확인 및 송환을 위해 노력하고 있으나 어려움을 겪고 있습니다.</t>
+          <t>고성군에서 납북어부 사건의 명예회복과 치유를 위한 특별 전시 '출항'을 개최합니다. 이 전시는 '납북귀환어부 명예회복 특별법' 발의 시점에 맞춰 기획되었으며, 납북귀환어부들이 겪었던 사회적 낙인과 고통을 예술로 기록하고 공론화하여 사회적 치유와 보상을 모색하는 데 목적이 있습니다. 피해자들의 온전한 보상과 명예회복을 위한 지역사회의 노력이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>상대방(북한 정부)에게 자력이 충분하다고 보기 어렵고, 실제 소송을 통해 금전적 배상을 받아낼 가능성이 매우 낮습니다. 사건의 본질이 인권 및 송환 문제로, 소송금융이 주로 다루는 명확한 금전적 손해배상 청구와는 거리가 있어 투자 회수 가능성이 낮습니다.</t>
+          <t>이 사건은 적합 조건 2(상대방 자력 충분: 대한민국), 3(집단적 피해: 납북어부 및 그 가족 다수), 5(증거 확보 가능: 기록물, 과거사 전시), 6(공적 절차 진행 중: 명예회복 특별법 발의 예정)에 해당합니다. 역사적 사건으로 다수의 피해자가 발생했으며, 국가를 상대로 한 명예회복 및 손해배상 가능성이 높고, 특별법 발의 등 공론화 과정이 진행 중이므로 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>1인</t>
+          <t>납북어부 및 그 가족 다수</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>통일부, 실종탈북민 1인 억류자에 포함...“‘평양 지하감방 구금’이 ...</t>
+          <t>멈춰버린 바다, 예술로 다시 띄우다… 고성 ‘출항’ 기록전</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260311010003316</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260315010004221</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-11 12:26:30.737117+00:00</t>
+          <t>2026-03-15 12:23:18.815933+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C122" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C122" t="inlineStr"/>
+      <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
-          <t>통일부 억류자 공식 분류 및 위로금 지급 절차 진행 중</t>
+          <t>인권 침해 피해 상담 진행 중</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>2017년 중국에서 실종된 탈북민 출신 언론인 함진우 씨가 통일부에 의해 북한 억류자로 공식 분류되었다. 이에 따라 함 씨 가족은 '납북피해자 보상 및 지원에 관한 법률'에 의거하여 위로금 지급 대상이 된다. 북한인권단체들은 정부에 탈북민 억류자들의 실명 공개를 촉구하고 있다.</t>
+          <t>인권실천시민행동은 다양한 인권 침해 피해 상담을 진행하며 피해자들을 전문가와 연결하는 역할을 하고 있습니다. 이 단체는 보수적인 대구·경북 지역에서 활동하며, 기사는 단체의 일반적인 활동을 소개하고 있습니다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>상대방 책임(북한)은 명확하나, 북한을 상대로 한 소송에서 실질적인 금전적 배상을 받아낼 가능성이 극히 낮아 소송금융 투자 대상으로서의 회수 가능성이 없음. 현재 지급되는 위로금은 대한민국 정부의 지원금이며, 소송을 통한 배상금과는 성격이 다름.</t>
+          <t>기사는 인권실천시민행동의 일반적인 활동을 설명할 뿐, 특정 인권 침해 사건이나 구체적인 피해자, 상대방을 명시하지 않아 소송금융 투자 대상으로서의 적합성을 판단하기 어렵습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>7명 (공식 분류된 억류자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>2017년 中서 실종된 언론인 함진우씨 ‘北 억류자’ 공식 분류</t>
+          <t>빨갱이 소리 들어도 상관없어요  보수 텃밭에서 손현보 비판하는 인권...</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>newsnjoy.or.kr</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Politics/article/all/20260311/133508644/1</t>
+          <t>https://www.newsnjoy.or.kr/news/articleView.html?idxno=400350</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-11 12:25:49.056504+00:00</t>
+          <t>2026-03-15 00:24:15.645340+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
-      <c r="A123" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A123" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C123" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C123" t="inlineStr"/>
       <c r="D123" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>미국 회계감사원(GAO) 및 국방부 감찰관실에 공식 조사 촉구</t>
+          <t>가해자 사망으로 법적 절차 종결</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>세계 여성의 날을 맞아 미국 의회에 기지촌 여성 인권 조사를 촉구하는 목소리가 나왔습니다. 1950년대 이후 기지촌 성매매 관리 정책과 관련된 미군 및 국방부 문서 전면 검토, 기록 공개, 피해자 보상 및 구제 방안 검토 여부 보고, 공식 조사를 요구하고 있습니다.</t>
+          <t>3.15 의거 당시 김주열 열사를 살해하고 시신을 유기한 박종표가 처벌받지 않고 평안히 여생을 보내다 자연사한 사실을 조명하며, 현대사 교육의 부재와 역사적 정의 실현의 실패를 비판하는 기사입니다. 아이들이 3.15 의거를 모르는 현실과 가해자가 처벌받지 않은 역사적 사실에 대한 안타까움을 표현하고 있습니다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>미국 국방부 및 미군이 기지촌 성매매 관리 정책에 대한 책임이 비교적 명확하며(상대방 책임 명확), 미국 정부는 충분한 자력을 가지고 있습니다(상대방 자력 충분). 기지촌 여성이라는 다수의 피해자가 존재하며(집단적 피해), 관련 문서 등 증거 확보 가능성이 높고(증거 확보 가능), 미국 회계감사원과 국방부 감찰관실에 공식 조사를 촉구하는 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
+          <t>이 사건은 3.15 의거 당시 발생한 김주열 열사 사망 사건과 관련하여 가해자 박종표가 처벌받지 않고 자연사한 역사적 사실에 대한 고찰입니다. 가해자가 이미 사망하였고, 기사 내용상 현재 진행 중이거나 새롭게 제기될 소송금융 투자 대상으로서의 법적 절차가 없습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명 (김주열 열사)</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>세계 여성의 날, 美의회에 '기지촌 여성 인권 조사' 촉구</t>
+          <t>'3.15 의거' 김주열 시신 유기한 자의 최후... 아이들 경악</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>dongponews.net</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.dongponews.net/news/articleView.html?idxno=56686</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003214795&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-11 12:25:12.946783+00:00</t>
+          <t>2026-03-14 12:25:59.450498+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>북한</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>통일부 억류자 인정 및 피해 위로금 지급 심의 예정</t>
+          <t>헌법재판소 합헌 결정 이후 유엔 권고 및 폐지 촉구 진행 중</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>2017년 북중접경지역에서 실종된 탈북민 기자 함진우씨가 통일부에 의해 북한 억류자로 추가 인정되었습니다. 통일부는 억류자 가족에게 '피해 위로금'을 심의를 거쳐 지급할 예정이며, 이는 납북자·억류자 문제의 재점화와 관련이 있습니다.</t>
+          <t>기사는 국가보안법, 특히 제7조가 국제인권규약을 위반하고 인권을 침해하며 국가경쟁력을 저해한다고 주장하며 폐지를 촉구합니다. 유엔의 지속적인 폐지 권고와 헌법재판소 내부의 균열을 지적하며, 법의 존재 자체가 '위축 효과'를 가져온다고 비판합니다. 독일, 남아공 등 다른 국가들의 사례를 들어 '특수한 안보 상황'이 인권 침해를 정당화할 수 없음을 강조합니다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>상대방(북한)의 책임이 명확하더라도 국내 법원에서 소송을 통해 배상을 받아내는 것이 현실적으로 매우 어려우며, 상대방에게 자력이 충분하다고 볼 수 없습니다. 통일부의 억류자 인정 및 위로금 지급 절차가 진행 중이나, 이는 소송금융의 직접적인 투자 대상이 되기 어렵습니다.</t>
+          <t>이 기사는 국가보안법 폐지를 주장하는 헌법적, 입법적 논의에 초점을 맞추고 있으며, 특정 피해자가 구체적인 손해배상을 청구하는 민사소송 사건이 아닙니다. 과거 '조작 간첩' 사례 등 인권 침해의 심각성(피해 규모 큼, 집단적 피해)을 언급하지만, 소송금융 투자의 대상이 되는 명확한 손해배상 청구권과 회수 가능성이 불분명합니다. 유엔 권고 등 공적 절차가 진행 중이나, 이는 법의 존폐에 관한 것이지 손해배상 소송과는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상 (잠재적 피해자 다수)</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>통일부  北 억류자 1명 추가 인정…2017년 실종 함진우씨</t>
+          <t>유엔 권고 외면하는 헌재, 이젠 국가보안법 폐지할 때</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/nk/politics-diplomacy/6097471</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003214819&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-11 12:24:45.450537+00:00</t>
+          <t>2026-03-14 12:23:58.238007+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C125" t="inlineStr"/>
-      <c r="D125" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D125" t="inlineStr"/>
+      <c r="E125" t="inlineStr"/>
       <c r="F125" t="inlineStr">
         <is>
-          <t>이 칼럼은 국가인권위원회가 사회권, 참정권 등 헌법상 보장된 여러 인권을 진정 및 조사 대상에서 제외하고 있어 '반쪽짜리 헌법심판위'로 기능한다고 비판합니다. 국제인권기준에 부합하고 인권의 보편성을 실현하기 위해 국가인권위원회법의 진정 대상을 '인권을 침해당한 경우'로 확대하는 법 개정이 시급하다고 주장하며, 관련 논의가 국회에서 진행 중입니다.</t>
+          <t>기사는 이란 내 인권 탄압 실태를 고발하며, 2004년 16세 소녀의 부당한 교수형 사례와 현재 5만 명에 달하는 이란인 수감자 현황을 언급합니다. 이는 이란 정권의 인권 침해 문제를 지적하는 내용입니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건의 피해 구제에 대한 것이 아니라, 국가인권위원회법의 진정 대상 범위를 확대해야 한다는 입법 개선 요구 칼럼입니다. 소송금융의 적합 조건인 '상대방 책임의 명확성', '피해 규모의 구체성'이 부재하며, 직접적인 소송 대상이나 손해배상 청구 가능성이 낮아 투자 대상으로 적합하지 않습니다. (적합 조건 1, 4 미충족)</t>
+          <t>기사는 이란의 인권 탄압 문제를 다루며, 국내 법적 관할권 및 집행 가능성이 없어 소송금융 투자 대상으로 부적합합니다. 적합 조건 중 어느 것에도 해당하지 않으며, 국내 법적 절차 진행이 불가능한 사건입니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>[칼럼] 국가인권위 진정 대상 확대, 더 이상 늦출 수 없다</t>
+          <t>“수감된 이란인 5만명… 공습으론 정권 못 바꿔 탄압 심해질까 두렵다...</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>lec.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>http://www.lec.co.kr/news/articleView.html?idxno=751664</t>
+          <t>https://www.chosun.com/international/us/2026/03/14/J3E4DSGOCJFX7HPCNKFGFIDTZI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-11 12:18:34.146454+00:00</t>
+          <t>2026-03-14 00:18:41.835680+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
-      <c r="A126" s="2" t="inlineStr">
+      <c r="A126" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr"/>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>미국 법원 판결에 대한 논평 및 사회적 논쟁 진행 중</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>샬롬나비는 미국 법원의 트랜스젠더 여탕 입장 허용 판결에 대해 성다수자의 권리 침탈이자 아동과 여성의 생존권을 위협하는 반인륜적 판단이라고 비판했습니다. 이들은 젠더 법제화가 여성의 프라이버시와 안전을 침해하고 스포츠 영역에서 역차별을 야기할 수 있다고 우려하며, 한국 사회에 미칠 여파에 대해서도 경고했습니다.</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>기사에서 언급된 사건들은 미국 법원의 이미 종결된 판결에 대한 논평 및 우려 제기입니다. 소송금융 투자 대상이 되는 신규 사건이나 진행 중인 구체적인 법적 분쟁이 아니며, 주로 사회적 논쟁과 법리적 해석에 관한 내용입니다. 또한, 피해의 성격이 주로 정신적 불편함과 사회적 논쟁에 가까워 손해배상액 산정 및 집행 가능성이 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>샬롬나비 “美 트랜스젠터 여탕 입장 허용, 성다수자 권리 침탈”</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t>christiantoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L126" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M126" t="inlineStr">
+        <is>
+          <t>https://www.christiantoday.co.kr/news/374000</t>
+        </is>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:47:42.046388+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B126" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D126" t="inlineStr">
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>대한민국 (법무부)</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E126" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>통일부 공식 억류자 분류 및 위로금 지급 절차 진행 중</t>
+          <t>국가배상청구 소송이 1심과 2심에서 원고 승소 후 피고의 상고로 대법원에 계류 중</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>2017년 북중 접경지역에서 실종된 언론인 함진우씨가 8년여 만에 북한 내 억류자로 공식 분류되었습니다. 통일부는 함씨를 포함해 총 7명의 우리 국적 북향민을 북한 내 억류자로 파악하고 있으며, 함씨 가족은 납북피해자 보상지원법에 따른 위로금 지급 대상이 될 예정입니다.</t>
+          <t>2021년 화성외국인보호소에서 모로코 국적 나스리 무라드 씨에게 '새우꺾기' 고문 등 가혹행위가 자행된 사건에 대해 이주구금대응네트워크가 3년간 대응 활동을 펼쳤습니다. 법무부도 인권침해를 인정했으며, 국가인권위원회는 비인도적인 보호장비 사용으로 판단하고 재발 방지를 권고했습니다. 현재 피해자가 국가를 상대로 제기한 국가배상청구 소송은 1심과 2심에서 승소했으나, 피고의 상고로 대법원에 계류 중입니다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>주요 가해자인 북한은 소송 대상으로서의 자력이 부족하며, 북한을 상대로 한 소송의 실효성이 매우 낮습니다. 또한 대한민국 정부는 이미 납북피해자 보상지원법에 따라 위로금을 지급하고 있어 추가적인 소송을 통한 대규모 손해배상 청구 가능성이 불확실하여 소송금융 투자 대상으로서의 수익성 및 실현 가능성이 낮습니다.</t>
+          <t>상대방(국가)의 책임이 법무부의 인권침해 인정, 국가인권위원회의 비인도적 행위 판단, 1심 및 2심 원고 승소 판결로 명확합니다. 상대방인 국가의 자력이 충분하며, 국가인권위원회 진정 및 권고 결정 등 공적 절차가 이미 진행되었습니다. 또한, 법무부의 인정, 인권위 결정문, 하급심 판결문 등 객관적 증거가 풍부합니다.</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>7명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>언론인 함진우씨, 실종 8년여 만에 '북한 내 억류자' 신분</t>
+          <t>이주구금대응네트워크, ‘새우꺾기’ 고문 사건 대응 3년의 기록 ‘활동...</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/11/2026031190046.html</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026031312192781729a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-11 00:24:44.489585+00:00</t>
+          <t>2026-03-13 12:44:04.364040+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
-      <c r="A128" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A128" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>일본 정부</t>
-[...2 lines deleted...]
-      <c r="D128" t="inlineStr"/>
+          <t>진주 공공·대학도서관</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>뉴욕타임스의 역사적 인물 선정 보도</t>
+          <t>도서관에 논란 도서 비치 중</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>미국 뉴욕타임스가 '여성 역사의 달'을 맞아 선정한 역사적 인물 100여 명에 유관순 열사와 일본군 위안부 피해자 고 길원옥 할머니가 포함되었다는 내용입니다. 유관순 열사는 일본 식민 통치에 저항한 독립운동가로, 길원옥 할머니는 제2차 세계대전 당시 일본군 위안부의 생존자이자 투쟁가로 소개되었습니다.</t>
+          <t>진주 지역 공공 및 대학 도서관에 일본군 '위안부' 피해를 부정하고 자발적 매춘을 주장하는 내용의 도서가 비치되어 논란이 되고 있습니다. 이는 기존 연구와 피해자 증언을 반박하는 내용으로, 위안부 피해자 및 관련 단체에 대한 명예훼손 및 정신적 피해를 야기할 수 있다는 지적이 나옵니다. 경상국립대 교수는 신체적·물리적·정신적 폭력을 경험한 피해자가 엄연히 존재함을 강조했습니다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>이 기사는 뉴욕타임스가 역사적 인물을 선정한 사실을 보도하는 것으로, 소송금융 투자를 위한 새로운 법적 분쟁이나 피해 발생을 다루고 있지 않습니다. 일본군 위안부 문제는 역사적 사건이며, 이미 많은 법적, 외교적 노력이 진행되었거나 종결된 부분이 많아 이 기사만으로는 새로운 소송금융 투자 기회를 포착하기 어렵습니다. 특히 언급된 길원옥 할머니는 이미 고인이 되셨습니다.</t>
+          <t>공공기관인 도서관에 논란이 되는 도서가 비치되어 있어 상대방의 자력은 충분합니다. 위안부 피해자 및 관련 단체에 대한 집단적 피해 가능성이 있으며, 해당 도서 자체가 증거가 됩니다. 그러나 도서관의 직접적인 법적 책임 범위와 피해 금액의 구체적인 산정이 명확하지 않고, 현재 공적 절차가 진행 중이라는 언급은 없습니다.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 다수</t>
+          <t>위안부 피해자 및 관련 단체 다수</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>NYT, ‘역사 속 여성’ 100명에 유관순 열사·길원옥 할머니 선정 [잇슈...</t>
+          <t>진주 공공·대학도서관에 '위안부 자발적 매춘' 주장 도서 버젓이 비치</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>dandinews.com</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8504951&amp;ref=A</t>
+          <t>http://www.dandinews.com/news/articleView.html?idxno=16529</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-11 00:20:23.596851+00:00</t>
+          <t>2026-03-13 12:30:30.293018+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C129" t="inlineStr"/>
       <c r="D129" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>2016년 반기문 유엔 사무총장과 위안부 피해자 면담 회고 기사</t>
+          <t>인권 전문가 및 외교관 논의 단계</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>해당 기사는 2016년 3월 11일 반기문 유엔 사무총장이 일본군 위안부 피해자인 길원옥 할머니를 처음으로 면담했던 사건을 회고하는 내용입니다. 반 총장은 한일 위안부 합의에 대한 자신의 환영 성명이 오해를 샀음을 해명했으나, 길 할머니는 면담 결과에 만족하지 못했습니다. 이 기사는 과거의 외교적 상호작용을 다루고 있습니다.</t>
+          <t>유럽 내 기독교인 대상 폭력 증가 및 종교 공동체 내부 자율성을 둘러싼 법적 분쟁이 문제로 제기되고 있습니다. 인권 전문가와 외교관들이 모여 이에 대한 논의를 진행했으며, 국가 차원의 종교 자유 보호 필요성이 강조되었습니다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>해당 기사는 2016년 반기문 유엔 사무총장과 위안부 피해자 할머니의 면담을 회고하는 '10년 전 그날' 형식의 보도입니다. 소송금융 투자 대상이 될 만한 새로운 법적 분쟁이나 진행 중인 소송을 다루는 기사가 아니며, 이미 과거에 발생한 사건을 회고하는 내용이므로 투자 적합성이 낮습니다.</t>
+          <t>기사는 유럽 기독교인 대상 폭력 증가라는 광범위한 사회적 문제를 다루고 있으며, 소송금융 투자에 필요한 특정 피고, 구체적인 피해 규모, 명확한 책임 주체가 특정되지 않습니다. (적합 조건 1, 2, 4 미충족) 또한, 특정 소송이 진행 중이거나 예정된 상황이 아닌 일반적인 논의 단계입니다.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>[10년 전 그날] 반기문, 위안부 피해자 할머니 첫 면담</t>
+          <t>유럽 기독교인 대상 폭력 증가…국가 차원의 종교 자유 보호 필요</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>jeonmae.co.kr</t>
+          <t>goodnews1.com</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1237328</t>
+          <t>https://www.goodnews1.com/news/articleView.html?idxno=457523</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-11 00:18:55.955797+00:00</t>
+          <t>2026-03-12 12:45:27.246131+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
-      <c r="A130" s="2" t="inlineStr">
+      <c r="A130" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>북한 당국</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>통일부의 '북한 내 억류자' 공식 분류 및 납북 피해자 위로금 지급 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>탈북민 언론인 함진우 씨가 2017년 북·중 접경 지역에서 실종된 지 8년 만에 통일부에 의해 '북한 내 억류자'로 공식 분류되었다. 함 씨를 포함해 총 7명의 우리 국민이 북한에 억류된 것으로 파악되며, 통일부는 함 씨 가족에게 납북 피해자 위로금 지급 절차를 안내할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>북한 당국의 책임은 명확하나(적합 조건 1), 소송금융의 핵심인 소송 제기 및 승소 시 집행 가능성이 없어 투자 대상으로서의 상대방 특정 및 자력 확보가 어려움(적합 조건 2 부적합). 억류로 인한 피해 규모는 크지만, 현재 정부가 지급하는 위로금은 소송금융이 기대하는 투자 수익을 창출하기에 부족한 수준임(적합 조건 4 부적합).</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>7명</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>탈북민 언론인 함진우씨 ‘북한 내 억류자’로 공식 분류…실종 8년만</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L130" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M130" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11574153?ref=naver</t>
+        </is>
+      </c>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:25:00.375907+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B130" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C131" t="inlineStr"/>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>이스라엘 정부/군</t>
+        </is>
+      </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>이혼숙려기간 제도 개선을 위한 정책 제언 및 논의 진행 중</t>
+          <t>이스라엘 대법원 강제 퇴거 취소 소송 기각 후 국제사회 공론화 및 진상 규명 담론 진행 중</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>중국 정협 위원 장성난이 가정폭력 피해자의 이혼숙려기간 적용 제외를 2년 연속 제안하며 큰 주목을 받았다. 2021년 도입된 이혼숙려기간은 충동적 이혼 방지를 명목으로 하지만, 가정폭력 피해자에게는 오히려 위험을 높인다는 비판이 제기되어 왔다. 특히 숙려기간 중 발생한 살인 사건으로 제도의 문제점이 부각되었으며, 장성난 위원은 농촌 여성 인권 등 소외계층을 위한 정책 제언을 꾸준히 해왔다.</t>
+          <t>팔레스타인 서안지구 마사페르 야타에서 이스라엘군이 주민 1000명 이상을 강제 퇴거시키고 삶의 터전을 파괴하는 상황을 다룬 다큐멘터리 영화 '노 어더 랜드'가 국제적 주목을 받고 있습니다. 이스라엘 대법원은 주민들의 강제 퇴거 취소 소송을 기각했으나, 영화의 수상과 함께 국제사회에서 인권 침해에 대한 진상 규명과 변화를 위한 담론이 거세게 일고 있습니다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>이 사건은 특정 피고를 상대로 손해배상을 청구하는 소송이 아닌, 가정폭력 피해자 보호를 위한 정책 및 법률 개정을 촉구하는 정치적 제언에 관한 내용입니다. 소송금융 투자의 핵심인 명확한 피고, 구체적인 손해배상액 산정, 그리고 소송을 통한 재정적 회수 가능성이 부재하여 투자 대상으로 부적합합니다.</t>
+          <t>이스라엘군이 팔레스타인 주민들을 강제 퇴거시키고 삶의 터전을 파괴한 책임이 명확하며(적합 조건 1), 상대방인 이스라엘 정부/군은 자력이 충분합니다(적합 조건 2). 1000명 이상의 주민이 피해를 입은 집단적 피해이며(적합 조건 3), 삶의 터전 말살이라는 피해 규모가 매우 큽니다(적합 조건 4). 다큐멘터리 영화와 국제사회 공론화 등 증거 확보 가능성이 높습니다(적합 조건 5). 이스라엘 대법원 판결은 기각되었으나, 국제사회에서 진상 규명과 변화를 위한 담론이 활발히 진행 중입니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>가정폭력 피해자 다수 (수백만 명 이상 추정)</t>
+          <t>1000명 이상</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>중국 ‘정협 위원’ 장성난, “가정폭력 피해자, 쉽게 이혼할 수 있게 ...</t>
+          <t>총 대신 카메라로 찌른 이스라엘의 민낯…'노 어더 랜드'가 깨운 침묵[슬...</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603092119005</t>
+          <t>https://view.asiae.co.kr/article/2026031001572158072</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-10 00:32:58.485338+00:00</t>
+          <t>2026-03-12 00:43:00.604197+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C132" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C132" t="inlineStr"/>
       <c r="D132" t="inlineStr"/>
-      <c r="E132" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E132" t="inlineStr"/>
       <c r="F132" t="inlineStr">
         <is>
-          <t>기사는 진주와 남해를 잇는 인권 공공역사 프로젝트를 소개하며, 일본군 '위안부' 피해자 박숙이 선생의 삶과 증언 활동을 조명합니다. 전시 성폭력 피해자들에게 상징적 배상을 제공하고 박숙이 기록관을 건립하여 역사를 기억하고 교육하는 중요성을 강조합니다.</t>
+          <t>기사는 사법 시스템의 성별 편향 문제와 성인지적 사법 정의 확립의 필요성을 강조하며, '최말자씨 56년 만의 미투' 사건을 언급한다. 또한 스포츠 분야의 성평등과 의사결정 구조 균형에 대해서도 논의한다. 특정 사건이나 피해 사실을 다루기보다는 일반적인 사회적, 법적 이슈를 지적하는 논평에 가깝다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>이 기사는 일본군 '위안부' 역사를 다루는 인권 공공역사 프로젝트와 기록관 건립에 대한 내용으로, 특정 소송의 시작이나 진행을 알리는 것이 아닙니다. 소송금융 투자를 위한 구체적인 신규 소송 기회나 진행 중인 사건을 파악하기 어렵습니다. (부적합 조건: 소송금융 투자 대상으로서의 신규성 없음)</t>
+          <t>기사 본문은 사법 시스템 및 스포츠 분야의 성별 편향 문제에 대한 일반적인 논의와 과거 사건(최말자씨 미투) 언급에 그치며, 소송금융 투자 대상이 될 만한 특정 피해 사건, 가해자, 구체적인 피해 규모가 명확히 제시되어 있지 않다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>진주와 남해를 잇는 인권 공공역사: 김장하에서 박숙이까지</t>
+          <t>이력서에 ‘여성·여대’ 들어가면 불이익…AI 젠더편향 막는 방법은</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>kyosu.net</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.kyosu.net/news/articleView.html?idxno=200158</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274789</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-10 00:32:04.566518+00:00</t>
+          <t>2026-03-11 12:36:11.555736+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
-      <c r="A133" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A133" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C133" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C133" t="inlineStr"/>
       <c r="D133" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>국제사회 증언 및 인식 제고 활동 지속</t>
+          <t>진상 규명 및 유해 발굴 요구 지속, 민간 차원 유해 발굴 시도</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 길원옥 할머니가 '역사 속 여성 100인'에 선정되었습니다. 길 할머니는 1998년 피해 사실을 신고한 이후 유엔 인권이사회 등에서 직접 증언하며 일본군 위안부 피해 사실을 전 세계에 알리는 데 기여했습니다.</t>
+          <t>장생탄광 관련 피해자와 유가족들이 진상 규명과 유해 발굴을 지속적으로 요구하고 있으나, 한일 간 역사 인식의 차이로 문제 해결에 난항을 겪고 있습니다. 시민 사회의 요청으로 민간 잠수사들이 자발적으로 유해 발굴에 나서는 등 노력이 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해라는 명확한 상대방 책임(1)과 일본 정부라는 충분한 자력의 상대방(2)이 존재합니다. 다수의 피해자(3)와 심각한 인권 침해라는 피해 규모(4), 유엔 인권이사회 증언 등 객관적 증거(5) 및 공적 절차 진행(6)이 확인되어 소송금융 투자 적합도가 높습니다. 비록 기사 자체는 역사적 인물 선정에 대한 내용이나, 미해결된 인권 문제로서 잠재적 소송 기회가 상존합니다.</t>
+          <t>한일 간 역사 인식의 차이로 문제 해결이 쉽지 않다는 점에서 상대방 책임의 명확성 및 증거 확보에 어려움이 예상됩니다. 피해자와 유가족들의 집단적 피해와 규모는 크지만, 사건의 역사적, 국제정치적 복잡성으로 인해 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>세계가 기억한 두 이름…유관순·길원옥 '역사 속 여성 100인' 선정 [소셜...</t>
+          <t>[정치돋보기] 장생탄광과 '다케시마의 날'</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12288880?influxDiv=NAVER</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363719345</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-10 00:30:44.871739+00:00</t>
+          <t>2026-03-11 12:30:34.751790+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>일본 정부</t>
-[...2 lines deleted...]
-      <c r="D134" t="inlineStr"/>
+          <t>북한 국가보위성</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자들의 오랜 배상 요구가 여전히 미충족 상태</t>
+          <t>통일부 공식 억류자 인정 및 피해 위로금 지급 논의 중</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>미국 뉴욕타임스가 '여성 역사의 달'을 맞아 독립운동가 유관순 열사와 일본군 위안부 피해자 길원옥 할머니를 역사적 인물로 재조명했습니다. 기사는 길원옥 할머니가 일본의 법적 책임과 생존자 보상을 위해 수십 년간 싸웠으나, 이러한 요구가 여전히 충족되지 않았음을 언급하며 그들의 투쟁을 기렸습니다.</t>
+          <t>탈북 언론인 함진우 씨가 2017년 북중 접경지역 취재 중 실종된 후 북한에 억류된 것으로 알려졌습니다. 통일부는 함 씨를 공식 억류자로 인정하고 홈페이지 현황을 업데이트했으며, 가족에게 피해 위로금 지급 가능성을 언급했습니다. 함 씨의 아내는 남편의 생사확인 및 송환을 위해 노력하고 있으나 어려움을 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>이 기사는 역사적 인물에 대한 재조명 및 과거의 투쟁에 대한 인식을 다루며, 소송금융 투자를 위한 새로운 법적 분쟁이나 진행 중인 사건의 새로운 국면을 제시하지 않습니다. 일본군 위안부 피해자들의 배상 요구는 여전히 충족되지 않았으나, 이 기사는 이를 해결하기 위한 새로운 법적 절차를 언급하고 있지 않아 소송금융 투자 대상으로서의 신규성이 부족합니다.</t>
+          <t>상대방(북한 정부)에게 자력이 충분하다고 보기 어렵고, 실제 소송을 통해 금전적 배상을 받아낼 가능성이 매우 낮습니다. 사건의 본질이 인권 및 송환 문제로, 소송금융이 주로 다루는 명확한 금전적 손해배상 청구와는 거리가 있어 투자 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 다수</t>
+          <t>1인</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>美 뉴욕타임스, 여성 역사의 달 맞아 유관순 열사·길원옥 할머니 조명</t>
+          <t>통일부, 실종탈북민 1인 억류자에 포함...“‘평양 지하감방 구금’이 ...</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031008131356031</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260311010003316</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-10 00:29:17.662460+00:00</t>
+          <t>2026-03-11 12:26:30.737117+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr"/>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>북한</t>
+        </is>
+      </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>피해자 사망으로 인한 개인 소송 불가, 역사적 인물 재조명</t>
+          <t>통일부 억류자 공식 분류 및 위로금 지급 절차 진행 중</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>뉴욕타임스가 '역사에 남을 여성' 명단에 유관순 열사와 일본군 위안부 피해자 길원옥 할머니를 포함했습니다. 길원옥 할머니는 제2차 세계대전 당시 일본군 성노예 제도의 생존자이자 투쟁가로 소개되었으며, 기사는 고인의 삶과 업적을 기리는 내용입니다. 이는 새로운 소송 제기보다는 역사적 인물에 대한 추모와 재조명에 중점을 둔 기사입니다.</t>
+          <t>2017년 중국에서 실종된 탈북민 출신 언론인 함진우 씨가 통일부에 의해 북한 억류자로 공식 분류되었다. 이에 따라 함 씨 가족은 '납북피해자 보상 및 지원에 관한 법률'에 의거하여 위로금 지급 대상이 된다. 북한인권단체들은 정부에 탈북민 억류자들의 실명 공개를 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>해당 기사는 역사적 인물에 대한 재조명 및 추모 기사로, 새로운 소송금융 투자 기회를 제공하는 사건이 아닙니다. 언급된 길원옥 할머니는 이미 고인으로, 개인적인 소송 제기가 불가능합니다. 역사적 피해에 대한 책임은 명확하나, 기사 내용만으로는 현재 진행 중이거나 새롭게 제기될 수 있는 소송 건을 파악하기 어렵습니다.</t>
+          <t>상대방 책임(북한)은 명확하나, 북한을 상대로 한 소송에서 실질적인 금전적 배상을 받아낼 가능성이 극히 낮아 소송금융 투자 대상으로서의 회수 가능성이 없음. 현재 지급되는 위로금은 대한민국 정부의 지원금이며, 소송을 통한 배상금과는 성격이 다름.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
+          <t>7명 (공식 분류된 억류자)</t>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t>2017년 中서 실종된 언론인 함진우씨 ‘北 억류자’ 공식 분류</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L135" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M135" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Politics/article/all/20260311/133508644/1</t>
+        </is>
+      </c>
+      <c r="N135" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:25:49.056504+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>미국 국방부</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>미국 회계감사원(GAO) 및 국방부 감찰관실에 공식 조사 촉구</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>세계 여성의 날을 맞아 미국 의회에 기지촌 여성 인권 조사를 촉구하는 목소리가 나왔습니다. 1950년대 이후 기지촌 성매매 관리 정책과 관련된 미군 및 국방부 문서 전면 검토, 기록 공개, 피해자 보상 및 구제 방안 검토 여부 보고, 공식 조사를 요구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>미국 국방부 및 미군이 기지촌 성매매 관리 정책에 대한 책임이 비교적 명확하며(상대방 책임 명확), 미국 정부는 충분한 자력을 가지고 있습니다(상대방 자력 충분). 기지촌 여성이라는 다수의 피해자가 존재하며(집단적 피해), 관련 문서 등 증거 확보 가능성이 높고(증거 확보 가능), 미국 회계감사원과 국방부 감찰관실에 공식 조사를 촉구하는 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J135" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>“독립 투사이자 생존자” NYT 유관순 열사·길원옥 할머니 ‘역사적 인...</t>
+          <t>세계 여성의 날, 美의회에 '기지촌 여성 인권 조사' 촉구</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>dongponews.net</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10690455?ref=naver</t>
+          <t>https://www.dongponews.net/news/articleView.html?idxno=56686</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-10 00:22:45.703973+00:00</t>
+          <t>2026-03-11 12:25:12.946783+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C137" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E137" t="inlineStr"/>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>북한</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>통일부 억류자 인정 및 피해 위로금 지급 심의 예정</t>
+        </is>
+      </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>뉴욕타임스가 '여성 역사의 달'을 맞아 '역사를 바꾼 여성 100인' 명단을 공개하며 유관순 열사와 일본군 위안부 피해자 고 길원옥 할머니를 선정했습니다. 유관순 열사는 일본 식민 통치에 저항한 독립운동가로, 길원옥 할머니는 일본군 성노예 생존자이자 투쟁가로 소개되었습니다. 이 명단에는 테레사 수녀, 헬렌 켈러 등 세계적인 인물들도 포함되었습니다.</t>
+          <t>2017년 북중접경지역에서 실종된 탈북민 기자 함진우씨가 통일부에 의해 북한 억류자로 추가 인정되었습니다. 통일부는 억류자 가족에게 '피해 위로금'을 심의를 거쳐 지급할 예정이며, 이는 납북자·억류자 문제의 재점화와 관련이 있습니다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>해당 기사는 뉴욕타임스가 역사적 인물을 선정한 사실을 보도하는 것으로, 소송금융 투자를 검토할 만한 현재 진행 중이거나 잠재적인 법적 분쟁을 다루고 있지 않습니다. 특정 가능한 피고나 새로운 소송의 원인이 존재하지 않아 투자 대상으로서의 적합성이 없습니다.</t>
+          <t>상대방(북한)의 책임이 명확하더라도 국내 법원에서 소송을 통해 배상을 받아내는 것이 현실적으로 매우 어려우며, 상대방에게 자력이 충분하다고 볼 수 없습니다. 통일부의 억류자 인정 및 위로금 지급 절차가 진행 중이나, 이는 소송금융의 직접적인 투자 대상이 되기 어렵습니다.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>NYT, 유관순·길원옥 ‘역사 바꾼 女’ 선정</t>
+          <t>통일부  北 억류자 1명 추가 인정…2017년 실종 함진우씨</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260309516765?OutUrl=naver</t>
+          <t>https://www.news1.kr/nk/politics-diplomacy/6097471</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-10 00:22:22.736700+00:00</t>
+          <t>2026-03-11 12:24:45.450537+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
-      <c r="A138" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A138" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C138" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C138" t="inlineStr"/>
       <c r="D138" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>정부의 공식 사과 및 대화협의체 구성 논의 중</t>
+          <t>국가인권위원회법 개정을 위한 국회 간담회 및 논의 진행 중</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>성평등가족부 장관이 과거 기지촌 피해 여성들에게 국가의 인권 침해에 대해 공식 사과하며 명예회복 노력을 강조했다. 정부와 시민단체는 옛 성병관리소 부지 존치를 위한 대화협의체 구성을 추진 중이나, 관할 지자체인 동두천시가 참여에 소극적인 태도를 보여 공전하고 있다. 동두천시는 지역 개발 계획을 이유로 들고 있으나, 선거를 앞둔 '표 계산'이라는 분석도 나온다.</t>
+          <t>이 칼럼은 국가인권위원회가 사회권, 참정권 등 헌법상 보장된 여러 인권을 진정 및 조사 대상에서 제외하고 있어 '반쪽짜리 헌법심판위'로 기능한다고 비판합니다. 국제인권기준에 부합하고 인권의 보편성을 실현하기 위해 국가인권위원회법의 진정 대상을 '인권을 침해당한 경우'로 확대하는 법 개정이 시급하다고 주장하며, 관련 논의가 국회에서 진행 중입니다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>국가 성평등가족부 장관의 공식 사과로 국가의 책임이 명확하며(적합 조건 1), 상대방인 국가 및 지자체(동두천시)의 자력이 충분하다(적합 조건 2). 다수의 기지촌 피해 여성들이 인권 침해를 당한 집단적 피해이며(적합 조건 3), 정부의 공식 사과라는 강력한 증거가 존재한다(적합 조건 5). 또한, 정부 주도로 대화협의체 구성 등 공적 절차가 진행 중이다(적합 조건 6).</t>
+          <t>이 기사는 특정 사건의 피해 구제에 대한 것이 아니라, 국가인권위원회법의 진정 대상 범위를 확대해야 한다는 입법 개선 요구 칼럼입니다. 소송금융의 적합 조건인 '상대방 책임의 명확성', '피해 규모의 구체성'이 부재하며, 직접적인 소송 대상이나 손해배상 청구 가능성이 낮아 투자 대상으로 적합하지 않습니다. (적합 조건 1, 4 미충족)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>다수의 기지촌 피해 여성</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>정부 '피해자 명예회복' 강조에도…동두천시만 '나홀로' 버티기?</t>
+          <t>[칼럼] 국가인권위 진정 대상 확대, 더 이상 늦출 수 없다</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>lec.co.kr</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/ptoday/2300255.htm</t>
+          <t>http://www.lec.co.kr/news/articleView.html?idxno=751664</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-10 00:21:36.204194+00:00</t>
+          <t>2026-03-11 12:18:34.146454+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>일본 정부</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>전익수 전 법무실장 강등 징계 확정 및 행정소송 패소, 형사 무죄 선고</t>
+          <t>유엔 인권이사회 특별 절차 소속 전문가들이 소송 노력을 장려</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>고 이예람 중사 사망 사건 관련 수사 개입 혐의로 기소된 전익수 전 공군 법무실장의 강등 징계가 확정되고 행정소송에서도 패소했다. 그는 특검에서 기소되었으나 형사상 무죄를 선고받았지만, 법무실장으로서 부적절한 행위에 대한 책임은 인정되었다. 이 사건은 군 사법체계의 문제점을 드러내며 장병 인권 보호의 중요성을 다시 한번 상기시켰다.</t>
+          <t>유엔 인권이사회 특별 절차 소속 전문가들이 '일본군 위안부' 피해자들이 한국 법원을 통해 일본 정부를 상대로 제기한 손해배상청구소송을 중대한 인권 침해에 대한 인정과 배상을 확보하기 위한 정당한 수단으로 장려한다고 밝혔습니다. 이는 국제적인 인권 침해 사건으로, 일본 정부의 책임과 다수의 피해자가 존재합니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>고 이예람 중사 사망 사건은 군 사법체계의 부실 수사 및 은폐 의혹이 명확히 드러난 사건으로, 전익수 전 법무실장의 강등 징계 확정 및 행정소송 패소로 책임이 인정됨 (상대방 책임 명확, 증거 확보 가능, 공적 절차 진행). 피해 규모가 사망으로 매우 크며 (피해 규모 큼), 상대방인 국가 또는 관련 기관의 자력이 충분함 (상대방 자력 충분). 비록 전익수 개인에 대한 징계 절차는 종결되었으나, 피해자 유족의 손해배상 청구 가능성은 여전히 높음.</t>
+          <t>상대방(일본 정부)의 자력이 충분하고, 책임이 국제적으로도 명확한 중대한 인권 침해 사건입니다. 다수의 피해자가 존재하며, 유엔 인권이사회 전문가들이 소송 노력을 장려하는 등 공적 절차와 연계되어 있습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>1명 (고 이예람 중사)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>군 법무실장의 강등에 부쳐 [똑똑! 한국사회]</t>
+          <t>유엔 인권이사회 특별 절차 소속 전문가들, 한국·일본 등 전 세계 7개국...</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/opinion/column/1248511.html</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=116510</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-10 00:19:51.414016+00:00</t>
+          <t>2026-03-11 00:48:28.913024+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C140" t="inlineStr"/>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>북한</t>
+        </is>
+      </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>역사적 인물 재조명</t>
+          <t>통일부 공식 억류자 분류 및 위로금 지급 절차 진행 중</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>뉴욕타임스가 '여성 역사의 달'을 맞아 선정한 역사적 인물 100여명에 한국의 유관순 열사와 일본군 위안부 피해자 길원옥 할머니가 포함되었다. NYT는 유관순 열사를 일본 지배에 맞선 독립운동가로, 길원옥 할머니를 일본군 위안부 생존자이자 투사로 소개하며 그들의 업적을 기렸다.</t>
+          <t>2017년 북중 접경지역에서 실종된 언론인 함진우씨가 8년여 만에 북한 내 억류자로 공식 분류되었습니다. 통일부는 함씨를 포함해 총 7명의 우리 국적 북향민을 북한 내 억류자로 파악하고 있으며, 함씨 가족은 납북피해자 보상지원법에 따른 위로금 지급 대상이 될 예정입니다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>이 기사는 소송금융 투자 대상이 될 수 있는 새로운 법적 분쟁이나 피해 발생을 다루고 있지 않습니다. 유관순 열사와 길원옥 할머니는 이미 고인이 된 역사적 인물이며, 기사는 뉴욕타임스의 역사적 인물 선정에 대한 보도로, 소송금융의 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>주요 가해자인 북한은 소송 대상으로서의 자력이 부족하며, 북한을 상대로 한 소송의 실효성이 매우 낮습니다. 또한 대한민국 정부는 이미 납북피해자 보상지원법에 따라 위로금을 지급하고 있어 추가적인 소송을 통한 대규모 손해배상 청구 가능성이 불확실하여 소송금융 투자 대상으로서의 수익성 및 실현 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7명</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>유관순 열사·길원옥 할머니, NYT 선정 ‘역사적 여성’ 100여명에 포함</t>
+          <t>언론인 함진우씨, 실종 8년여 만에 '북한 내 억류자' 신분</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260310500009?OutUrl=naver</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/11/2026031190046.html</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-10 00:18:26.063757+00:00</t>
+          <t>2026-03-11 00:24:44.489585+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>중국 공안</t>
-[...6 lines deleted...]
-      </c>
+          <t>일본 정부</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
-          <t>북한인권정보센터(NKDB)가 중국 공안의 탈북민 강제북송에 대한 국제형사책임 규명을 위해 책임자 데이터베이스 구축 및 증거 마련 중</t>
+          <t>뉴욕타임스의 역사적 인물 선정 보도</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>북한인권단체 NKDB는 중국 공안의 탈북민 강제북송이 국제법상 반인도 범죄에 해당한다고 주장하며, 책임자 데이터베이스 구축을 통해 향후 국제적 형사책임 규명 절차에 활용할 증거를 마련하고 있다. 1990년대 후반부터 2019년까지 8천245건의 강제송환 사례를 분석했으며, 중국 당국이 국내법 및 국제법을 위반하고 있다고 지적했다.</t>
+          <t>미국 뉴욕타임스가 '여성 역사의 달'을 맞아 선정한 역사적 인물 100여 명에 유관순 열사와 일본군 위안부 피해자 고 길원옥 할머니가 포함되었다는 내용입니다. 유관순 열사는 일본 식민 통치에 저항한 독립운동가로, 길원옥 할머니는 제2차 세계대전 당시 일본군 위안부의 생존자이자 투쟁가로 소개되었습니다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>중국 공안의 탈북민 강제북송은 반인도 범죄로 규정될 수 있으며 다수의 피해자가 존재하나, 이는 국제형사책임 규명 절차를 목표로 하며 민사상 손해배상 청구와는 성격이 다름. 국가를 상대로 한 국제법상 인권 침해 소송은 소송금융이 투자하기에 적합한 민사적 배상 가능성이 낮아 부적합 조건에 해당함.</t>
+          <t>이 기사는 뉴욕타임스가 역사적 인물을 선정한 사실을 보도하는 것으로, 소송금융 투자를 위한 새로운 법적 분쟁이나 피해 발생을 다루고 있지 않습니다. 일본군 위안부 문제는 역사적 사건이며, 이미 많은 법적, 외교적 노력이 진행되었거나 종결된 부분이 많아 이 기사만으로는 새로운 소송금융 투자 기회를 포착하기 어렵습니다. 특히 언급된 길원옥 할머니는 이미 고인이 되셨습니다.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>8,245건 이상</t>
+          <t>일본군 위안부 피해자 다수</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>에스더기도운동 2026년 3월 2주차 북한 및 국가 기도제목</t>
+          <t>NYT, ‘역사 속 여성’ 100명에 유관순 열사·길원옥 할머니 선정 [잇슈...</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>christiantoday.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://www.christiantoday.co.kr/news/373901</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8504951&amp;ref=A</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-09 00:41:12.444980+00:00</t>
+          <t>2026-03-11 00:20:23.596851+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C142" t="inlineStr"/>
-      <c r="D142" t="inlineStr"/>
-      <c r="E142" t="inlineStr"/>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>2016년 반기문 유엔 사무총장과 위안부 피해자 면담 회고 기사</t>
+        </is>
+      </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>강원 지역에서 '세계 여성의 날'을 기념하여 인권 및 성평등 인식 개선 활동, 일본군 위안부 피해자 지원 모금, 벼룩시장 나눔 활동 등이 진행되었습니다. 춘천여성민우회는 춘천여고 부설 방송통신고 입학식에 참석했습니다.</t>
+          <t>해당 기사는 2016년 3월 11일 반기문 유엔 사무총장이 일본군 위안부 피해자인 길원옥 할머니를 처음으로 면담했던 사건을 회고하는 내용입니다. 반 총장은 한일 위안부 합의에 대한 자신의 환영 성명이 오해를 샀음을 해명했으나, 길 할머니는 면담 결과에 만족하지 못했습니다. 이 기사는 과거의 외교적 상호작용을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>기사는 '세계 여성의 날' 기념 캠페인 및 사회 활동에 대한 보도로, 특정 법적 분쟁이나 소송금융 투자 대상이 될 만한 사건을 다루고 있지 않습니다. 상대방, 피해 사실, 피해 규모, 진행 단계 등 소송금융 적합도 판단 기준에 해당하는 정보가 전혀 없습니다.</t>
+          <t>해당 기사는 2016년 반기문 유엔 사무총장과 위안부 피해자 할머니의 면담을 회고하는 '10년 전 그날' 형식의 보도입니다. 소송금융 투자 대상이 될 만한 새로운 법적 분쟁이나 진행 중인 소송을 다루는 기사가 아니며, 이미 과거에 발생한 사건을 회고하는 내용이므로 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>강원 곳곳 '세계여성의 날' 기념 캠페인 열려 호응</t>
+          <t>[10년 전 그날] 반기문, 위안부 피해자 할머니 첫 면담</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>jeonmae.co.kr</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2037637</t>
+          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1237328</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-09 00:16:55.481790+00:00</t>
+          <t>2026-03-11 00:18:55.955797+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
-      <c r="A143" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A143" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>이란 정부</t>
+          <t>일본</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>인터넷 차단 및 유혈 진압</t>
+          <t>유엔 인권전문가들의 구제 및 권리 보장 촉구 서한 발송 및 성명 발표</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>이 기사는 '탈진실' 시대와 '내러티브 전쟁' 현상을 이란 시위 진압 사례를 통해 분석합니다. 서방 언론과 이란 정부의 상반된 서사가 충돌하며 진실이 모호해지고, 전통 언론에 대한 신뢰가 약화되는 상황을 조명합니다. 이는 국제 분쟁에서 복수의 진실이 경쟁하는 미디어 시대의 정치적 갈등 양상을 보여줍니다.</t>
+          <t>유엔 인권전문가들이 일본군성노예제 피해생존자들의 구제와 권리 보장을 요구하며 한국과 일본 등 관련국에 서한을 보내고 성명을 발표했습니다. 이들은 약 80년이 지난 사건에 대해 피해자 중심의 정의 실현과 국제 인권 기준 준수를 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>이 기사는 '탈진실'과 '내러티브 전쟁'을 다루며, 이란 시위 진압 사건의 진실과 책임 소재가 명확하지 않음을 강조합니다. 소송금융의 핵심인 명확한 피고와 손해배상 청구 가능성이 불분명하며, 사건 자체가 법적 분쟁보다는 정보전의 양상으로 묘사되어 투자 대상으로 부적합합니다. (적합 조건 1, 2, 5 미충족)</t>
+          <t>상대방 책임이 명확하고(일본 정부/군), 상대방에게 자력이 충분하며(일본 국가), 집단적 피해(일본군성노예제 피해생존자들)가 발생했고, 피해 규모가 매우 큽니다. 또한 유엔 인권전문가들의 활동을 통해 공적 절차가 진행 중이며, 역사적 증거가 충분히 존재합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>‘탈진실’과 ‘내러티브 전쟁’ | 왜 《NYT》보다 러시아 언론을 더 신...</t>
+          <t>유엔 인권전문가들, 일본군성노예제 '피해자 중심 정의' 실현 촉구</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>monthly.chosun.com</t>
+          <t>eroun.net</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>http://monthly.chosun.com/client/news/viw.asp?ctcd=D&amp;nNewsNumb=202603100061</t>
+          <t>https://www.eroun.net/news/articleView.html?idxno=75237</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-09 00:16:46.068737+00:00</t>
+          <t>2026-03-11 00:14:37.910719+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C144" t="inlineStr"/>
-      <c r="D144" t="inlineStr"/>
-      <c r="E144" t="inlineStr"/>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>이혼숙려기간 제도 개선을 위한 정책 제언 및 논의 진행 중</t>
+        </is>
+      </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>이 기사는 세계 여성의 날을 기념하여 지난 한 세기 동안 이어져 온 여성 인권 운동의 발자취를 조명합니다. 여성의 정치적 권리, 사회적 평등을 위한 국제 협약과 국내 사회 운동의 주요 이정표들을 소개하며, 디지털 성폭력, 직장 내 성차별 등 현재 진행 중인 여성 인권 문제들을 언급합니다. 기사는 여성 인권 향상이 여전히 진행 중인 과제임을 강조합니다.</t>
+          <t>중국 정협 위원 장성난이 가정폭력 피해자의 이혼숙려기간 적용 제외를 2년 연속 제안하며 큰 주목을 받았다. 2021년 도입된 이혼숙려기간은 충동적 이혼 방지를 명목으로 하지만, 가정폭력 피해자에게는 오히려 위험을 높인다는 비판이 제기되어 왔다. 특히 숙려기간 중 발생한 살인 사건으로 제도의 문제점이 부각되었으며, 장성난 위원은 농촌 여성 인권 등 소외계층을 위한 정책 제언을 꾸준히 해왔다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>이 기사는 세계 여성의 날을 맞아 여성 인권의 역사를 되짚어보는 일반적인 회고록이며, 특정 소송금융 투자 대상이 될 만한 구체적인 사건이나 분쟁을 다루고 있지 않습니다. 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 등 적합 조건에 해당하는 사항이 없습니다. 언급된 사건들은 대부분 과거의 역사적 사례로, 신규 투자 기회로서의 적합성이 낮습니다.</t>
+          <t>이 사건은 특정 피고를 상대로 손해배상을 청구하는 소송이 아닌, 가정폭력 피해자 보호를 위한 정책 및 법률 개정을 촉구하는 정치적 제언에 관한 내용입니다. 소송금융 투자의 핵심인 명확한 피고, 구체적인 손해배상액 산정, 그리고 소송을 통한 재정적 회수 가능성이 부재하여 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>가정폭력 피해자 다수 (수백만 명 이상 추정)</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>오늘 '세계여성의날'...여성 인권의 발자취를 돌아본다</t>
+          <t>중국 ‘정협 위원’ 장성난, “가정폭력 피해자, 쉽게 이혼할 수 있게 ...</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>kor.theasian.asia</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>http://kor.theasian.asia/archives/401953</t>
+          <t>https://www.khan.co.kr/article/202603092119005</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-08 12:33:27.993752+00:00</t>
+          <t>2026-03-10 00:32:58.485338+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C145" t="inlineStr"/>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
       <c r="D145" t="inlineStr"/>
-      <c r="E145" t="inlineStr"/>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>인권 공공역사 프로젝트 및 기록관 건립 논의</t>
+        </is>
+      </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>이 기사는 '제국의 성 관리 역사와 일본군 ‘위안부’ 문제'라는 책을 소개하며, 피해자들이 젠더, 계급, 민족 차별 속에서 성폭력을 겪었음을 언급합니다. 책의 저자는 피해자의 고통이 반복되지 않는 사회를 만드는 데 기여하기를 바란다고 밝혔습니다.</t>
+          <t>기사는 진주와 남해를 잇는 인권 공공역사 프로젝트를 소개하며, 일본군 '위안부' 피해자 박숙이 선생의 삶과 증언 활동을 조명합니다. 전시 성폭력 피해자들에게 상징적 배상을 제공하고 박숙이 기록관을 건립하여 역사를 기억하고 교육하는 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>해당 기사는 '일본군 위안부' 문제에 대한 책을 소개하는 내용으로, 현재 진행 중이거나 새롭게 발생한 소송금융 투자 대상 사건을 다루고 있지 않습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 새로운 소송금융 기회로 보기 어렵습니다.</t>
+          <t>이 기사는 일본군 '위안부' 역사를 다루는 인권 공공역사 프로젝트와 기록관 건립에 대한 내용으로, 특정 소송의 시작이나 진행을 알리는 것이 아닙니다. 소송금융 투자를 위한 구체적인 신규 소송 기회나 진행 중인 사건을 파악하기 어렵습니다. (부적합 조건: 소송금융 투자 대상으로서의 신규성 없음)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>화제의책 '제국의 성 관리 역사와 일본군 ‘위안부’ 문제'</t>
+          <t>진주와 남해를 잇는 인권 공공역사: 김장하에서 박숙이까지</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>kyosu.net</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=593595</t>
+          <t>https://www.kyosu.net/news/articleView.html?idxno=200158</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-08 12:28:20.742485+00:00</t>
+          <t>2026-03-10 00:32:04.566518+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>일본 정부</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>성평등가족부 장관의 공식 사과 및 피해 치유 의지 표명</t>
+          <t>국제사회 증언 및 인식 제고 활동 지속</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>성평등가족부 장관이 미군 기지촌 여성들의 인권 침해에 대해 국가를 대표하여 첫 공식 사과를 했습니다. 장관은 국가가 기지촌 여성들의 인권을 침해했음을 인정하고, 피해자의 상처를 치유해나가겠다고 밝혔습니다.</t>
+          <t>일본군 위안부 피해자 길원옥 할머니가 '역사 속 여성 100인'에 선정되었습니다. 길 할머니는 1998년 피해 사실을 신고한 이후 유엔 인권이사회 등에서 직접 증언하며 일본군 위안부 피해 사실을 전 세계에 알리는 데 기여했습니다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>성평등가족부 장관이 국가의 기지촌 여성 인권 침해 행위에 대해 공식 사과하며 상대방(국가)의 책임이 명확히 인정되었습니다(적합 조건 1). 상대방인 대한민국은 자력이 충분하며(적합 조건 2), '기지촌 여성들'이라는 표현에서 집단적 피해가 명확합니다(적합 조건 3). 장관의 공식 사과는 국가 차원의 사실 인정으로, 관련 증거 확보에 유리하며(적합 조건 5), 피해 치유 의지를 밝힌 것은 소송 외 공적 절차의 일환으로 볼 수 있습니다(적합 조건 6).</t>
+          <t>일본군 위안부 피해라는 명확한 상대방 책임(1)과 일본 정부라는 충분한 자력의 상대방(2)이 존재합니다. 다수의 피해자(3)와 심각한 인권 침해라는 피해 규모(4), 유엔 인권이사회 증언 등 객관적 증거(5) 및 공적 절차 진행(6)이 확인되어 소송금융 투자 적합도가 높습니다. 비록 기사 자체는 역사적 인물 선정에 대한 내용이나, 미해결된 인권 문제로서 잠재적 소송 기회가 상존합니다.</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>성평등부 장관, '미군 기지촌 여성 인권침해' 첫 공식 사과</t>
+          <t>세계가 기억한 두 이름…유관순·길원옥 '역사 속 여성 100인' 선정 [소셜...</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332906</t>
+          <t>https://news.jtbc.co.kr/article/NB12288880?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-08 12:19:31.098319+00:00</t>
+          <t>2026-03-10 00:30:44.871739+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C147" t="inlineStr"/>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
       <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
-          <t>교제폭력 관련 입법 논의 진행 중</t>
+          <t>일본군 위안부 피해자들의 오랜 배상 요구가 여전히 미충족 상태</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>여성의날이 법정기념일이 된 지 8년이 지났음에도 교제폭력 관련 입법은 여전히 미진하여 피해자들이 가해자와 즉각적인 분리 조치를 취하기 어려운 사각지대가 존재합니다. 특히 폭행 사건의 반의사불벌 조항은 피해자가 보복을 우려해 처벌을 원치 않을 경우 수사가 어려운 문제점을 야기합니다.</t>
+          <t>미국 뉴욕타임스가 '여성 역사의 달'을 맞아 독립운동가 유관순 열사와 일본군 위안부 피해자 길원옥 할머니를 역사적 인물로 재조명했습니다. 기사는 길원옥 할머니가 일본의 법적 책임과 생존자 보상을 위해 수십 년간 싸웠으나, 이러한 요구가 여전히 충족되지 않았음을 언급하며 그들의 투쟁을 기렸습니다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>기사는 교제폭력 관련 입법의 사각지대를 지적하는 정책 논의에 대한 내용으로, 특정 사건이나 가해자가 명확히 특정되지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방의 자력, 피해 규모 등이 불분명하여 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 역사적 인물에 대한 재조명 및 과거의 투쟁에 대한 인식을 다루며, 소송금융 투자를 위한 새로운 법적 분쟁이나 진행 중인 사건의 새로운 국면을 제시하지 않습니다. 일본군 위안부 피해자들의 배상 요구는 여전히 충족되지 않았으나, 이 기사는 이를 해결하기 위한 새로운 법적 절차를 언급하고 있지 않아 소송금융 투자 대상으로서의 신규성이 부족합니다.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>일본군 위안부 피해자 다수</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>여성의날 법정기념일 8년인데, '사각지대' 교제폭력 입법은 아직 진행형</t>
+          <t>美 뉴욕타임스, 여성 역사의 달 맞아 유관순 열사·길원옥 할머니 조명</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432193</t>
+          <t>https://view.asiae.co.kr/article/2026031008131356031</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-08 00:20:32.321561+00:00</t>
+          <t>2026-03-10 00:29:17.662460+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C148" t="inlineStr"/>
-      <c r="D148" t="inlineStr"/>
-      <c r="E148" t="inlineStr"/>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>피해자 사망으로 인한 개인 소송 불가, 역사적 인물 재조명</t>
+        </is>
+      </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>강창일 전 주일대사 인터뷰 기사로, 아키히토 덴노의 위안부 피해자 '나눔의 집' 방문 시도가 과거에 있었으나 불발되었음을 언급합니다. 강 전 대사는 일왕 방한 카드가 여전히 유효하다고 밝히며, 기사는 외교적 논의와 역사적 맥락에 초점을 맞추고 있습니다.</t>
+          <t>뉴욕타임스가 '역사에 남을 여성' 명단에 유관순 열사와 일본군 위안부 피해자 길원옥 할머니를 포함했습니다. 길원옥 할머니는 제2차 세계대전 당시 일본군 성노예 제도의 생존자이자 투쟁가로 소개되었으며, 기사는 고인의 삶과 업적을 기리는 내용입니다. 이는 새로운 소송 제기보다는 역사적 인물에 대한 추모와 재조명에 중점을 둔 기사입니다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>이 기사는 위안부 피해자 관련 과거 외교적 시도와 미래 가능성을 다루는 인터뷰로, 소송금융 투자를 위한 새로운 사건이나 진행 중인 법적 분쟁을 제시하지 않습니다. 특정할 수 있는 새로운 피고나 명확한 소송 원인이 없어 적합 조건에 부합하지 않습니다.</t>
+          <t>해당 기사는 역사적 인물에 대한 재조명 및 추모 기사로, 새로운 소송금융 투자 기회를 제공하는 사건이 아닙니다. 언급된 길원옥 할머니는 이미 고인으로, 개인적인 소송 제기가 불가능합니다. 역사적 피해에 대한 책임은 명확하나, 기사 내용만으로는 현재 진행 중이거나 새롭게 제기될 수 있는 소송 건을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>[인터뷰] 강창일 전 주일대사  2028년 일본이 바뀌면 동아시아도 바뀐다...</t>
+          <t>테레사 수녀·헬렌 켈러와 나란히...역사를 바꾼 유관순 열사·길원옥 할...</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>weekly.chosun.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>http://weekly.chosun.com/news/articleView.html?idxno=49407</t>
+          <t>https://www.mt.co.kr/society/2026/03/10/2026031006484320090</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-08 00:20:22.928849+00:00</t>
+          <t>2026-03-10 00:25:43.995317+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
-      <c r="A149" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A149" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>이란 정부</t>
+          <t>일본</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>미국 정부의 석방 촉구 및 인권 단체 활동 진행 중, 군사적 충돌로 인한 위험 증가</t>
+          <t>NYT의 역사적 인물 선정 및 재조명</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>미국과 이스라엘의 이란 공격이 장기화되면서 이란에 억류된 미국인들의 안전이 위협받고 있습니다. 인권 단체는 최소 6명의 미국인이 억류되어 있으며, 이란 당국이 이들을 정치적 도구로 이용하고 있다고 주장합니다. 미국 정부는 이들의 즉시 석방을 촉구하고 있으며, 일부 억류자는 건강 악화 및 부당한 혐의로 고통받고 있습니다.</t>
+          <t>뉴욕타임스가 '여성 역사의 달'을 맞아 유관순 열사와 일본군 위안부 피해자 길원옥 할머니를 '역사적 인물'로 선정하여 소개했습니다. 유관순 열사는 독립운동가로, 길원옥 할머니는 위안부 생존자이자 투사로 조명되었습니다. 이 기사는 두 인물의 삶과 업적을 되돌아보는 회고적 내용입니다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>이란 당국의 미국인 부당 억류 책임이 명확하며(적합 조건 1), 상대방인 이란 정부는 자력이 충분합니다(적합 조건 2). 최소 6명의 피해자가 확인되어 집단적 피해에 해당하며(적합 조건 3), 생명 위협, 의료 방치 등 피해 규모가 심각합니다(적합 조건 4). 미국 정부의 공식 입장 및 인권 단체 보고서 등 증거 확보가 가능하며(적합 조건 5), 미국 정부의 석방 촉구 및 특사 배정 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>해당 기사는 뉴욕타임스가 역사적 인물을 재조명하는 내용으로, 현재 진행 중인 법적 분쟁이나 새로운 소송 기회를 다루고 있지 않습니다. 유관순 열사와 길원옥 할머니 모두 고인이며, 기사에서 언급된 사건들은 이미 역사적으로 종결된 사안에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>최소 6명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>트럼프 이란 타격 강화 위협 속 ‘이란 억류 미국인' 희생양 되나</t>
+          <t>“독립 투사이자 생존자” NYT 유관순 열사·길원옥 할머니 ‘역사적 인...</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260308_0003538935</t>
+          <t>https://biz.heraldcorp.com/article/10690455?ref=naver</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-08 00:18:01.042369+00:00</t>
+          <t>2026-03-10 00:22:45.703973+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C150" t="inlineStr"/>
       <c r="D150" t="inlineStr"/>
-      <c r="E150" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E150" t="inlineStr"/>
       <c r="F150" t="inlineStr">
         <is>
-          <t>3·8 세계여성의날을 기념하여 제41회 한국여성대회가 개최되었습니다. 참가자들은 성평등과 민주주의 완성을 위한 연대를 강조하며, 차별금지법 및 비동의강간죄 제정 등 입법적 개선을 촉구했습니다. 이 기사는 특정 소송 사건이 아닌 사회적 의제 설정 및 공론화 활동을 다루고 있습니다.</t>
+          <t>뉴욕타임스가 '여성 역사의 달'을 맞아 '역사를 바꾼 여성 100인' 명단을 공개하며 유관순 열사와 일본군 위안부 피해자 고 길원옥 할머니를 선정했습니다. 유관순 열사는 일본 식민 통치에 저항한 독립운동가로, 길원옥 할머니는 일본군 성노예 생존자이자 투쟁가로 소개되었습니다. 이 명단에는 테레사 수녀, 헬렌 켈러 등 세계적인 인물들도 포함되었습니다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건의 피해 발생 및 가해자를 다루기보다는 성평등, 인권 등 사회적 이슈에 대한 공론화 및 입법 촉구 활동을 보도하고 있습니다. 소송금융 투자에 필요한 명확한 상대방, 구체적인 피해 규모, 그리고 소송으로 이어질 수 있는 특정 사건이 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 뉴욕타임스가 역사적 인물을 선정한 사실을 보도하는 것으로, 소송금융 투자를 검토할 만한 현재 진행 중이거나 잠재적인 법적 분쟁을 다루고 있지 않습니다. 특정 가능한 피고나 새로운 소송의 원인이 존재하지 않아 투자 대상으로서의 적합성이 없습니다.</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>“성평등이 민주주의의 완성”…연대의 보랏빛 물든 서울 도심</t>
+          <t>NYT, 유관순·길원옥 ‘역사 바꾼 女’ 선정</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L150" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M150" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260309516765?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N150" t="inlineStr">
+        <is>
+          <t>2026-03-10 00:22:22.736700+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>정부의 공식 사과 및 대화협의체 구성 논의 중</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>성평등가족부 장관이 과거 기지촌 피해 여성들에게 국가의 인권 침해에 대해 공식 사과하며 명예회복 노력을 강조했다. 정부와 시민단체는 옛 성병관리소 부지 존치를 위한 대화협의체 구성을 추진 중이나, 관할 지자체인 동두천시가 참여에 소극적인 태도를 보여 공전하고 있다. 동두천시는 지역 개발 계획을 이유로 들고 있으나, 선거를 앞둔 '표 계산'이라는 분석도 나온다.</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>국가 성평등가족부 장관의 공식 사과로 국가의 책임이 명확하며(적합 조건 1), 상대방인 국가 및 지자체(동두천시)의 자력이 충분하다(적합 조건 2). 다수의 기지촌 피해 여성들이 인권 침해를 당한 집단적 피해이며(적합 조건 3), 정부의 공식 사과라는 강력한 증거가 존재한다(적합 조건 5). 또한, 정부 주도로 대화협의체 구성 등 공적 절차가 진행 중이다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t>다수의 기지촌 피해 여성</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>정부 '피해자 명예회복' 강조에도…동두천시만 '나홀로' 버티기?</t>
+        </is>
+      </c>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>news.tf.co.kr</t>
+        </is>
+      </c>
+      <c r="L151" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M151" t="inlineStr">
+        <is>
+          <t>https://news.tf.co.kr/read/ptoday/2300255.htm</t>
+        </is>
+      </c>
+      <c r="N151" t="inlineStr">
+        <is>
+          <t>2026-03-10 00:21:36.204194+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>전익수 전 법무실장 강등 징계 확정 및 행정소송 패소, 형사 무죄 선고</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>고 이예람 중사 사망 사건 관련 수사 개입 혐의로 기소된 전익수 전 공군 법무실장의 강등 징계가 확정되고 행정소송에서도 패소했다. 그는 특검에서 기소되었으나 형사상 무죄를 선고받았지만, 법무실장으로서 부적절한 행위에 대한 책임은 인정되었다. 이 사건은 군 사법체계의 문제점을 드러내며 장병 인권 보호의 중요성을 다시 한번 상기시켰다.</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>고 이예람 중사 사망 사건은 군 사법체계의 부실 수사 및 은폐 의혹이 명확히 드러난 사건으로, 전익수 전 법무실장의 강등 징계 확정 및 행정소송 패소로 책임이 인정됨 (상대방 책임 명확, 증거 확보 가능, 공적 절차 진행). 피해 규모가 사망으로 매우 크며 (피해 규모 큼), 상대방인 국가 또는 관련 기관의 자력이 충분함 (상대방 자력 충분). 비록 전익수 개인에 대한 징계 절차는 종결되었으나, 피해자 유족의 손해배상 청구 가능성은 여전히 높음.</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>1명 (고 이예람 중사)</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>군 법무실장의 강등에 부쳐 [똑똑! 한국사회]</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
+        <is>
           <t>hani.co.kr</t>
         </is>
       </c>
-      <c r="L150" t="inlineStr">
-[...122 lines deleted...]
-      </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260307_0003538828</t>
+          <t>https://www.hani.co.kr/arti/opinion/column/1248511.html</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-03-07 12:21:14.270053+00:00</t>
+          <t>2026-03-10 00:19:51.414016+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C153" t="inlineStr"/>
-      <c r="D153" t="inlineStr"/>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>여성인권 증진을 위한 사회운동 및 기념 행사</t>
+          <t>역사적 인물 재조명</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>세계 여성의 날을 하루 앞두고 한국여성단체연합이 제41회 한국여성대회를 개최하며 성평등과 민주주의 완성을 촉구했습니다. 61년 만에 성폭행 정당방위를 인정받은 최말자씨가 연단에 올라 변화의 중요성을 강조했으며, 강남역 여성살해 사건 10주기 추모 기자회견도 열려 젠더폭력 해결을 위한 연대와 행동을 다짐했습니다.</t>
+          <t>뉴욕타임스가 '여성 역사의 달'을 맞아 선정한 역사적 인물 100여명에 한국의 유관순 열사와 일본군 위안부 피해자 길원옥 할머니가 포함되었다. NYT는 유관순 열사를 일본 지배에 맞선 독립운동가로, 길원옥 할머니를 일본군 위안부 생존자이자 투사로 소개하며 그들의 업적을 기렸다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>이 기사는 세계 여성의 날을 기념하며 여성 인권 증진을 위한 사회 운동과 과거 사건(최말자씨 재심 무죄, 강남역 여성살해 10주기 추모)을 다루고 있습니다. 특정 피고가 명확하고, 집단적 피해가 발생했으며, 소송으로 이어질 수 있는 새로운 법적 분쟁이 확인되지 않아 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건에 해당하며, 적합 조건 1개 이하)</t>
+          <t>이 기사는 소송금융 투자 대상이 될 수 있는 새로운 법적 분쟁이나 피해 발생을 다루고 있지 않습니다. 유관순 열사와 길원옥 할머니는 이미 고인이 된 역사적 인물이며, 기사는 뉴욕타임스의 역사적 인물 선정에 대한 보도로, 소송금융의 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>세계 여성의 날 하루 전 서울 도심 집회… 여성 의제를 중심 과제로</t>
+          <t>유관순 열사·길원옥 할머니, NYT 선정 ‘역사적 여성’ 100여명에 포함</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260307_0003538826</t>
+          <t>https://www.segye.com/newsView/20260310500009?OutUrl=naver</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-03-07 12:21:04.083473+00:00</t>
+          <t>2026-03-10 00:18:26.063757+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C154" t="inlineStr"/>
-      <c r="D154" t="inlineStr"/>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>중국 공안</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>사회적 인식 개선 및 연대 활동</t>
+          <t>북한인권정보센터(NKDB)가 중국 공안의 탈북민 강제북송에 대한 국제형사책임 규명을 위해 책임자 데이터베이스 구축 및 증거 마련 중</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>세계 여성의 날을 맞아 서울 도심 곳곳에서 성평등과 여성폭력 문제 해결을 촉구하는 집회가 열렸습니다. 참가자들은 디지털 성폭력, 교제 폭력 등 여성폭력이 여전히 이어지고 있음을 지적하며 정부와 정치권의 적극적인 대응을 요구했습니다. 61년 만에 재심 무죄가 확정된 성폭력 피해자 최말자씨도 발언에 나섰습니다.</t>
+          <t>북한인권단체 NKDB는 중국 공안의 탈북민 강제북송이 국제법상 반인도 범죄에 해당한다고 주장하며, 책임자 데이터베이스 구축을 통해 향후 국제적 형사책임 규명 절차에 활용할 증거를 마련하고 있다. 1990년대 후반부터 2019년까지 8천245건의 강제송환 사례를 분석했으며, 중국 당국이 국내법 및 국제법을 위반하고 있다고 지적했다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>이 기사는 세계 여성의 날을 맞아 성평등과 여성폭력 문제 해결을 촉구하는 집회 내용을 다루고 있습니다. 특정 사건의 피해자나 피고가 명확히 특정되지 않으며, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 집단소송 가능성이 제시되지 않습니다. 최말자씨의 사례는 이미 재심 무죄로 종결된 사건입니다. (부적합 조건: 이미 종결된 사건, 적합 조건 불충족)</t>
+          <t>중국 공안의 탈북민 강제북송은 반인도 범죄로 규정될 수 있으며 다수의 피해자가 존재하나, 이는 국제형사책임 규명 절차를 목표로 하며 민사상 손해배상 청구와는 성격이 다름. 국가를 상대로 한 국제법상 인권 침해 소송은 소송금융이 투자하기에 적합한 민사적 배상 가능성이 낮아 부적합 조건에 해당함.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8,245건 이상</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>3·8 여성의날 집회  성평등 없이 민주주의 완성 어렵다</t>
+          <t>에스더기도운동 2026년 3월 2주차 북한 및 국가 기도제목</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>christiantoday.co.kr</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6481057?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260307042752</t>
+          <t>https://www.christiantoday.co.kr/news/373901</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-03-07 12:18:57.061062+00:00</t>
+          <t>2026-03-09 00:41:12.444980+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C155" t="inlineStr"/>
       <c r="D155" t="inlineStr"/>
-      <c r="E155" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E155" t="inlineStr"/>
       <c r="F155" t="inlineStr">
         <is>
-          <t>세계 여성의 날을 앞두고 서울 도심에서 한국여성단체연합 주최 한국여성대회와 젠더폭력해결페미니스트연대 기자회견 등 집회가 잇따라 열렸다. 이들은 지연된 여성·성평등 의제들을 사회 중심 과제로 세우고, 디지털 성폭력 등 여성 폭력에 대한 정부와 정치권의 미온적 대응을 비판했다. 61년 만에 무죄가 확정된 성폭력 피해자 최말자 씨도 연단에 올라 세상의 변화를 이야기했다.</t>
+          <t>강원 지역에서 '세계 여성의 날'을 기념하여 인권 및 성평등 인식 개선 활동, 일본군 위안부 피해자 지원 모금, 벼룩시장 나눔 활동 등이 진행되었습니다. 춘천여성민우회는 춘천여고 부설 방송통신고 입학식에 참석했습니다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>이 기사는 세계 여성의 날을 앞두고 열린 여성단체들의 집회와 기자회견 내용을 다루고 있으며, 특정 사건의 소송금융 투자 기회를 제시하지 않습니다. 언급된 최말자 씨의 성폭력 사건은 이미 재심을 통해 무죄가 확정되어 '부적합 조건: 이미 종결된 사건'에 해당합니다. 새로운 소송금융 투자 대상으로서의 구체적인 피고, 피해 규모, 증거 등이 불분명합니다.</t>
+          <t>기사는 '세계 여성의 날' 기념 캠페인 및 사회 활동에 대한 보도로, 특정 법적 분쟁이나 소송금융 투자 대상이 될 만한 사건을 다루고 있지 않습니다. 상대방, 피해 사실, 피해 규모, 진행 단계 등 소송금융 적합도 판단 기준에 해당하는 정보가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>여성의 날 앞두고 서울서 집회 잇따라…“오늘보다 나은 내일”</t>
+          <t>강원 곳곳 '세계여성의 날' 기념 캠페인 열려 호응</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8502116&amp;ref=A</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2037637</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-03-07 12:18:21.727848+00:00</t>
+          <t>2026-03-09 00:16:55.481790+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C156" t="inlineStr"/>
-      <c r="D156" t="inlineStr"/>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>이란 정부</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>위안부피해자법 개정안 공포</t>
+          <t>인터넷 차단 및 유혈 진압</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>더불어민주당 주도로 발의된 '일제하 일본군위안부 피해자에 대한 보호·지원 및 기념사업 등에 관한 법률' 개정안, 일명 '위안부피해자법'이 국무회의에서 공포되었습니다. 이 법안은 위안부 피해 사실을 부인할 경우 처벌하는 내용을 담고 있습니다.</t>
+          <t>이 기사는 '탈진실' 시대와 '내러티브 전쟁' 현상을 이란 시위 진압 사례를 통해 분석합니다. 서방 언론과 이란 정부의 상반된 서사가 충돌하며 진실이 모호해지고, 전통 언론에 대한 신뢰가 약화되는 상황을 조명합니다. 이는 국제 분쟁에서 복수의 진실이 경쟁하는 미디어 시대의 정치적 갈등 양상을 보여줍니다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>본 기사는 '위안부피해자법' 개정안의 공포 사실을 다루고 있어, 소송금융 투자 대상이 되는 새로운 손해배상 청구 사건이 발생한 것이 아닙니다. 특정 가해자나 새로운 피해 발생 사실이 없어 적합 조건에 해당하지 않으며, 소송금융의 목적과 부합하지 않습니다.</t>
+          <t>이 기사는 '탈진실'과 '내러티브 전쟁'을 다루며, 이란 시위 진압 사건의 진실과 책임 소재가 명확하지 않음을 강조합니다. 소송금융의 핵심인 명확한 피고와 손해배상 청구 가능성이 불분명하며, 사건 자체가 법적 분쟁보다는 정보전의 양상으로 묘사되어 투자 대상으로 부적합합니다. (적합 조건 1, 2, 5 미충족)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>'위안부 피해사실 부인하면 처벌'....소위 '위안부피해자법' 공포안 국무...</t>
+          <t>‘탈진실’과 ‘내러티브 전쟁’ | 왜 《NYT》보다 러시아 언론을 더 신...</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>monthly.chosun.com</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M156" t="inlineStr">
+        <is>
+          <t>http://monthly.chosun.com/client/news/viw.asp?ctcd=D&amp;nNewsNumb=202603100061</t>
+        </is>
+      </c>
+      <c r="N156" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:16:46.068737+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr"/>
+      <c r="D157" t="inlineStr"/>
+      <c r="E157" t="inlineStr"/>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>이 기사는 세계 여성의 날을 기념하여 지난 한 세기 동안 이어져 온 여성 인권 운동의 발자취를 조명합니다. 여성의 정치적 권리, 사회적 평등을 위한 국제 협약과 국내 사회 운동의 주요 이정표들을 소개하며, 디지털 성폭력, 직장 내 성차별 등 현재 진행 중인 여성 인권 문제들을 언급합니다. 기사는 여성 인권 향상이 여전히 진행 중인 과제임을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>이 기사는 세계 여성의 날을 맞아 여성 인권의 역사를 되짚어보는 일반적인 회고록이며, 특정 소송금융 투자 대상이 될 만한 구체적인 사건이나 분쟁을 다루고 있지 않습니다. 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 등 적합 조건에 해당하는 사항이 없습니다. 언급된 사건들은 대부분 과거의 역사적 사례로, 신규 투자 기회로서의 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I157" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>오늘 '세계여성의날'...여성 인권의 발자취를 돌아본다</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>kor.theasian.asia</t>
+        </is>
+      </c>
+      <c r="L157" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M157" t="inlineStr">
+        <is>
+          <t>http://kor.theasian.asia/archives/401953</t>
+        </is>
+      </c>
+      <c r="N157" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:33:27.993752+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr"/>
+      <c r="D158" t="inlineStr"/>
+      <c r="E158" t="inlineStr"/>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>이 기사는 '제국의 성 관리 역사와 일본군 ‘위안부’ 문제'라는 책을 소개하며, 피해자들이 젠더, 계급, 민족 차별 속에서 성폭력을 겪었음을 언급합니다. 책의 저자는 피해자의 고통이 반복되지 않는 사회를 만드는 데 기여하기를 바란다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>해당 기사는 '일본군 위안부' 문제에 대한 책을 소개하는 내용으로, 현재 진행 중이거나 새롭게 발생한 소송금융 투자 대상 사건을 다루고 있지 않습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 새로운 소송금융 기회로 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>화제의책 '제국의 성 관리 역사와 일본군 ‘위안부’ 문제'</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>ksmnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L158" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M158" t="inlineStr">
+        <is>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=593595</t>
+        </is>
+      </c>
+      <c r="N158" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:28:20.742485+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>성평등가족부 장관의 공식 사과 및 피해 치유 의지 표명</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>성평등가족부 장관이 미군 기지촌 여성들의 인권 침해에 대해 국가를 대표하여 첫 공식 사과를 했습니다. 장관은 국가가 기지촌 여성들의 인권을 침해했음을 인정하고, 피해자의 상처를 치유해나가겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>성평등가족부 장관이 국가의 기지촌 여성 인권 침해 행위에 대해 공식 사과하며 상대방(국가)의 책임이 명확히 인정되었습니다(적합 조건 1). 상대방인 대한민국은 자력이 충분하며(적합 조건 2), '기지촌 여성들'이라는 표현에서 집단적 피해가 명확합니다(적합 조건 3). 장관의 공식 사과는 국가 차원의 사실 인정으로, 관련 증거 확보에 유리하며(적합 조건 5), 피해 치유 의지를 밝힌 것은 소송 외 공적 절차의 일환으로 볼 수 있습니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>성평등부 장관, '미군 기지촌 여성 인권침해' 첫 공식 사과</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>mediatoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L159" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M159" t="inlineStr">
+        <is>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332906</t>
+        </is>
+      </c>
+      <c r="N159" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:19:31.098319+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr"/>
+      <c r="D160" t="inlineStr"/>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>교제폭력 관련 입법 논의 진행 중</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>여성의날이 법정기념일이 된 지 8년이 지났음에도 교제폭력 관련 입법은 여전히 미진하여 피해자들이 가해자와 즉각적인 분리 조치를 취하기 어려운 사각지대가 존재합니다. 특히 폭행 사건의 반의사불벌 조항은 피해자가 보복을 우려해 처벌을 원치 않을 경우 수사가 어려운 문제점을 야기합니다.</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>기사는 교제폭력 관련 입법의 사각지대를 지적하는 정책 논의에 대한 내용으로, 특정 사건이나 가해자가 명확히 특정되지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방의 자력, 피해 규모 등이 불분명하여 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J160" t="inlineStr">
+        <is>
+          <t>여성의날 법정기념일 8년인데, '사각지대' 교제폭력 입법은 아직 진행형</t>
+        </is>
+      </c>
+      <c r="K160" t="inlineStr">
+        <is>
+          <t>businesspost.co.kr</t>
+        </is>
+      </c>
+      <c r="L160" t="inlineStr">
+        <is>
           <t>2026-03-07</t>
         </is>
       </c>
-      <c r="M156" t="inlineStr">
-[...278 lines deleted...]
-      </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274554</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432193</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-03-06 12:20:57.243602+00:00</t>
+          <t>2026-03-08 00:20:32.321561+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C161" t="inlineStr"/>
-      <c r="D161" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D161" t="inlineStr"/>
+      <c r="E161" t="inlineStr"/>
       <c r="F161" t="inlineStr">
         <is>
-          <t>한국여성의전화는 언론 보도 분석을 통해 지난해 남성 파트너에 의해 살해되거나 살해될 위험에 처한 여성이 최소 673명에 달한다고 발표했다. 이 보고서는 여성 폭력이 사적 갈등이 아닌 국가가 개입하고 책임져야 할 구조적 문제임을 지적하며 관련 법안의 신속한 제·개정을 촉구했다.</t>
+          <t>강창일 전 주일대사 인터뷰 기사로, 아키히토 덴노의 위안부 피해자 '나눔의 집' 방문 시도가 과거에 있었으나 불발되었음을 언급합니다. 강 전 대사는 일왕 방한 카드가 여전히 유효하다고 밝히며, 기사는 외교적 논의와 역사적 맥락에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>피해 규모와 피해자 수는 매우 크고 집단적이며 증거 확보 가능성이 높으나 (적합 조건 3, 4, 5), 소송 상대방(개별 가해자)의 자력 확보가 어렵고, 국가를 상대로 한 손해배상 소송의 법리 구성 및 승소 가능성이 불확실하여 (적합 조건 1, 2 미흡) 소송금융 투자 대상으로 적합도가 낮음.</t>
+          <t>이 기사는 위안부 피해자 관련 과거 외교적 시도와 미래 가능성을 다루는 인터뷰로, 소송금융 투자를 위한 새로운 사건이나 진행 중인 법적 분쟁을 제시하지 않습니다. 특정할 수 있는 새로운 피고나 명확한 소송 원인이 없어 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>최소 673명 (살해·살인미수 및 주변인 피해 포함)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>“13시간마다 여성 1명씩 살해·미수”…가장 친한 男이 ‘가해자’였다</t>
+          <t>[인터뷰] 강창일 전 주일대사  2028년 일본이 바뀌면 동아시아도 바뀐다...</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>weekly.chosun.com</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12050020?ref=naver</t>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=49407</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-03-06 12:19:47.990237+00:00</t>
+          <t>2026-03-08 00:20:22.928849+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
-      <c r="A162" s="3" t="inlineStr">
+      <c r="A162" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>이란 정부</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>미국 정부의 석방 촉구 및 인권 단체 활동 진행 중, 군사적 충돌로 인한 위험 증가</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>미국과 이스라엘의 이란 공격이 장기화되면서 이란에 억류된 미국인들의 안전이 위협받고 있습니다. 인권 단체는 최소 6명의 미국인이 억류되어 있으며, 이란 당국이 이들을 정치적 도구로 이용하고 있다고 주장합니다. 미국 정부는 이들의 즉시 석방을 촉구하고 있으며, 일부 억류자는 건강 악화 및 부당한 혐의로 고통받고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>이란 당국의 미국인 부당 억류 책임이 명확하며(적합 조건 1), 상대방인 이란 정부는 자력이 충분합니다(적합 조건 2). 최소 6명의 피해자가 확인되어 집단적 피해에 해당하며(적합 조건 3), 생명 위협, 의료 방치 등 피해 규모가 심각합니다(적합 조건 4). 미국 정부의 공식 입장 및 인권 단체 보고서 등 증거 확보가 가능하며(적합 조건 5), 미국 정부의 석방 촉구 및 특사 배정 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>최소 6명</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>트럼프 이란 타격 강화 위협 속 ‘이란 억류 미국인' 희생양 되나</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L162" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M162" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260308_0003538935</t>
+        </is>
+      </c>
+      <c r="N162" t="inlineStr">
+        <is>
+          <t>2026-03-08 00:18:01.042369+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B162" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C163" t="inlineStr"/>
-      <c r="D163" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D163" t="inlineStr"/>
       <c r="E163" t="inlineStr">
         <is>
-          <t>충남도 합동점검 진행 중, 장애인권익옹호기관 정밀 조사 및 수사기관 고발 예정</t>
+          <t>사회적 논의 및 입법 촉구 활동 진행 중</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>충남도가 장애인거주시설 인권침해 합동점검을 진행 중이며, 인권침해나 학대 정황 포착 시 피해자 분리 및 장애인권익옹호기관 정밀 조사, 수사기관 고발 등 강력한 법적 조치를 취할 방침이다. 이는 공적 기관의 조사 진행과 잠재적 집단 피해 발생 가능성으로 소송금융 투자에 적합한 조건을 갖추고 있다.</t>
+          <t>3·8 세계여성의날을 기념하여 제41회 한국여성대회가 개최되었습니다. 참가자들은 성평등과 민주주의 완성을 위한 연대를 강조하며, 차별금지법 및 비동의강간죄 제정 등 입법적 개선을 촉구했습니다. 이 기사는 특정 소송 사건이 아닌 사회적 의제 설정 및 공론화 활동을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>충남도의 합동점검이 진행 중이며(적합 조건 6), 인권침해나 학대 정황 포착 시 장애인권익옹호기관 정밀 조사 및 수사기관 고발 등 공적 절차를 통해 객관적 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 장애인거주시설의 특성상 다수의 피해자가 발생할 가능성이 높습니다(적합 조건 3).</t>
+          <t>이 기사는 특정 사건의 피해 발생 및 가해자를 다루기보다는 성평등, 인권 등 사회적 이슈에 대한 공론화 및 입법 촉구 활동을 보도하고 있습니다. 소송금융 투자에 필요한 명확한 상대방, 구체적인 피해 규모, 그리고 소송으로 이어질 수 있는 특정 사건이 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>충남도, 장애인거주시설 인권침해 합동점검</t>
+          <t>“성평등이 민주주의의 완성”…연대의 보랏빛 물든 서울 도심</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2260992</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1248155.html</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-03-06 01:21:21.364583+00:00</t>
+          <t>2026-03-07 12:21:57.987050+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C164" t="inlineStr"/>
-      <c r="D164" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D164" t="inlineStr"/>
+      <c r="E164" t="inlineStr"/>
       <c r="F164" t="inlineStr">
         <is>
-          <t>이 기사는 미투 운동 이후 성폭력 가해자들이 사회 복귀를 시도하며 피해자들이 겪는 2차 피해와 법적 처벌 이후에도 지속되는 고통을 다룹니다. 안희정, 어청식, 오달수 등의 사례를 통해 현행 사법 시스템이 가해자 처벌에만 초점을 맞춰 피해 회복에 미흡하다는 점을 지적하며, 회복적 정의의 관점 도입을 주장합니다.</t>
+          <t>3·8 세계 여성의 날을 맞아 제41회 한국여성대회가 개최되어 성평등과 민주주의 완수를 촉구했습니다. 성폭력 피해 후 61년 만에 무죄를 선고받은 최말자 씨가 연대와 감사를 표했으며, 친족성폭력 공소시효 폐지 등 다양한 여성 운동 활동가와 단체들이 수상했습니다.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>이 기사는 미투 운동 이후 성폭력 가해자들의 사회 복귀 시도와 이로 인한 피해자들의 2차 피해, 그리고 회복적 정의의 필요성을 논하는 칼럼입니다. 언급된 안희정, 어청식, 오달수 관련 사건들은 이미 형사 재판 종결, 공소시효 만료 등으로 법적 절차가 대부분 마무리된 상태입니다. (부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로서의 새로운 법적 분쟁 발굴이나 대규모 손해배상 청구 가능성이 낮습니다.</t>
+          <t>본 기사는 3·8 세계 여성의 날 기념 행사와 여성 운동의 성과를 다루는 보도 기사로, 소송금융 투자 대상이 될 만한 새로운 법적 분쟁이나 피해 발생 사실을 포함하고 있지 않습니다. 언급된 최말자 씨의 사건은 이미 무죄 판결로 종결된 사례입니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>그 사람에게 '두 번째 기회'를 주자고? 6가지 질문에 먼저 답하라</t>
+          <t>[포토] 성평등, 민주주의의 완성이다</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003211364&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.hani.co.kr/arti/society/women/1248154.html</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-03-06 01:09:58.998896+00:00</t>
+          <t>2026-03-07 12:21:46.317139+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C165" t="inlineStr"/>
       <c r="D165" t="inlineStr"/>
-      <c r="E165" t="inlineStr"/>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>기념 행사</t>
+        </is>
+      </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>전라남도가 예방 중심의 생활 속 인권 행정을 본격화합니다. 도 인권센터는 인권 침해, 차별, 직장 내 괴롭힘 등에 대한 상담과 조사를 상시 운영하며 피해자 보호와 구제에 힘쓰고 있습니다. 또한, 찾아가는 도민인권보호관을 확대 운영하여 현장 중심의 교육과 캠페인을 강화할 예정입니다.</t>
+          <t>기사는 3·8 세계여성의 날을 기념하여 열린 제41회 한국여성대회 소식을 전하고 있습니다. 행사에서는 내빈 축사, 성평등 디딤돌·걸림돌 발표, 올해의 여성운동상 발표 등이 진행되었으며, 61년 만에 재심 무죄가 확정된 성폭력 피해자 최말자 씨가 축사를 했습니다. 이 행사는 성평등 실현을 위한 여성들의 연대와 전진을 다짐하는 자리였습니다.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>해당 기사는 전라남도의 일반적인 인권 행정 강화 노력에 대한 것으로, 특정 인권 침해 사건이나 소송 대상이 될 만한 구체적인 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자에 필요한 상대방 특정, 피해 규모, 집단성, 증거 등의 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 3·8 세계여성의 날 기념 행사에 대한 보도이며, 소송금융 투자 대상이 될 만한 새로운 분쟁이나 사건을 다루고 있지 않습니다. 언급된 최말자 씨의 사례는 이미 재심을 통해 무죄가 확정되어 종결된 사건입니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>전남도, 예방 중심 생활 속 인권 행정 본격화</t>
+          <t>'3·8 세계여성의 날 기념' 제41회 한국여성대회 [뉴시스Pic]</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>kjdaily.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>http://www.kjdaily.com/article.php?aid=1772622808674317002</t>
+          <t>https://www.newsis.com/view/NISX20260307_0003538828</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-03-05 01:14:54.894955+00:00</t>
+          <t>2026-03-07 12:21:14.270053+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C166" t="inlineStr"/>
       <c r="D166" t="inlineStr"/>
-      <c r="E166" t="inlineStr"/>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>여성인권 증진을 위한 사회운동 및 기념 행사</t>
+        </is>
+      </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>전남도 인권센터는 인권침해, 차별, 직장 내 괴롭힘 등에 대한 상담과 조사를 상시 운영하며 피해자 보호 및 구제에 힘쓰고 있습니다. 전남도 자치행정국장은 인권이 사건 발생 이후에만 다루는 문제가 아님을 강조했습니다.</t>
+          <t>세계 여성의 날을 하루 앞두고 한국여성단체연합이 제41회 한국여성대회를 개최하며 성평등과 민주주의 완성을 촉구했습니다. 61년 만에 성폭행 정당방위를 인정받은 최말자씨가 연단에 올라 변화의 중요성을 강조했으며, 강남역 여성살해 사건 10주기 추모 기자회견도 열려 젠더폭력 해결을 위한 연대와 행동을 다짐했습니다.</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>기사는 전남도 인권센터의 상시적인 인권침해 상담 및 조사 활동을 설명할 뿐, 특정 사건이나 잠재적 소송 대상을 언급하고 있지 않습니다. 따라서 적합 조건에 해당하는 구체적인 피고, 피해 규모, 증거 등이 전혀 파악되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 세계 여성의 날을 기념하며 여성 인권 증진을 위한 사회 운동과 과거 사건(최말자씨 재심 무죄, 강남역 여성살해 10주기 추모)을 다루고 있습니다. 특정 피고가 명확하고, 집단적 피해가 발생했으며, 소송으로 이어질 수 있는 새로운 법적 분쟁이 확인되지 않아 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건에 해당하며, 적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>전남도민 일상 속 인권 체감도 ‘확’ 높인다</t>
+          <t>세계 여성의 날 하루 전 서울 도심 집회… 여성 의제를 중심 과제로</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1772619946428188003</t>
+          <t>https://www.newsis.com/view/NISX20260307_0003538826</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>2026-03-05 01:11:39.868390+00:00</t>
+          <t>2026-03-07 12:21:04.083473+00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C167" t="inlineStr"/>
       <c r="D167" t="inlineStr"/>
-      <c r="E167" t="inlineStr"/>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>사회적 인식 개선 및 연대 활동</t>
+        </is>
+      </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>전라남도는 인권 침해, 차별, 직장 내 괴롭힘 등에 대한 상담 및 조사를 상시 운영하며 피해자 보호와 구제에 힘쓰고 있다. 또한 찾아가는 도민인권보호관 운영을 확대하고, '3차 인권기본계획' 수립을 추진하며 예방 중심의 인권 행정을 강화하고 있다.</t>
+          <t>세계 여성의 날을 맞아 서울 도심 곳곳에서 성평등과 여성폭력 문제 해결을 촉구하는 집회가 열렸습니다. 참가자들은 디지털 성폭력, 교제 폭력 등 여성폭력이 여전히 이어지고 있음을 지적하며 정부와 정치권의 적극적인 대응을 요구했습니다. 61년 만에 재심 무죄가 확정된 성폭력 피해자 최말자씨도 발언에 나섰습니다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>해당 기사는 전라남도 인권센터의 일반적인 인권 침해 상담 및 조사 활동을 설명하고 있습니다. 특정 사건이나 명확한 가해자, 구체적인 피해 규모 및 피해자 수가 명시되어 있지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 세계 여성의 날을 맞아 성평등과 여성폭력 문제 해결을 촉구하는 집회 내용을 다루고 있습니다. 특정 사건의 피해자나 피고가 명확히 특정되지 않으며, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 집단소송 가능성이 제시되지 않습니다. 최말자씨의 사례는 이미 재심 무죄로 종결된 사건입니다. (부적합 조건: 이미 종결된 사건, 적합 조건 불충족)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>전남도, 예방 중심 인권행정 강화…'3차 인권기본계획' 수립 추진</t>
+          <t>3·8 여성의날 집회  성평등 없이 민주주의 완성 어렵다</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>news.bbsi.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4069980</t>
+          <t>https://www.nocutnews.co.kr/news/6481057?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260307042752</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-03-05 00:55:25.480129+00:00</t>
+          <t>2026-03-07 12:18:57.061062+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C168" t="inlineStr"/>
       <c r="D168" t="inlineStr"/>
       <c r="E168" t="inlineStr">
         <is>
-          <t>전남도의 인권 정책 수립 및 예방 중심 행정 추진</t>
+          <t>여성단체 집회 및 기자회견 진행</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>전남도가 5개년 '제3차 인권 기본계획(2026~2030)'을 수립하고 예방 중심 인권 행정을 본격 추진합니다. 정책 설계 단계부터 인권영향평가를 확대하고, 도민 참여 프로그램 및 인권 교육을 강화하며, 인권센터를 통한 상담·조사 및 현장 보호 활동을 강화할 계획입니다.</t>
+          <t>세계 여성의 날을 앞두고 서울 도심에서 한국여성단체연합 주최 한국여성대회와 젠더폭력해결페미니스트연대 기자회견 등 집회가 잇따라 열렸다. 이들은 지연된 여성·성평등 의제들을 사회 중심 과제로 세우고, 디지털 성폭력 등 여성 폭력에 대한 정부와 정치권의 미온적 대응을 비판했다. 61년 만에 무죄가 확정된 성폭력 피해자 최말자 씨도 연단에 올라 세상의 변화를 이야기했다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>해당 기사는 전남도의 인권 정책 수립 및 예방 중심 인권 행정 추진에 대한 내용으로, 특정 인권 침해 사건이나 분쟁이 발생한 상황이 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 중인 법적 절차 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 세계 여성의 날을 앞두고 열린 여성단체들의 집회와 기자회견 내용을 다루고 있으며, 특정 사건의 소송금융 투자 기회를 제시하지 않습니다. 언급된 최말자 씨의 성폭력 사건은 이미 재심을 통해 무죄가 확정되어 '부적합 조건: 이미 종결된 사건'에 해당합니다. 새로운 소송금융 투자 대상으로서의 구체적인 피고, 피해 규모, 증거 등이 불분명합니다.</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>전남도, 도민이 체감하는 인권 환경 지속 확대한다</t>
+          <t>여성의 날 앞두고 서울서 집회 잇따라…“오늘보다 나은 내일”</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603041427176697</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8502116&amp;ref=A</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-03-05 00:55:01.119648+00:00</t>
+          <t>2026-03-07 12:18:21.727848+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C169" t="inlineStr"/>
       <c r="D169" t="inlineStr"/>
-      <c r="E169" t="inlineStr"/>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>위안부피해자법 개정안 공포</t>
+        </is>
+      </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>전국성폭력상담소협의회는 김혜정 상임대표를 선출했으며, 이명숙 이사(법률사무소 나우리 대표변호사)는 성폭력, 가정폭력, 아동학대 피해자를 위한 공익소송과 인권 옹호에 앞장서 왔다. 이 기사는 특정 사건에 대한 정보가 아닌, 단체 대표 선출 및 관련 인물의 활동을 소개하는 내용이다.</t>
+          <t>더불어민주당 주도로 발의된 '일제하 일본군위안부 피해자에 대한 보호·지원 및 기념사업 등에 관한 법률' 개정안, 일명 '위안부피해자법'이 국무회의에서 공포되었습니다. 이 법안은 위안부 피해 사실을 부인할 경우 처벌하는 내용을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 전국성폭력상담소협의회 대표 선출 및 관련 변호사의 활동을 소개하는 내용입니다. 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 '위안부피해자법' 개정안의 공포 사실을 다루고 있어, 소송금융 투자 대상이 되는 새로운 손해배상 청구 사건이 발생한 것이 아닙니다. 특정 가해자나 새로운 피해 발생 사실이 없어 적합 조건에 해당하지 않으며, 소송금융의 목적과 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>[이퀄랩] 김혜정 전국성폭력상담소협의회 상임대표 선출</t>
+          <t>'위안부 피해사실 부인하면 처벌'....소위 '위안부피해자법' 공포안 국무...</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
+          <t>pennmike.com</t>
+        </is>
+      </c>
+      <c r="L169" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M169" t="inlineStr">
+        <is>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=116321</t>
+        </is>
+      </c>
+      <c r="N169" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:17:04.165627+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>중국 정부</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>북한인권정보센터(NKDB)가 강제송환 책임 기관 및 실무 책임자 특정, 증거 축적 작업을 진행 중이며, 향후 국제적 형사책임 규명 절차 개시를 준비하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>북한인권정보센터(NKDB) 세미나에서 중국의 탈북민 강제송환이 국제형사법상 '인도에 반한 죄' 중 '추방 범죄'에 해당할 가능성이 높다는 분석이 나왔습니다. 중국 공안기관과 북한 보위부가 단계적으로 연계된 체계적인 송환 과정이 확인되었으며, NKDB는 8천 건 이상의 사례를 기록하고 책임 주체를 구체화하기 위한 증거 축적 작업을 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>중국 정부의 책임이 국제법상 '추방 범죄'로 명확히 지적되며, 북한인권정보센터(NKDB)가 8천 건 이상의 피해 사례와 구체적인 증거를 축적하고 있습니다. 상대방(중국 정부)의 자력이 충분하고, 다수의 피해자가 발생한 집단적 피해 사건입니다. 다만, 중국과 북한이 국제형사재판소 로마규정 당사국이 아니라는 점에서 즉각적인 법적 책임 추궁에는 한계가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>8천 건 이상</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>“中 탈북민 강제송환, 국제법상 ‘추방 범죄’ 해당 가능성 높아”</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>christiantoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L170" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M170" t="inlineStr">
+        <is>
+          <t>https://www.christiantoday.co.kr/news/373867</t>
+        </is>
+      </c>
+      <c r="N170" t="inlineStr">
+        <is>
+          <t>2026-03-07 00:14:30.439873+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>미국 정부</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>한국 정부 대상 소송 진행 중, 미국 정부 대상 소송 추진 중</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>기지촌 여성 성 착취 문제와 관련하여 한국 정부의 책임 판결을 넘어 미국 정부의 공식 사과와 배상을 요구하는 움직임이 활발하다. 이미 한국 정부를 상대로 소송이 진행 중이며, 궁극적으로 미국 정부를 상대로 한 소송을 추진하고 있다. 이 사건은 역사적 인권 침해에 대한 법적 규명을 목표로 한다.</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>상대방 자력 충분(미국 정부), 집단적 피해(기지촌 여성 다수), 피해 규모 큼(성 착취), 기존 한국 정부 책임 판결 존재로 법적 근거 마련. 현재 한국 정부 대상 소송이 진행 중이며, 미국 정부를 상대로 한 소송 추진 의지가 명확함.</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>기지촌 여성 다수</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>진짜 주범은 미국… 기지촌 여성 성 착취 책임 물어야</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>newscj.com</t>
+        </is>
+      </c>
+      <c r="L171" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M171" t="inlineStr">
+        <is>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3381867</t>
+        </is>
+      </c>
+      <c r="N171" t="inlineStr">
+        <is>
+          <t>2026-03-06 13:06:28.234923+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr"/>
+      <c r="D172" t="inlineStr"/>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>차별금지법 입법 논의 중</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>국회에서 진보당 손솔 의원이 대표 발의한 포괄적 차별금지법안의 문제점을 지적하는 세미나가 열렸습니다. 전문가들은 법안이 통과될 경우 동성애 반대 설교 등 반복적인 차별 행위에 대해 수백억 원 규모의 징벌적 배상금과 무제한 이행강제금이 부과될 수 있다고 경고하며, 이는 신앙의 자유와 표현의 자유를 침해할 것이라고 주장했습니다.</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>해당 기사는 차별금지법안의 입법 논의 단계에 있으며, 아직 법안이 제정되지 않아 실제 피해 발생이나 소송이 진행된 사건이 아닙니다. 소송금융은 현재 또는 임박한 법적 분쟁에 투자하는 것이 원칙이므로, 법안 통과 여부가 불확실한 현 단계에서는 투자 대상으로 적합하지 않습니다. 잠재적 피해 규모는 크지만, 피고의 자력이나 소송의 구체적인 발생 가능성이 매우 유동적입니다.</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>수백억 원 (잠재적)</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>수백 명 이상 (잠재적)</t>
+        </is>
+      </c>
+      <c r="J172" t="inlineStr">
+        <is>
+          <t>“손솔의 차별금지법, 반복 설교 소송 시 배상금 수백억대 가능”</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>christiantoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L172" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M172" t="inlineStr">
+        <is>
+          <t>https://www.christiantoday.co.kr/news/373860</t>
+        </is>
+      </c>
+      <c r="N172" t="inlineStr">
+        <is>
+          <t>2026-03-06 13:03:31.195302+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>진상규명 활동 및 모자보건법 개정 요구 진행 중</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>장애인 강제불임수술 피해자들이 국가를 가해자로 지목하며 재생산권 침해에 대한 진상규명과 사죄를 요구하고 있다. 이들은 피해자 전수조사 및 국회에 장기 계류 중인 모자보건법 전면 개정을 촉구하고 있다.</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>국가의 책임이 명확히 주장되고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 강제불임수술이라는 중대한 인권 침해로 다수의 피해자가 발생한 집단적 피해(적합 조건 3)이며 피해 규모가 매우 크다고 판단됩니다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>“장애인 재생산권 침해한 가해자는 국가”… 강제불임수술진상규명대...</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
+        <is>
           <t>womennews.co.kr</t>
         </is>
       </c>
-      <c r="L169" t="inlineStr">
-[...266 lines deleted...]
-      </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260304.22012000654</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274554</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>2026-03-04 01:06:12.351704+00:00</t>
+          <t>2026-03-06 12:20:57.243602+00:00</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C174" t="inlineStr"/>
-      <c r="D174" t="inlineStr"/>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>역사적 피해자 추모 행사</t>
+          <t>한국여성의전화 보고서 발표, 관련 법안 제·개정 촉구</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>경남도교육청은 제2청사 앞 인권·평화 조형물 '기억과 소망' 앞에서 일본군 위안부 피해자 추모식을 개최했습니다. 이 행사는 조형물 건립 8주년과 3·1운동 107주년을 기념하며, 피해자들의 아픔을 기리고 인권과 평화의 가치를 실현하겠다는 의지를 다졌습니다.</t>
+          <t>한국여성의전화는 언론 보도 분석을 통해 지난해 남성 파트너에 의해 살해되거나 살해될 위험에 처한 여성이 최소 673명에 달한다고 발표했다. 이 보고서는 여성 폭력이 사적 갈등이 아닌 국가가 개입하고 책임져야 할 구조적 문제임을 지적하며 관련 법안의 신속한 제·개정을 촉구했다.</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>이 기사는 일본군 위안부 피해자를 추모하는 기념식에 대한 것으로, 새로운 피해 발생이나 현재 진행 중인 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자를 위한 새로운 소송 기회나 특정 피고를 식별할 수 없어 적합 조건에 해당하지 않으며, 부적합 조건인 '이미 종결된 사건'에 준하는 성격으로 판단됩니다.</t>
+          <t>피해 규모와 피해자 수는 매우 크고 집단적이며 증거 확보 가능성이 높으나 (적합 조건 3, 4, 5), 소송 상대방(개별 가해자)의 자력 확보가 어렵고, 국가를 상대로 한 손해배상 소송의 법리 구성 및 승소 가능성이 불확실하여 (적합 조건 1, 2 미흡) 소송금융 투자 대상으로 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 673명 (살해·살인미수 및 주변인 피해 포함)</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>경남교육청, 위안부 피해 추모식… 인권·평화 가치 실현</t>
+          <t>“13시간마다 여성 1명씩 살해·미수”…가장 친한 男이 ‘가해자’였다</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260303_0003533363</t>
+          <t>https://www.dt.co.kr/article/12050020?ref=naver</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>2026-03-04 01:01:31.415441+00:00</t>
+          <t>2026-03-06 12:19:47.990237+00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C175" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D175" t="inlineStr">
+      <c r="C175" t="inlineStr"/>
+      <c r="D175" t="inlineStr"/>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>아시아 여성 인권 관련 사회적 움직임 및 투쟁</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>경향신문 플랫은 3·8 세계여성의날을 맞아 아시아 여러 나라 여성들의 인권 투쟁을 해시태그를 통해 조명했습니다. 일본의 가족 규범, 인도의 종교적 금기, 미얀마의 전시 성폭력, 태국의 여성 착취 구조 등 다양한 맥락에서 여성들이 성평등과 인권을 위해 목소리를 내고 있습니다. 이 해시태그 운동은 소셜미디어를 넘어 실재하는 사회적 움직임으로 발전하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>기사는 아시아 여성 인권 및 성평등 관련 사회적 투쟁을 다루고 있어, 특정 소송 대상이나 구체적인 법적 분쟁을 언급하고 있지 않습니다. 상대방 책임이 명확하게 특정되지 않고(적합 조건 1 미충족), 상대방의 자력 또한 파악 불가하며(적합 조건 2 미충족), 피해 규모나 증거가 소송금융 투자 관점에서 구체적으로 제시되지 않아(적합 조건 4, 5 미충족) 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t># 아시아여성, 억압·금기·착취 이 모든 걸 #거부</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L175" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M175" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603052041005</t>
+        </is>
+      </c>
+      <c r="N175" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:23:59.437667+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr"/>
+      <c r="D176" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E175" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A176" s="3" t="inlineStr">
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>충남도 합동점검 진행 중, 장애인권익옹호기관 정밀 조사 및 수사기관 고발 예정</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>충남도가 장애인거주시설 인권침해 합동점검을 진행 중이며, 인권침해나 학대 정황 포착 시 피해자 분리 및 장애인권익옹호기관 정밀 조사, 수사기관 고발 등 강력한 법적 조치를 취할 방침이다. 이는 공적 기관의 조사 진행과 잠재적 집단 피해 발생 가능성으로 소송금융 투자에 적합한 조건을 갖추고 있다.</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>충남도의 합동점검이 진행 중이며(적합 조건 6), 인권침해나 학대 정황 포착 시 장애인권익옹호기관 정밀 조사 및 수사기관 고발 등 공적 절차를 통해 객관적 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 장애인거주시설의 특성상 다수의 피해자가 발생할 가능성이 높습니다(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>충남도, 장애인거주시설 인권침해 합동점검</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>daejonilbo.com</t>
+        </is>
+      </c>
+      <c r="L176" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M176" t="inlineStr">
+        <is>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2260992</t>
+        </is>
+      </c>
+      <c r="N176" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:21:21.364583+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B176" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C177" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C177" t="inlineStr"/>
       <c r="D177" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>이스라엘 군대의 주택 철거 및 강제 이주 지속, 정착민 폭력 발생</t>
+          <t>주요 가해자들의 형사 재판 및 관련 민사 소송 대부분 종결, 사회 복귀 시도 및 2차 가해 문제 제기</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>팔레스타인 서안지구 마사페르 야타 지역 20개 마을 주민들이 이스라엘 군대와 정착민의 주택 철거, 강제 이주, 폭력에 맞서 비폭력 투쟁을 벌이고 있습니다. 활동가 바젤 아드라와 이스라엘 기자 유발 아브라함이 이 모든 참상을 카메라로 기록하며 국제사회에 알리고 있으며, 이들의 투쟁은 '노 어더 랜드'라는 다큐멘터리로 제작되어 아카데미상을 수상했습니다.</t>
+          <t>이 기사는 미투 운동 이후 성폭력 가해자들이 사회 복귀를 시도하며 피해자들이 겪는 2차 피해와 법적 처벌 이후에도 지속되는 고통을 다룹니다. 안희정, 어청식, 오달수 등의 사례를 통해 현행 사법 시스템이 가해자 처벌에만 초점을 맞춰 피해 회복에 미흡하다는 점을 지적하며, 회복적 정의의 관점 도입을 주장합니다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>이스라엘 군대와 정착민에 의한 주택 철거 및 폭력으로 상대방 책임이 명확하며(조건 1), 이스라엘 정부를 상대로 자력 확보가 가능합니다(조건 2). 마사페르 야타 20개 마을 주민들의 집단적 피해(조건 3)와 주택 파괴, 강제 이주 등 큰 피해 규모(조건 4)가 확인됩니다. 활동가와 기자의 기록, 다큐멘터리 제작으로 증거 확보가 용이합니다(조건 5).</t>
+          <t>이 기사는 미투 운동 이후 성폭력 가해자들의 사회 복귀 시도와 이로 인한 피해자들의 2차 피해, 그리고 회복적 정의의 필요성을 논하는 칼럼입니다. 언급된 안희정, 어청식, 오달수 관련 사건들은 이미 형사 재판 종결, 공소시효 만료 등으로 법적 절차가 대부분 마무리된 상태입니다. (부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로서의 새로운 법적 분쟁 발굴이나 대규모 손해배상 청구 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>마사페르 야타 지역 20개 마을 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>그들은 왜 '노 어더 랜드'를 외치는가</t>
+          <t>그 사람에게 '두 번째 기회'를 주자고? 6가지 질문에 먼저 답하라</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>elle.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>https://www.elle.co.kr/article/1898100</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003211364&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-03-03 00:21:56.039349+00:00</t>
+          <t>2026-03-06 01:09:58.998896+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C178" t="inlineStr"/>
       <c r="D178" t="inlineStr"/>
-      <c r="E178" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E178" t="inlineStr"/>
       <c r="F178" t="inlineStr">
         <is>
-          <t>울산민예총은 '예술인 지위와 권리보장에 관한 법률' 제정에 발맞춰, 예술계 성희롱성폭력 사건의 예방과 피해자 구제를 위한 '예술인 지위와 권리보장에 관한 조례' 제정의 필요성을 강조했다. 이는 특정 사건에 대한 법적 조치보다는 제도 개선을 촉구하는 내용이다.</t>
+          <t>전라남도가 예방 중심의 생활 속 인권 행정을 본격화합니다. 도 인권센터는 인권 침해, 차별, 직장 내 괴롭힘 등에 대한 상담과 조사를 상시 운영하며 피해자 보호와 구제에 힘쓰고 있습니다. 또한, 찾아가는 도민인권보호관을 확대 운영하여 현장 중심의 교육과 캠페인을 강화할 예정입니다.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>본 기사는 특정 예술계 성희롱성폭력 사건이나 피해자를 다루는 것이 아니라, 예술인 권리보장을 위한 조례 제정의 필요성을 주장하는 정책 제언에 가깝다. 따라서 소송금융 투자 대상이 될 만한 구체적인 상대방, 피해 규모, 진행 중인 법적 분쟁이 확인되지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>해당 기사는 전라남도의 일반적인 인권 행정 강화 노력에 대한 것으로, 특정 인권 침해 사건이나 소송 대상이 될 만한 구체적인 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자에 필요한 상대방 특정, 피해 규모, 집단성, 증거 등의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>예술인 지위·권리 확보 힘 쏟는다</t>
+          <t>전남도, 예방 중심 생활 속 인권 행정 본격화</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>ulsanpress.net</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>https://www.ulsanpress.net/news/articleView.html?idxno=570077</t>
+          <t>http://www.kjdaily.com/article.php?aid=1772622808674317002</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>2026-03-03 00:18:16.718535+00:00</t>
+          <t>2026-03-05 01:14:54.894955+00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
-      <c r="A179" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A179" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C179" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C179" t="inlineStr"/>
+      <c r="D179" t="inlineStr"/>
+      <c r="E179" t="inlineStr"/>
       <c r="F179" t="inlineStr">
         <is>
-          <t>송상교 전 사무처장이 3기 진실화해를위한과거사정리위원회 위원장으로 임명되었다. 시민단체들은 3기 진화위가 국가폭력 진실 규명에 더욱 매진할 것을 촉구하고 있으며, 이는 과거사 관련 국가폭력 피해자들의 진실 규명 및 손해배상 청구 가능성을 시사한다.</t>
+          <t>전남도 인권센터는 인권침해, 차별, 직장 내 괴롭힘 등에 대한 상담과 조사를 상시 운영하며 피해자 보호 및 구제에 힘쓰고 있습니다. 전남도 자치행정국장은 인권이 사건 발생 이후에만 다루는 문제가 아님을 강조했습니다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>진실화해위원회의 활동은 국가폭력 등 과거사 진실 규명을 목적으로 하며, 이는 국가의 책임이 비교적 명확하고 상대방(국가)의 자력이 충분함을 의미한다. 다수의 피해자가 존재하고 위원회의 조사 결과가 객관적인 증거로 활용될 수 있으며, 현재 공적 절차가 진행 중이므로 소송금융 투자에 매우 적합하다.</t>
+          <t>기사는 전남도 인권센터의 상시적인 인권침해 상담 및 조사 활동을 설명할 뿐, 특정 사건이나 잠재적 소송 대상을 언급하고 있지 않습니다. 따라서 적합 조건에 해당하는 구체적인 피고, 피해 규모, 증거 등이 전혀 파악되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>[프로필] 송상교 3기 진실화해위원장…과거사·인권 변론 多</t>
+          <t>전남도민 일상 속 인권 체감도 ‘확’ 높인다</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/people/6087606</t>
+          <t>http://www.jndn.com/article.php?aid=1772619946428188003</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-03-02 12:59:22.005813+00:00</t>
+          <t>2026-03-05 01:11:39.868390+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
-      <c r="A180" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A180" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C180" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C180" t="inlineStr"/>
+      <c r="D180" t="inlineStr"/>
+      <c r="E180" t="inlineStr"/>
       <c r="F180" t="inlineStr">
         <is>
-          <t>중증장애인 A씨가 과밀 수용된 시설에서 폭행 피해를 입자, 정부의 관리·운영 미흡을 주장하며 손해배상 소송을 제기했습니다. A씨 측은 정부와 가해자 3명에게 총 3000만원의 배상을 요구했으며, 법원 또한 정부의 책임을 인정하는 취지의 판단을 내린 것으로 보입니다.</t>
+          <t>전라남도는 인권 침해, 차별, 직장 내 괴롭힘 등에 대한 상담 및 조사를 상시 운영하며 피해자 보호와 구제에 힘쓰고 있다. 또한 찾아가는 도민인권보호관 운영을 확대하고, '3차 인권기본계획' 수립을 추진하며 예방 중심의 인권 행정을 강화하고 있다.</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>상대방인 정부의 자력이 충분하고, 관리 미흡에 대한 책임이 주장되며 법원 판단이 진행 중인 점은 긍정적입니다. 그러나 기사상 피해자가 1명으로 보이고, 청구 금액이 3000만원으로 소송금융 투자 기준에서 소액인 점은 매력을 낮춥니다.</t>
+          <t>해당 기사는 전라남도 인권센터의 일반적인 인권 침해 상담 및 조사 활동을 설명하고 있습니다. 특정 사건이나 명확한 가해자, 구체적인 피해 규모 및 피해자 수가 명시되어 있지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>3000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>1명 (A씨)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>[단독] ‘과밀 수용’ 이유로 중증장애인 혼거시킨 정부…법원 “정부가...</t>
+          <t>전남도, 예방 중심 인권행정 강화…'3차 인권기본계획' 수립 추진</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>news.bbsi.co.kr</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/03/02/SIUG2JARGNFGZEIIHMOV3NMT5E/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4069980</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>2026-03-02 12:40:58.308293+00:00</t>
+          <t>2026-03-05 00:55:25.480129+00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
-      <c r="A181" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A181" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C181" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C181" t="inlineStr"/>
+      <c r="D181" t="inlineStr"/>
       <c r="E181" t="inlineStr">
         <is>
-          <t>가해 교사 파면 및 학교장 정직 징계 완료, 경찰 수사 진행 중, 민사 소송 가능성</t>
+          <t>전남도의 인권 정책 수립 및 예방 중심 행정 추진</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>울산의 한 사립고 간부급 교사가 기간제 교사들에게 정규직 채용 및 재계약 도움을 미끼로 성폭력 및 성희롱을 저질러 파면되었습니다. 울산시교육청 특별감사 결과가 나왔고, 가해 교사는 경찰에 입건되었으며, 학교장도 관리감독 부실로 정직 징계를 받았습니다. 울산여성연대는 학교장의 징계 재심의를 요청하며 형사 처벌 강화를 촉구하고 있습니다.</t>
+          <t>전남도가 5개년 '제3차 인권 기본계획(2026~2030)'을 수립하고 예방 중심 인권 행정을 본격 추진합니다. 정책 설계 단계부터 인권영향평가를 확대하고, 도민 참여 프로그램 및 인권 교육을 강화하며, 인권센터를 통한 상담·조사 및 현장 보호 활동을 강화할 계획입니다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>가해 교사의 성폭력 사실이 시교육청 특별감사 및 징계위원회에서 확인되어 책임이 명확하며(적합 조건 1), 복수의 기간제 교사가 피해를 입어 집단적 피해 가능성이 높습니다(적합 조건 3). 시교육청 감사 결과, 징계 결정, 경찰 입건 등 공적 절차를 통해 증거가 확보되었고(적합 조건 5), 현재 경찰 수사가 진행 중입니다(적합 조건 6). 가해 교사 개인 외에 관리감독 부실로 징계받은 학교 법인에 대한 손해배상 청구 가능성도 있습니다.</t>
+          <t>해당 기사는 전남도의 인권 정책 수립 및 예방 중심 인권 행정 추진에 대한 내용으로, 특정 인권 침해 사건이나 분쟁이 발생한 상황이 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 중인 법적 절차 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>다수 (기간제 교사)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>정규 채용·재계약 도움 주겠다더니... 성폭력 교사, 파면</t>
+          <t>전남도, 도민이 체감하는 인권 환경 지속 확대한다</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02788006645379384</t>
+          <t>http://www.fnnews.com/news/202603041427176697</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-03-02 12:36:15.776223+00:00</t>
+          <t>2026-03-05 00:55:01.119648+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C182" t="inlineStr"/>
       <c r="D182" t="inlineStr"/>
-      <c r="E182" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E182" t="inlineStr"/>
       <c r="F182" t="inlineStr">
         <is>
-          <t>세계 여성의 날을 맞아 성평등 교사모임 '아웃박스'가 교실과 가정 내 만연한 성별 고정관념과 혐오 표현 문제를 지적했습니다. 아이들이 일상에서 접하는 미디어와 사회 분위기 속에서 성차별적 인식을 내면화하고 있으며, 현재의 성평등 교육은 선언적인 수준에 머물러 실질적인 변화를 이끌어내지 못하고 있다고 비판했습니다. 어른들의 성인지 감수성 점검과 일상 속 작은 실천을 통해 아이들의 성평등 의식을 키워야 한다고 강조했습니다.</t>
+          <t>전국성폭력상담소협의회는 김혜정 상임대표를 선출했으며, 이명숙 이사(법률사무소 나우리 대표변호사)는 성폭력, 가정폭력, 아동학대 피해자를 위한 공익소송과 인권 옹호에 앞장서 왔다. 이 기사는 특정 사건에 대한 정보가 아닌, 단체 대표 선출 및 관련 인물의 활동을 소개하는 내용이다.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>기사는 사회 전반의 성차별적 언어 사용과 성인지 감수성 교육의 부족 문제를 다루고 있습니다. 특정 가해 주체가 명확하지 않고, 구체적인 법적 책임 소재를 가리기 어려워 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 자력 충분, 피해 규모 등)을 충족하지 못합니다. 이는 법적 분쟁보다는 사회적, 교육적 개선이 필요한 사안으로 판단됩니다.</t>
+          <t>기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 전국성폭력상담소협의회 대표 선출 및 관련 변호사의 활동을 소개하는 내용입니다. 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>‘가해 방지’와 ‘경계 존중’ 더 나아가 ‘공감 능력’을 키워주세요</t>
+          <t>[이퀄랩] 김혜정 전국성폭력상담소협의회 상임대표 선출</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/schooling/1247277.html</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274410</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>2026-03-02 12:27:35.808835+00:00</t>
+          <t>2026-03-05 00:34:35.313607+00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
-      <c r="A183" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A183" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C183" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C183" t="inlineStr"/>
+      <c r="D183" t="inlineStr"/>
+      <c r="E183" t="inlineStr"/>
       <c r="F183" t="inlineStr">
         <is>
-          <t>이재명 대통령이 제3기 진실·화해를위한과거사정리위원회 위원장으로 송상교 변호사를 임명했다. 송 위원장은 과거 진화위 사무처장으로 활동했으며, 2기 위원회의 한계를 극복하고 한국전쟁 전후 민간인 학살 및 국가 폭력 인권침해 사건들에 대한 조사를 신속히 시작할 계획이다. 시민단체들은 위원장 임명을 환영하며 위원회 완전 구성을 촉구했다.</t>
+          <t>연합뉴스는 제118주년 세계 여성의 날을 맞아 국내에서 열리는 다양한 기념행사를 보도했습니다. 이 행사들은 여성의 노동권, 생존권, 참정권 등 여성 인권 신장과 성평등 실현을 목표로 하며, 성별 임금격차 해소, 가정폭력 예방 등 여러 사회적 이슈를 다룹니다.</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>제3기 진실화해위원회의 출범은 과거 국가 폭력 및 인권침해 사건들에 대한 진실 규명 공적 절차(적합 조건 6)의 시작을 의미합니다. 이 과정에서 발굴될 사건들은 상대방 책임(국가)이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)를 가질 가능성이 높습니다. 다만, 현재 기사에는 특정 소송 대상 사건이 명시되어 있지 않아 직접적인 투자 기회는 아니며, 위원회의 조사 결과를 기다려야 합니다.</t>
+          <t>기사는 세계 여성의 날 기념행사와 여성 인권 관련 사회적 이슈를 다루고 있으며, 소송금융 투자 대상이 될 만한 특정 사건, 명확한 피고, 구체적인 피해 규모나 피해자가 식별되지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 불충족)</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>이 대통령 진실화해위원장에 송상교 변호사 임명</t>
+          <t>'3월 8일' 제118주년 세계여성의 날 앞두고 기념행사 잇따라</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603021717001</t>
+          <t>https://www.yna.co.kr/view/AKR20260304146500530?input=1195m</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>2026-03-02 12:25:08.665599+00:00</t>
+          <t>2026-03-05 00:21:49.856205+00:00</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>일본 정부</t>
+          <t>북한 당국</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>시민사회단체 기자회견 개최, 권리 회복 및 진상 규명 촉구</t>
+          <t>유엔 인권이사회 임의구금실무그룹(WGAD) 의견서 채택 및 즉시 석방 촉구</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>진주시민사회단체들이 3.1운동 107주년을 맞아 일본군강제성노예피해자들의 권리 회복과 진상 규명을 촉구하는 공동 기자회견을 개최했습니다. 이들은 한반도 군사적 긴장 고조 상황에 대한 비판도 함께 제기했습니다.</t>
+          <t>북한에 억류된 한국인 선교사 김정욱, 최춘길, 김국기씨가 아르헨티나 시민단체로부터 인권상을 수상했습니다. 이들은 인도적 지원 활동 중 체포되어 무기노동교화형을 선고받았으며, 유엔 인권이사회 임의구금실무그룹(WGAD)은 이들의 구금을 임의 구금으로 판단하고 즉시 석방을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분하고(일본 정부), 집단적 피해이며, 피해 규모가 크고, 증거 확보가 가능하지만, 일본 정부를 상대로 한 역사적 피해 배상 소송은 주권 면제 등 국제법적 쟁점과 정치적 민감성으로 인해 '상대방 책임이 비교적 명확함' 조건이 충족되기 어렵습니다. 소송 승소 및 집행 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>북한 당국이 상대방으로 특정되나, 주권국가인 북한을 상대로 한 손해배상 소송의 실질적인 집행 가능성이 매우 낮아 소송금융 투자 대상으로서의 회수 가능성이 희박합니다. (부적합 조건: 상대방에게 자력이 충분함 - *negative for enforceability*). 비록 유엔 인권이사회에서 임의구금으로 판단했으나, 이는 인권적 관점이며 금융적 회수와는 별개입니다.</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>일본군강제성노예피해자 다수</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>진주시민사회, 3.1운동 107주년 맞아 공동기자회견 개최</t>
+          <t>‘北 억류’ 한국인 선교사 3인, 아르헨 인권상</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>newsgn.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>https://www.newsgn.com/news/articleView.html?idxno=537260</t>
+          <t>https://www.segye.com/newsView/20260304517734?OutUrl=naver</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>2026-03-02 12:24:51.563987+00:00</t>
+          <t>2026-03-05 00:19:14.241785+00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
-      <c r="A185" s="3" t="inlineStr">
+      <c r="A185" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>유행열</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>더불어민주당에 당 차원의 징계 촉구</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>유행열 청주시장 출마예정자의 성폭력 2차가해에 대해 피해자 가족들이 더불어민주당 중앙당사 앞에서 기자회견을 열고 당 차원의 즉각적인 조치와 징계를 촉구했다. 이는 공인의 부적절한 행위에 대한 책임을 묻는 사건으로, 당내 징계 절차를 통해 진실 규명 및 피해 구제가 이루어질 가능성이 있다.</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>상대방(유행열 청주시장 출마예정자)의 책임이 명확하게 특정되었고(적합 조건 1), 공인으로서 자력이 충분할 가능성이 높습니다(적합 조건 2). 피해자 가족이 기자회견을 통해 당 차원의 징계를 촉구하고 있어, 당내 공적 절차 진행 가능성이 있으며(적합 조건 6), 이는 증거 확보에도 유리할 것으로 판단됩니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>유행열 성폭력 피해자 가족, 민주당에 '즉각 징계' 촉구</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L185" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M185" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3518854</t>
+        </is>
+      </c>
+      <c r="N185" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:06:53.132177+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B185" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C186" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C186" t="inlineStr"/>
+      <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
-          <t>진실화해위원회 진실규명 신청 접수 개시, 국외 입양 사건 300건 접수</t>
+          <t>성 고충 업무 처리 시스템 이관 및 강화</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>진실화해위원회가 위원장 없이 행정지원 체계만 갖춘 채 진실규명 신청 접수를 시작했다. 국외 입양 사건 300건이 1호 진실규명 대상으로 접수되었으며, 지역별로 다양한 사건들이 접수될 예정이다. 위원회 정상 가동은 수개월 뒤로 예상된다.</t>
+          <t>부산교육청이 학교의 성 고충 업무 부담을 줄이고 전문성을 강화하기 위해 해당 업무를 이관합니다. 센터는 성희롱·성폭력 사안 조사, 피해자 지원, 심의위원회 운영, 치료비 및 법률상담 지원 등을 담당하며, 공정하고 전문적인 조사를 목표로 합니다.</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>진실화해위원회를 통해 과거 국가 또는 기관의 책임이 규명될 가능성이 높고(상대방 책임 명확), 국외 입양 사건만 300건이 접수되는 등 집단적 피해 규모가 크다(집단적 피해, 피해 규모 큼). 또한, 진실화해위원회라는 공적 절차가 이미 진행 중이며(공적 절차 진행 중), 이를 통해 증거 확보 및 진실 규명이 이루어질 것으로 예상된다(증거 확보 가능). 상대방인 국가의 자력도 충분하다.</t>
+          <t>이 기사는 부산교육청의 성 고충 업무 이관 및 처리 시스템 강화에 대한 내용으로, 특정 사건이나 소송 대상이 되는 구체적인 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>300명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>위원장 없이 문 연 진실화해위원회, 정상 가동 수개월 뒤?… 피해자 기...</t>
+          <t>성 고충 업무, 부산교육청으로 이관…학교 부담 줄이고 전문성 강화</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>idomin.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>https://www.idomin.com/news/articleView.html?idxno=2000161</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260304.22012000654</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>2026-03-02 12:21:28.356914+00:00</t>
+          <t>2026-03-04 01:06:12.351704+00:00</t>
         </is>
       </c>
     </row>
     <row r="187">
-      <c r="A187" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A187" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C187" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C187" t="inlineStr"/>
+      <c r="D187" t="inlineStr"/>
       <c r="E187" t="inlineStr">
         <is>
-          <t>손해배상 소송 예정</t>
+          <t>역사적 피해자 추모 행사</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>영국 경찰이 얼굴 인식 시스템 오류로 소프트웨어 엔지니어 알비 초우두리를 절도 용의자로 오인해 10시간 동안 부당하게 구금했습니다. 이 시스템은 흑인과 아시아인에게 높은 오인율을 보이는 것으로 알려져 있으며, 초우두리는 인종차별적 체포라고 주장하며 템스밸리 경찰을 상대로 손해배상 소송을 제기할 예정입니다. 과거 유사 사례에서 흑인 남성에게 손해배상금이 지급된 바 있습니다.</t>
+          <t>경남도교육청은 제2청사 앞 인권·평화 조형물 '기억과 소망' 앞에서 일본군 위안부 피해자 추모식을 개최했습니다. 이 행사는 조형물 건립 8주년과 3·1운동 107주년을 기념하며, 피해자들의 아픔을 기리고 인권과 평화의 가치를 실현하겠다는 의지를 다졌습니다.</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확함 (경찰의 얼굴 인식 시스템 오류로 인한 오인 체포), 상대방에게 자력이 충분함 (영국 템스밸리 경찰), 집단적 피해 가능성 있음 (얼굴 인식 시스템의 인종별 오인율 문제로 유사 피해자 발생 가능성), 피해 규모가 큼 (부당 구금에 대한 손해배상 및 잠재적 집단 소송), 증거가 있거나 확보 가능함 (영국 내무부 보고서 등). 부적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 일본군 위안부 피해자를 추모하는 기념식에 대한 것으로, 새로운 피해 발생이나 현재 진행 중인 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자를 위한 새로운 소송 기회나 특정 피고를 식별할 수 없어 적합 조건에 해당하지 않으며, 부적합 조건인 '이미 종결된 사건'에 준하는 성격으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>다수 (잠재적)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>갈색 피부가 범인 같네 …영국 얼굴인식 시스템 오류로 엉뚱하게 체포...</t>
+          <t>경남교육청, 위안부 피해 추모식… 인권·평화 가치 실현</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR202602271806511ZV</t>
+          <t>https://www.newsis.com/view/NISX20260303_0003533363</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
-          <t>2026-03-02 00:27:53.549786+00:00</t>
+          <t>2026-03-04 01:01:31.415441+00:00</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C188" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E188" t="inlineStr"/>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>북한</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>북한에 억류 중인 상황이며, 대통령실에서 억류 사실을 인지하고 해결의 시급성을 언급함. 국제 인권상 수상으로 국제적 관심 환기 중.</t>
+        </is>
+      </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>여성 60%가 성범죄로부터 회사나 정부가 자신들을 보호할 것이라고 기대하지 않는다는 설문조사 결과가 나왔습니다. 이는 현행 제도가 현장에서 무기력하다는 인식을 보여주며, 피해자 보호와 제도의 신뢰 확보를 위해 법 집행의 실효성을 높여야 한다고 지적합니다.</t>
+          <t>북한에 억류된 한국인 선교사 김정욱, 최춘길, 김국기 씨가 아르헨티나 시민단체로부터 '메이히데 인권상'을 수상했습니다. 대통령실은 이들을 포함해 총 6명의 한국 국민이 북한에 억류 중임을 확인하고, 남북 대화 중단 상황에서 문제 해결의 시급성을 강조했습니다. 이 상은 권위주의 체제하 인권 수호에 기여한 '잊혀진 피해자'를 기리는 취지로 제정되었습니다.</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>이 기사는 특정 성범죄 사건이나 집단 피해를 다루는 것이 아니라, 성범죄로부터 회사와 정부의 보호에 대한 여성들의 일반적인 인식을 다룬 설문조사 결과입니다. 특정 상대방(적합 조건 1 불충족), 구체적인 피해 규모(적합 조건 4 불충족), 또는 진행 중인 공적 절차(적합 조건 6 불충족)가 명확히 파악되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방이 북한이라는 주권 국가로, 일반적인 소송금융 투자 대상이 되는 민사상 손해배상 청구 및 집행이 현실적으로 불가능합니다. 상대방 책임의 법적 명확성 및 자력 충분 조건(적합 조건 1, 2)을 충족하기 어렵습니다. 또한, 피해 규모의 금전적 산정 및 회수 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6명 (선교사 3명, 탈북민 3명)</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>여성 60%  성범죄로부터 회사·정부가 보호할 기대 못 해</t>
+          <t>北에 억류된 한국인 선교사 3명, 아르헨 시민단체 인권상</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>womaneconomy.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>https://www.womaneconomy.co.kr/news/articleView.html?idxno=250505</t>
+          <t>https://www.yna.co.kr/view/AKR20260304010800009?input=1195m</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
-          <t>2026-03-01 12:31:24.908810+00:00</t>
+          <t>2026-03-04 00:22:58.159516+00:00</t>
         </is>
       </c>
     </row>
     <row r="189">
-      <c r="A189" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A189" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C189" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C189" t="inlineStr"/>
+      <c r="D189" t="inlineStr"/>
+      <c r="E189" t="inlineStr"/>
       <c r="F189" t="inlineStr">
         <is>
-          <t>삼일절을 맞아 강제동원 피해 유족들이 집회를 열고 국가가 강제동원 피해자들의 민생고를 해결해야 한다고 촉구했습니다. 이는 역사적 피해에 대한 지속적인 배상 요구와 정부의 역할에 대한 사회적 논의가 진행 중임을 보여줍니다.</t>
+          <t>경남교육청이 3·1운동 107주년과 인권·평화 조형물 설치 8주년을 맞아 일본군 위안부 피해자를 추모하는 여덟 번째 헌화식을 개최했습니다. 이 행사는 피해자들을 기리고 기억하기 위한 추모식으로 진행되었습니다.</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>강제동원 피해 유족이라는 집단적 피해자가 존재하고, 상대방(대한민국)의 자력이 충분하며, 역사적 기록을 통해 증거 확보가 가능합니다. 다만, 기사 내용만으로는 새로운 소송의 구체적인 쟁점이나 법적 근거가 명확하지 않고, 진행 단계가 단순 집회 수준으로 초기 단계인 점을 고려하여 'Medium'으로 판단됩니다.</t>
+          <t>해당 기사는 일본군 위안부 피해자를 추모하는 기념식에 대한 보도로, 소송금융 투자를 검토할 만한 새로운 법적 분쟁이나 진행 중인 소송 사건을 다루고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없으며, 소송금융 투자 대상으로서의 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>삼일절 도심 곳곳 집회…전한길  美 전쟁 강력 지지  발언</t>
+          <t>이순신방위산업전 2026’ 4월 개최…해군 군항서 3일간 열려</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M189" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6086990</t>
+          <t>https://www.kukinews.com/article/view/kuk202603040001</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
-          <t>2026-03-01 12:26:37.852929+00:00</t>
+          <t>2026-03-04 00:18:53.846949+00:00</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>일본국</t>
+          <t>이스라엘 정부</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>이스라엘 군대의 주택 철거 및 강제 이주 지속, 정착민 폭력 발생</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>팔레스타인 서안지구 마사페르 야타 지역 20개 마을 주민들이 이스라엘 군대와 정착민의 주택 철거, 강제 이주, 폭력에 맞서 비폭력 투쟁을 벌이고 있습니다. 활동가 바젤 아드라와 이스라엘 기자 유발 아브라함이 이 모든 참상을 카메라로 기록하며 국제사회에 알리고 있으며, 이들의 투쟁은 '노 어더 랜드'라는 다큐멘터리로 제작되어 아카데미상을 수상했습니다.</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>이스라엘 군대와 정착민에 의한 주택 철거 및 폭력으로 상대방 책임이 명확하며(조건 1), 이스라엘 정부를 상대로 자력 확보가 가능합니다(조건 2). 마사페르 야타 20개 마을 주민들의 집단적 피해(조건 3)와 주택 파괴, 강제 이주 등 큰 피해 규모(조건 4)가 확인됩니다. 활동가와 기자의 기록, 다큐멘터리 제작으로 증거 확보가 용이합니다(조건 5).</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>마사페르 야타 지역 20개 마을 주민 다수</t>
+        </is>
+      </c>
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>그들은 왜 '노 어더 랜드'를 외치는가</t>
+        </is>
+      </c>
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>elle.co.kr</t>
+        </is>
+      </c>
+      <c r="L190" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M190" t="inlineStr">
+        <is>
+          <t>https://www.elle.co.kr/article/1898100</t>
+        </is>
+      </c>
+      <c r="N190" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:21:56.039349+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr"/>
+      <c r="D191" t="inlineStr"/>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>조례 제정 논의 중</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>울산민예총은 '예술인 지위와 권리보장에 관한 법률' 제정에 발맞춰, 예술계 성희롱성폭력 사건의 예방과 피해자 구제를 위한 '예술인 지위와 권리보장에 관한 조례' 제정의 필요성을 강조했다. 이는 특정 사건에 대한 법적 조치보다는 제도 개선을 촉구하는 내용이다.</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 예술계 성희롱성폭력 사건이나 피해자를 다루는 것이 아니라, 예술인 권리보장을 위한 조례 제정의 필요성을 주장하는 정책 제언에 가깝다. 따라서 소송금융 투자 대상이 될 만한 구체적인 상대방, 피해 규모, 진행 중인 법적 분쟁이 확인되지 않아 적합 조건에 해당하지 않는다.</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J191" t="inlineStr">
+        <is>
+          <t>예술인 지위·권리 확보 힘 쏟는다</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>ulsanpress.net</t>
+        </is>
+      </c>
+      <c r="L191" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M191" t="inlineStr">
+        <is>
+          <t>https://www.ulsanpress.net/news/articleView.html?idxno=570077</t>
+        </is>
+      </c>
+      <c r="N191" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:18:16.718535+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E190" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A191" s="2" t="inlineStr">
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>진실화해를위한과거사정리위원회 3기 활동 개시</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>송상교 전 사무처장이 3기 진실화해를위한과거사정리위원회 위원장으로 임명되었다. 시민단체들은 3기 진화위가 국가폭력 진실 규명에 더욱 매진할 것을 촉구하고 있으며, 이는 과거사 관련 국가폭력 피해자들의 진실 규명 및 손해배상 청구 가능성을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>진실화해위원회의 활동은 국가폭력 등 과거사 진실 규명을 목적으로 하며, 이는 국가의 책임이 비교적 명확하고 상대방(국가)의 자력이 충분함을 의미한다. 다수의 피해자가 존재하고 위원회의 조사 결과가 객관적인 증거로 활용될 수 있으며, 현재 공적 절차가 진행 중이므로 소송금융 투자에 매우 적합하다.</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>[프로필] 송상교 3기 진실화해위원장…과거사·인권 변론 多</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L192" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M192" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/people/6087606</t>
+        </is>
+      </c>
+      <c r="N192" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:59:22.005813+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>정부</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>손해배상 소송 제기 및 법원 판단 진행 중</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>중증장애인 A씨가 과밀 수용된 시설에서 폭행 피해를 입자, 정부의 관리·운영 미흡을 주장하며 손해배상 소송을 제기했습니다. A씨 측은 정부와 가해자 3명에게 총 3000만원의 배상을 요구했으며, 법원 또한 정부의 책임을 인정하는 취지의 판단을 내린 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>상대방인 정부의 자력이 충분하고, 관리 미흡에 대한 책임이 주장되며 법원 판단이 진행 중인 점은 긍정적입니다. 그러나 기사상 피해자가 1명으로 보이고, 청구 금액이 3000만원으로 소송금융 투자 기준에서 소액인 점은 매력을 낮춥니다.</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>3000만원</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
+        <is>
+          <t>1명 (A씨)</t>
+        </is>
+      </c>
+      <c r="J193" t="inlineStr">
+        <is>
+          <t>[단독] ‘과밀 수용’ 이유로 중증장애인 혼거시킨 정부…법원 “정부가...</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L193" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M193" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/national/court_law/2026/03/02/SIUG2JARGNFGZEIIHMOV3NMT5E/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N193" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:40:58.308293+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B191" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D191" t="inlineStr">
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>사립고등학교 법인, 교사 A씨</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E191" t="inlineStr">
-[...210 lines deleted...]
-      </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>시민단체 정치적 요구 및 역사정의회복위원회 구성 촉구</t>
+          <t>가해 교사 파면 및 학교장 정직 징계 완료, 경찰 수사 진행 중, 민사 소송 가능성</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>삼일절을 앞두고 시민단체들이 모여 이재명 정부에 반헌법적 친일·뉴라이트 인사의 파면과 위안부 피해자를 모욕하는 역사 부정 세력 엄단을 촉구했습니다. 이들은 식민지 과거사 문제 해결을 위한 '역사정의회복위원회' 구성과 한미일 군사협력 중단을 요구하며, 이는 특정 법적 분쟁보다는 정치적, 사회적 요구에 가깝습니다.</t>
+          <t>울산의 한 사립고 간부급 교사가 기간제 교사들에게 정규직 채용 및 재계약 도움을 미끼로 성폭력 및 성희롱을 저질러 파면되었습니다. 울산시교육청 특별감사 결과가 나왔고, 가해 교사는 경찰에 입건되었으며, 학교장도 관리감독 부실로 정직 징계를 받았습니다. 울산여성연대는 학교장의 징계 재심의를 요청하며 형사 처벌 강화를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>이 기사는 소송금융 투자 대상이 될 만한 특정 법적 분쟁이나 손해배상 청구권을 다루고 있지 않습니다. 시민단체의 정치적 요구와 역사적 정의 회복을 위한 주장이며, 명확한 피고와 구체적인 손해액이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>가해 교사의 성폭력 사실이 시교육청 특별감사 및 징계위원회에서 확인되어 책임이 명확하며(적합 조건 1), 복수의 기간제 교사가 피해를 입어 집단적 피해 가능성이 높습니다(적합 조건 3). 시교육청 감사 결과, 징계 결정, 경찰 입건 등 공적 절차를 통해 증거가 확보되었고(적합 조건 5), 현재 경찰 수사가 진행 중입니다(적합 조건 6). 가해 교사 개인 외에 관리감독 부실로 징계받은 학교 법인에 대한 손해배상 청구 가능성도 있습니다.</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (기간제 교사)</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>삼일절 앞두고 모인 시민단체  친일 청산, 제2의 3·1혁명 필요</t>
+          <t>정규 채용·재계약 도움 주겠다더니... 성폭력 교사, 파면</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M194" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026022816170004748?did=NA</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02788006645379384</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
-          <t>2026-02-28 12:27:34.706135+00:00</t>
+          <t>2026-03-02 12:36:15.776223+00:00</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C195" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C195" t="inlineStr"/>
       <c r="D195" t="inlineStr"/>
       <c r="E195" t="inlineStr">
         <is>
-          <t>시민·사회단체 기자회견 및 선언, 정부에 역사정의 실현 촉구</t>
+          <t>성평등 교육 캠페인 진행 중</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>삼일절 107주년을 앞두고 615개 시민·사회단체가 기자회견을 열어 일본 다카이치 정권의 극우화와 역사 부정을 규탄하고, 국내 친일·뉴라이트 세력의 청산을 촉구했습니다. 이들은 일본 정부에 공식 사죄와 법적 배상을 요구하며, 이재명 정부에는 반헌법적 친일·뉴라이트 인사 파면 및 굴욕적인 '강제동원 제3자 변제안' 철회 등을 촉구했습니다.</t>
+          <t>세계 여성의 날을 맞아 성평등 교사모임 '아웃박스'가 교실과 가정 내 만연한 성별 고정관념과 혐오 표현 문제를 지적했습니다. 아이들이 일상에서 접하는 미디어와 사회 분위기 속에서 성차별적 인식을 내면화하고 있으며, 현재의 성평등 교육은 선언적인 수준에 머물러 실질적인 변화를 이끌어내지 못하고 있다고 비판했습니다. 어른들의 성인지 감수성 점검과 일상 속 작은 실천을 통해 아이들의 성평등 의식을 키워야 한다고 강조했습니다.</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>이 기사는 과거사 문제(강제동원, 일본군 '위안부')에 대한 역사 정의 실현과 정부 정책(제3자 변제안) 철회를 촉구하는 시민·사회단체의 선언을 다루고 있습니다. 이는 특정 사건으로 인한 새로운 피해 발생이나 구체적인 법적 분쟁의 시작이 아니며, 소송금융이 투자할 만한 명확하고 새로운 소송 대상이 부재합니다. (적합 조건 1, 6 미충족)</t>
+          <t>기사는 사회 전반의 성차별적 언어 사용과 성인지 감수성 교육의 부족 문제를 다루고 있습니다. 특정 가해 주체가 명확하지 않고, 구체적인 법적 책임 소재를 가리기 어려워 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 자력 충분, 피해 규모 등)을 충족하지 못합니다. 이는 법적 분쟁보다는 사회적, 교육적 개선이 필요한 사안으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>615개 시민·사회단체 “제2의 3·1혁명 필요…친일·뉴라이트 청산해야...</t>
+          <t>‘가해 방지’와 ‘경계 존중’ 더 나아가 ‘공감 능력’을 키워주세요</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
           <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/politics/politics_general/1247037.html</t>
+          <t>https://www.hani.co.kr/arti/society/schooling/1247277.html</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>2026-02-28 12:27:17.800185+00:00</t>
+          <t>2026-03-02 12:27:35.808835+00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
-      <c r="A196" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A196" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>미국 국경순찰대</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>미국 이민 단속 당국의 대처에 대한 공분 확산</t>
+          <t>제3기 진실화해위원회 출범 및 위원장 임명</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>미국에서 시각장애를 가진 미얀마 난민이 체포 후 보석으로 풀려났으나, 국경순찰대에 의해 길가에 방치된 뒤 닷새 만에 숨진 채 발견되었습니다. 이 사건으로 미국 내에서 이민 단속 당국에 대한 공분이 다시 거세지고 있습니다.</t>
+          <t>이재명 대통령이 제3기 진실·화해를위한과거사정리위원회 위원장으로 송상교 변호사를 임명했다. 송 위원장은 과거 진화위 사무처장으로 활동했으며, 2기 위원회의 한계를 극복하고 한국전쟁 전후 민간인 학살 및 국가 폭력 인권침해 사건들에 대한 조사를 신속히 시작할 계획이다. 시민단체들은 위원장 임명을 환영하며 위원회 완전 구성을 촉구했다.</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>미국 국경순찰대(정부 기관)의 책임이 명확하고(적합 조건 1), 상대방의 자력이 충분하며(적합 조건 2), 사망이라는 중대한 피해가 발생했고(적합 조건 4), 사건 경위가 명확히 보도되어 증거 확보 가능성이 높습니다(적합 조건 5). 집단적 피해는 아니지만, 정부 기관의 과실로 인한 사망 사건으로 소송금융 투자 가능성이 높습니다.</t>
+          <t>제3기 진실화해위원회의 출범은 과거 국가 폭력 및 인권침해 사건들에 대한 진실 규명 공적 절차(적합 조건 6)의 시작을 의미합니다. 이 과정에서 발굴될 사건들은 상대방 책임(국가)이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)를 가질 가능성이 높습니다. 다만, 현재 기사에는 특정 소송 대상 사건이 명시되어 있지 않아 직접적인 투자 기회는 아니며, 위원회의 조사 결과를 기다려야 합니다.</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>미국 이민 단속에 또 공분…시각장애인 난민 방치된 뒤 사망</t>
+          <t>이 대통령 진실화해위원장에 송상교 변호사 임명</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178644</t>
+          <t>https://www.khan.co.kr/article/202603021717001</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
-          <t>2026-02-28 01:05:17.742152+00:00</t>
+          <t>2026-03-02 12:25:08.665599+00:00</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>색동원</t>
+          <t>일본 정부</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>시민사회단체 기자회견 개최, 권리 회복 및 진상 규명 촉구</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>진주시민사회단체들이 3.1운동 107주년을 맞아 일본군강제성노예피해자들의 권리 회복과 진상 규명을 촉구하는 공동 기자회견을 개최했습니다. 이들은 한반도 군사적 긴장 고조 상황에 대한 비판도 함께 제기했습니다.</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>상대방에게 자력이 충분하고(일본 정부), 집단적 피해이며, 피해 규모가 크고, 증거 확보가 가능하지만, 일본 정부를 상대로 한 역사적 피해 배상 소송은 주권 면제 등 국제법적 쟁점과 정치적 민감성으로 인해 '상대방 책임이 비교적 명확함' 조건이 충족되기 어렵습니다. 소송 승소 및 집행 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I197" t="inlineStr">
+        <is>
+          <t>일본군강제성노예피해자 다수</t>
+        </is>
+      </c>
+      <c r="J197" t="inlineStr">
+        <is>
+          <t>진주시민사회, 3.1운동 107주년 맞아 공동기자회견 개최</t>
+        </is>
+      </c>
+      <c r="K197" t="inlineStr">
+        <is>
+          <t>newsgn.com</t>
+        </is>
+      </c>
+      <c r="L197" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M197" t="inlineStr">
+        <is>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=537260</t>
+        </is>
+      </c>
+      <c r="N197" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:24:51.563987+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>이란 정부</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>정치적 사건으로 법적 절차 진행 여부 불명확</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>이란 최고 지도자 아야톨라 알리 하메네이의 사망 소식에 이란 시민들의 반응이 엇갈리고 있습니다. 일부 억압받던 시민들은 그의 죽음을 환영하며 동상을 쓰러트리는 등 기쁨을 표현했지만, 다른 이들은 애도하며 미국과 이스라엘에 대한 복수를 경고했습니다. 이는 이란 내부의 깊은 정치적, 사회적 갈등을 보여주는 사건입니다.</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>이 사건은 특정 민사상 불법행위나 상업적 분쟁이 아닌, 최고 지도자의 사망과 이에 대한 시민들의 정치적 반응을 다루는 기사입니다. 소송금융 투자 대상으로서 명확한 피고(상대방 책임 불명확), 사법적 배상 능력이 있는 상대방(국가 대상 소송의 어려움), 그리고 구체적인 손해액 산정의 어려움 등 적합 조건에 부합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I198" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>살인자 죽어 감격 …하메네이 동상 쓰러트리는 이란 시민들</t>
+        </is>
+      </c>
+      <c r="K198" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L198" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M198" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/world/middleeast-africa/6087481</t>
+        </is>
+      </c>
+      <c r="N198" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:23:40.326393+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E197" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A198" s="2" t="inlineStr">
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>진실화해위원회 진실규명 신청 접수 개시, 국외 입양 사건 300건 접수</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>진실화해위원회가 위원장 없이 행정지원 체계만 갖춘 채 진실규명 신청 접수를 시작했다. 국외 입양 사건 300건이 1호 진실규명 대상으로 접수되었으며, 지역별로 다양한 사건들이 접수될 예정이다. 위원회 정상 가동은 수개월 뒤로 예상된다.</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>진실화해위원회를 통해 과거 국가 또는 기관의 책임이 규명될 가능성이 높고(상대방 책임 명확), 국외 입양 사건만 300건이 접수되는 등 집단적 피해 규모가 크다(집단적 피해, 피해 규모 큼). 또한, 진실화해위원회라는 공적 절차가 이미 진행 중이며(공적 절차 진행 중), 이를 통해 증거 확보 및 진실 규명이 이루어질 것으로 예상된다(증거 확보 가능). 상대방인 국가의 자력도 충분하다.</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I199" t="inlineStr">
+        <is>
+          <t>300명 이상</t>
+        </is>
+      </c>
+      <c r="J199" t="inlineStr">
+        <is>
+          <t>위원장 없이 문 연 진실화해위원회, 정상 가동 수개월 뒤?… 피해자 기...</t>
+        </is>
+      </c>
+      <c r="K199" t="inlineStr">
+        <is>
+          <t>idomin.com</t>
+        </is>
+      </c>
+      <c r="L199" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M199" t="inlineStr">
+        <is>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2000161</t>
+        </is>
+      </c>
+      <c r="N199" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:21:28.356914+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B198" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C200" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E200" t="inlineStr"/>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>템스밸리 경찰</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>손해배상 소송 예정</t>
+        </is>
+      </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>기사는 임정 노동국 총판 일송 김동삼의 후손을 주장하는 '김 씨'라는 인물이 위안부법 폐지와 관련하여 경찰에 언급된 내용을 다루고 있습니다. 김 씨는 일본군 성 착취 피해자들에게 최소한의 위로와 존중이 필요하다고 언급했으나, 구체적인 사건이나 법적 쟁점은 명확히 제시되지 않았습니다.</t>
+          <t>영국 경찰이 얼굴 인식 시스템 오류로 소프트웨어 엔지니어 알비 초우두리를 절도 용의자로 오인해 10시간 동안 부당하게 구금했습니다. 이 시스템은 흑인과 아시아인에게 높은 오인율을 보이는 것으로 알려져 있으며, 초우두리는 인종차별적 체포라고 주장하며 템스밸리 경찰을 상대로 손해배상 소송을 제기할 예정입니다. 과거 유사 사례에서 흑인 남성에게 손해배상금이 지급된 바 있습니다.</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>제공된 기사는 매우 단편적이며 소송금융 투자에 적합한 새로운 법적 사건을 설명하고 있지 않습니다. 기사는 위안부 문제와 관련된 한 인물의 발언이나 행동에 대한 것으로 보이며, 명확한 피고, 구체적인 피해 사건, 또는 진행 중인 소송 절차가 파악되지 않아 투자 기회로서의 신규성이 없습니다.</t>
+          <t>상대방 책임이 명확함 (경찰의 얼굴 인식 시스템 오류로 인한 오인 체포), 상대방에게 자력이 충분함 (영국 템스밸리 경찰), 집단적 피해 가능성 있음 (얼굴 인식 시스템의 인종별 오인율 문제로 유사 피해자 발생 가능성), 피해 규모가 큼 (부당 구금에 대한 손해배상 및 잠재적 집단 소송), 증거가 있거나 확보 가능함 (영국 내무부 보고서 등). 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (잠재적)</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>임정 노동국 총판 일송 김동삼 후손 주장한 인물, 경찰에  위안부법폐지...</t>
+          <t>갈색 피부가 범인 같네 …영국 얼굴인식 시스템 오류로 엉뚱하게 체포...</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=115914</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR202602271806511ZV</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>2026-02-28 00:21:51.850875+00:00</t>
+          <t>2026-03-02 00:27:53.549786+00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C201" t="inlineStr"/>
-      <c r="D201" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D201" t="inlineStr"/>
+      <c r="E201" t="inlineStr"/>
       <c r="F201" t="inlineStr">
         <is>
-          <t>일제강점기 강제동원 생존자가 강원도 내 14명만 남았으며, 대부분 90대 이상의 고령으로 파악되었습니다. 정부는 광복 81주년을 맞아 이들 생존 피해자들에 대한 의료 지원과 예우에 최선을 다하겠다고 밝혔습니다. 기사는 생존자 현황과 정부의 지원 계획에 초점을 맞추고 있습니다.</t>
+          <t>여성 60%가 성범죄로부터 회사나 정부가 자신들을 보호할 것이라고 기대하지 않는다는 설문조사 결과가 나왔습니다. 이는 현행 제도가 현장에서 무기력하다는 인식을 보여주며, 피해자 보호와 제도의 신뢰 확보를 위해 법 집행의 실효성을 높여야 한다고 지적합니다.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>기사는 일제강점기 강제동원 생존자들의 현황과 정부의 의료 지원 및 예우 계획에 초점을 맞추고 있어, 특정 피고를 상대로 한 새로운 소송 제기나 법적 절차에 대한 언급이 없습니다. (적합 조건 1, 6 불충족) 강원도 내 생존자 수가 14명으로 소규모이며, 피해 금액 또한 명확히 제시되지 않아 소송금융 투자 대상으로서의 매력이 낮습니다. (적합 조건 3, 4 불충족)</t>
+          <t>이 기사는 특정 성범죄 사건이나 집단 피해를 다루는 것이 아니라, 성범죄로부터 회사와 정부의 보호에 대한 여성들의 일반적인 인식을 다룬 설문조사 결과입니다. 특정 상대방(적합 조건 1 불충족), 구체적인 피해 규모(적합 조건 4 불충족), 또는 진행 중인 공적 절차(적합 조건 6 불충족)가 명확히 파악되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>14명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>강원 강제동원 생존자 14명…“고령의 산증인 예우”</t>
+          <t>여성 60%  성범죄로부터 회사·정부가 보호할 기대 못 해</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>womaneconomy.co.kr</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8496099&amp;ref=A</t>
+          <t>https://www.womaneconomy.co.kr/news/articleView.html?idxno=250505</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>2026-02-28 00:16:47.330593+00:00</t>
+          <t>2026-03-01 12:31:24.908810+00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
-      <c r="A202" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A202" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>서울교통공사</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>경찰 고소장 접수, 수사 대기 중</t>
+          <t>강제동원 피해 유족 집회 및 범국민대회 개최, 국가의 민생고 해결 촉구</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>전국장애인차별철폐연대(전장연)가 혜화역 선전전 중 서울교통공사 직원 및 지하철 보안관 5명으로부터 물리력을 행사당해 다수의 활동가가 부상을 입었다며 폭행·상해·재물손괴 혐의로 경찰에 고소장을 제출했다. 전장연은 공권력 남용에 대한 조직적 문제 제기를 강조하며 공사 측의 사과와 재발 방지 대책을 요구하고 있다. 현재 고소장은 혜화경찰서 민원실에 접수된 상태이다.</t>
+          <t>삼일절을 맞아 강제동원 피해 유족들이 집회를 열고 국가가 강제동원 피해자들의 민생고를 해결해야 한다고 촉구했습니다. 이는 역사적 피해에 대한 지속적인 배상 요구와 정부의 역할에 대한 사회적 논의가 진행 중임을 보여줍니다.</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>서울교통공사 직원 및 보안관의 물리력 행사로 인한 활동가들의 부상 주장이 있어 상대방 책임이 비교적 명확하며(적합 조건 1), 서울교통공사는 공공기관으로 자력이 충분하다(적합 조건 2). 다수의 전장연 활동가가 부상을 입어 집단적 피해가 발생했고(적합 조건 3, 4), 경찰에 고소장이 접수되어 공적 절차가 진행 중이며(적합 조건 6), CCTV 등 증거 확보 가능성도 높다(적합 조건 5).</t>
+          <t>강제동원 피해 유족이라는 집단적 피해자가 존재하고, 상대방(대한민국)의 자력이 충분하며, 역사적 기록을 통해 증거 확보가 가능합니다. 다만, 기사 내용만으로는 새로운 소송의 구체적인 쟁점이나 법적 근거가 명확하지 않고, 진행 단계가 단순 집회 수준으로 초기 단계인 점을 고려하여 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>다수의 활동가</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>“발로 짓밟고 끌어냈다” 전장연, 혜화역 충돌 관련 공사 직원 고소 [세...</t>
+          <t>삼일절 도심 곳곳 집회…전한길  美 전쟁 강력 지지  발언</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10683295?ref=naver</t>
+          <t>https://www.news1.kr/society/incident-accident/6086990</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>2026-02-26 12:37:00.193628+00:00</t>
+          <t>2026-03-01 12:26:37.852929+00:00</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>후지코시 (不二越)</t>
+          <t>일본국</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>일본 기업 주주총회에서 사죄 및 배상 촉구</t>
+          <t>정의로운 해결을 위한 미사 개최 등 지속적인 해결 노력 진행 중</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>강제동원 피해자 유족들이 일본 기업 후지코시의 주주총회에 참석하여 과거 강제동원에 대한 사죄와 배상을 촉구했습니다. 이는 역사적 책임을 묻고 피해 회복을 요구하는 움직임의 일환입니다.</t>
+          <t>제107주년 3.1절을 맞아 서울 종로구 일본대사관 앞 평화의 소녀상 옆에서 일본군 '위안부' 문제의 정의로운 해결을 위한 미사가 천주교 전국행동 주최로 개최되었습니다. 이 미사는 피해자 할머니들에게 희망을 전하고, 미해결된 역사적 문제에 대한 지속적인 해결 노력을 촉구하는 의미를 담고 있습니다.</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>일본 기업 후지코시를 상대로 한 강제동원 피해자 유족의 배상 요구는 상대방 책임이 명확하고(적합 조건 1), 상대방 기업의 자력이 충분하며(적합 조건 2), 집단적 피해(적합 조건 3)에 해당합니다. 또한, 역사적 증거가 충분하고(적합 조건 5) 주주총회에서 사죄 및 배상을 촉구하는 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 모두 해당하며, 부적합 조건(종결된 사건)에도 해당하지 않아 소송금융 투자 적합도가 높습니다. 일본 정부의 책임이 명확하고 배상 능력이 충분하며, 다수의 피해자가 존재하고 역사적 증거가 풍부합니다.</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>강제동원 피해자 유족, 日 후지코시 주총서 사죄·배상 촉구</t>
+          <t>민족의 십자가 피해자 할머니들에게 부활의 희망을 !</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>cbci.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t>https://www.cbci.co.kr/news/articleView.html?idxno=557710</t>
+          <t>https://www.newspim.com/news/view/20260301000207</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>2026-02-26 00:46:50.216865+00:00</t>
+          <t>2026-03-01 12:23:44.122774+00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
+          <t>부산시 및 대한민국 정부</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>형제복지원 사건 배상 확정판결이 이어지는 가운데, 부산시가 정부에 배상금 부담 비율 조정을 요청 중</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>부산시가 형제복지원 사건 배상금의 정부 부담 비율을 높여달라고 요청했습니다. 이 사건은 당시 정부의 불법 행위로 인한 인권 침해로 인정되어 배상 확정판결이 이어지고 있으며, 피해자는 3만 8천 명이 넘고 배상금은 최대 3조 원으로 추산됩니다.</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>정부의 불법 행위로 인한 인권 침해가 인정되어 배상 확정판결이 이어지고 있으며 (상대방 책임 명확, 증거 확보), 부산시 및 대한민국 정부라는 충분한 자력의 상대방이 존재합니다 (상대방 자력 충분). 또한 3만 8천 명 이상의 피해자와 최대 3조 원으로 추산되는 배상금은 집단적이고 큰 피해 규모를 나타냅니다 (집단적 피해, 피해 규모 큼).</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>최대 3조 원</t>
+        </is>
+      </c>
+      <c r="I204" t="inlineStr">
+        <is>
+          <t>3만 8천 명 이상</t>
+        </is>
+      </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t>부산시 “형제복지원 배상금 정부 부담 늘려야”</t>
+        </is>
+      </c>
+      <c r="K204" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L204" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M204" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8496415&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N204" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:17:12.436620+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D204" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>3기 진실화해위원회 활동 재개 및 진실규명 신청 접수 중, 국가폭력 피해자 배상 소멸시효 특례 신설</t>
+          <t>대법원 판단 대기 중</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>3기 진실·화해를 위한 과거사 정리위원회가 공식 출범하며 2기에서 매듭짓지 못한 2111건의 조사중지 사건에 대한 진실 규명을 재개한다. 집단수용시설, 해외입양기관 인권침해 사건 등 조사 범위가 확대되었고, 국가폭력 피해자 배상에 대한 소멸시효 특례가 신설되어 피해자들의 권리 구제 가능성이 높아졌다. 진상규명 신청은 2028년 2월 25일까지 가능하다.</t>
+          <t>법무법인 지평 문수생 변호사가 발달장애인의 실질적인 참정권 보장을 요구하는 소송을 진행 중이다. 공직선거법 조항 해석을 통해 발달장애인에 대한 투표 보조를 인정받았으며, 1·2심에서 승소 후 현재 대법원 판단을 기다리고 있다. 이 사건은 금전적 배상보다는 권리 구제에 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>국가 책임이 명확하고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 2111건의 조사중지 사건 재개 및 집단수용시설, 해외입양기관 등 다수의 피해자가 예상됩니다(적합 조건 3, 4). 진화위의 강화된 조사 권한과 국가폭력 피해자 배상 소멸시효 특례 신설로 증거 확보 및 소송 가능성이 높습니다(적합 조건 5, 6).</t>
+          <t>이 사건은 발달장애인의 참정권 보장을 위한 소송으로, 금전적 손해배상을 목적으로 하지 않아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 소송금융은 금전적 회수를 전제로 하므로, 권리 구제에 초점을 맞춘 본 사건은 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>2111건 이상, 다수</t>
+          <t>발달장애인 다수</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>3기 진실화해위 오늘 공식 출범… 2기보다 조사 범위 늘었다</t>
+          <t>“대한민국 0.3%, 드라마 속 변호사 여기 있어요”…공익변호사의 세계</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01695766645354456</t>
+          <t>https://www.mk.co.kr/article/11975412</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
-          <t>2026-02-26 00:20:34.881739+00:00</t>
+          <t>2026-02-28 12:48:47.007987+00:00</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>후지코시</t>
+          <t>일본 정부</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>한국 대법원 배상 판결 확정 후 피고 기업의 불이행</t>
+          <t>피해자 생존 시점에서의 사과 및 배상 요구 지속</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>고 임영숙 씨의 남편 김명배 씨가 일본 기업 후지코시를 10번째 방문하여 한국 대법원의 강제동원 배상 판결 이행을 촉구했다. 후지코시 측은 한일 청구권 협정을 이유로 배상 요구를 거부하고 있으며, 한국 대법원은 2024년 강제동원 피해자 및 유족 3건의 손해배상 청구 소송에서 원고 일부 승소 판결을 확정했다.</t>
+          <t>97세 일본군 '위안부' 피해자 박필근 할머니의 근황을 전하며, 일본 정부의 사과와 배상을 받을 시간이 얼마 남지 않았음을 강조하는 기사입니다. '위안부' 문제는 역사적 진실 규명과 피해자들의 명예 회복을 위한 노력이 지속되고 있는 사안입니다.</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>한국 대법원에서 후지코시의 배상 책임이 확정되어 상대방 책임이 명확하며(적합 조건 1), 일본의 기계 공구·부품 회사인 후지코시는 자력이 충분한 것으로 판단된다(적합 조건 2). 강제동원 피해자 및 유족 다수가 관련된 집단적 피해이며(적합 조건 3), 대법원 판결이라는 강력한 증거가 존재한다(적합 조건 5). 이미 판결이 확정되었으나 피고 기업이 배상을 이행하지 않아 집행 단계에서의 소송금융 투자 가능성이 높다.</t>
+          <t>일본 정부의 책임이 역사적으로 명확하고, 국가로서 충분한 자력을 보유하고 있습니다. '위안부' 피해는 다수의 피해자가 발생한 집단적 피해이며, 정신적, 육체적 피해 규모가 매우 큽니다. 관련 증거가 풍부하고, 현재까지도 사과와 배상을 요구하는 공적 절차가 진행 중입니다. (적합 조건 1, 2, 3, 4, 5, 6)</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>일본 기업 10번째 찾은 강제동원 유족…“배상 판결 이행해야”</t>
+          <t>얼마 안 남은 '사과 받을 시간'…97세 '위안부' 피해자, 박필근 할머니</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>news.cpbc.co.kr</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M206" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493510&amp;ref=A</t>
+          <t>https://news.cpbc.co.kr/article/1170996?division=NAVER</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
-          <t>2026-02-25 13:21:46.690415+00:00</t>
+          <t>2026-02-28 12:30:59.370197+00:00</t>
         </is>
       </c>
     </row>
     <row r="207">
-      <c r="A207" s="2" t="inlineStr">
+      <c r="A207" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr"/>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>시민단체 정치적 요구 및 역사정의회복위원회 구성 촉구</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>삼일절을 앞두고 시민단체들이 모여 이재명 정부에 반헌법적 친일·뉴라이트 인사의 파면과 위안부 피해자를 모욕하는 역사 부정 세력 엄단을 촉구했습니다. 이들은 식민지 과거사 문제 해결을 위한 '역사정의회복위원회' 구성과 한미일 군사협력 중단을 요구하며, 이는 특정 법적 분쟁보다는 정치적, 사회적 요구에 가깝습니다.</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>이 기사는 소송금융 투자 대상이 될 만한 특정 법적 분쟁이나 손해배상 청구권을 다루고 있지 않습니다. 시민단체의 정치적 요구와 역사적 정의 회복을 위한 주장이며, 명확한 피고와 구체적인 손해액이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I207" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J207" t="inlineStr">
+        <is>
+          <t>삼일절 앞두고 모인 시민단체  친일 청산, 제2의 3·1혁명 필요</t>
+        </is>
+      </c>
+      <c r="K207" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L207" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M207" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026022816170004748?did=NA</t>
+        </is>
+      </c>
+      <c r="N207" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:27:34.706135+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>일본 정부, 대한민국 정부</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr"/>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>시민·사회단체 기자회견 및 선언, 정부에 역사정의 실현 촉구</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>삼일절 107주년을 앞두고 615개 시민·사회단체가 기자회견을 열어 일본 다카이치 정권의 극우화와 역사 부정을 규탄하고, 국내 친일·뉴라이트 세력의 청산을 촉구했습니다. 이들은 일본 정부에 공식 사죄와 법적 배상을 요구하며, 이재명 정부에는 반헌법적 친일·뉴라이트 인사 파면 및 굴욕적인 '강제동원 제3자 변제안' 철회 등을 촉구했습니다.</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>이 기사는 과거사 문제(강제동원, 일본군 '위안부')에 대한 역사 정의 실현과 정부 정책(제3자 변제안) 철회를 촉구하는 시민·사회단체의 선언을 다루고 있습니다. 이는 특정 사건으로 인한 새로운 피해 발생이나 구체적인 법적 분쟁의 시작이 아니며, 소송금융이 투자할 만한 명확하고 새로운 소송 대상이 부재합니다. (적합 조건 1, 6 미충족)</t>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I208" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>615개 시민·사회단체 “제2의 3·1혁명 필요…친일·뉴라이트 청산해야...</t>
+        </is>
+      </c>
+      <c r="K208" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L208" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M208" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/politics/politics_general/1247037.html</t>
+        </is>
+      </c>
+      <c r="N208" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:27:17.800185+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B207" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C209" t="inlineStr"/>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>미국 국경순찰대</t>
+        </is>
+      </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>유엔 인권이사회 기조연설, 남북 대화 추진 언급</t>
+          <t>미국 이민 단속 당국의 대처에 대한 공분 확산</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>외교부 2차관이 유엔 인권이사회에서 이산가족, 납북자, 국군포로 등 인도적 사안 해결을 위한 남북 대화 추진 의사를 밝혔다. 북한 주민 인권 증진을 위한 국제사회 협력과 위안부 피해자법 개정안 통과 등 정부의 성폭력 철폐 노력 동참 의지도 강조했다.</t>
+          <t>미국에서 시각장애를 가진 미얀마 난민이 체포 후 보석으로 풀려났으나, 국경순찰대에 의해 길가에 방치된 뒤 닷새 만에 숨진 채 발견되었습니다. 이 사건으로 미국 내에서 이민 단속 당국에 대한 공분이 다시 거세지고 있습니다.</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>기사는 이산가족 등 인도적 사안 해결을 위한 남북 대화 추진에 관한 외교적 노력으로, 소송금융의 대상이 되는 구체적인 손해배상 청구 사건이 아님. 상대방(북한)의 책임이 법적으로 명확히 특정되어 소송으로 이어지기 어렵고, 설령 소송이 가능하더라도 배상 능력 및 집행 가능성이 매우 낮아 투자 적합성이 현저히 떨어진다.</t>
+          <t>미국 국경순찰대(정부 기관)의 책임이 명확하고(적합 조건 1), 상대방의 자력이 충분하며(적합 조건 2), 사망이라는 중대한 피해가 발생했고(적합 조건 4), 사건 경위가 명확히 보도되어 증거 확보 가능성이 높습니다(적합 조건 5). 집단적 피해는 아니지만, 정부 기관의 과실로 인한 사망 사건으로 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>수십만 명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>외교2차관  이산가족 해결 위해 남북 대화 추진</t>
+          <t>미국 이민 단속에 또 공분…시각장애인 난민 방치된 뒤 사망</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260225055329rm2</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178644</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
-          <t>2026-02-25 00:22:51.427110+00:00</t>
+          <t>2026-02-28 01:05:17.742152+00:00</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C210" t="inlineStr"/>
-      <c r="D210" t="inlineStr"/>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>색동원</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>정신질환자 권익옹호 네트워크 구축 및 공익소송 지원 체계 마련 단계</t>
+          <t>여성변회에서 재조사 요구 중</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>장애우권익문제연구소가 사회복지공동모금회의 지원을 받아 '당사자가 참여하는 정신질환자 권익옹호 네트워크'를 구축합니다. 이 네트워크는 변호사를 중심으로 한 법률지원과 공익소송 코디네이팅 지원 등 전문적인 권익옹호 체계를 갖추는 것을 목표로 합니다.</t>
+          <t>여성변회가 중증장애인 거주시설 '색동원'에서 발생한 성폭력 사건에 대해 재조사를 촉구했다. 현재 언어적 진술이 가능한 일부 장애인 피해자에게만 성폭력 피해가 인정되고 있는 현실에 우려를 표하며, 퇴소한 피해자의 진술을 바탕으로 한 사건의 전면적인 재조사를 요구하고 있다.</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 정신질환자 권익옹호 네트워크 구축 및 공익소송 지원 체계 마련에 대한 내용입니다. 소송금융 투자 대상으로 적합한 '상대방 책임의 명확성', '상대방의 자력', '집단적 피해', '피해 규모', '증거 확보 가능성' 등의 조건이 전혀 확인되지 않습니다.</t>
+          <t>상대방에게 자력이 충분함 조건에 해당하지 않을 가능성이 높음 (중증장애인 거주시설의 배상 능력 불확실). 또한, 증거가 있거나 확보 가능함 조건이 아직 미흡하며, 이미 공적 절차(소송 제외)가 진행 중임 조건도 여성변회의 재조사 요구 단계로, 공식적인 수사나 조사가 진행 중인 상황은 아님. 피해 규모(금액)도 미상이다.</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>연구소, 3월 3일 '당사자가 참여하는 정신질환자 권익옹호네트워크 사이...</t>
+          <t>여성변회  색동원 중증장애인 성폭력 사건 재조사해야</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>ablenews.co.kr</t>
+          <t>news.koreanbar.or.kr</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>https://www.ablenews.co.kr/news/articleView.html?idxno=228947</t>
+          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35188</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
-          <t>2026-02-24 12:42:09.950821+00:00</t>
+          <t>2026-02-28 00:59:03.977376+00:00</t>
         </is>
       </c>
     </row>
     <row r="211">
-      <c r="A211" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A211" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C211" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr"/>
       <c r="E211" t="inlineStr">
         <is>
-          <t>파주시 자활지원 정책 시행 중</t>
+          <t>과거사 해결 및 피해자 배상 요구가 지속되는 상황</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>파주시는 2028년까지 가족센터 등을 조성하는 공간전환 로드맵을 제시하고 있으며, 탈성매매 피해자를 대상으로 한 자활지원 정책을 시행 중이다. 현재까지 누적 22명의 피해자가 지원을 받은 것으로 알려졌다. 이 기사는 파주 용주골 해법 모색을 위한 간담회 참석 소식을 다루고 있다.</t>
+          <t>정의기억연대 이사장이 일본의 과거사 사죄와 피해자 배상·보상을 마땅한 의무로 강조하며, 일본 군국주의 부활 저지와 과거사 해결을 촉구했습니다. 이는 역사적 책임을 인정하고 미래를 논해야 한다는 입장입니다.</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>기사는 파주시의 탈성매매 피해자 자활지원 정책과 공간전환 로드맵에 초점을 맞추고 있으며, 소송의 상대방이 특정되지 않고 법적 분쟁의 발생 가능성이나 구체적인 손해배상 청구 내용이 언급되지 않아 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 5 불충족)</t>
+          <t>일본 국가의 과거사 책임이 명확하고(적합 조건 1), 상대방(일본 정부)의 자력이 충분하며(적합 조건 2), 정의기억연대 활동을 통해 집단적 피해(적합 조건 3)와 다수의 피해자(적합 조건 4)가 확인됩니다. 또한 역사적 사실에 기반한 증거 확보 가능성이 높습니다(적합 조건 5). 사건이 종결되지 않고 해결을 촉구하는 단계입니다.</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>22명 (누적)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>경기도의회 안명규 의원, ‘파주 용주골 해법’ 모색 간담회 참석</t>
+          <t>일본 군국주의 부활·한미일 군사동맹 저지… 과거사 해결로 나아갈 것...</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>worknworld.kctu.org</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=591999</t>
+          <t>http://worknworld.kctu.org/news/articleView.html?idxno=508823</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
-          <t>2026-02-24 12:39:46.264799+00:00</t>
+          <t>2026-02-28 00:54:23.900839+00:00</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C212" t="inlineStr"/>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>벨기에 정부</t>
+        </is>
+      </c>
       <c r="D212" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>유해(금니) 봉환 및 안장 완료</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>콩고민주공화국 초대 총리 파트리스 루뭄바가 1961년 벨기에 지원 분리주의 세력에 의해 피살되고 시신이 훼손된 사건입니다. 61년 만인 2022년 그의 유일한 유해인 금니 한 점이 조국으로 봉환되어 안장되었으며, 벨기에 의회는 정부의 도덕적 책임을 인정한 바 있습니다. 이 사건은 민주콩고의 아픈 식민지 역사를 상징하며, 유해 안장으로 '애도'가 끝났다고 보도되었습니다.</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>부적합 조건인 '이미 종결된 사건'에 해당합니다. 루뭄바 총리의 유해(금니)가 61년 만에 봉환되어 안장되었고, 기사에서는 '애도를 끝내고 있다'고 명시하여 사건이 일단락되었음을 시사합니다. 또한, 소송금융의 주된 대상인 집단적 금전 피해나 현재 진행 중인 법적 분쟁이 명확히 언급되지 않아 투자 대상으로서의 신규성이 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I212" t="inlineStr">
+        <is>
+          <t>1명 (파트리스 루뭄바)</t>
+        </is>
+      </c>
+      <c r="J212" t="inlineStr">
+        <is>
+          <t>[아프리카인물열전] ⑼'61년만에 끝난 애도' 루뭄바 민주콩고 초대 총리</t>
+        </is>
+      </c>
+      <c r="K212" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L212" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M212" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260225137000898?input=1195m</t>
+        </is>
+      </c>
+      <c r="N212" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:44:57.730728+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr"/>
+      <c r="D213" t="inlineStr"/>
+      <c r="E213" t="inlineStr"/>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>기사는 임정 노동국 총판 일송 김동삼의 후손을 주장하는 '김 씨'라는 인물이 위안부법 폐지와 관련하여 경찰에 언급된 내용을 다루고 있습니다. 김 씨는 일본군 성 착취 피해자들에게 최소한의 위로와 존중이 필요하다고 언급했으나, 구체적인 사건이나 법적 쟁점은 명확히 제시되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>제공된 기사는 매우 단편적이며 소송금융 투자에 적합한 새로운 법적 사건을 설명하고 있지 않습니다. 기사는 위안부 문제와 관련된 한 인물의 발언이나 행동에 대한 것으로 보이며, 명확한 피고, 구체적인 피해 사건, 또는 진행 중인 소송 절차가 파악되지 않아 투자 기회로서의 신규성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I213" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J213" t="inlineStr">
+        <is>
+          <t>임정 노동국 총판 일송 김동삼 후손 주장한 인물, 경찰에  위안부법폐지...</t>
+        </is>
+      </c>
+      <c r="K213" t="inlineStr">
+        <is>
+          <t>pennmike.com</t>
+        </is>
+      </c>
+      <c r="L213" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M213" t="inlineStr">
+        <is>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=115914</t>
+        </is>
+      </c>
+      <c r="N213" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:21:51.850875+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr"/>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>정부의 생존자 의료 지원 및 예우 계획 발표</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>일제강점기 강제동원 생존자가 강원도 내 14명만 남았으며, 대부분 90대 이상의 고령으로 파악되었습니다. 정부는 광복 81주년을 맞아 이들 생존 피해자들에 대한 의료 지원과 예우에 최선을 다하겠다고 밝혔습니다. 기사는 생존자 현황과 정부의 지원 계획에 초점을 맞추고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>기사는 일제강점기 강제동원 생존자들의 현황과 정부의 의료 지원 및 예우 계획에 초점을 맞추고 있어, 특정 피고를 상대로 한 새로운 소송 제기나 법적 절차에 대한 언급이 없습니다. (적합 조건 1, 6 불충족) 강원도 내 생존자 수가 14명으로 소규모이며, 피해 금액 또한 명확히 제시되지 않아 소송금융 투자 대상으로서의 매력이 낮습니다. (적합 조건 3, 4 불충족)</t>
+        </is>
+      </c>
+      <c r="H214" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I214" t="inlineStr">
+        <is>
+          <t>14명</t>
+        </is>
+      </c>
+      <c r="J214" t="inlineStr">
+        <is>
+          <t>강원 강제동원 생존자 14명…“고령의 산증인 예우”</t>
+        </is>
+      </c>
+      <c r="K214" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L214" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M214" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8496099&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N214" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:16:47.330593+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>서울교통공사</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E212" t="inlineStr">
-[...206 lines deleted...]
-      <c r="D215" t="inlineStr"/>
       <c r="E215" t="inlineStr">
         <is>
-          <t>입법 논의 및 인권 옹호 활동</t>
+          <t>경찰 고소장 접수, 수사 대기 중</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>우크라이나 국회의원 인나 소우순이 전쟁 중에도 젠더 평등, 성소수자 권리 등 인권 보장의 중요성을 강조했습니다. 그녀는 가정 폭력 방지 협약 비준과 여군 처우 개선 노력을 소개하며, 혼인 가능 연령을 14세로 낮추는 등의 인권 후퇴 시도에 경고했습니다.</t>
+          <t>전국장애인차별철폐연대(전장연)가 혜화역 선전전 중 서울교통공사 직원 및 지하철 보안관 5명으로부터 물리력을 행사당해 다수의 활동가가 부상을 입었다며 폭행·상해·재물손괴 혐의로 경찰에 고소장을 제출했다. 전장연은 공권력 남용에 대한 조직적 문제 제기를 강조하며 공사 측의 사과와 재발 방지 대책을 요구하고 있다. 현재 고소장은 혜화경찰서 민원실에 접수된 상태이다.</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>이 기사는 우크라이나의 인권 옹호 활동과 입법 논의에 대한 내용으로, 소송금융 투자 대상이 되는 특정 법적 분쟁이나 집단적 피해 사건을 다루고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>서울교통공사 직원 및 보안관의 물리력 행사로 인한 활동가들의 부상 주장이 있어 상대방 책임이 비교적 명확하며(적합 조건 1), 서울교통공사는 공공기관으로 자력이 충분하다(적합 조건 2). 다수의 전장연 활동가가 부상을 입어 집단적 피해가 발생했고(적합 조건 3, 4), 경찰에 고소장이 접수되어 공적 절차가 진행 중이며(적합 조건 6), CCTV 등 증거 확보 가능성도 높다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 활동가</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>“전쟁이 ‘인권 보장’ 미룰 구실 아냐…눈감으면 순식간 후퇴”</t>
+          <t>“발로 짓밟고 끌어냈다” 전장연, 혜화역 충돌 관련 공사 직원 고소 [세...</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/international/international_general/1246191.html</t>
+          <t>https://biz.heraldcorp.com/article/10683295?ref=naver</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
-          <t>2026-02-23 12:39:07.328223+00:00</t>
+          <t>2026-02-26 12:37:00.193628+00:00</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>후지코시 (不二越)</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>병역거부 선언, 향후 형사 절차 진행 예정</t>
+          <t>일본 기업 주주총회에서 사죄 및 배상 촉구</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>평화활동가 김민형(두부) 씨가 입영일에 대체복무마저 거부하는 '완전병역거부'를 선언했습니다. 그는 대체복무제가 여전히 징벌적 성격을 띠며, 복무 기간과 기관이 불합리하다고 비판하며 유엔 및 국가인권위원회의 개선 권고를 언급했습니다. 병역거부 시 통상 1년 6개월의 징역형이 선고되며, 출소 후에도 병역 의무가 사라지지 않아 고통스러운 투쟁이 예상됩니다.</t>
+          <t>강제동원 피해자 유족들이 일본 기업 후지코시의 주주총회에 참석하여 과거 강제동원에 대한 사죄와 배상을 촉구했습니다. 이는 역사적 책임을 묻고 피해 회복을 요구하는 움직임의 일환입니다.</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>대한민국을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 헌법재판소, 대법원, 유엔 및 국가인권위원회의 권고 등 객관적 증거 확보가 용이합니다(적합 조건 5). 김민형 씨 개인의 자유 박탈이라는 큰 피해가 예상되며, 대체복무제의 징벌적 성격에 대한 비판은 다수의 병역거부자 및 대체복무자에게 영향을 미치는 집단적 성격을 가집니다(적합 조건 3, 4). 병역거부 선언 직후이므로 향후 형사 절차 진행이 예상되어 소송금융 개입 시점이 적절합니다(적합 조건 6).</t>
+          <t>일본 기업 후지코시를 상대로 한 강제동원 피해자 유족의 배상 요구는 상대방 책임이 명확하고(적합 조건 1), 상대방 기업의 자력이 충분하며(적합 조건 2), 집단적 피해(적합 조건 3)에 해당합니다. 또한, 역사적 증거가 충분하고(적합 조건 5) 주주총회에서 사죄 및 배상을 촉구하는 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>1명 (김민형), 잠재적 다수 (병역거부자 및 대체복무자)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>군대 대신 평화…청년 김민형 “대체복무제까지 ‘완전 병역거부’ 선언...</t>
+          <t>강제동원 피해자 유족, 日 후지코시 주총서 사죄·배상 촉구</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>cbci.co.kr</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M216" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1246176.html</t>
+          <t>https://www.cbci.co.kr/news/articleView.html?idxno=557710</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
-          <t>2026-02-23 12:29:20.049057+00:00</t>
+          <t>2026-02-26 00:46:50.216865+00:00</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>튀르키예 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>유럽의회 결의안 채택, 유럽인권재판소에서 20건의 사례 조사 합의 및 진행 중</t>
+          <t>3기 진실화해위원회 활동 개시, 미제사건 조사 및 신규 사건 접수 예정</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>튀르키예 정부가 국가 안보를 명분으로 외국인 기독교인 최소 300명 이상을 추방하거나 재입국을 거부하여 종교의 자유를 침해하고 있다는 논란이 일고 있습니다. 유럽의회는 이에 대한 결의안을 채택했으며, 유럽인권재판소는 20건의 사례를 조사하기로 합의하여 공적 절차가 진행 중입니다. 국제 인권 단체들은 튀르키예 당국에 적법 절차와 인권 의무 준수를 촉구하고 있습니다.</t>
+          <t>3기 진실·화해를위한과거사정리위원회가 활동을 시작하며, 2기 미제사건 2천여 건을 이어받고 새로운 사건을 접수할 예정입니다. 공권력에 의한 폭력 사건을 조사하고 진상을 규명하는 독립 기구로, 자료 제출 거부 시 압수수색 영장 청구를 의뢰할 수 있는 등 조사 권한이 강화되었습니다. 국가 폭력 피해자들에 대한 배상, 보상 등 후속 대책 마련이 주요 과제로 남아있습니다.</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>튀르키예 정부의 외국인 기독교인 추방 조치는 국가 안보를 명분으로 종교의 자유를 침해한다는 비판을 받고 있으며, 유럽의회 결의안 채택 및 유럽인권재판소의 조사 합의로 상대방 책임이 명확하고 공적 절차가 진행 중입니다. 최소 300명 이상의 피해자가 발생하여 집단적 피해가 크고, 튀르키예 정부는 자력이 충분합니다. (적합 조건 1, 2, 3, 4, 5, 6 충족)</t>
+          <t>상대방 책임이 국가(공권력)로 명확하며, 수만 명에 달하는 집단적 피해가 예상됩니다. 3기 진실화해위가 출범하여 공적 절차가 진행 중이며, 자료 확보 권한이 강화되어 증거 확보 가능성이 높습니다. 이는 소송금융 적합 조건 6가지에 모두 해당합니다.</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>303명</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>튀르키예, 외국인 기독교인 추방 논란… EU 결의안 거부</t>
+          <t>'3기 진실화해위' 오늘 출범...이번 과제는?</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>christiantoday.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>https://www.christiantoday.co.kr/news/373640</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202602260559457666</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
-          <t>2026-02-23 12:28:12.971774+00:00</t>
+          <t>2026-02-26 00:23:41.668407+00:00</t>
         </is>
       </c>
     </row>
     <row r="218">
-      <c r="A218" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A218" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
-      <c r="C218" t="inlineStr"/>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>역사적 사건, 배상 미진행</t>
+          <t>3기 진실화해위원회 활동 재개 및 진실규명 신청 접수 중, 국가폭력 피해자 배상 소멸시효 특례 신설</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>제2차 세계대전 중 나치 독일에 의해 폴란드 아동 20만 명이 납치되었으며, 이들 중 3만 명만이 귀국했으나 별다른 배상을 받지 못했습니다. 기사는 이 역사적 사건을 언급하며 러시아의 전범 재판 회피 가능성과 비교하고 있습니다.</t>
+          <t>3기 진실·화해를 위한 과거사 정리위원회가 공식 출범하며 2기에서 매듭짓지 못한 2111건의 조사중지 사건에 대한 진실 규명을 재개한다. 집단수용시설, 해외입양기관 인권침해 사건 등 조사 범위가 확대되었고, 국가폭력 피해자 배상에 대한 소멸시효 특례가 신설되어 피해자들의 권리 구제 가능성이 높아졌다. 진상규명 신청은 2028년 2월 25일까지 가능하다.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>해당 사건은 제2차 세계대전 중 발생한 역사적 사건으로, 이미 수십 년이 경과하여 소멸시효 등 법적 쟁점이 매우 복잡하고, 현재 소송을 제기할 실질적인 상대방을 특정하기 어렵습니다. 비록 피해 규모가 크고 책임 소재가 명확하나, 소송금융 투자 대상으로서의 현실적인 소송 가능성이 매우 낮습니다.</t>
+          <t>국가 책임이 명확하고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 2111건의 조사중지 사건 재개 및 집단수용시설, 해외입양기관 등 다수의 피해자가 예상됩니다(적합 조건 3, 4). 진화위의 강화된 조사 권한과 국가폭력 피해자 배상 소멸시효 특례 신설로 증거 확보 및 소송 가능성이 높습니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>20만 명</t>
+          <t>2111건 이상, 다수</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>나치도 폴란드 아동 20만명 납치… 러시아는 전범 재판도 안 받을 듯</t>
+          <t>3기 진실화해위 오늘 공식 출범… 2기보다 조사 범위 늘었다</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026022210390000363?did=NA</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01695766645354456</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>2026-02-23 00:21:01.954729+00:00</t>
+          <t>2026-02-26 00:20:34.881739+00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>인권</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
+          <t>후지코시</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>한국 대법원 배상 판결 확정 후 피고 기업의 불이행</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>고 임영숙 씨의 남편 김명배 씨가 일본 기업 후지코시를 10번째 방문하여 한국 대법원의 강제동원 배상 판결 이행을 촉구했다. 후지코시 측은 한일 청구권 협정을 이유로 배상 요구를 거부하고 있으며, 한국 대법원은 2024년 강제동원 피해자 및 유족 3건의 손해배상 청구 소송에서 원고 일부 승소 판결을 확정했다.</t>
+        </is>
+      </c>
+      <c r="G219" t="inlineStr">
+        <is>
+          <t>한국 대법원에서 후지코시의 배상 책임이 확정되어 상대방 책임이 명확하며(적합 조건 1), 일본의 기계 공구·부품 회사인 후지코시는 자력이 충분한 것으로 판단된다(적합 조건 2). 강제동원 피해자 및 유족 다수가 관련된 집단적 피해이며(적합 조건 3), 대법원 판결이라는 강력한 증거가 존재한다(적합 조건 5). 이미 판결이 확정되었으나 피고 기업이 배상을 이행하지 않아 집행 단계에서의 소송금융 투자 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="H219" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I219" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J219" t="inlineStr">
+        <is>
+          <t>일본 기업 10번째 찾은 강제동원 유족…“배상 판결 이행해야”</t>
+        </is>
+      </c>
+      <c r="K219" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L219" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M219" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493510&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N219" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:21:46.690415+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>후지코시(不二越)</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>한국 대법원 판결 확정 후 피고의 불이행으로 추가 법적 조치 필요</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>고 임영숙 씨의 남편 김명배 씨가 일본 기업 후지코시 주주총회를 방문하여 강제동원 피해에 대한 사죄와 배상을 촉구했습니다. 한국 대법원은 2024년 후지코시의 배상 책임을 확정했으나, 후지코시는 한일 청구권 협정으로 해결된 문제라며 판결 이행을 거부하고 있습니다. 김씨는 후지코시의 법적, 역사적 책임을 강조하며 판결 이행을 요구했습니다.</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>한국 대법원에서 후지코시의 배상 책임이 이미 확정된 사건으로, 상대방 책임이 명확하고(적합 조건 1) 일본 기업인 후지코시는 자력이 충분할 것으로 판단됩니다(적합 조건 2). 또한, 대법원 판결이라는 강력한 증거가 존재합니다(적합 조건 5). 비록 판결이 선고되었으나 피고가 이행을 거부하고 있어 추가적인 법적 절차(예: 강제집행)를 통해 판결 이행을 강제할 필요가 있습니다. 강제동원 피해는 다수의 피해자가 있을 가능성이 높습니다(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I220" t="inlineStr">
+        <is>
+          <t>고 임영숙 씨 외 강제동원 피해자 및 유족 다수</t>
+        </is>
+      </c>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>95세 강제동원 유족, 日기업 또 찾아 배상촉구… 판결 이행해야</t>
+        </is>
+      </c>
+      <c r="K220" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L220" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M220" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260225168500073?input=1195m</t>
+        </is>
+      </c>
+      <c r="N220" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:21:01.455487+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr"/>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>부산시 긴급 인권실태 조사 진행 중, 장애인 권익옹호기관 조사 및 수사기관 고발 예정</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>부산시가 장애인복지시설에 대한 긴급 인권실태 조사를 실시하고 있으며, 인권 침해나 학대 정황 확인 시 피해자와 가해자를 즉시 분리하고 장애인 권익옹호기관에 조사를 의뢰할 방침이다. 필요시 수사기관에 고발하는 등 무관용 원칙으로 강력히 대응할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>적합 조건 6 (공적 절차 진행 중)에 따라 부산시의 긴급 인권실태 조사가 진행 중이며, 장애인 권익옹호기관 조사 의뢰 및 수사기관 고발 등 추가 공적 절차가 예정되어 있어 증거 확보 가능성(적합 조건 5)이 높다. 장애인복지시설의 특성상 다수의 피해자가 발생했을 가능성(적합 조건 3)이 있어 집단적 피해 구제 가능성이 있다.</t>
+        </is>
+      </c>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I221" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J221" t="inlineStr">
+        <is>
+          <t>부산시, 장애인복지시설 '긴급 인권실태 조사'…무관용 대응</t>
+        </is>
+      </c>
+      <c r="K221" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L221" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M221" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6083119</t>
+        </is>
+      </c>
+      <c r="N221" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:35:17.471163+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr"/>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>유엔 인권이사회 기조연설, 남북 대화 추진 언급</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>외교부 2차관이 유엔 인권이사회에서 이산가족, 납북자, 국군포로 등 인도적 사안 해결을 위한 남북 대화 추진 의사를 밝혔다. 북한 주민 인권 증진을 위한 국제사회 협력과 위안부 피해자법 개정안 통과 등 정부의 성폭력 철폐 노력 동참 의지도 강조했다.</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>기사는 이산가족 등 인도적 사안 해결을 위한 남북 대화 추진에 관한 외교적 노력으로, 소송금융의 대상이 되는 구체적인 손해배상 청구 사건이 아님. 상대방(북한)의 책임이 법적으로 명확히 특정되어 소송으로 이어지기 어렵고, 설령 소송이 가능하더라도 배상 능력 및 집행 가능성이 매우 낮아 투자 적합성이 현저히 떨어진다.</t>
+        </is>
+      </c>
+      <c r="H222" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I222" t="inlineStr">
+        <is>
+          <t>수십만 명 이상</t>
+        </is>
+      </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>외교2차관  이산가족 해결 위해 남북 대화 추진</t>
+        </is>
+      </c>
+      <c r="K222" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L222" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M222" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260225055329rm2</t>
+        </is>
+      </c>
+      <c r="N222" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:22:51.427110+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr"/>
+      <c r="D223" t="inlineStr"/>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>정신질환자 권익옹호 네트워크 구축 및 공익소송 지원 체계 마련 단계</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>장애우권익문제연구소가 사회복지공동모금회의 지원을 받아 '당사자가 참여하는 정신질환자 권익옹호 네트워크'를 구축합니다. 이 네트워크는 변호사를 중심으로 한 법률지원과 공익소송 코디네이팅 지원 등 전문적인 권익옹호 체계를 갖추는 것을 목표로 합니다.</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 정신질환자 권익옹호 네트워크 구축 및 공익소송 지원 체계 마련에 대한 내용입니다. 소송금융 투자 대상으로 적합한 '상대방 책임의 명확성', '상대방의 자력', '집단적 피해', '피해 규모', '증거 확보 가능성' 등의 조건이 전혀 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I223" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J223" t="inlineStr">
+        <is>
+          <t>연구소, 3월 3일 '당사자가 참여하는 정신질환자 권익옹호네트워크 사이...</t>
+        </is>
+      </c>
+      <c r="K223" t="inlineStr">
+        <is>
+          <t>ablenews.co.kr</t>
+        </is>
+      </c>
+      <c r="L223" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M223" t="inlineStr">
+        <is>
+          <t>https://www.ablenews.co.kr/news/articleView.html?idxno=228947</t>
+        </is>
+      </c>
+      <c r="N223" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:42:09.950821+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr"/>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>파주시 자활지원 정책 시행 중</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>파주시는 2028년까지 가족센터 등을 조성하는 공간전환 로드맵을 제시하고 있으며, 탈성매매 피해자를 대상으로 한 자활지원 정책을 시행 중이다. 현재까지 누적 22명의 피해자가 지원을 받은 것으로 알려졌다. 이 기사는 파주 용주골 해법 모색을 위한 간담회 참석 소식을 다루고 있다.</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>기사는 파주시의 탈성매매 피해자 자활지원 정책과 공간전환 로드맵에 초점을 맞추고 있으며, 소송의 상대방이 특정되지 않고 법적 분쟁의 발생 가능성이나 구체적인 손해배상 청구 내용이 언급되지 않아 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 5 불충족)</t>
+        </is>
+      </c>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I224" t="inlineStr">
+        <is>
+          <t>22명 (누적)</t>
+        </is>
+      </c>
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>경기도의회 안명규 의원, ‘파주 용주골 해법’ 모색 간담회 참석</t>
+        </is>
+      </c>
+      <c r="K224" t="inlineStr">
+        <is>
+          <t>ksmnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L224" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M224" t="inlineStr">
+        <is>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=591999</t>
+        </is>
+      </c>
+      <c r="N224" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:39:46.264799+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr"/>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>유엔 인권이사회 논의, 남북대화 추진, 위안부피해자법 개정안 통과</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>외교부 2차관이 유엔 인권이사회에서 이산가족, 납북자, 국군포로 등 인도적 사안 해결을 위한 남북대화 추진 의사를 밝혔다. 또한 위안부 피해자 명예 회복 노력과 국제사회 인권 규범 형성에 기여하겠다고 강조했다. 이는 북한 인권 문제 해결을 위한 국제사회와의 협력 방안을 논의하는 자리였다.</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>본 기사는 이산가족, 납북자, 위안부 등 인도적 사안 해결을 위한 외교적 노력과 국제사회 협력 방안을 다루고 있다. 특정 피고를 상대로 한 구체적인 손해배상 소송이 언급되지 않으며, 주로 국가 간의 외교적, 인도적 문제 해결에 초점이 맞춰져 있어 소송금융 투자 대상으로서의 적합성이 매우 낮다.</t>
+        </is>
+      </c>
+      <c r="H225" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I225" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>외교2차관  이산가족 등 인도적 사안 해결 위해 남북대화 추진</t>
+        </is>
+      </c>
+      <c r="K225" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L225" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M225" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260224019200504?input=1195m</t>
+        </is>
+      </c>
+      <c r="N225" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:24:48.765816+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>벤피카 (구단), 잔루카 프레스티아니 (선수), UEFA (징계 주체)</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>UEFA 인종차별 대응 프로토콜 가동, 징계 절차 예상</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>레알 마드리드 비니시우스 주니오르 선수가 벤피카 선수로부터 인종차별적 발언을 들었다고 주장하며 UEFA 인종차별 대응 프로토콜이 가동되었습니다. 벤피카의 조세 무리뉴 감독은 비니시우스의 셀레브레이션을 비난하며 논란을 키웠습니다. UEFA의 공식 조사 및 징계 절차가 진행될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(인종차별 프로토콜 가동), 상대방(벤피카, UEFA)에게 자력이 충분합니다. 또한, 증거 확보가 가능하며(경기 영상, UEFA 조사 기록), 이미 공적 절차(UEFA 인종차별 대응 프로토콜)가 진행 중입니다. 다만, 집단적 피해가 아니며 피해 금액 산정이 어려울 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H226" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I226" t="inlineStr">
+        <is>
+          <t>1명 (비니시우스 주니오르)</t>
+        </is>
+      </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>인종차별 논쟁  레알-벤피카 격돌에도.. '독설가' 무리뉴, UEFA 허점 파...</t>
+        </is>
+      </c>
+      <c r="K226" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L226" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M226" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112748700</t>
+        </is>
+      </c>
+      <c r="N226" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:24:05.566748+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D219" t="inlineStr">
+      <c r="D227" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E219" t="inlineStr">
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>진실·화해를위한과거사정리위원회 3기 활동 시작 및 과거사법 개정</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>진실·화해를위한과거사정리위원회(진화위) 3기가 출범하며 과거사 피해자들에 대한 정부의 책임과 구제 방안을 모색한다. 과거사법 개정으로 진화위의 조사 권한이 대폭 강화되었고, 진실규명 결정 사건에 대한 손해배상 청구권의 소멸시효가 배제되어 피해자들의 소송 가능성이 확대되었다. 3기 진화위는 선감학원 등 집단수용시설 인권침해 사건을 전담하며 2기에서 미진했던 과거사 문제 해결에 나설 예정이다.</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>국가폭력 및 인권침해 사건으로 상대방(대한민국)의 책임이 명확하고 자력이 충분하다 (적합 조건 1, 2). 진실·화해를위한과거사정리위원회(진화위)의 조사 및 진실규명 결정으로 증거 확보가 용이하며 (적합 조건 5), 진화위 활동이라는 공적 절차가 진행 중이다 (적합 조건 6). 과거사법 개정으로 손해배상 청구권의 소멸시효가 배제되어 집단적 피해를 입은 다수의 피해자들이 소송을 제기할 가능성이 매우 높다 (적합 조건 3, 4).</t>
+        </is>
+      </c>
+      <c r="H227" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I227" t="inlineStr">
+        <is>
+          <t>다수 (수만 명 이상 추정)</t>
+        </is>
+      </c>
+      <c r="J227" t="inlineStr">
+        <is>
+          <t>[사설] 기구와 권한 커진 3기 진화위 성과 기대한다</t>
+        </is>
+      </c>
+      <c r="K227" t="inlineStr">
+        <is>
+          <t>kyeongin.com</t>
+        </is>
+      </c>
+      <c r="L227" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M227" t="inlineStr">
+        <is>
+          <t>https://www.kyeongin.com/article/1759377</t>
+        </is>
+      </c>
+      <c r="N227" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:06:52.905707+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr"/>
+      <c r="D228" t="inlineStr"/>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>입법 논의 및 인권 옹호 활동</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>우크라이나 국회의원 인나 소우순이 전쟁 중에도 젠더 평등, 성소수자 권리 등 인권 보장의 중요성을 강조했습니다. 그녀는 가정 폭력 방지 협약 비준과 여군 처우 개선 노력을 소개하며, 혼인 가능 연령을 14세로 낮추는 등의 인권 후퇴 시도에 경고했습니다.</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr">
+        <is>
+          <t>이 기사는 우크라이나의 인권 옹호 활동과 입법 논의에 대한 내용으로, 소송금융 투자 대상이 되는 특정 법적 분쟁이나 집단적 피해 사건을 다루고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H228" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I228" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J228" t="inlineStr">
+        <is>
+          <t>“전쟁이 ‘인권 보장’ 미룰 구실 아냐…눈감으면 순식간 후퇴”</t>
+        </is>
+      </c>
+      <c r="K228" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L228" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M228" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/international/international_general/1246191.html</t>
+        </is>
+      </c>
+      <c r="N228" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:39:07.328223+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>병역거부 선언, 향후 형사 절차 진행 예정</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>평화활동가 김민형(두부) 씨가 입영일에 대체복무마저 거부하는 '완전병역거부'를 선언했습니다. 그는 대체복무제가 여전히 징벌적 성격을 띠며, 복무 기간과 기관이 불합리하다고 비판하며 유엔 및 국가인권위원회의 개선 권고를 언급했습니다. 병역거부 시 통상 1년 6개월의 징역형이 선고되며, 출소 후에도 병역 의무가 사라지지 않아 고통스러운 투쟁이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>대한민국을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 헌법재판소, 대법원, 유엔 및 국가인권위원회의 권고 등 객관적 증거 확보가 용이합니다(적합 조건 5). 김민형 씨 개인의 자유 박탈이라는 큰 피해가 예상되며, 대체복무제의 징벌적 성격에 대한 비판은 다수의 병역거부자 및 대체복무자에게 영향을 미치는 집단적 성격을 가집니다(적합 조건 3, 4). 병역거부 선언 직후이므로 향후 형사 절차 진행이 예상되어 소송금융 개입 시점이 적절합니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H229" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I229" t="inlineStr">
+        <is>
+          <t>1명 (김민형), 잠재적 다수 (병역거부자 및 대체복무자)</t>
+        </is>
+      </c>
+      <c r="J229" t="inlineStr">
+        <is>
+          <t>군대 대신 평화…청년 김민형 “대체복무제까지 ‘완전 병역거부’ 선언...</t>
+        </is>
+      </c>
+      <c r="K229" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L229" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M229" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/society/society_general/1246176.html</t>
+        </is>
+      </c>
+      <c r="N229" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:29:20.049057+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>튀르키예 정부</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>유럽의회 결의안 채택, 유럽인권재판소에서 20건의 사례 조사 합의 및 진행 중</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>튀르키예 정부가 국가 안보를 명분으로 외국인 기독교인 최소 300명 이상을 추방하거나 재입국을 거부하여 종교의 자유를 침해하고 있다는 논란이 일고 있습니다. 유럽의회는 이에 대한 결의안을 채택했으며, 유럽인권재판소는 20건의 사례를 조사하기로 합의하여 공적 절차가 진행 중입니다. 국제 인권 단체들은 튀르키예 당국에 적법 절차와 인권 의무 준수를 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr">
+        <is>
+          <t>튀르키예 정부의 외국인 기독교인 추방 조치는 국가 안보를 명분으로 종교의 자유를 침해한다는 비판을 받고 있으며, 유럽의회 결의안 채택 및 유럽인권재판소의 조사 합의로 상대방 책임이 명확하고 공적 절차가 진행 중입니다. 최소 300명 이상의 피해자가 발생하여 집단적 피해가 크고, 튀르키예 정부는 자력이 충분합니다. (적합 조건 1, 2, 3, 4, 5, 6 충족)</t>
+        </is>
+      </c>
+      <c r="H230" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I230" t="inlineStr">
+        <is>
+          <t>303명</t>
+        </is>
+      </c>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t>튀르키예, 외국인 기독교인 추방 논란… EU 결의안 거부</t>
+        </is>
+      </c>
+      <c r="K230" t="inlineStr">
+        <is>
+          <t>christiantoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L230" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M230" t="inlineStr">
+        <is>
+          <t>https://www.christiantoday.co.kr/news/373640</t>
+        </is>
+      </c>
+      <c r="N230" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:28:12.971774+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr"/>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>역사적 사건, 배상 미진행</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>제2차 세계대전 중 나치 독일에 의해 폴란드 아동 20만 명이 납치되었으며, 이들 중 3만 명만이 귀국했으나 별다른 배상을 받지 못했습니다. 기사는 이 역사적 사건을 언급하며 러시아의 전범 재판 회피 가능성과 비교하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G231" t="inlineStr">
+        <is>
+          <t>해당 사건은 제2차 세계대전 중 발생한 역사적 사건으로, 이미 수십 년이 경과하여 소멸시효 등 법적 쟁점이 매우 복잡하고, 현재 소송을 제기할 실질적인 상대방을 특정하기 어렵습니다. 비록 피해 규모가 크고 책임 소재가 명확하나, 소송금융 투자 대상으로서의 현실적인 소송 가능성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H231" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I231" t="inlineStr">
+        <is>
+          <t>20만 명</t>
+        </is>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>나치도 폴란드 아동 20만명 납치… 러시아는 전범 재판도 안 받을 듯</t>
+        </is>
+      </c>
+      <c r="K231" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L231" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M231" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026022210390000363?did=NA</t>
+        </is>
+      </c>
+      <c r="N231" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:21:01.954729+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>인권</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
         <is>
           <t>출생통보제 보완방안 국회토론회 개최, 민법 개정 및 행정 연계 방안 논의 중</t>
         </is>
       </c>
-      <c r="F219" t="inlineStr">
+      <c r="F232" t="inlineStr">
         <is>
           <t>출생통보제 시행에도 불구하고 낡은 민법과 행정 시스템의 한계로 인해 381명의 아동이 주민등록번호 없이 '그림자 아이들'로 방치되고 있음. 이들은 필수적인 사회보장제도에서 배제되며, 국회토론회를 통해 문제점이 지적되고 민법 개정 및 행정 연계 방안이 논의되고 있음.</t>
         </is>
       </c>
-      <c r="G219" t="inlineStr">
+      <c r="G232" t="inlineStr">
         <is>
           <t>국가의 낡은 법과 행정 시스템 미비로 인해 381명의 아동이 기본권을 박탈당하고 있는 집단적 피해 사례. 법원행정처 자료 등 객관적 증거가 명확하며, 국회토론회 등 공적 절차가 진행 중으로 문제 해결의 필요성이 높음. 상대방(국가)의 자력 또한 충분함.</t>
         </is>
       </c>
-      <c r="H219" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I219" t="inlineStr">
+      <c r="H232" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I232" t="inlineStr">
         <is>
           <t>381명</t>
         </is>
       </c>
-      <c r="J219" t="inlineStr">
+      <c r="J232" t="inlineStr">
         <is>
           <t>버려야 주민번호가 나온다니 … 낡은 법에 갇힌 381명의 '그림자 아이들...</t>
         </is>
       </c>
-      <c r="K219" t="inlineStr">
+      <c r="K232" t="inlineStr">
         <is>
           <t>greened.kr</t>
         </is>
       </c>
-      <c r="L219" t="inlineStr">
+      <c r="L232" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M219" t="inlineStr">
+      <c r="M232" t="inlineStr">
         <is>
           <t>https://www.greened.kr/news/articleView.html?idxno=337139</t>
         </is>
       </c>
-      <c r="N219" t="inlineStr">
+      <c r="N232" t="inlineStr">
         <is>
           <t>2026-02-21 17:42:05.780234+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N219"/>
+  <autoFilter ref="A1:N232"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>