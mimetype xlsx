--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
@@ -433,61 +433,61 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="15" customWidth="1" min="3" max="3"/>
+    <col width="18" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="42" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="43" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -542,240 +542,312 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>인권/손해배상</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>일본 정부 및 관련 기업</t>
+          <t>일본 정부 및 관련 일본 기업</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경기도의회 조례 개정 및 실태조사 진행 중, 미인정 피해자 명예회복 노력</t>
+          <t>일본 정부와 기업에 대한 책임 있는 해결 요구 지속</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>경기도의회 전자영 의원이 일제강점기 강제동원 피해자 중 정부 지원의 사각지대에 놓였던 '미인정 피해자'들의 명예회복을 이끌어낸 공로로 감사패를 받았다. 이는 미인정 피해자들에 대한 새로운 지원 및 명예회복 절차가 진행되고 있음을 시사하며, 잠재적인 소송금융 투자 기회를 제공할 수 있다.</t>
+          <t>광복 81주년을 앞두고 일제강제동원 피해자들과 유가족들이 일본 정부와 기업에 책임 있는 해결을 요구하고 있습니다. 이국언 이사장이 18년째 피해자들과 동행하며 이들의 목소리를 대변하고 있으며, 아직 끝나지 않은 역사적 문제로 남아있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방 책임이 역사적으로 명확하고(강제동원), 일본 정부 및 관련 기업이라는 충분한 자력을 가진 상대방이 존재한다. 또한 다수의 피해자가 존재하며, 경기도의회 차원에서 조례 개정 및 실태조사 등 공적 절차가 진행 중이므로 신규 소송 발굴 가능성이 높다. 특히 '미인정 피해자'에 대한 명예회복 노력이 새로운 소송금융 기회를 제공할 수 있다.</t>
+          <t>일본 정부와 기업의 책임이 명확하며(적합 조건 1), 이들은 충분한 자력을 보유하고 있습니다(적합 조건 2). 일제강제동원 피해는 다수의 피해자에게 발생한 집단적 피해이며(적합 조건 3), 아직 해결되지 않은 역사로 소송금융 투자 대상으로서의 적합성이 높습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>전자영 경기도의원, ‘강제동원 피해자 지원’ 조례개정부터 실태조사...</t>
+          <t>[궁금한 유] 일제강제동원 피해자들과 18년째 동행 중인 이국언 이사장</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=597416</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8636564&amp;ref=A</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-29 12:34:35.477164+00:00</t>
+          <t>2026-08-15 07:00:09.794853+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>인권/손해배상</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>일본 정부 및 관련 기업</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>1인당 1억 원 위자료 판결</t>
+          <t>경기도의회 조례 개정 및 실태조사 진행 중, 미인정 피해자 명예회복 노력</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>윤승현 국민의힘 강남구청장 예비후보가 관여한 대표적인 사건으로 북송 재일교포 손해배상 소송이 언급되었습니다. 이 사건에서 법원은 피해자 1인당 1억 원의 위자료를 판결한 것으로 보도되었습니다. 과거 북한의 선전으로 인해 피해를 입은 재일교포들의 소송입니다.</t>
+          <t>경기도의회 전자영 의원이 일제강점기 강제동원 피해자 중 정부 지원의 사각지대에 놓였던 '미인정 피해자'들의 명예회복을 이끌어낸 공로로 감사패를 받았다. 이는 미인정 피해자들에 대한 새로운 지원 및 명예회복 절차가 진행되고 있음을 시사하며, 잠재적인 소송금융 투자 기회를 제공할 수 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사 내용은 이미 법원에서 판결이 선고된 과거의 대표적인 사건을 언급하고 있어, 소송금융 투자를 위한 신규 사건 발굴 대상으로는 적합하지 않습니다. 이미 종결되었거나 진행 단계가 매우 후반인 사건으로 판단되어 부적합 조건에 해당합니다.</t>
+          <t>상대방 책임이 역사적으로 명확하고(강제동원), 일본 정부 및 관련 기업이라는 충분한 자력을 가진 상대방이 존재한다. 또한 다수의 피해자가 존재하며, 경기도의회 차원에서 조례 개정 및 실태조사 등 공적 절차가 진행 중이므로 신규 소송 발굴 가능성이 높다. 특히 '미인정 피해자'에 대한 명예회복 노력이 새로운 소송금융 기회를 제공할 수 있다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>1억 원 (1인당)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>윤승현 국민의힘 강남구청장 예비후보  북한 인권 지키듯 강남구민 재산...</t>
+          <t>전자영 경기도의원, ‘강제동원 피해자 지원’ 조례개정부터 실태조사...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>getnews.co.kr</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.getnews.co.kr/news/articleView.html?idxno=864777</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=597416</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-17 13:14:11.387654+00:00</t>
+          <t>2026-03-29 12:34:35.477164+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>인권/손해배상</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>1인당 1억 원 위자료 판결</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>윤승현 국민의힘 강남구청장 예비후보가 관여한 대표적인 사건으로 북송 재일교포 손해배상 소송이 언급되었습니다. 이 사건에서 법원은 피해자 1인당 1억 원의 위자료를 판결한 것으로 보도되었습니다. 과거 북한의 선전으로 인해 피해를 입은 재일교포들의 소송입니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>기사 내용은 이미 법원에서 판결이 선고된 과거의 대표적인 사건을 언급하고 있어, 소송금융 투자를 위한 신규 사건 발굴 대상으로는 적합하지 않습니다. 이미 종결되었거나 진행 단계가 매우 후반인 사건으로 판단되어 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>1억 원 (1인당)</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>윤승현 국민의힘 강남구청장 예비후보  북한 인권 지키듯 강남구민 재산...</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>getnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.getnews.co.kr/news/articleView.html?idxno=864777</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-17 13:14:11.387654+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>인권/손해배상</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
         <is>
           <t>일본 정부</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr">
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
         <is>
           <t>일본군 성노예제 문제 해결을 위한 지속적인 시민운동 및 수요집회 진행 중</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>이 기사는 1992년부터 시작되어 일본군 성노예제 문제의 진상 규명과 법적 책임 이행, 피해자 명예·인권 회복을 요구해 온 수요집회의 의미와 지속성을 강조합니다. 평화의 소녀상 건립 배경도 언급하며, 역사는 저절로 바로 서지 않는다는 메시지를 전달합니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>이 기사는 일본군 성노예제 문제 해결을 위한 장기적인 시민사회 운동인 수요집회에 대한 것으로, 새로운 소송금융 투자 기회를 발굴할 만한 특정 사건이나 새로운 법적 쟁점을 제시하지 않습니다. 상대방(일본 정부)의 자력은 충분하고 피해 규모가 크지만, 새로운 소송금융 투자 기회를 발굴하기에는 법적 책임 이행의 복잡성과 기존 소송의 한계(주권면제 등)가 크기 때문에 투자 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>3.1절 앞둔 수요집회 표정,  역사는 저절로 바로 서지 않는다</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>ekoreanews.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.ekoreanews.co.kr/news/articleView.html?idxno=84693</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-02-26 00:40:31.778838+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>