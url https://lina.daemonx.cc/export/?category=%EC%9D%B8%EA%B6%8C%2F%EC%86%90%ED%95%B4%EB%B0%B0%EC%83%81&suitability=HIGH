--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="15" customWidth="1" min="3" max="3"/>
+    <col width="18" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="42" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="41" customWidth="1" min="10" max="10"/>
-    <col width="15" customWidth="1" min="11" max="11"/>
+    <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -535,104 +535,176 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>인권/손해배상</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>일본 정부 및 관련 일본 기업</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>일본 정부와 기업에 대한 책임 있는 해결 요구 지속</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>광복 81주년을 앞두고 일제강제동원 피해자들과 유가족들이 일본 정부와 기업에 책임 있는 해결을 요구하고 있습니다. 이국언 이사장이 18년째 피해자들과 동행하며 이들의 목소리를 대변하고 있으며, 아직 끝나지 않은 역사적 문제로 남아있습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>일본 정부와 기업의 책임이 명확하며(적합 조건 1), 이들은 충분한 자력을 보유하고 있습니다(적합 조건 2). 일제강제동원 피해는 다수의 피해자에게 발생한 집단적 피해이며(적합 조건 3), 아직 해결되지 않은 역사로 소송금융 투자 대상으로서의 적합성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>[궁금한 유] 일제강제동원 피해자들과 18년째 동행 중인 이국언 이사장</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8636564&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-15 07:00:09.794853+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>인권/손해배상</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>일본 정부 및 관련 기업</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>경기도의회 조례 개정 및 실태조사 진행 중, 미인정 피해자 명예회복 노력</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>경기도의회 전자영 의원이 일제강점기 강제동원 피해자 중 정부 지원의 사각지대에 놓였던 '미인정 피해자'들의 명예회복을 이끌어낸 공로로 감사패를 받았다. 이는 미인정 피해자들에 대한 새로운 지원 및 명예회복 절차가 진행되고 있음을 시사하며, 잠재적인 소송금융 투자 기회를 제공할 수 있다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>상대방 책임이 역사적으로 명확하고(강제동원), 일본 정부 및 관련 기업이라는 충분한 자력을 가진 상대방이 존재한다. 또한 다수의 피해자가 존재하며, 경기도의회 차원에서 조례 개정 및 실태조사 등 공적 절차가 진행 중이므로 신규 소송 발굴 가능성이 높다. 특히 '미인정 피해자'에 대한 명예회복 노력이 새로운 소송금융 기회를 제공할 수 있다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>전자영 경기도의원, ‘강제동원 피해자 지원’ 조례개정부터 실태조사...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>ksmnews.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.ksmnews.co.kr/news/view.php?idx=597416</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-29 12:34:35.477164+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>