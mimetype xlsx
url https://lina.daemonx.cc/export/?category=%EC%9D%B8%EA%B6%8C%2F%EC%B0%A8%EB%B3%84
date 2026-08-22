--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$17</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$20</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N17"/>
+  <dimension ref="A1:N20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="19" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,1138 +539,1346 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>인권/차별</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>시외버스 운수회사들 및 관련 정부 기관</t>
+          <t>대한민국 정부</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>전국 동시다발 차별구제소송 예고</t>
+          <t>대법원 판결 선고 후 유엔 진정 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>전국 시외버스 중 휠체어 탑승이 가능한 버스가 전무하여 휠체어 이용 장애인들의 이동권이 심각하게 침해받고 있습니다. 이에 장애인단체는 전국 동시다발 차별구제소송을 제기할 예정입니다. 이는 장애인 이동권 보장을 위한 중요한 법적 다툼이 될 것으로 보입니다.</t>
+          <t>정부가 시외고속버스에 휠체어 접근을 의무화하지 않아 휠체어 이용자들이 집단소송을 제기했으나, 대법원은 이를 차별이 아니라고 판결했습니다. 이에 불복한 피해자들은 유엔에 진정을 제기하며 국제적 해결을 모색하고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>전국 휠체어 이용 장애인들의 이동권 침해에 대한 차별구제소송으로, 상대방 책임이 명확하고(적합 조건 1), 시외버스 운수회사 및 관련 정부 기관은 자력이 충분하며(적합 조건 2), 전국 동시다발 소송 예고로 집단적 피해가 명확하고(적합 조건 3), 피해자 수가 많으며(적합 조건 4), 휠체어 탑승 가능 시외버스가 0대라는 사실 자체가 명확한 증거가 될 수 있어(적합 조건 5) 소송금융 투자에 매우 적합합니다.</t>
+          <t>국내 대법원에서 정부의 시외고속버스 휠체어 접근 의무화 미이행이 차별이 아니라고 판결하여 소송이 이미 종결되었습니다. (부적합 조건: 이미 종결된 사건) 유엔 진정은 새로운 절차이나, 국내 소송금융 투자 대상으로서의 신규성이 부족합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>전국 휠체어 이용 장애인 다수</t>
+          <t>휠체어 이용자 다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>휠체어 탑승 가능 시외버스 '0대'…장애인단체  소송 낼 것</t>
+          <t>시외고속버스 휠체어 접근 의무화 안한 정부…결국 유엔에 진정</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>beminor.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6120450</t>
+          <t>https://www.beminor.com/news/articleView.html?idxno=30238</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-31 12:49:13.659903+00:00</t>
+          <t>2026-08-18 01:00:27.598249+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>인권/차별</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>프리미어리그 중계 방송사</t>
+          <t>하버드대</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>미디어 및 팬들 사이에서 '아시안 패싱' 논란 확산</t>
+          <t>소송 기각</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>맨체스터 시티의 우즈베키스탄 국가대표 압두코디르 후사노프 선수가 카라바오컵 우승 세리머니 중 트로피를 들어 올리는 순간 중계 카메라가 다른 곳을 비추며 '아시안 패싱' 논란이 불거졌습니다. 과거 기성용, 손흥민 등 다른 아시아 선수들에게도 유사한 사례가 있었다는 지적이 나오며 인종차별 의혹이 제기되고 있습니다.</t>
+          <t>트럼프 행정부가 하버드대가 교내 반유대주의를 방치했다고 주장하며 제기한 소송이 법원에서 기각되었다. 법원은 트럼프 행정부가 주장을 충분히 입증하지 못했다고 판단했다. 이로써 해당 소송은 종결되었다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>프리미어리그 중계 방송사는 자력이 충분한 대형 미디어 기업일 가능성이 높고, 다수의 아시아계 선수들에게 유사 사례가 반복되어 집단적 피해 가능성이 있으며, 중계 영상이라는 명확한 증거가 확보 가능합니다. 그러나 피해 규모를 금전적으로 특정하기 어렵고, 인종차별 논란에 대한 법적 책임 입증 및 손해배상액 산정이 복잡하여 소송금융 투자 적합도가 'High'로 가기에는 한계가 있습니다.</t>
+          <t>트럼프 행정부가 하버드대의 반유대주의 방치 주장을 충분히 입증하지 못해 법원에서 소송이 기각되었습니다. 이는 원고의 승소 가능성이 낮음을 의미하며, 해당 소송은 이미 법원 결정으로 종결된 상태이므로 소송금융 투자에 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>다수의 아시아계 축구선수 및 팬</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'기성용·손흥민도 피해자' 아닌 척 인종차별? '아시안 패싱' 논란 또 터...</t>
+          <t>트럼프, 하버드대에 패소···“反유대주의 방치, 충분히 입증 못해”</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112766256</t>
+          <t>https://www.dailian.co.kr/news/view/1678797/?sc=Naver</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-24 00:16:45.768797+00:00</t>
+          <t>2026-08-16 07:02:39.508864+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>인권/차별</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>차별금지법 제정 논의 및 발의</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>현행 모욕·명예훼손죄가 피해자 특정의 어려움 등으로 집단 혐오표현을 규제하는 데 한계가 있다는 지적이 제기되었습니다. 이에 전국공무원노조 등은 징벌적 손해배상 및 집단소송을 포함하는 차별금지법 제정을 촉구하고 있으나, 표현의 자유 침해 등 부작용에 대한 논란도 지속되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>기사는 집단 혐오표현에 대한 현행 법률(모욕죄, 명예훼손죄)의 한계를 지적하며, 차별금지법 제정의 필요성을 논하고 있습니다. 이는 현재 특정 사건에 대한 상대방의 책임이 명확하지 않고, 소송을 위한 법적 근거가 미비하다는 것을 의미합니다. 차별금지법이 제정될 경우 집단소송 및 징벌적 손해배상 가능성이 있으나, 아직 입법 단계에 있어 소송금융 투자 대상으로서는 시기상조입니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>[혐오와 차별금지법] ③ 집단 혐오는 못 잡는 法…개인 범죄만 처벌</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-07-08</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260707001046</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-07-15 10:11:11.297476+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
+      <c r="B5" t="inlineStr">
         <is>
           <t>인권/차별</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
-      <c r="D4" t="inlineStr">
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>시외버스 운수회사들 및 관련 정부 기관</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L4" t="inlineStr">
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>전국 동시다발 차별구제소송 예고</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>전국 시외버스 중 휠체어 탑승이 가능한 버스가 전무하여 휠체어 이용 장애인들의 이동권이 심각하게 침해받고 있습니다. 이에 장애인단체는 전국 동시다발 차별구제소송을 제기할 예정입니다. 이는 장애인 이동권 보장을 위한 중요한 법적 다툼이 될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>전국 휠체어 이용 장애인들의 이동권 침해에 대한 차별구제소송으로, 상대방 책임이 명확하고(적합 조건 1), 시외버스 운수회사 및 관련 정부 기관은 자력이 충분하며(적합 조건 2), 전국 동시다발 소송 예고로 집단적 피해가 명확하고(적합 조건 3), 피해자 수가 많으며(적합 조건 4), 휠체어 탑승 가능 시외버스가 0대라는 사실 자체가 명확한 증거가 될 수 있어(적합 조건 5) 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>전국 휠체어 이용 장애인 다수</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>휠체어 탑승 가능 시외버스 '0대'…장애인단체  소송 낼 것</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/incident-accident/6120450</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:49:13.659903+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>인권/차별</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>프리미어리그 중계 방송사</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>미디어 및 팬들 사이에서 '아시안 패싱' 논란 확산</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>맨체스터 시티의 우즈베키스탄 국가대표 압두코디르 후사노프 선수가 카라바오컵 우승 세리머니 중 트로피를 들어 올리는 순간 중계 카메라가 다른 곳을 비추며 '아시안 패싱' 논란이 불거졌습니다. 과거 기성용, 손흥민 등 다른 아시아 선수들에게도 유사한 사례가 있었다는 지적이 나오며 인종차별 의혹이 제기되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>프리미어리그 중계 방송사는 자력이 충분한 대형 미디어 기업일 가능성이 높고, 다수의 아시아계 선수들에게 유사 사례가 반복되어 집단적 피해 가능성이 있으며, 중계 영상이라는 명확한 증거가 확보 가능합니다. 그러나 피해 규모를 금전적으로 특정하기 어렵고, 인종차별 논란에 대한 법적 책임 입증 및 손해배상액 산정이 복잡하여 소송금융 투자 적합도가 'High'로 가기에는 한계가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>다수의 아시아계 축구선수 및 팬</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>'기성용·손흥민도 피해자' 아닌 척 인종차별? '아시안 패싱' 논란 또 터...</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=725600</t>
+          <t>http://www.osen.co.kr/article/G1112766256</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-21 12:40:00.321823+00:00</t>
+          <t>2026-03-24 00:16:45.768797+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>인권/차별</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>손해배상 소송 제기</t>
+          <t>뉴욕주 미용 면허 취득 과정에 곱슬머리 교육 의무화 규정 마련 및 시행 예정 (9월부터)</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>성전환 수술을 받은 스코틀랜드 출신 골퍼 헤일리 데이비드슨이 여자 메이저 대회 예선 출전 제한에 대해 USGA와 LPGA를 상대로 손해배상 소송을 제기했습니다. 성전환 수술 시점을 둘러싼 규정 해석과 차별 여부가 주요 쟁점입니다. 이 사건은 스포츠 분야에서의 성 정체성 관련 차별 문제로 주목받고 있습니다.</t>
+          <t>뉴욕주가 인종차별 방지를 위해 미용 면허 취득 과정에 곱슬머리 스타일링 등 '텍스처 헤어' 교육을 의무화한다. 이는 과거 흑인 모녀가 미용실에서 머리 유형을 이유로 서비스 거부를 당해 소송을 제기한 사건 등 인종차별 사례에 대한 대응책이다. 9월부터 신규 면허 취득자에게 적용되며, 뉴욕 당국은 2017년부터 관련 규정 개정을 추진해왔다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방(USGA, LPGA)은 자력이 충분한 기관으로 소송금융 적합 조건 2번에 해당합니다. 이미 소송이 제기되어 진행 단계가 명확하나, 단일 원고의 소송이며 성전환 수술 시점 관련 규정 해석 및 차별 여부 등 법리적 쟁점이 복잡하여 상대방 책임의 명확성(적합 조건 1)이 다소 불분명합니다.</t>
+          <t>이 사건은 미용실의 인종차별적 서비스 거부라는 명확한 상대방 책임(적합 조건 1)이 존재하며, 곱슬머리 고객 다수가 잠재적 피해자(적합 조건 3)가 될 수 있는 집단적 성격을 띠고 있습니다. 또한, 이미 소송이 제기된 사례가 있고 뉴욕 당국의 교육 의무화 규정 마련 등 공적 절차가 진행 중(적합 조건 5, 6)이므로 증거 확보 및 사건의 공신력이 높습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>성전환 수술 시점 쟁점 …USGA·LPGA 상대로 손배 소송 제기</t>
+          <t>인종차별 안 돼 …뉴욕 미용사 '곱슬머리 교육' 의무화</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16011365</t>
+          <t>https://www.newsis.com/view/NISX20260323_0003559003</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-21 12:31:56.208650+00:00</t>
+          <t>2026-03-23 12:47:32.301301+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>인권/차별</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>LPGA, USGA, NXT</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>장애인 편의시설 관련 공익소송 다수 진행 중</t>
+          <t>LPGA, USGA, NXT 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>미국 내 한인 업주들을 대상으로 장애인 편의시설 미비에 대한 공익소송이 다수 제기되고 있습니다. 이러한 소송은 상대방의 책임이 명확하고 증거 확보가 용이하다는 장점이 있으나, 개별 업주의 자력과 피해 규모는 상이할 수 있습니다. 다수의 유사 소송이 지속적으로 발생하는 점은 소송금융의 포트폴리오 투자 기회로 고려될 수 있습니다.</t>
+          <t>트랜스젠더 골퍼 헤일리 데이비슨이 LPGA, USGA, NXT를 상대로 소송을 제기했습니다. 이들 단체가 트랜스젠더 선수들의 대회 참가를 금지하는 조항을 시행하고 있기 때문입니다. 데이비슨은 해당 조항이 부당하다고 주장하며, 이는 여성 선수들의 공정한 경쟁을 보호하기 위한 것이라는 단체들의 입장과 대립하고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임(장애인 편의시설 미비)이 명확하고 증거 확보가 용이합니다. 다만, 상대방인 개별 한인 업주들의 자력은 상이하며, 개별 사건의 피해 규모가 크지 않을 수 있다는 점은 투자에 제약이 될 수 있습니다. 그럼에도 불구하고 '줄줄이 피소'되는 다수의 사건은 포트폴리오 투자 관점에서 기회를 제공할 수 있습니다.</t>
+          <t>LPGA와 USGA가 트랜스젠더 선수 출전 금지 조항을 명시적으로 시행하여 상대방 책임이 명확하며, 이들은 주요 스포츠 단체로 자력이 충분합니다. 프로 골퍼의 커리어에 직접적인 영향을 미치는 출전 금지로 피해 규모가 크고, 해당 조항 자체가 명확한 증거가 됩니다. 또한, 트랜스젠더 골퍼 전체에 영향을 미치는 차별적 조항으로 집단적 피해 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>트랜스젠더 골퍼 다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>장애인 공익소송 여전… 한인 업주들 줄줄이 피소</t>
+          <t>출전 금지 부당해  트랜스젠더 골퍼, LPGA-USGA 상대 소송 제기</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>koreatimes.com</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.koreatimes.com/article/1605895</t>
+          <t>https://www.sportschosun.com/golf/2026-03-23/202603230100153360010679</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-20 12:51:11.862237+00:00</t>
+          <t>2026-03-23 00:33:31.971604+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>인권/차별</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>미국골프협회</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>제안된 법안에 대한 논평</t>
+          <t>손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>주진우 씨는 차별금지법과 종교기관 폐쇄법이 '종교계 입틀막법'이라며 비판했습니다. 그는 이 법안들이 사회 전반에 적용될 경우 '소송 지옥'을 초래하고 경제에 부담을 줄 것이라고 주장했습니다.</t>
+          <t>성전환 여성 데이비드슨이 미국골프협회를 상대로 손해배상 소송을 제기했습니다. US여자오픈 출전이 불허된 것이 원인으로, LPGA의 성전환 선수 출전 자격 규정 변경 움직임과 관련이 있습니다. 이 사건은 성전환 선수의 스포츠 참여와 관련된 인권 및 차별 문제를 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 제안된 법안(차별금지법, 종교기관 폐쇄법)의 잠재적 영향에 대한 논평입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>미국골프협회라는 자력 있는 상대방이 특정되어 있고(적합 조건 2), 협회의 출전 규정 및 출전 거부 기록 등 증거 확보가 용이합니다(적합 조건 5). 다만, 현재까지는 단일 원고의 소송으로 집단적 피해로 보기 어렵고(적합 조건 3 불충족), 피해 규모 또한 구체적으로 명시되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>주진우  차별금지법·종교기관 폐쇄법은 종교계 입틀막법</t>
+          <t>성전환 여성, 美골프협회 손배 소송... US여자오픈 출전 못해</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603141120i</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=725600</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-15 00:30:01.366127+00:00</t>
+          <t>2026-03-21 12:40:00.321823+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>인권/차별</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>USGA, LPGA</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>손해배상 소송 제기</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>성전환 수술을 받은 스코틀랜드 출신 골퍼 헤일리 데이비드슨이 여자 메이저 대회 예선 출전 제한에 대해 USGA와 LPGA를 상대로 손해배상 소송을 제기했습니다. 성전환 수술 시점을 둘러싼 규정 해석과 차별 여부가 주요 쟁점입니다. 이 사건은 스포츠 분야에서의 성 정체성 관련 차별 문제로 주목받고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>상대방(USGA, LPGA)은 자력이 충분한 기관으로 소송금융 적합 조건 2번에 해당합니다. 이미 소송이 제기되어 진행 단계가 명확하나, 단일 원고의 소송이며 성전환 수술 시점 관련 규정 해석 및 차별 여부 등 법리적 쟁점이 복잡하여 상대방 책임의 명확성(적합 조건 1)이 다소 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>성전환 수술 시점 쟁점 …USGA·LPGA 상대로 손배 소송 제기</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16011365</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-03-21 12:31:56.208650+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>인권/차별</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>장애인 편의시설 관련 공익소송 다수 진행 중</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>미국 내 한인 업주들을 대상으로 장애인 편의시설 미비에 대한 공익소송이 다수 제기되고 있습니다. 이러한 소송은 상대방의 책임이 명확하고 증거 확보가 용이하다는 장점이 있으나, 개별 업주의 자력과 피해 규모는 상이할 수 있습니다. 다수의 유사 소송이 지속적으로 발생하는 점은 소송금융의 포트폴리오 투자 기회로 고려될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>적합 조건으로 상대방 책임(장애인 편의시설 미비)이 명확하고 증거 확보가 용이합니다. 다만, 상대방인 개별 한인 업주들의 자력은 상이하며, 개별 사건의 피해 규모가 크지 않을 수 있다는 점은 투자에 제약이 될 수 있습니다. 그럼에도 불구하고 '줄줄이 피소'되는 다수의 사건은 포트폴리오 투자 관점에서 기회를 제공할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>장애인 공익소송 여전… 한인 업주들 줄줄이 피소</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>koreatimes.com</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>http://www.koreatimes.com/article/1605895</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:51:11.862237+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
+      <c r="B12" t="inlineStr">
         <is>
           <t>인권/차별</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E10" t="inlineStr">
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr"/>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>제안된 법안에 대한 논평</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>주진우 씨는 차별금지법과 종교기관 폐쇄법이 '종교계 입틀막법'이라며 비판했습니다. 그는 이 법안들이 사회 전반에 적용될 경우 '소송 지옥'을 초래하고 경제에 부담을 줄 것이라고 주장했습니다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 제안된 법안(차별금지법, 종교기관 폐쇄법)의 잠재적 영향에 대한 논평입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>주진우  차별금지법·종교기관 폐쇄법은 종교계 입틀막법</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/202603141120i</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-03-15 00:30:01.366127+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>인권/차별</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr"/>
+      <c r="D13" t="inlineStr"/>
+      <c r="E13" t="inlineStr">
         <is>
           <t>국회에서 차별금지법안 발의 및 관련 세미나 진행 중</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>국회에서 발의된 포괄적 차별금지법안의 독소조항에 대한 비판 세미나가 열렸다. 조영길 변호사는 법안 통과 시 반복적인 차별행위에 대해 최소 500만 원 이상의 배상금이 부과될 수 있으며, 집단소송 시 수백억 원 규모의 배상액이 발생하여 교회의 신앙의 자유를 침해할 수 있다고 경고했다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>기사는 현재 진행 중인 실제 피해 사건이 아닌, 발의된 차별금지법안의 통과 시 발생할 수 있는 잠재적 위험성에 대한 경고를 다루고 있습니다. 소송금융 투자를 위한 구체적인 피해자, 가해자, 발생한 손해, 증거 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J10" t="inlineStr">
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
         <is>
           <t>[크리스천투데이 영상] 이번에 발의된 차별금지법이 역대 최악인 이유</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>christiantoday.co.kr</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>https://www.christiantoday.co.kr/news/373923</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-03-12 12:50:14.684140+00:00</t>
-        </is>
-[...206 lines deleted...]
-          <t>2026-03-11 12:39:41.100124+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>인권/차별</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>무안군의 한 산부인과</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>무안군보건소 현장 조사 및 행정처분 검토 중, 경찰 수사 결과 대기</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>전남 무안군의 한 산부인과에서 휠체어를 이용하는 50대 장애인 A씨의 진료를 거부했다는 주장이 제기되었습니다. 병원 측은 진료실 협소 및 낙상 위험을 이유로 들었으나, 무안군보건소 현장 조사 결과 휠체어 통행이 가능하다고 확인되어 논란이 되고 있습니다. 무안군은 경찰 수사 결과 등을 종합적으로 고려해 행정 처분 여부를 결정할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>병원 측의 진료 거부 주장이 무안군보건소 현장 조사 결과와 상이하며, 유사 사례에서 장애인차별금지법 위반으로 판단된 점을 볼 때 상대방 책임이 비교적 명확하고(적합 조건 1), 무안군보건소의 현장 조사 결과가 객관적 증거로 활용 가능하며(적합 조건 5), 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피해 규모가 크지 않고 집단적 피해가 아니며, 상대방의 자력이 충분하다고 보기 어려워 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>걸으면 진료 가능  휠체어 장애인 거부 논란</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>kjmbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://kjmbc.co.kr/NewsArticle/1508857</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:23:20.685155+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B14" t="inlineStr">
+      <c r="B15" t="inlineStr">
         <is>
           <t>인권/차별</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
-[...62 lines deleted...]
-      </c>
       <c r="C15" t="inlineStr"/>
-      <c r="D15" t="inlineStr"/>
-      <c r="E15" t="inlineStr"/>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>지방선거 정책 제안 및 조례 제정 운동 논의</t>
+        </is>
+      </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>3.8 여성의 날을 맞아 '성평등 걸림돌상'이 수여되었으며, 원 씨가 마을 공동체 내 폐쇄적인 특성과 편견, 괴롭힘에도 당당히 맞섰다는 내용이다. 기사만으로는 구체적인 사건의 법적 진행 상황이나 피해 규모를 파악하기 어렵다.</t>
+          <t>노동당 성소수자위원회가 다가오는 지방선거를 앞두고 성소수자 권리 증진을 위한 정책 집담회를 개최했습니다. 이 자리에서 '일터 내 차별금지 조례'와 '생활동반자 조례' 제정 운동이 제안되었으며, 이를 통해 지역사회와 일터에서 성소수자들이 겪는 차별과 고충을 해소하고 권리를 보호하려는 목적입니다. 위원회는 조례 제정 운동을 통해 지역 차원의 성과를 만들고 중앙 정치의 변화를 이끌어내는 바텀업 전략을 추진할 계획입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 법적 책임 주체, 피해 규모, 상대방 자력, 증거 유무 등 소송금융 투자 검토에 필요한 핵심 정보가 부족하다. 현재로서는 법적 분쟁의 진행 여부조차 파악하기 어렵다.</t>
+          <t>본 기사는 특정 사건이나 명확한 상대방의 불법행위로 인한 피해를 다루는 것이 아니라, 성소수자 권리 보호를 위한 지방선거 정책 제안 및 조례 제정 운동에 대한 내용입니다. 따라서 소송금융 투자 대상이 되는 구체적인 소송 사건이 존재하지 않으며, 상대방 책임의 명확성, 자력, 피해 규모, 증거 확보 가능성 등 적합 조건에 해당하지 않습니다. 다만, 집단적 피해(성소수자 시민 및 노동자)의 가능성은 언급됩니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>'3.8여성의 날',  성평등이 민주주의  외침...'성평등 걸림돌상' 김하수...</t>
+          <t>2026년 지방선거, 성소수자 생활정치 실현의 계기로</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>newsmin.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.newsmin.co.kr/news/129845/</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003213665&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-07 12:25:16.043001+00:00</t>
+          <t>2026-03-11 12:41:52.457420+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>인권/차별</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>법적 의무 부재로 인한 시설 미비</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>대구 수성구 다가구주택에 장애인 편의시설이 없어 장애인들이 이용에 어려움을 겪고 있다. 현행법상 다가구주택은 장애인 편의시설 설치 의무 대상이 아니어서 행정적으로도 개선이 어려운 상황이다. 이로 인해 장애인들이 '닫힌 공간'에 직면하며 피해를 보고 있다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>현행법상 다가구주택은 장애인 편의시설 설치 의무 대상이 아니라고 명시되어 있어, 상대방의 법적 책임이 불분명합니다. 이는 소송의 승소 가능성을 낮추는 요인으로 작용합니다. 또한, 피해 규모나 구체적인 피해자 수가 명확히 제시되지 않아 집단소송의 요건을 충족하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>대구 수성구 주민 시설, 장애인에겐 ‘닫힌 공간’</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>ksmnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=594495</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:39:41.100124+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>인권/차별</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr"/>
+      <c r="D17" t="inlineStr"/>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>차별금지법 제정 촉구 등 입법 활동 논의</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>여성의 날을 맞아 이주여성, 퀴어, 정신질환자 등 다양한 배경을 가진 이들도 여성폭력과 차별의 피해자가 될 수 있음을 강조하며 성평등과 차별금지법 제정의 필요성을 역설하는 내용입니다. 또한 성폭행 피해자의 2차 가해 문제도 언급되었습니다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 여성의 날을 맞아 성평등과 차별금지법 제정을 촉구하는 일반적인 사회적 논의와 캠페인에 대한 내용입니다. 소송금융 투자 대상으로 검토할 만한 구체적인 피고, 피해 규모, 진행 단계가 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>이주여성·퀴어·정신질환자도 즐기는 ‘여성의 날’… “성평등은 모두...</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>womennews.co.kr</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274588</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:25:22.564237+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>인권/차별</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr"/>
+      <c r="E18" t="inlineStr"/>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>3.8 여성의 날을 맞아 '성평등 걸림돌상'이 수여되었으며, 원 씨가 마을 공동체 내 폐쇄적인 특성과 편견, 괴롭힘에도 당당히 맞섰다는 내용이다. 기사만으로는 구체적인 사건의 법적 진행 상황이나 피해 규모를 파악하기 어렵다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>기사 내용이 매우 단편적이며, 법적 책임 주체, 피해 규모, 상대방 자력, 증거 유무 등 소송금융 투자 검토에 필요한 핵심 정보가 부족하다. 현재로서는 법적 분쟁의 진행 여부조차 파악하기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>'3.8여성의 날',  성평등이 민주주의  외침...'성평등 걸림돌상' 김하수...</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>newsmin.co.kr</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://www.newsmin.co.kr/news/129845/</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:25:16.043001+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>인권/차별</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr"/>
+      <c r="D19" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t>대법원 재상고 진행 중, 재판소원법 시행 시 헌법재판소 판단 가능성</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>새롭게 통과된 재판소원법은 확정 판결 후에도 기본권 침해를 이유로 헌법재판소의 판단을 다시 받을 수 있는 길을 열어줍니다. 기사는 장애인 이동권 보장을 위한 고속버스 휠체어 승하차 설비 설치 소송을 예시로 들며, 이 사건이 현재 대법원 재상고 중이며 재판소원법의 적용 가능성을 시사합니다. 이는 기본권 보장의 사각지대를 해소할 수 있지만, 소송 지연에 악용될 우려도 제기됩니다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>장애인 이동권 침해는 기본권 문제로 상대방 책임이 명확하며(적합 조건 1), 버스 회사들은 충분한 자력을 가진 대기업에 해당합니다(적합 조건 2). 또한, 다수의 장애인에게 영향을 미치는 집단적 피해이며(적합 조건 3), 이미 소송이 진행 중이므로 증거 확보가 용이합니다(적합 조건 5). 재판소원법 시행 시 헌법재판소의 판단을 다시 받을 수 있는 새로운 구제 기회가 열릴 수 있어 투자 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I16" t="inlineStr">
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
         <is>
           <t>다수의 장애인</t>
         </is>
       </c>
-      <c r="J16" t="inlineStr">
+      <c r="J19" t="inlineStr">
         <is>
           <t>재판 소원,  기본권 사각지대 구제 수단 이지만 '소송 지연 악용' 우려도</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>imnews.imbc.com</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6804002_37004.html</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-02-28 12:51:18.676886+00:00</t>
         </is>
       </c>
     </row>
-    <row r="17">
-      <c r="A17" s="3" t="inlineStr">
+    <row r="20">
+      <c r="A20" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
+      <c r="B20" t="inlineStr">
         <is>
           <t>인권/차별</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
+      <c r="C20" t="inlineStr">
         <is>
           <t>기독교대한감리회</t>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
+      <c r="D20" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E20" t="inlineStr">
         <is>
           <t>출교 징계에 대한 소송 진행 중</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F20" t="inlineStr">
         <is>
           <t>이동환 목사는 성소수자 축복을 이유로 기독교대한감리회로부터 출교 징계를 받아 현재 소송을 진행 중입니다. 그는 예수 그리스도가 배제되고 소외된 이들의 곁을 지켰음을 강조하며 차별금지법을 지지한다고 밝혔습니다.</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G20" t="inlineStr">
         <is>
           <t>기독교대한감리회라는 대형 종교기관이 피고이며, 출교 징계라는 명확한 사실관계와 증거가 존재하여 상대방 책임이 비교적 명확합니다. 그러나 현재까지는 개별 목회자에 대한 징계 사건으로 집단적 피해나 대규모 금전적 피해가 명확히 드러나지 않아 High 등급으로 보기는 어렵습니다.</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I17" t="inlineStr">
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J17" t="inlineStr">
+      <c r="J20" t="inlineStr">
         <is>
           <t>그리스도인이기 때문에 차별금지법을 지지한다</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K20" t="inlineStr">
         <is>
           <t>mediaus.co.kr</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L20" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
+      <c r="M20" t="inlineStr">
         <is>
           <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316291</t>
         </is>
       </c>
-      <c r="N17" t="inlineStr">
+      <c r="N20" t="inlineStr">
         <is>
           <t>2026-02-28 01:37:09.640196+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N17"/>
+  <autoFilter ref="A1:N20"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>